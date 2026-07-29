--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5452,753 +5455,759 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>771781000.0</v>
+      </c>
+      <c r="C2">
         <v>712423000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>763834401.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>759271000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>729886000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>625582000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>637371000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>706284000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>663159000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>589861000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>642455000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>604542000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>539216000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>526229000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>638728000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>507899000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>496622000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>423175000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>392868000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>341211000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>326085000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>280025000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>290820000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>403946000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>367355000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>398523000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>436970000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>428492000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>408229000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>339261000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>359967000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>331535000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>343870000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>287894000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>330523000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>276970000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>239150000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>247676000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>251253000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>247295000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>243215000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>111259000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>115206000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>138718000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>129836000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>108000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>120717000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>113303000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>115623000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>95179000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>105394000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>115404000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>120503000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>118237000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>130260000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>105883000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>87476000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>76980000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>95097000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>86017000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>82293000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>66753000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>85252000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>80471000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>75296000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>68776000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>86669000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>87349000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>77544000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>60634000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>65537000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>65405000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>63311000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>51194000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>59912000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>58498000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>54412000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>53189000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>53010000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>57446000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>56794000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>44783000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>54795000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>46837000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>40841000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>34635000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>34280000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>40729000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>40499000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>37320000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>38682000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>33802000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>33982000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>26851000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>30688000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>38615000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>35175000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>30603000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>29224000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>30936000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>25996000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>22786000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>25636000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>27070000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>23265000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>19857000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>20282000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>18400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>17500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>13100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>8800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>6100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6271,52 +6280,53 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6389,444 +6399,448 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
+        <v>-178647000.0</v>
+      </c>
+      <c r="C5">
         <v>-141783000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-110841916.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-139084000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-93812000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-207286000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-205740000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-64950000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-86655000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-62836000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9826000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-49262000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1081000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-60572000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-56830000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-83476000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>41438000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>110358000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>39584000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>17553000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>78265000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>46171000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-651000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-113338000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-162707000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-238652000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10963000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-61228000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-23487000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-45978000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-74786000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>53203000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15106000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>56893000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>108413000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>114779000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>26108000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-25415000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-43001000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-13024000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1673000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-14947000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-12171000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-13172000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-7597000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-8268000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-5593000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1940000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2480000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1764000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1869000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2947000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3288000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4967000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-6165000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-6080000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5866000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3182000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3480000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-3312000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1428000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>482000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3095000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-7114000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-7936000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-5275000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4892000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-15470000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-14373000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-27269000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-23937000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-6279000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-5502000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-12842000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-4290000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>181000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2970000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1651000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>3067000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3639000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>8290000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>7053000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2723000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2838000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1946000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2709000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1277000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-177000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>904000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-3917000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-33000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1437000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-3489000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-3729000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-4771000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-5645000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-5731000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-3955000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-4935000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-5341000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-2834000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-3067000.0</v>
       </c>
-      <c r="CY5"/>
       <c r="CZ5"/>
-      <c r="DA5">
+      <c r="DA5"/>
+      <c r="DB5">
         <v>-54000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DD5">
         <v>-200000.0</v>
       </c>
-      <c r="DE5"/>
+      <c r="DE5">
+        <v>-200000.0</v>
+      </c>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>124317000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>118113000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>109613000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>115743000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>109627000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>102479000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>96745000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>102220000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>97418000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>92792000.0</v>
       </c>
-      <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
@@ -6855,143 +6869,146 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7">
+        <v>317738000.0</v>
+      </c>
+      <c r="C7">
         <v>324502000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>311272000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>313095000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>320877000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>306532000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>312597000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>315165000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>308715000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>285849000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>270973000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>272445000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>257313000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>203129000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>200632000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>198374000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>174292000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>169471000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>167645000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>169825000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>176681000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>181717000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>177894000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>175838000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>180696000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>183381000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>189962000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>196509000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>201084000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>206138000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7031,116 +7048,119 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8">
+        <v>2171955000.0</v>
+      </c>
+      <c r="C8">
         <v>2502503000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2783431000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2846773000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3285689000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3286078000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3283161000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3282345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3279130000.0</v>
       </c>
       <c r="J8">
         <v>3279130000.0</v>
       </c>
       <c r="K8">
+        <v>3279130000.0</v>
+      </c>
+      <c r="L8">
         <v>3276661000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>3276631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3274564000.0</v>
       </c>
       <c r="N8">
         <v>3274564000.0</v>
       </c>
       <c r="O8">
-        <v>3271958000.0</v>
+        <v>3274564000.0</v>
       </c>
       <c r="P8">
         <v>3271958000.0</v>
       </c>
       <c r="Q8">
+        <v>3271958000.0</v>
+      </c>
+      <c r="R8">
         <v>3270242000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3269887000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3693027000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>3726134000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>3724859000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7189,168 +7209,169 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>373239000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>354567000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>335939000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>318350000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>325928000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>310046000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>270104000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>255667000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>238484000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>244076000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>229445000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>210767000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>196385000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>199482000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>184995000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>172232000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>161638000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>170555000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>162606000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>151149000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>141438000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>154917000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>147188000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>138194000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>128230000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>133577000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>124317000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>118113000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>109613000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>115743000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>109627000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>102479000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>96745000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>102220000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>97418000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>92792000.0</v>
       </c>
-      <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
@@ -7379,452 +7400,456 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>98180000.0</v>
+      </c>
+      <c r="C10">
         <v>112447000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45884345.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>117596000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>110166000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>111226000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62366000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>115265000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>78658000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>111985000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>78399000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>96187000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>91712000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>133860000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>78637000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>200179000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>217808000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>391417000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>147441000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>339479000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>727395000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>743464000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>617294000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>859096000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>790551000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1195279000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>326738000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>303778000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>209209000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>499482000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>319305000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>244389000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>145801000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>217537000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>433815000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>495254000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>399741000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>268469000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>154382000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>119335000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>55624000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9263000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10974000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>23553000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>15624000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>15734000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14353000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>13327000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>21404000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>15854000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13591000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>19281000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>16212000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14280000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>23212000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>103532000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>136145000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8169000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>12643000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>36560000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>16951000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>11093000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9873000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13556000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>10070000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>14346000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9639000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10021000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>16999000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>335758000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>265264000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>366124000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>10645000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9505000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>10298000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>13089000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9971000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>21264000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>34949000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10527000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>7727000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7847000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7514000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6734000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7397000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3721000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3610000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4977000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5569000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4911000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>5276000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>7027000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>6000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4805000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4067000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5638000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>5151000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4109000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7279000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3993000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>5157000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4207000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2461000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>2412000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2496000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2657000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2393000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>8800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DG10">
         <v>3400000.0</v>
       </c>
       <c r="DH10">
+        <v>3400000.0</v>
+      </c>
+      <c r="DI10">
         <v>1100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>3200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>45968000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>117596000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>110166000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>111226000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>62366000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>115265000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>96187000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>91712000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>133860000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>78637000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>200179000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>217808000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>391417000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>147441000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>339479000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>727395000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7873,1676 +7898,1690 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>98180000.0</v>
+      </c>
+      <c r="C12">
         <v>112447000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>45884345.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>117596000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>110166000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>111226000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>62366000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>115265000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>78658000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>111985000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>78399000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>96187000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>91712000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>133860000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>78637000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>200179000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>217808000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>391417000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>147441000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>339479000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>727395000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>743464000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>617294000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>859096000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>790551000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1195279000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>326738000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>303778000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>209209000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>499482000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>319305000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>244389000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>145801000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>217537000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>433815000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>495254000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>399741000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>268469000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>154382000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>119335000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>55624000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9263000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10974000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>23553000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>15624000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>15734000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>14353000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13327000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>21404000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15854000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13591000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19281000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>16212000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14280000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23212000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>103532000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>136145000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8169000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12643000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>36560000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>16951000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11093000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9873000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>13556000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>10070000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>14346000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>9639000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>10021000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>16999000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>335758000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>265264000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>366124000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>10645000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>9505000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10298000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>13089000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9971000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>21264000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>34949000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>10527000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>7727000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>7847000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>7514000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>6734000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>7397000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3721000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3610000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4977000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5569000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4911000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>5276000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>7027000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4805000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4067000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5638000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>5151000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4109000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7279000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3993000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>5157000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>4207000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2461000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>2412000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2496000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2657000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2393000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>8800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DG12">
         <v>3400000.0</v>
       </c>
       <c r="DH12">
+        <v>3400000.0</v>
+      </c>
+      <c r="DI12">
         <v>1100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>3200000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
+        <v>2171955000.0</v>
+      </c>
+      <c r="C13">
         <v>2502503000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2778365573.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2846773000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3285689000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3286078000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3283161000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3282345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3279130000.0</v>
       </c>
       <c r="J13">
         <v>3279130000.0</v>
       </c>
       <c r="K13">
+        <v>3279130000.0</v>
+      </c>
+      <c r="L13">
         <v>3276661000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3276631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3274564000.0</v>
       </c>
       <c r="N13">
         <v>3274564000.0</v>
       </c>
       <c r="O13">
-        <v>3271958000.0</v>
+        <v>3274564000.0</v>
       </c>
       <c r="P13">
         <v>3271958000.0</v>
       </c>
       <c r="Q13">
+        <v>3271958000.0</v>
+      </c>
+      <c r="R13">
         <v>3270242000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3269887000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3693027000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3726134000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3724859000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3964500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4030368000.0</v>
       </c>
       <c r="X13">
         <v>4030368000.0</v>
       </c>
       <c r="Y13">
         <v>4030368000.0</v>
       </c>
       <c r="Z13">
         <v>4030368000.0</v>
       </c>
       <c r="AA13">
-        <v>4135343000.0</v>
+        <v>4030368000.0</v>
       </c>
       <c r="AB13">
         <v>4135343000.0</v>
       </c>
       <c r="AC13">
+        <v>4135343000.0</v>
+      </c>
+      <c r="AD13">
         <v>4135002000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4134917000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4131307000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4147909000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4147674000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4147475000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4187568000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4185458000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>4184489000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4179123000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4174808000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4170279000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4163374000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1227000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234000.0</v>
       </c>
       <c r="AS13">
         <v>1234000.0</v>
       </c>
       <c r="AT13">
+        <v>1234000.0</v>
+      </c>
+      <c r="AU13">
         <v>1239000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241000.0</v>
       </c>
       <c r="AW13">
         <v>1241000.0</v>
       </c>
       <c r="AX13">
+        <v>1241000.0</v>
+      </c>
+      <c r="AY13">
         <v>1239000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235000.0</v>
       </c>
       <c r="BA13">
         <v>1235000.0</v>
       </c>
       <c r="BB13">
+        <v>1235000.0</v>
+      </c>
+      <c r="BC13">
         <v>1234000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1230000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1228000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1232000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1234000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1109000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1119000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1130000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1136000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1139000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>767000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>773000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>776000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>786000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>787000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>801000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>800000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>798000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>797000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>665000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>664000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>670000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>679000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>680000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>685000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>455000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>453000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>456000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>445000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>459000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>463000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>475000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>468000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>476000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>479000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>480000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>291000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284000.0</v>
       </c>
       <c r="CO13">
         <v>284000.0</v>
       </c>
       <c r="CP13">
+        <v>284000.0</v>
+      </c>
+      <c r="CQ13">
         <v>282000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>280000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>279000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>278000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>276000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>274000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>273000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>271000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>270000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>265000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>261000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>215000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD13">
         <v>200000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>200000.0</v>
+      </c>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
         <v>255873686.0</v>
       </c>
       <c r="C14">
+        <v>255873686.0</v>
+      </c>
+      <c r="D14">
         <v>256469561.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>257580321.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>258982647.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>258905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258757000.0</v>
       </c>
       <c r="H14">
         <v>258757000.0</v>
       </c>
       <c r="I14">
+        <v>258757000.0</v>
+      </c>
+      <c r="J14">
         <v>258565246.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>258482473.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>258303369.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>258229404.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>258110491.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>257988971.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>257974748.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>257891635.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>257736745.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>259560983.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>261258425.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>261145220.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>261418573.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>263156655.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>263598602.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>263507486.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>262994275.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>264353158.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>264636883.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>264587456.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>264494943.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>264336930.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>264453655.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>264394757.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>264332029.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>264588069.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>264610894.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>264299472.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>264109594.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>263903223.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>263894715.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>263650138.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>210880732.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>185175876.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>184712254.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>185466301.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>186528093.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>186551502.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>187220458.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>187154971.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>187272526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187071145.0</v>
       </c>
       <c r="AY14">
         <v>187071145.0</v>
       </c>
       <c r="AZ14">
+        <v>187071145.0</v>
+      </c>
+      <c r="BA14">
         <v>186419499.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>186120634.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>185857393.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>185531436.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>185498383.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>186041425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173814691.0</v>
       </c>
       <c r="BG14">
         <v>173814691.0</v>
       </c>
       <c r="BH14">
+        <v>173814691.0</v>
+      </c>
+      <c r="BI14">
         <v>169789326.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>171463065.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171601956.0</v>
       </c>
       <c r="BK14">
         <v>171601956.0</v>
       </c>
       <c r="BL14">
+        <v>171601956.0</v>
+      </c>
+      <c r="BM14">
         <v>175168280.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>176224126.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177021153.0</v>
       </c>
       <c r="BO14">
         <v>177021153.0</v>
       </c>
       <c r="BP14">
+        <v>177021153.0</v>
+      </c>
+      <c r="BQ14">
         <v>179605386.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>181875037.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181707617.0</v>
       </c>
       <c r="BS14">
         <v>181707617.0</v>
       </c>
       <c r="BT14">
+        <v>181707617.0</v>
+      </c>
+      <c r="BU14">
         <v>154197011.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>152646401.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153274394.0</v>
       </c>
       <c r="BW14">
         <v>153274394.0</v>
       </c>
       <c r="BX14">
+        <v>153274394.0</v>
+      </c>
+      <c r="BY14">
         <v>157204784.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>158906443.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158811966.0</v>
       </c>
       <c r="CA14">
         <v>158811966.0</v>
       </c>
       <c r="CB14">
+        <v>158811966.0</v>
+      </c>
+      <c r="CC14">
         <v>157265406.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>158237631.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160617856.0</v>
       </c>
       <c r="CE14">
         <v>160617856.0</v>
       </c>
       <c r="CF14">
+        <v>160617856.0</v>
+      </c>
+      <c r="CG14">
         <v>162332626.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>163886172.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164965622.0</v>
       </c>
       <c r="CI14">
         <v>164965622.0</v>
       </c>
       <c r="CJ14">
+        <v>164965622.0</v>
+      </c>
+      <c r="CK14">
         <v>165260860.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>166871707.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169373369.0</v>
       </c>
       <c r="CM14">
         <v>169373369.0</v>
       </c>
       <c r="CN14">
+        <v>169373369.0</v>
+      </c>
+      <c r="CO14">
         <v>166814209.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>166048557.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165323521.0</v>
       </c>
       <c r="CQ14">
         <v>165323521.0</v>
       </c>
       <c r="CR14">
+        <v>165323521.0</v>
+      </c>
+      <c r="CS14">
         <v>164078697.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>163759006.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161596230.0</v>
       </c>
       <c r="CU14">
         <v>161596230.0</v>
       </c>
       <c r="CV14">
+        <v>161596230.0</v>
+      </c>
+      <c r="CW14">
         <v>160354433.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>139913056.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138778682.0</v>
       </c>
       <c r="CY14">
         <v>138778682.0</v>
       </c>
       <c r="CZ14">
+        <v>138778682.0</v>
+      </c>
+      <c r="DA14">
         <v>123849648.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>112064750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111253975.0</v>
       </c>
       <c r="DC14">
         <v>111253975.0</v>
       </c>
       <c r="DD14">
+        <v>111253975.0</v>
+      </c>
+      <c r="DE14">
         <v>103218635.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>100643421.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>77288491.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>79474026.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>46553748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43104573.0</v>
       </c>
       <c r="DJ14">
         <v>43104573.0</v>
       </c>
+      <c r="DK14">
+        <v>43104573.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>3274564000.0</v>
       </c>
       <c r="O15">
-        <v>3271958000.0</v>
+        <v>3274564000.0</v>
       </c>
       <c r="P15">
         <v>3271958000.0</v>
       </c>
       <c r="Q15">
+        <v>3271958000.0</v>
+      </c>
+      <c r="R15">
         <v>3270242000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3269887000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3693027000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3726134000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3724859000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3964500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4030368000.0</v>
       </c>
       <c r="X15">
         <v>4030368000.0</v>
       </c>
       <c r="Y15">
         <v>4030368000.0</v>
       </c>
       <c r="Z15">
         <v>4030368000.0</v>
       </c>
       <c r="AA15">
-        <v>4135343000.0</v>
+        <v>4030368000.0</v>
       </c>
       <c r="AB15">
         <v>4135343000.0</v>
       </c>
       <c r="AC15">
+        <v>4135343000.0</v>
+      </c>
+      <c r="AD15">
         <v>4135002000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4134917000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4131307000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4147909000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4147674000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4147475000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4187568000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4185458000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4184489000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4179123000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4174808000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4170279000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4163374000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1227000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234000.0</v>
       </c>
       <c r="AS15">
         <v>1234000.0</v>
       </c>
       <c r="AT15">
+        <v>1234000.0</v>
+      </c>
+      <c r="AU15">
         <v>1239000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241000.0</v>
       </c>
       <c r="AW15">
         <v>1241000.0</v>
       </c>
       <c r="AX15">
+        <v>1241000.0</v>
+      </c>
+      <c r="AY15">
         <v>1239000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235000.0</v>
       </c>
       <c r="BA15">
         <v>1235000.0</v>
       </c>
       <c r="BB15">
+        <v>1235000.0</v>
+      </c>
+      <c r="BC15">
         <v>1234000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1230000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1228000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1232000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1234000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1109000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1119000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1130000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1136000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1139000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>767000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>773000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>776000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>786000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>787000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>801000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>800000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>798000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>797000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>665000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>664000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>670000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>679000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>680000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>685000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>455000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>453000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>456000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>445000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>459000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>463000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>475000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>468000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>476000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>479000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>480000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>291000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284000.0</v>
       </c>
       <c r="CO15">
         <v>284000.0</v>
       </c>
       <c r="CP15">
+        <v>284000.0</v>
+      </c>
+      <c r="CQ15">
         <v>282000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>280000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16">
+        <v>429904000.0</v>
+      </c>
+      <c r="C16">
         <v>424835000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>415267896.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>411579000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>412417000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>404382000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>382501000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>377475000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>375626000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>370380000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>355203000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>342726000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>341408000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>336613000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>325002000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>306019000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>305724000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>293729000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>273720000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>254135000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>250254000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>243712000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>233596000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>216675000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>214478000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>210668000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>216443000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>200677000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>199401000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>181950000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>179282000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>162965000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>162463000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>156528000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>145197000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>142787000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>140070000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>139017000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>134081000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>130724000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>134257000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>90487000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>90349000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>82902000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>84563000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>83678000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>80915000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>78440000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>77927000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>71834000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>71917000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>68644000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>71049000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>68850000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>69930000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>68694000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>70222000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>68375000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>64694000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>62788000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>61720000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>54408000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>54157000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>53598000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>54244000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>51587000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>50138000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>48912000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>48976000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>44296000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>45694000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>44012000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>46764000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>44343000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>44074000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>41620000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>38312000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>36228000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>32161000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>32404000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>32484000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>30947000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>30957000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>29155000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>27074000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>25379000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>24155000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>25966000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>25560000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>25329000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>23738000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>23057000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>21757000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>20213000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>19016000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>16895000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>17265000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>14377000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>13355000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>11731000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>9956000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>10410000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9615,180 +9654,181 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>26518000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1048986000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1041152000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1013742000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>986252000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>994766000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1002800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>850921000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>777968000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18954000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>776498000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>760044000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>725343000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>728730000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>817331000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>818622000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>766641000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>760033000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>741300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>718627000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>711241000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>690767000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>829087000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>822209000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>812648000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>867841000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>858697000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>737946000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>27924000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>452493000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>31529000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>31514000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>28880000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-      <c r="AY18">
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>39284000.0</v>
       </c>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-      <c r="BC18">
+      <c r="BC18"/>
+      <c r="BD18">
         <v>39775000.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
@@ -9803,52 +9843,53 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9921,870 +9962,877 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
+        <v>8388109000.0</v>
+      </c>
+      <c r="C20">
         <v>8414577000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>8376976365.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>8275386000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>8220824000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>8055979000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>7950406000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>7922757000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7703589064.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>7589343452.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>7404400000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>7313084000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>6992466000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6940567000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>6902297000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>6574860000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>6457910000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>6427763000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>6187643000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>6006533000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5818749000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5754101000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5726650000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5534567000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5488305000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5385841000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>5510851000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>5297556000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5316670000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5065530000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5031685000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>4813296000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4772966000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>4772949000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>4681774000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4688348000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>4589573000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>4529645000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>4390261000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4351170000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>4299463000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1424591000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1422825000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1731756000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1722324000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1721759000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1693789000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1687915000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1675726000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1674310000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1675154000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1637541000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1638160000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1637339000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>1636557000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1183363000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1182101000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1176029000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1116888000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1107647000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1104823000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>928632000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>927852000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>910286000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>907789000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>907715000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>906710000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>907723000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>877518000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>839203000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>836930000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>825370000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>824969000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>824929000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>811049000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>784948000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>765557000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>761454000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>750397000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>748686000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>744843000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>725139000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>723120000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>720033000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>666433000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>641973000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>642773000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>603489000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>603141000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>599713000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>590054000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>587277000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>555931000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>548956000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>548975000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>494746000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>493024000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>445866000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>413799000.0</v>
       </c>
-      <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>356089000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>1973464000.0</v>
+      </c>
+      <c r="C21">
         <v>1959957000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2002549016.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2003600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2062045000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2067264000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1991619000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1982809000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1894860000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1877226000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1603541000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1618692000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1659645000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1697193000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1673917000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1489242000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1400249000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1388687000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1350597000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1264728000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1102516000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1125894000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1155079000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1127279000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1152303000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1120197000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1163063000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1097036000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1124107000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1105553000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1128628000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1069064000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1085775000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1077560000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1087436000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1108961000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1083787000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1097962000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1067158000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1164308000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1160484000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>505075000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>511294000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>534709000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>537657000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>544778000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>509995000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>510914000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>515176000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>521294000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>527871000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>521204000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>527149000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>535462000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>541908000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>496341000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>499787000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>503597000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>449581000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>454475000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>455841000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>377092000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>381475000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>344690000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>347765000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>350783000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>354303000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>358832000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>353066000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>303822000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>306444000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>106694000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>108096000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>109376000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>93957000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>90252000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>85529000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>85764000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>86098000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>86977000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>87743000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>86935000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>87651000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>806928000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>734105000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>710112000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>711514000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>671929000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>672149000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>668725000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>654838000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>650548000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>594950000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>582118000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>582473000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>525504000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>523878000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>17095000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>428005000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>421171000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>375209000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>376812000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>363505000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>344299000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>324578000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>260562000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>237400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>204600000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>140500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>110700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>98800000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>81300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>51000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>24900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>78719481.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>71156000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-18473000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-18500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>61673000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-21166000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-21003000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-14872000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>55188000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-14000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2548000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>44257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
+        <v>1.0</v>
+      </c>
+      <c r="X22">
         <v>36729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22"/>
+      <c r="AB22">
         <v>-2845000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2954000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-4766000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-8667000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-10737000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>794000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1448000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1509000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1596000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2021000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8731000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>14585000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>95516000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>82547000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>86146000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>35811000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>49727000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>49168000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>42581000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>38405000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>49508000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>48715000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>41964000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>33464000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>41275000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>37952000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>45005000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>36096000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>45798000.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22">
         <v>20630000.0</v>
       </c>
-      <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
@@ -10795,840 +10843,847 @@
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>21399452000.0</v>
+      </c>
+      <c r="C23">
         <v>21186355000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21230102957.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>20782495000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20678610000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20254497000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19817809000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>20095364000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>19298695334.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19062988639.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>17915876000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17731240000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17359527000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17227094000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17134603000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16130668000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15416241000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15414362000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14699924000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14274832000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14106207000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14042929000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13992364000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13849447000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13594005000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14279411000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13737695000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13270235000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13145772000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12931928000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12627329000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12192066000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12024544000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>11963218000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12014681000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>11910275000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11655363000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11469432000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>11193102000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11187693000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11093552000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5055371000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5121798000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5329498000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5284471000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5279574000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5250031000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5093864000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5069236000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5044221000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5064252000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4994647000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5004528000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4989803000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5076026000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3673827000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3579756000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3426644000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3328005000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3312005000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3213888000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2882403000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2915984000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2824063000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2790928000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2790004000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2820448000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2806846000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2749492000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2669164000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2600640000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2390773000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2020599000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2002985000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1981958000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1935276000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1833237000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1821291000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1773891000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1742426000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1735566000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1678548000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1676307000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1647237000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1541201000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1502160000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1491483000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1437197000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1428431000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1411616000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1395952000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1375605000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1282065000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1253203000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1261882000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1194439000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1176821000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1048983000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>979353000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>972315000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>894190000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>879943000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>810104000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>766373000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>734506000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>648171000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>617300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>501900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>324200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>265600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>149300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>114500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>79400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>9283810000.0</v>
+      </c>
+      <c r="C24">
         <v>9093831000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8811104000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8621371000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8337178000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8388364000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8072928000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8160538000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7696229000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7795191000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6724771000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6803439000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6681384000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6921839000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6890149000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6211971000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5633524000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5817641000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5040500000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4869213000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4762857000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4613602000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4708678000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4680219000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4694736000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5160735000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4353782000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4039405000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4082876000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4157081000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4153465000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3747209000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3792847000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3878698000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3899572000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3925761000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3963909000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3946178000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3616760000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3661971000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3761307000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2066051000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2147127000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1946854000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1930483000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1983854000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1975916000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1888593000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1931262000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2004865000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2067590000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2025664000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2020384000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2096171000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2204967000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>976446000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>977524000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>883174000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1172758000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1174500000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1135976000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>872282000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>909978000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>831123000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>846908000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>865815000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>867554000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>883722000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>860229000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>855205000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>830758000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>635226000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>701100000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>744514000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>719518000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>687595000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>635852000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>636463000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>637308000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>638042000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>652587000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>644049000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>586104000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>576132000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>498689000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>500757000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>489343000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>452483000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>467425000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>580770000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>601891000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>613632000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>557165000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>557898000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>578481000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>536215000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>552404000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>462197000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>416171000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>419569000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>374622000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>370724000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>334194000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>303541000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>374789000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>303010000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>8811104000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8621371000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8337178000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8388364000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8072928000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8160538000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>6803439000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6681384000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6921839000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6890149000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6211971000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5633524000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5817641000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5040500000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4869213000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4762857000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4613602000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4708678000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4680219000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4694736000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5160735000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4353782000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4039405000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4082876000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4157081000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4153465000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3747209000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3792847000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3878698000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3899572000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3925761000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3963909000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3946178000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3616760000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3661971000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3761307000.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
@@ -11657,142 +11712,143 @@
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>842000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1033000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4126000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>10675000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>25834000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>24542000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>23018000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>15182000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>13822000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>798000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1507000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>885000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6277000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>250000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>24858000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>4062000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
@@ -11807,52 +11863,53 @@
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11925,475 +11982,481 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>9511462000.0</v>
+      </c>
+      <c r="C28">
         <v>9314241000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9349702921.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8825489000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8556648000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8591327000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8331010000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8368311000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7936344000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7985151000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6943807000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7012457000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6857684000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7001621000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7018903000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6216884000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5596350000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5623765000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5066724000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4704848000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4219140000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4157241000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4277546000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4003733000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4092539000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4153155000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4217471000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3932638000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4075549000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3864753000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3835946000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3504573000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3648736000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3662836000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3477416000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3442103000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3575679000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3689148000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3464028000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3544260000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3707258000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2058378000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2138280000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1926938000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1918801000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1972037000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1965212000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1878887000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1913889000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1993020000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2059384000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2013839000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2059491000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2117073000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2215723000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>885828000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>858266000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>892112000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1166014000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1154701000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1132196000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>876247000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>915158000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>831159000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>848705000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>864585000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>872641000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>880749000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>853415000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>531778000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>563577000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>276492000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>703936000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>748482000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>722535000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>686604000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>632538000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>622297000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>609243000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>637319000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>651874000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>652007000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>598317000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>584336000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>501085000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>508029000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>503660000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>457611000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>470480000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>585533000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>606355000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>614723000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>556474000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>558479000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>578060000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>534220000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>551560000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>462495000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>414197000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>423364000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>377563000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>374827000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>335377000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>304542000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>374563000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>303082000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>275796000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>226000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>137200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>102000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>78000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>40600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>20800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>13900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>17213122000.0</v>
+      </c>
+      <c r="C29">
         <v>17159805000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17065152000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16723358000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16699594000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16410201000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15941133000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16429866000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15689505000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15598202000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14444042000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14438180000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14162020000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14187414000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14005606000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13167796000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12504744000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12600119000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12035458000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11753168000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11651139000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11656932000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11593298000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11364017000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11209810000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>11859536000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12437,528 +12500,532 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>1069733000.0</v>
+      </c>
+      <c r="C30">
         <v>1033086000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1067580621.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1069645000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1031911000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>952010000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>972626000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>990896000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>961492000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>896682000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>885077000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>868093000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>855479000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>814680000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>876917000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>810932000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>797877000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>727737000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>770919000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>692051000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>649561000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>608758000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>680326000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>616630000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>608801000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>624389000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>662808000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>676676000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>663931000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>599369000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>609545000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>625048000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>604090000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>555285000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>554458000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>588534000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>547671000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>486413000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>485138000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>498291000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>502833000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>236746000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>255192000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>255976000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>256139000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>250431000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>259969000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>262346000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>254858000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>228504000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>234001000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>238842000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>240557000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>219915000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>235762000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>196617000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>185460000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>173088000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>176277000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>185037000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>174974000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>149485000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>152156000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>155082000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>153639000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>136725000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>138972000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>140652000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>140838000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>116543000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>118456000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>125729000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>127112000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>116193000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>123882000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>124616000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>113442000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>104082000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>100269000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>102155000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>99402000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>89313000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>94438000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>93305000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>87016000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>78856000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>80864000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>77898000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>75965000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>70049000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>72474000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>72034000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>65961000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>60857000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>63488000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>63838000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>63560000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>55034000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>51372000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>52935000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>48975000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>42923000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>42155000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>43482000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>37379000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>30892000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>28400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>25600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>19700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>15500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>10800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>9000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>6400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-1345577000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1197585000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1403765000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1467516000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1125729000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-993281000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1062042000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-549302000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-392595000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-56882000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>57715000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-22456000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>88000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-148540000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>176340000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>259590000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>396374000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>261619000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>392056000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>294295000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>617204000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>482308000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>424769000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>499460000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>191190000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>126887000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>18117000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>190096000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>98637000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>90787000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>58420000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>51081000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>85653000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>74531000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>24401000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>164146000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-      <c r="BC31">
+      <c r="BC31"/>
+      <c r="BD31">
         <v>55620000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
@@ -12973,131 +13040,134 @@
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
+        <v>-728982000.0</v>
+      </c>
+      <c r="C32">
         <v>-631147000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-812698000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-683983000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-651460000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-548441000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-651922000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-398901000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-534759000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-414487000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-546147000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-424014000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-351819000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-248926000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-394998000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-148353000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-79818000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>155145000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-199969000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>14990000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>414161000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>397105000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>379618000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>455950000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>465608000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>972051000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13141,520 +13211,526 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>20000314000.0</v>
+      </c>
+      <c r="C33">
         <v>19810036000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>19920926805.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>19378855000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>19328871000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>18973459000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>18590897000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>18740232000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>18065819000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>17865606000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>16774091000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>16579518000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>16247851000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>16092836000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>16016958000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>14900354000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>14158506000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>14001583000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13667147000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>13114544000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>12599764000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>12538938000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>12584092000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12258031000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12089079000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12317190000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>12607097000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>12164945000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12155178000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>11689071000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11534426000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11169008000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>11106169000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>10993569000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>10837813000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>10717332000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>10606167000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>10592089000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>10360533000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>10403060000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>10359484000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4734218000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4759371000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4453799000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4942055000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4943099000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4883887000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4733345000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4720550000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4734704000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4735747000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4665167000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4671787000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4686713000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4713540000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3311066000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>3209025000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3198217000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3078747000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3041047000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2977283000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2676046000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2700423000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2609499000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2583214000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2599252000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2620594000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2604908000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2548169000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2178700000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2171146000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1857127000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1847966000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1846223000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1811093000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1770200000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1682346000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1669068000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1613658000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1605518000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1603968000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1559262000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1551931000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1527035000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1428657000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1405989000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1390001000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1342771000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1336307000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1325937000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1306932000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1286640000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1200442000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1178857000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1185675000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1115636000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1098509000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>980126000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>912579000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>906730000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>832702000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>826881000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>761069000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>715903000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>690124000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>610750000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>583436000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>464300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>292200000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>245100000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>155500000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>103600000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>69100000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>33400000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34">
+        <v>673979000.0</v>
+      </c>
+      <c r="C34">
         <v>635802000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>596004000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>641879000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>672048000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>744186000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>775246000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>544422000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>512661000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>563041000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>544472000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>472719000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>481639000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>641955000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>604425000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>610408000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>580736000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>577228000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>582212000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>466608000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>470272000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>604070000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>631550000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>642230000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>634840000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>624089000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>619709000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>476126000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>457735000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>595405000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>392934000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>383229000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>368759000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>350404000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>347673000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>341782000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>335860000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>332252000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>361447000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>356409000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>351936000.0</v>
       </c>
-      <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
@@ -13683,838 +13759,845 @@
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>11350114000.0</v>
+      </c>
+      <c r="C35">
         <v>11121270000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10879332150.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10601504000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10323754000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10410838000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10078621000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10079876000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9547842000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9660159000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8530163000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8564209000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8436575000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8604946000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>8508316000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7808631000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7209026000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7397669000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6473633000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6246378000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6145325000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5994170000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6100272000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6047792000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6058306000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6602155000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5792113000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5482101000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5495049000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>5519127000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>5280306000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4871738000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4880233000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4940343000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4938012000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5096630000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5121978000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5091078000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4756871000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4877077000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4851189000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2671511000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2751740000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2450589000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2623820000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2673883000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2655979000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2513158000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2551938000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2617745000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2671027000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2617925000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2608237000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2672983000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2775324000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1488973000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1467619000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1365427000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1644516000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1628845000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1550894000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1268717000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1292029000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1200453000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1205043000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1216415000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1218499000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1226647000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1190453000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1169983000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1122896000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>919869000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>976566000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1017228000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>980879000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>930702000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>873580000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>867511000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>859552000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>842769000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>851922000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>837963000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>781749000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>766280000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>686777000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>667026000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>645234000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>596312000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>605628000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>715322000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>730453000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>728539000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>667311000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>662540000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>687837000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>646414000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>654826000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>556656000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>508124000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>509406000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>460745000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>457031000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>416463000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>383142000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>453950000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>381317000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>354766000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>245600000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>153100000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>108400000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>74600000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>42300000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>24600000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>17500000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>358061000.0</v>
+      </c>
+      <c r="C36">
         <v>397399000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>107233496.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>107423346.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>104012315.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>101590624.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>77018537.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>84713030.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>60147977.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>91382701.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>276037000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>287482000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>316655000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>303426000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>297323000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>292025000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>275073000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>251870000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>246391000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>265854000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>259072000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>251626000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>246934000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>233833000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>228694000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>218391000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>233616000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>205490000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>201844000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>198500000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>205117000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>216881000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>222560000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>218797000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>247669000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>136095000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>203472000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>242813000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>165059000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>114486000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>111453000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>86358000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>86964000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>82166000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>83209000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>79330000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>85898000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>84449000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>83605000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>84198000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>82073000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>81706000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>78493000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>77877000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>77469000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>69947000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>66381000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>61740000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>61809000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>57299000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>54815000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>51618000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>53620000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>51060000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>48091000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>49557000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>51189000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>46146000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>44734000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>44577000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>43648000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>42186000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>41866000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>41602000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>40757000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>39128000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>40143000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>38802000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>40735000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>39114000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>43535000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>41821000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>40652000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>43902000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>42740000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>47105000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>37757000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>34843000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>35031000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>36955000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>38869000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>34036000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>25942000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>25788000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>25162000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>26343000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>25544000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>20371000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>18768000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>19242000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>19351000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>16033000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>13327000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>13119000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>13144000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>10618000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>10774000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>6600000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>4800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>2800000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>2700000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>3900000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>3500000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>4931000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>4969000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>4946000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>4997000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>4784000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>4651000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>4607000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>4490000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>4217000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>4163000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>4165000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>4255000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>4313000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>4708000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>4850000.0</v>
       </c>
-      <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
+      <c r="AD37"/>
+      <c r="AE37">
         <v>5535000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>5580000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>5515000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>5592000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>5460000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>5400000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>5357000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>7739000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>7508000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>7362000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>7251000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>6987000.0</v>
       </c>
-      <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
@@ -14543,1714 +14626,1726 @@
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>373516000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>360916000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>340324000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>315673000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>304745000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>288787000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>287482000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>316655000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>303426000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>297323000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>292025000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>275073000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>244555000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>246391000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>265854000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>259072000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>251626000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>417857000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>233833000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>228694000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>218391000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>233616000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>205490000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>201844000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>198500000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>194442000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>191047000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>198018000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6069306000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6016879000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5933404000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>5876832000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>5870420000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>5622478000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>5629964000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>5571400000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2016024000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2021083000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1898545000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2343190000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2345867000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2289682000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2283278000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2274507000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2279802000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2285098000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2240451000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2243802000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2250678000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2255934000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1749651000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1748269000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1741366000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1628278000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1619421000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1615479000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1357342000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1362947000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1306036000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1303645000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1308055000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1312202000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1312701000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1275318000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1187602000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1187305000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>974250000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>974931000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>975907000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>945763000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>914328000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>891229000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>886020000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>877230000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>874777000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>876121000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>853895000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>851423000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>850830000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>776845000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>757217000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>749271000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>706772000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>707180000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>705680000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>693707000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>684584000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>620892000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>607906000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>607635000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>551847000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>549422000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>483332000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>446773000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>440413000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>394560000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>392845000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>376832000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>357418000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>337722000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>271180000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
+      <c r="DK38"/>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>231225000.0</v>
+      </c>
+      <c r="C39">
         <v>230786000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>116991705.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>216399000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>207662000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>217802000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>120764000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>248971000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>195557000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>208387000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>116636000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>187442000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>164485000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>185718000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>106903000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>219203000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>242050000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>293625000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>70160000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>128758000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>129487000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>151769000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>73923000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>115690000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>105574000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>142553000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>141052000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>124836000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>117454000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>144006000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>164053000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>153621000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>168484000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>196827000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>188595000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>109155000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>101784000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>122461000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>103872000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>167007000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>175611000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>75144000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>96261000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>81395000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>70653000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>70310000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>42314000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>84846000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>72424000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>65159000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>39638000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>71357000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>75972000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>68895000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>57714000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>62612000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>49126000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>47170000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>60338000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>49361000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>44680000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>45779000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>53532000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>45926000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>44005000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>39681000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>51243000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>51265000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>43486000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>38163000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>45491000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>41793000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>34876000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>31064000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>36685000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>27371000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>27478000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>26877000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>25015000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>24226000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>24469000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>22126000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>22424000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>20163000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>18131000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>13594000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>17008000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>11551000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>10590000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>10719000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>11270000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>9904000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>9662000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>8684000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>8652000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>9327000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>9601000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>9714000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>8123000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>8657000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>7356000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>5932000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>4419000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>4576000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>4507000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>3872000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3529000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>3200000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>1900000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>1600000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>2300000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>800000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>700000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
+        <v>843345000.0</v>
+      </c>
+      <c r="C40">
         <v>815518000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>873802912.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>865473000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>808375000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>752001000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>810621000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>622783000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>683189000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>618774000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>615734000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>563031000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>539425000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>475751000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>495766000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>523505000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>493764000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>477581000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>513288000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>507427000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>471594000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>442064000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>458918000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>477877000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>418894000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>346920000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>323421000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>331961000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>304235000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>292090000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>345800000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>318996000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>289647000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>296040000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>315220000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>388436000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>334668000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>326990000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>305193000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>309607000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>305595000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>164193000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>170592000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>188843000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>168919000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>161513000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>155030000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>190712000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>176097000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>169445000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>162322000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>177865000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>196510000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>179878000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>183414000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>145537000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>114218000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>102749000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>118112000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>117473000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>105920000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>96380000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>99075000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>103065000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>91774000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>98583000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>93380000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>107713000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>93835000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>99984000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>95220000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>81299000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>85891000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>81424000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>78413000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>76745000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>65177000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>64806000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>57810000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>64407000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>59473000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>45647000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>44522000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>49001000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>43465000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>44398000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>37944000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>35863000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>31563000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>35866000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>31920000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>47601000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>39095000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>45552000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>45905000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>36820000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>32721000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>27301000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>23555000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>28671000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>18030000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>17928000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>30153000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>31481000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>24314000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>19623000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>21345000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>18700000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>14500000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>10600000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>12300000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>5000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>3500000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1521002000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1530625000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1514056000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1452705000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1432812000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1436311000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1442862000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1303505000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1244576000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1243139000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1234550000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1244371000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1138502000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1124273000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1204241000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1239331000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1223061000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1202478000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1166829000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1143653000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1124529000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1085708000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>350404000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>347673000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>341782000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>335860000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>332252000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>361447000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>356409000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>351936000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>151116000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>152120000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>132662000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>148151000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>146408000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>141428000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>110911000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>111566000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>109094000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>101745000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>108828000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>107000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>104376000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>105475000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>90040000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>84449000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>81057000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>74324000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>72845000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>50018000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>47658000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>47637000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>49460000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>47429000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>40501000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>45013000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>48458000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>47795000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>54893000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>47509000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>34116000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>36817000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>45517000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>38053000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>30759000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>29303000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>26890000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>16712000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>16061000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>15365000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>14919000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>20478000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>19719000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>18490000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>17753000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>9020000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>8247000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>8003000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>8752000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>8400000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>6304000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>6485000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>5867000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>14813000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>15537000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>18619000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>15770000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>13264000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>13092000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>9378000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>9563000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>6095000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>5010000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>4570000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>3698000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>389514000.0</v>
+      </c>
+      <c r="C42">
         <v>366546000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>372559761.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>354567000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>335939000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>318350000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>325928000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>310046000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>290792000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>272450000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>284284000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>270104000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>255667000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>238484000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>244076000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>229445000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>210767000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>196385000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>199482000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>184995000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>172232000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>161638000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>170555000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>162606000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>151149000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>141438000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>154917000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>147188000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>138194000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>128230000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>133577000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>124317000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>118113000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>109613000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>115743000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>109627000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>102479000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>96745000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>102220000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>97418000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>92792000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>736750000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>736652000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>730602000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>775472000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>792925000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>811289000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>813308000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>808849000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>799169000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>796085000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>791519000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>785980000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>781073000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>779904000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>772043000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>781894000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>783283000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>408721000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>437096000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>473142000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>488710000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>509218000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>543555000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>565448000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>582243000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>625173000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>631508000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>665496000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>662512000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>661555000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>643194000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>234218000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>229151000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>254284000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>284326000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>289713000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>313861000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>310229000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>301135000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>311417000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>307864000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>369710000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>385953000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>403505000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>411121000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>444404000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>456950000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>467024000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>362818000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>348146000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>340890000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>339637000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>334711000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>332705000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>326413000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>323773000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>318749000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>316594000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>311165000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>307123000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>306426000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>296439000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>292072000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>209559000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>209554000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>209157000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>207100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>138300000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>130400000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>66300000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>65500000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>52200000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>14800000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16323,116 +16418,117 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
-      <c r="AP44"/>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
@@ -16461,1456 +16557,1467 @@
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45">
+        <v>9280680000.0</v>
+      </c>
+      <c r="C45">
         <v>9038103000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>16528468000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8738953000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8705678000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8534543000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>14939155000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8545879000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8192313000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>8100675000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>13329131000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>7360260000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>7279085000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>7151650000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>7143421000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>6544227000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>5419427000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>5407317000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5284506000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>5362352000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>5219777000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>5592761000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>5699567000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>5564863000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5512557000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>5319488000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>5168996000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>5069767000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5024868000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>4924263000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>4820934000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>4783928000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>4729335000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>4721669000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>4738055000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>4773096000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>4788084000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2718194000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2738288000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2555254000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2598865000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2597232000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2594205000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2450067000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2446043000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>2454902000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>2450649000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>2424716000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>2427985000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>2436035000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2457606000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1561415000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1460756000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1456851000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1450469000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1421626000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1361804000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1318704000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1337476000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1303463000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1279569000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1291197000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1308392000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1292207000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1272851000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>991098000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>984124000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>882877000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>873035000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>870316000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>865330000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>855872000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>791117000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>783048000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>736428000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>730741000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>727847000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>705367000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>700508000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>676205000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>651812000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>648772000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>640730000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>635999000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>629127000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>620257000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>613225000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>602056000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>579550000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>570951000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>578040000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
+      <c r="DK45"/>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>9280680000.0</v>
+      </c>
+      <c r="C46">
         <v>9038103000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9029372937.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8738953000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8705678000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8534543000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8344127000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8545879000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8191111556.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>8092324419.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>7490113000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>7360260000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7279085000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7151650000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>7143421000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>6544227000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>6025274000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5933263000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5882516000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5577429000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5419427000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5407317000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5455429000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5362352000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5219777000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5592761000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5699567000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5564863000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5512557000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5319488000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>5168996000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>5069767000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5024868000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4924263000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4820934000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4783928000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>4729335000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>4721669000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>4738055000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>4773096000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>4788084000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2718194000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2738288000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2619182000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2598865000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2597232000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2594205000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2450067000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2446043000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2454902000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2450649000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2424716000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2427985000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2436035000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2457606000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1561415000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1460756000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1456851000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1450469000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1421626000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1361804000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1318704000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1337476000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1303463000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1279569000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1291197000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1308392000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1292207000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1272851000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>991098000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>984124000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>882877000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>873035000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>870316000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>865330000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>855872000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>791117000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>783048000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>736428000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>730741000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>727847000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>705367000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>700508000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>676205000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>651812000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>648772000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>640730000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>635999000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>629127000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>620257000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>613225000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>602056000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>579550000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>570951000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>578040000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>563789000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>549087000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>496794000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>465806000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>466317000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>438142000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>434036000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>384237000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>358485000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>352402000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>339570000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>334800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>253100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>146900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>131600000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>33000000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>18400000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>14600000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>7300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>9045835000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>8738953000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8705678000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>8534543000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>8344127000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>8545879000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>7360260000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>7030118000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>6956620000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>6950915000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6353367000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5858175000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5770931000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5721949000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5577429000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5419427000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5232682000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5284506000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5193378000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5045872000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5415989000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5516347000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5564863000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5512557000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>5119785000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>5168996000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>5069767000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5024868000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>4924263000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>4820934000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>4783928000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>4729335000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>4721669000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>4738055000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>4773096000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>4788084000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2718194000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2738288000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2555254000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2598865000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2597232000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2594205000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2450067000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2446043000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2454902000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2450649000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2424716000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2427985000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2436035000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2457606000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1561415000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1460756000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1456851000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1450469000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1421626000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1361804000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1318704000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1337476000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1303463000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1279569000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1291197000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1308392000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1292207000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1272851000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>991098000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>984124000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>882877000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>873035000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>870316000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>865330000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>855872000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>791117000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>783048000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>736428000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>730741000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>727847000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>705367000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>700508000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>676205000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>651812000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>648772000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>640730000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>635999000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>629127000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>620257000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>613225000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>602056000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>579550000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>570951000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>578040000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>563789000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>549087000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>496794000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>465806000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>466317000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>438142000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>434036000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>384237000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>358485000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>352402000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>339570000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>5538396000.0</v>
+      </c>
+      <c r="C48">
         <v>5330353000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5190292225.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>5031112000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4825841000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4617038000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4457005000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>4734014000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>4499951000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>4298171000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4141690000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4088726000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3925376000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3781519000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3649494000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3520446000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3342431000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3177778000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3056845000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2949984000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2889027000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2765401000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2659001000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2582298000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2473258000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2749224000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2654207000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2569663000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2452687000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2345970000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2264510000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2174135000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>2060156000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1961297000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1856946000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1578635000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1487171000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1395271000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1413488000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1359442000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1296241000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1286546000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1259495000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1543526000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1498230000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1456917000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1421249000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1376623000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1330813000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1282403000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1247630000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1212412000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1164057000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1132434000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1103188000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1079482000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1041157000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1009853000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>988560000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>960671000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>922798000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>886911000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>858887000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>831697000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>790711000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>760312000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>732738000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>709479000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>675329000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>644891000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>630037000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>602106000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>573833000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>547599000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>524481000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>501727000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>473046000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>447782000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>422731000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>402104000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>380231000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>361031000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>345308000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>326606000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>302132000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>280724000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>261365000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>246918000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>224467000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>205296000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>189094000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>171804000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>154832000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>138193000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>123498000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>109738000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>94545000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>80203000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>68032000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>58849000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>48613000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>42216000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>37504000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>28934000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>20987000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>14987000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>9300000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>3700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-1200000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>1200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-4800000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-5700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-6800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-6100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>3925376000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>3781519000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3649494000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>3520446000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>3342431000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>3177778000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>3056845000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>2949984000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>2889027000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>2765401000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>2659001000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>2582298000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>2473258000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2749224000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2654207000.0</v>
       </c>
-      <c r="AB49"/>
       <c r="AC49"/>
-      <c r="AD49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>2345970000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>2264510000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>2174135000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>2060156000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1961297000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1856946000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1578635000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1487171000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1395271000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1413488000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1359442000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1296241000.0</v>
       </c>
-      <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
@@ -17939,202 +18046,205 @@
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50">
+        <v>8094000.0</v>
+      </c>
+      <c r="C50">
         <v>8355000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8667000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8619000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>8759000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7657000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7851000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7873000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10058000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>16096000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>26462000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>48542000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>26110000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>31580000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6759000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>17452000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>6342000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>28070000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>6020000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>5289000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>23899000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>105620000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>8268000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>6772000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>23006000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>16423000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>16419000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>20931000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>18782000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>16750000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1786000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1753000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1690000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1993000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>12562000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>13453000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>4010197000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>11439000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>4910000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1624000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1621374000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>7552000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>1526771000.0</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>1604444000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>7693000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>1567991000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-      <c r="BC50">
+      <c r="BC50"/>
+      <c r="BD50">
         <v>1692031000.0</v>
       </c>
-      <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
@@ -18149,842 +18259,849 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>9609642000.0</v>
+      </c>
+      <c r="C51">
         <v>9426688000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>9395587266.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8943085000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8666814000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8702553000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8393376000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8483576000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8015002000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8097136000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>7022206000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7108644000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6949396000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>7135481000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7097540000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6417063000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5814158000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6015182000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5214165000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5044327000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4946535000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4900705000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4894840000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4862829000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4883090000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5348434000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4544209000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4236416000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4284758000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4364235000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4155251000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3748962000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3794537000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3880373000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3911231000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3937357000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3975420000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3957617000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3618410000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3663595000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3762882000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2067641000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2149254000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1950491000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1934425000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1987771000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1979565000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1892214000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1935293000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2008874000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2072975000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2033120000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2075703000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2131353000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2238935000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>989360000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>994411000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>900281000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1178657000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1191261000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1149147000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>887340000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>925031000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>844715000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>858775000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>878931000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>882280000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>890770000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>870414000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>867536000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>828841000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>642616000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>714581000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>757987000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>732833000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>699693000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>642509000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>643561000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>644192000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>647846000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>659601000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>659854000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>605831000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>591070000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>508482000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>511750000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>507270000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>462588000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>476049000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>590444000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>611631000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>621750000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>562474000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>563284000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>582127000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>539858000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>556711000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>466604000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>421476000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>427357000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>382720000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>379034000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>337838000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>306954000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>377059000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>305739000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>278189000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>234800000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>147600000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>105400000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>81400000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>41700000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>24000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>16300000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
+        <v>54972000.0</v>
+      </c>
+      <c r="C52">
         <v>54690000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>67489954.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>51300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>50521000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>47514000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>48341000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>47491000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>48492000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>52526000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>58995000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>65437000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>43446000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>44591000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>41929000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>41244000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>41443000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>63149000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>44037000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>42525000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>44349000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>141085000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>38939000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>36968000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>38591000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>34059000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>30394000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>30664000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>31053000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>30826000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1786000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1753000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1690000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1675000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>11659000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>11596000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>11511000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>11439000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1650000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1624000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1575000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1590000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2127000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>3637000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>3942000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>3917000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>3649000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>3621000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>4031000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4009000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>5385000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>7456000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>55319000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>35182000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>33968000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>12914000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>16887000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>17107000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>5899000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>16761000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>13171000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>15058000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>15053000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>13592000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>11867000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>13116000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>14726000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>7048000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>10185000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>12331000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>9013000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>7390000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>13481000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>13473000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>13315000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>12098000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>6657000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>7098000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>6884000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>9804000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>7014000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>15805000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>19727000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>14938000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>9793000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>10993000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>17927000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>10105000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>8624000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>9674000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>9740000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>8118000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>5309000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>5386000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3646000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>3643000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>4307000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>4407000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>5305000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>7788000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>8098000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>8310000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>3644000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>3413000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>2270000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>2729000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>3044000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>8400000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>2000000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>1900000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>13500000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>1300000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>800000.0</v>
       </c>
-      <c r="DJ52"/>
+      <c r="DK52"/>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>18473000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>18500000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>15842000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>21166000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>21003000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>14872000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>17906000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>14000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2548000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>58430000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>59825000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>56620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57516000.0</v>
       </c>
       <c r="X53">
         <v>57516000.0</v>
       </c>
       <c r="Y53">
         <v>57516000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53">
+      <c r="Z53">
+        <v>57516000.0</v>
+      </c>
+      <c r="AA53"/>
+      <c r="AB53">
         <v>2845000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2954000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>4766000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>8667000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>10737000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>11380000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>9208000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>7448000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>5193000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>2748000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1428000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1091000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>127000.0</v>
       </c>
-      <c r="AN53">
-[...1 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
-      <c r="AP53"/>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
@@ -19013,116 +19130,117 @@
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
-      <c r="AP54"/>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
@@ -19151,1492 +19269,1505 @@
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>21399452000.0</v>
+      </c>
+      <c r="C55">
         <v>21186355000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>21230102957.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>20782495000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>20678610000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>20254497000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>19817809000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>20095364000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>19301526000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>19082660000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>17915876000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>17731240000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>17359527000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>17227094000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>17134603000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>16130668000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>15416241000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>15414362000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>14699924000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>14274832000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>14106207000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>14042929000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>13992364000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13849447000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>13594005000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>14279411000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>13737695000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>13270235000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>13145772000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>12931928000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>12627329000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>12192066000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>12024544000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>11963218000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>12014681000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>11910275000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>11655363000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>11469432000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>11103925000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>11187693000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>11093552000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5055371000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5121798000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4814723000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5284471000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5279574000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5250031000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5093864000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5069236000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>5044221000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5064252000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4994647000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>5004528000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4989803000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>5076026000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3673827000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3579756000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3426644000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3328005000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3312005000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3213888000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2882403000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2915984000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2824063000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2790928000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2790004000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2820448000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2806846000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2749492000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2669164000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2600357000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2390773000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2020599000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2002985000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1981958000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1935276000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1833237000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1821291000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1773891000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1742426000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1735566000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1678548000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1676307000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1647237000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1541201000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1502160000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1491483000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1437197000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1428431000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1411616000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1395952000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1375605000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1282065000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1253203000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1261882000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1194439000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1176821000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1048983000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>979353000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>972315000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>894190000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>879943000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>810104000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>766373000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>734506000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>648171000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>617958000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>501900000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>324200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>265600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>176100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>114500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>79400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>1399138000.0</v>
+      </c>
+      <c r="C56">
         <v>1376319000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1309176152.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1403640000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1349739000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1281038000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1226912000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1355132000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1235707000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1217054000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1141785000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1151722000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1111676000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1134258000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1117645000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1230314000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1257735000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1412779000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1032777000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1160288000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1506443000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1503991000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1408272000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1591416000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1504926000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1962221000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1130598000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1105290000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>990594000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1242857000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1092903000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1023058000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>918375000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>969649000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1176868000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1192943000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1049196000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>877343000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>743392000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>784633000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>734068000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>321153000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>362427000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>360924000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>342416000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>336475000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>366144000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>360519000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>348686000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>309517000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>328505000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>329480000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>332741000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>303090000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>362486000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>362761000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>370731000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>228427000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>249258000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>270958000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>236605000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>206357000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>215561000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>214564000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>207714000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>190752000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>199854000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>201938000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>201323000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>490464000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>429211000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>533646000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>172633000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>156762000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>170865000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>165076000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>150891000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>152223000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>160233000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>136908000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>131598000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>119286000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>124376000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>120202000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>112544000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>96171000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>101482000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>94426000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>92124000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>85679000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>89020000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>88965000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>81623000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>74346000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>76207000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>78803000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>78312000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>68857000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>66774000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>65585000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>61488000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>53062000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>49035000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>50470000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>44382000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>37421000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>34522000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>37600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>32000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>20500000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>20600000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>10900000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>10300000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>7600000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>2100002000.0</v>
+      </c>
+      <c r="C57">
         <v>2007466000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2120395163.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2087623000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2001199000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1829479000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1878834000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1754033000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1770466000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1631541000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1687932000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1575736000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1463495000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1383184000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1512643000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1378667000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1337553000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1257634000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1232746000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1145298000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1092282000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1106886000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1028654000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1135466000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1039318000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>990170000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1007228000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>991794000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>942918000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>844127000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>886835000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>815249000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>797670000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>742137000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>802599000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>819789000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>725399000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>725122000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>692177000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>689250000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>684642000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>367529000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>378274000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>414100000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>387260000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>357108000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>360311000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>386076000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>373678000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>340467000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>345018000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>369369000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>443381000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>402147000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>417572000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>333028000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>288803000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>265211000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>283802000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>283039000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>263104000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>232599000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>253537000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>250726000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>233181000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>232062000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>244913000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>251022000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>230540000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>217245000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>215464000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>198106000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>209447000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>190434000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>195714000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>188961000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>164558000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>161321000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>149865000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>164061000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>155765000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>137182000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>150001000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>139931000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>121173000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>115405000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>114306000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>112663000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>106246000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>108189000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>104080000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>112578000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>100143000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>98002000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>99255000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>95973000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>89468000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>76688000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>71439000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>79126000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>62080000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>59434000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>59433000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>61964000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>49849000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>42209000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>44671000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>45500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>34000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>25600000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>34600000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>12400000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>9400000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>6700000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>13478234000.0</v>
+      </c>
+      <c r="C58">
         <v>13128736000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12999727314.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12689127000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12324953000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12240317000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>11957455000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11833909000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>11318308000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>11291700000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10218095000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>10139945000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9900070000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9988130000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>10020959000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9187298000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8546579000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8655303000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7706379000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7391676000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7237607000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7101056000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7128926000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7183258000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7097624000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7592325000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6799341000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6473895000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6437967000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>6363254000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6167141000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5686987000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5677903000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>5682480000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>5740611000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5916419000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5847377000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5816200000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5538225000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5566327000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5535831000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3039040000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3130014000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3061036000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3011080000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3030991000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3016290000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2899234000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2925616000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2958212000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3016045000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2987294000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3051618000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3075130000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3192896000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1822001000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1756422000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1630638000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1928318000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1911884000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1813998000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1501316000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1545566000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1451179000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1438224000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1448477000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1463412000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1477669000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1420993000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1387228000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1345245000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1117975000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1186013000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1207662000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1176593000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1119663000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1038138000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1028832000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1009417000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1006830000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1007687000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>975145000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>931750000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>906211000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>807950000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>782431000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>759540000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>708975000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>711874000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>823511000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>834533000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>841117000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>767454000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>760542000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>787092000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>742387000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>744294000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>633344000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>579563000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>588532000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>522825000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>516465000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>475896000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>445106000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>503799000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>423526000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>398800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>291100000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>187100000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>134000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>88200000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>54700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>34000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>24200000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
-      <c r="AP59"/>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
@@ -20665,540 +20796,545 @@
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>7921218000.0</v>
+      </c>
+      <c r="C60">
         <v>8057619000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8230375643.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8093368000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8353657000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8014180000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7860354000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8261455000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7982047221.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7778887858.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7692809000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7586199000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7454526000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>7233995000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>7108698000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6938373000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6864878000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>6754408000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6988938000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6878666000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6864383000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6937710000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6859273000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6661934000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6492068000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>6682378000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6933504000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6790966000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>6702396000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6563139000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6454608000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>6499564000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>6341049000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>6275278000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>6268670000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5988499000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5800247000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>5645724000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5647515000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>5614115000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>5550734000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2009576000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1985200000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2262206000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2267339000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2242813000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2228185000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2189232000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2138423000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2081047000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2043082000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2002219000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1947984000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1909774000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1878157000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1846673000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1818417000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1791188000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1394910000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1395574000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1395642000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1377239000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1366149000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1368905000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1348996000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1338056000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1353805000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1326304000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1327253000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1280934000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1254727000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1239818000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>803214000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>764572000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>775145000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>786913000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>766409000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>763979000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>736482000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>707331000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>700394000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>676393000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>718200000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>715860000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>708058000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>695022000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>707522000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>704170000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>692875000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>564488000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>537494000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>511541000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>491264000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>469457000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>451712000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>430785000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>412865000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>395273000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>379965000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>364946000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>353173000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>345845000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>334208000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>321267000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>230707000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>224645000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>218500000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>210800000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>137100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>131600000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>61100000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>59800000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>45400000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>16800000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
         <v>-49458000.0</v>
       </c>
-      <c r="AO61">
-[...2 lines deleted...]
-      <c r="AP61"/>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
       <c r="AQ61"/>
-      <c r="AR61">
+      <c r="AR61"/>
+      <c r="AS61">
         <v>-49458000.0</v>
       </c>
-      <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
-      <c r="CE61">
+      <c r="CE61"/>
+      <c r="CF61">
         <v>-3672000.0</v>
       </c>
-      <c r="CF61"/>
-      <c r="CG61">
+      <c r="CG61"/>
+      <c r="CH61">
         <v>-26159000.0</v>
       </c>
-      <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21271,50 +21407,51 @@
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21398,51 +21535,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>5800428983.0</v>
       </c>
       <c r="C2">
         <v>5191706000.0</v>
       </c>
       <c r="D2">
         <v>4744513000.0</v>
       </c>
       <c r="E2">
         <v>4336012000.0</v>
       </c>
       <c r="F2">
         <v>3654074000.0</v>
       </c>
       <c r="G2">
         <v>3276808000.0</v>
       </c>
       <c r="H2">
         <v>3198757000.0</v>
       </c>
       <c r="I2">
         <v>2865704000.0</v>
       </c>
@@ -21490,51 +21627,51 @@
       </c>
       <c r="X2">
         <v>316841000.0</v>
       </c>
       <c r="Y2">
         <v>281331000.0</v>
       </c>
       <c r="Z2">
         <v>210590000.0</v>
       </c>
       <c r="AA2">
         <v>174510000.0</v>
       </c>
       <c r="AB2">
         <v>111300000.0</v>
       </c>
       <c r="AC2">
         <v>36400000.0</v>
       </c>
       <c r="AD2">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
         <v>1237012048.0</v>
       </c>
       <c r="C3">
         <v>1163769000.0</v>
       </c>
       <c r="D3">
         <v>1003211000.0</v>
       </c>
       <c r="E3">
         <v>918960000.0</v>
       </c>
       <c r="F3">
         <v>813009000.0</v>
       </c>
       <c r="G3">
         <v>752404000.0</v>
       </c>
       <c r="H3">
         <v>743918000.0</v>
       </c>
       <c r="I3">
         <v>680487000.0</v>
       </c>
@@ -21582,85 +21719,85 @@
       </c>
       <c r="X3">
         <v>49750000.0</v>
       </c>
       <c r="Y3">
         <v>41172000.0</v>
       </c>
       <c r="Z3">
         <v>37730000.0</v>
       </c>
       <c r="AA3">
         <v>27195000.0</v>
       </c>
       <c r="AB3">
         <v>15000000.0</v>
       </c>
       <c r="AC3">
         <v>4300000.0</v>
       </c>
       <c r="AD3">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5">
         <v>1772399351.0</v>
       </c>
       <c r="C5">
         <v>1226010000.0</v>
       </c>
       <c r="D5">
         <v>1342244000.0</v>
       </c>
       <c r="E5">
         <v>1267209000.0</v>
       </c>
       <c r="F5">
         <v>1077992000.0</v>
       </c>
       <c r="G5">
         <v>845151000.0</v>
       </c>
       <c r="H5">
         <v>861217000.0</v>
       </c>
       <c r="I5">
         <v>872934000.0</v>
       </c>
@@ -21708,51 +21845,51 @@
       </c>
       <c r="X5">
         <v>145395000.0</v>
       </c>
       <c r="Y5">
         <v>129022000.0</v>
       </c>
       <c r="Z5">
         <v>93919000.0</v>
       </c>
       <c r="AA5">
         <v>77234000.0</v>
       </c>
       <c r="AB5">
         <v>40785000.0</v>
       </c>
       <c r="AC5">
         <v>13722000.0</v>
       </c>
       <c r="AD5">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
         <v>3009411399.0</v>
       </c>
       <c r="C6">
         <v>2389779000.0</v>
       </c>
       <c r="D6">
         <v>2345455000.0</v>
       </c>
       <c r="E6">
         <v>2186169000.0</v>
       </c>
       <c r="F6">
         <v>1891001000.0</v>
       </c>
       <c r="G6">
         <v>1597555000.0</v>
       </c>
       <c r="H6">
         <v>1605135000.0</v>
       </c>
       <c r="I6">
         <v>1553421000.0</v>
       </c>
@@ -21800,125 +21937,125 @@
       </c>
       <c r="X6">
         <v>195145000.0</v>
       </c>
       <c r="Y6">
         <v>170194000.0</v>
       </c>
       <c r="Z6">
         <v>131649000.0</v>
       </c>
       <c r="AA6">
         <v>104429000.0</v>
       </c>
       <c r="AB6">
         <v>55785000.0</v>
       </c>
       <c r="AC6">
         <v>18022000.0</v>
       </c>
       <c r="AD6">
         <v>2700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-254000.0</v>
       </c>
       <c r="J8">
         <v>269804000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8">
         <v>282000.0</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
         <v>3702966747.0</v>
       </c>
       <c r="C9">
         <v>3727885000.0</v>
       </c>
       <c r="D9">
         <v>3277438000.0</v>
       </c>
       <c r="E9">
         <v>2875847000.0</v>
       </c>
       <c r="F9">
         <v>2497287000.0</v>
       </c>
       <c r="G9">
         <v>2169182000.0</v>
       </c>
       <c r="H9">
         <v>2189922000.0</v>
       </c>
       <c r="I9">
         <v>2057237000.0</v>
       </c>
@@ -21966,51 +22103,51 @@
       </c>
       <c r="X9">
         <v>246668000.0</v>
       </c>
       <c r="Y9">
         <v>217330000.0</v>
       </c>
       <c r="Z9">
         <v>166943000.0</v>
       </c>
       <c r="AA9">
         <v>129845000.0</v>
       </c>
       <c r="AB9">
         <v>71300000.0</v>
       </c>
       <c r="AC9">
         <v>17600000.0</v>
       </c>
       <c r="AD9">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
         <v>1423157711.0</v>
       </c>
       <c r="C10">
         <v>762933000.0</v>
       </c>
       <c r="D10">
         <v>983501000.0</v>
       </c>
       <c r="E10">
         <v>1048963000.0</v>
       </c>
       <c r="F10">
         <v>770742000.0</v>
       </c>
       <c r="G10">
         <v>253914000.0</v>
       </c>
       <c r="H10">
         <v>705891000.0</v>
       </c>
       <c r="I10">
         <v>707140000.0</v>
       </c>
@@ -22058,51 +22195,51 @@
       </c>
       <c r="X10">
         <v>102547000.0</v>
       </c>
       <c r="Y10">
         <v>88579000.0</v>
       </c>
       <c r="Z10">
         <v>50645000.0</v>
       </c>
       <c r="AA10">
         <v>47499000.0</v>
       </c>
       <c r="AB10">
         <v>20100000.0</v>
       </c>
       <c r="AC10">
         <v>5200000.0</v>
       </c>
       <c r="AD10">
         <v>-5400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
         <v>342628252.0</v>
       </c>
       <c r="C11">
         <v>146363000.0</v>
       </c>
       <c r="D11">
         <v>220675000.0</v>
       </c>
       <c r="E11">
         <v>212962000.0</v>
       </c>
       <c r="F11">
         <v>152253000.0</v>
       </c>
       <c r="G11">
         <v>49922000.0</v>
       </c>
       <c r="H11">
         <v>139210000.0</v>
       </c>
       <c r="I11">
         <v>159986000.0</v>
       </c>
@@ -22150,51 +22287,51 @@
       </c>
       <c r="X11">
         <v>37233000.0</v>
       </c>
       <c r="Y11">
         <v>33113000.0</v>
       </c>
       <c r="Z11">
         <v>19932000.0</v>
       </c>
       <c r="AA11">
         <v>19310000.0</v>
       </c>
       <c r="AB11">
         <v>10900000.0</v>
       </c>
       <c r="AC11">
         <v>2400000.0</v>
       </c>
       <c r="AD11">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12">
         <v>331679194.0</v>
       </c>
       <c r="C12">
         <v>291628628.0</v>
       </c>
       <c r="D12">
         <v>259712039.0</v>
       </c>
       <c r="E12">
         <v>200605535.0</v>
       </c>
       <c r="F12">
         <v>181505756.0</v>
       </c>
       <c r="G12">
         <v>181247267.0</v>
       </c>
       <c r="H12">
         <v>142580467.0</v>
       </c>
       <c r="I12">
         <v>125367069.0</v>
       </c>
@@ -22236,51 +22373,51 @@
       </c>
       <c r="V12">
         <v>24364931.0</v>
       </c>
       <c r="W12">
         <v>5122897.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13">
         <v>12139000.0</v>
       </c>
       <c r="C13">
         <v>11607000.0</v>
       </c>
       <c r="D13">
         <v>10262000.0</v>
       </c>
       <c r="E13">
         <v>196381000.0</v>
       </c>
       <c r="F13">
         <v>2916000.0</v>
       </c>
       <c r="G13">
         <v>5253000.0</v>
       </c>
       <c r="H13">
         <v>9777000.0</v>
       </c>
       <c r="I13">
         <v>7170000.0</v>
       </c>
@@ -22292,51 +22429,51 @@
       </c>
       <c r="L13">
         <v>63196000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>1003000.0</v>
       </c>
       <c r="D14">
         <v>-99000.0</v>
       </c>
       <c r="E14">
         <v>339000.0</v>
       </c>
       <c r="F14">
         <v>442000.0</v>
       </c>
       <c r="G14">
         <v>-685000.0</v>
       </c>
       <c r="H14">
         <v>-160000.0</v>
       </c>
       <c r="I14">
         <v>283000.0</v>
       </c>
@@ -22376,51 +22513,51 @@
       <c r="U14">
         <v>12905000.0</v>
       </c>
       <c r="V14">
         <v>12422000.0</v>
       </c>
       <c r="W14">
         <v>11520000.0</v>
       </c>
       <c r="X14">
         <v>10549000.0</v>
       </c>
       <c r="Y14">
         <v>9367000.0</v>
       </c>
       <c r="Z14">
         <v>7338000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
         <v>1080529458.0</v>
       </c>
       <c r="C15">
         <v>617573000.0</v>
       </c>
       <c r="D15">
         <v>762800000.0</v>
       </c>
       <c r="E15">
         <v>835662000.0</v>
       </c>
       <c r="F15">
         <v>618047000.0</v>
       </c>
       <c r="G15">
         <v>204677000.0</v>
       </c>
       <c r="H15">
         <v>566841000.0</v>
       </c>
       <c r="I15">
         <v>546871000.0</v>
       </c>
@@ -22468,51 +22605,51 @@
       </c>
       <c r="X15">
         <v>65596000.0</v>
       </c>
       <c r="Y15">
         <v>55466000.0</v>
       </c>
       <c r="Z15">
         <v>30528000.0</v>
       </c>
       <c r="AA15">
         <v>28189000.0</v>
       </c>
       <c r="AB15">
         <v>9200000.0</v>
       </c>
       <c r="AC15">
         <v>1800000.0</v>
       </c>
       <c r="AD15">
         <v>-5100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16">
         <v>1076557000.0</v>
       </c>
       <c r="C16">
         <v>617573000.0</v>
       </c>
       <c r="D16">
         <v>762800000.0</v>
       </c>
       <c r="E16">
         <v>835662000.0</v>
       </c>
       <c r="F16">
         <v>618047000.0</v>
       </c>
       <c r="G16">
         <v>204677000.0</v>
       </c>
       <c r="H16">
         <v>566841000.0</v>
       </c>
       <c r="I16">
         <v>546871000.0</v>
       </c>
@@ -22554,51 +22691,51 @@
       </c>
       <c r="V16">
         <v>84522000.0</v>
       </c>
       <c r="W16">
         <v>72510000.0</v>
       </c>
       <c r="X16">
         <v>65314000.0</v>
       </c>
       <c r="Y16">
         <v>55466000.0</v>
       </c>
       <c r="Z16">
         <v>30713000.0</v>
       </c>
       <c r="AA16">
         <v>28189000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17">
         <v>1076557000.0</v>
       </c>
       <c r="C17">
         <v>616570000.0</v>
       </c>
       <c r="D17">
         <v>830498000.0</v>
       </c>
       <c r="E17">
         <v>836001000.0</v>
       </c>
       <c r="F17">
         <v>618489000.0</v>
       </c>
       <c r="G17">
         <v>203992000.0</v>
       </c>
       <c r="H17">
         <v>566681000.0</v>
       </c>
       <c r="I17">
         <v>547154000.0</v>
       </c>
@@ -22616,51 +22753,51 @@
       </c>
       <c r="N17">
         <v>117970000.0</v>
       </c>
       <c r="O17">
         <v>94357000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
         <v>-322412000.0</v>
       </c>
       <c r="C18">
         <v>-315197000.0</v>
       </c>
       <c r="D18">
         <v>-259418000.0</v>
       </c>
       <c r="E18">
         <v>-196381000.0</v>
       </c>
       <c r="F18">
         <v>-159880000.0</v>
       </c>
       <c r="G18">
         <v>-157122000.0</v>
       </c>
       <c r="H18">
         <v>-137591000.0</v>
       </c>
       <c r="I18">
         <v>-124934000.0</v>
       </c>
@@ -22670,99 +22807,99 @@
       <c r="K18">
         <v>-92709000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>9104000.0</v>
       </c>
       <c r="F19">
         <v>-106087000.0</v>
       </c>
       <c r="G19">
         <v>3861000.0</v>
       </c>
       <c r="H19">
         <v>15481000.0</v>
       </c>
       <c r="I19">
         <v>7000000.0</v>
       </c>
       <c r="J19">
         <v>6709000.0</v>
       </c>
       <c r="K19">
         <v>1776000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>18230000.0</v>
       </c>
       <c r="F20">
         <v>32316000.0</v>
       </c>
       <c r="G20">
         <v>466718000.0</v>
       </c>
       <c r="H20">
         <v>61948000.0</v>
       </c>
       <c r="I20">
         <v>20118000.0</v>
       </c>
       <c r="J20">
         <v>156493000.0</v>
       </c>
       <c r="K20">
         <v>27678000.0</v>
       </c>
@@ -22770,51 +22907,51 @@
         <v>494492000.0</v>
       </c>
       <c r="M20">
         <v>4091000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
         <v>1722633351.0</v>
       </c>
       <c r="C21">
         <v>1067659000.0</v>
       </c>
       <c r="D21">
         <v>1236312000.0</v>
       </c>
       <c r="E21">
         <v>1242190000.0</v>
       </c>
       <c r="F21">
         <v>1039625000.0</v>
       </c>
       <c r="G21">
         <v>412428000.0</v>
       </c>
       <c r="H21">
         <v>837778000.0</v>
       </c>
       <c r="I21">
         <v>832244000.0</v>
       </c>
@@ -22862,85 +22999,85 @@
       </c>
       <c r="X21">
         <v>144954000.0</v>
       </c>
       <c r="Y21">
         <v>130987000.0</v>
       </c>
       <c r="Z21">
         <v>93919000.0</v>
       </c>
       <c r="AA21">
         <v>77234000.0</v>
       </c>
       <c r="AB21">
         <v>40600000.0</v>
       </c>
       <c r="AC21">
         <v>8000000.0</v>
       </c>
       <c r="AD21">
         <v>600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
         <v>7780762379.0</v>
       </c>
       <c r="C23">
         <v>7851932000.0</v>
       </c>
       <c r="D23">
         <v>6785639000.0</v>
       </c>
       <c r="E23">
         <v>5969669000.0</v>
       </c>
       <c r="F23">
         <v>5111736000.0</v>
       </c>
       <c r="G23">
         <v>5033562000.0</v>
       </c>
       <c r="H23">
         <v>4550901000.0</v>
       </c>
       <c r="I23">
         <v>4090697000.0</v>
       </c>
@@ -22988,85 +23125,85 @@
       </c>
       <c r="X23">
         <v>418555000.0</v>
       </c>
       <c r="Y23">
         <v>367674000.0</v>
       </c>
       <c r="Z23">
         <v>283614000.0</v>
       </c>
       <c r="AA23">
         <v>227121000.0</v>
       </c>
       <c r="AB23">
         <v>142000000.0</v>
       </c>
       <c r="AC23">
         <v>46000000.0</v>
       </c>
       <c r="AD23">
         <v>5600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B25">
         <v>1232106000.0</v>
       </c>
       <c r="C25">
         <v>1163769000.0</v>
       </c>
       <c r="D25">
         <v>992917000.0</v>
       </c>
       <c r="E25">
         <v>918960000.0</v>
       </c>
       <c r="F25">
         <v>813009000.0</v>
       </c>
       <c r="G25">
         <v>752404000.0</v>
       </c>
       <c r="H25">
         <v>743918000.0</v>
       </c>
       <c r="I25">
         <v>680487000.0</v>
       </c>
@@ -23074,91 +23211,91 @@
         <v>632484000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>9197000.0</v>
       </c>
       <c r="D27">
         <v>9097000.0</v>
       </c>
       <c r="E27">
         <v>8335000.0</v>
       </c>
       <c r="F27">
         <v>7155000.0</v>
       </c>
       <c r="G27">
         <v>4870000.0</v>
       </c>
       <c r="H27">
         <v>5410000.0</v>
       </c>
       <c r="I27">
         <v>5029000.0</v>
       </c>
       <c r="J27">
         <v>5047000.0</v>
@@ -23174,51 +23311,51 @@
       </c>
       <c r="N27">
         <v>3704000.0</v>
       </c>
       <c r="O27">
         <v>3737000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
         <v>959544000.0</v>
       </c>
       <c r="C28">
         <v>846597000.0</v>
       </c>
       <c r="D28">
         <v>764990000.0</v>
       </c>
       <c r="E28">
         <v>663113000.0</v>
       </c>
       <c r="F28">
         <v>585471000.0</v>
       </c>
       <c r="G28">
         <v>532762000.0</v>
       </c>
       <c r="H28">
         <v>540868000.0</v>
       </c>
       <c r="I28">
         <v>524388000.0</v>
       </c>
@@ -23260,51 +23397,51 @@
       </c>
       <c r="V28">
         <v>70778000.0</v>
       </c>
       <c r="W28">
         <v>61761000.0</v>
       </c>
       <c r="X28">
         <v>54367000.0</v>
       </c>
       <c r="Y28">
         <v>45331000.0</v>
       </c>
       <c r="Z28">
         <v>31128000.0</v>
       </c>
       <c r="AA28">
         <v>25579000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B29">
         <v>341359000.0</v>
       </c>
       <c r="C29">
         <v>146363000.0</v>
       </c>
       <c r="D29">
         <v>242978000.0</v>
       </c>
       <c r="E29">
         <v>212962000.0</v>
       </c>
       <c r="F29">
         <v>152253000.0</v>
       </c>
       <c r="G29">
         <v>49922000.0</v>
       </c>
       <c r="H29">
         <v>139210000.0</v>
       </c>
       <c r="I29">
         <v>159986000.0</v>
       </c>
@@ -23316,51 +23453,51 @@
       </c>
       <c r="L29">
         <v>32921000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
         <v>1980333397.0</v>
       </c>
       <c r="C30">
         <v>2660226000.0</v>
       </c>
       <c r="D30">
         <v>2041126000.0</v>
       </c>
       <c r="E30">
         <v>1633657000.0</v>
       </c>
       <c r="F30">
         <v>1457662000.0</v>
       </c>
       <c r="G30">
         <v>1756754000.0</v>
       </c>
       <c r="H30">
         <v>1352144000.0</v>
       </c>
       <c r="I30">
         <v>1224993000.0</v>
       </c>
@@ -23408,51 +23545,51 @@
       </c>
       <c r="X30">
         <v>101714000.0</v>
       </c>
       <c r="Y30">
         <v>86343000.0</v>
       </c>
       <c r="Z30">
         <v>73024000.0</v>
       </c>
       <c r="AA30">
         <v>52611000.0</v>
       </c>
       <c r="AB30">
         <v>30700000.0</v>
       </c>
       <c r="AC30">
         <v>9600000.0</v>
       </c>
       <c r="AD30">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
         <v>-299475640.0</v>
       </c>
       <c r="C31">
         <v>-304726000.0</v>
       </c>
       <c r="D31">
         <v>-252811000.0</v>
       </c>
       <c r="E31">
         <v>-193227000.0</v>
       </c>
       <c r="F31">
         <v>-268883000.0</v>
       </c>
       <c r="G31">
         <v>-158514000.0</v>
       </c>
       <c r="H31">
         <v>-131887000.0</v>
       </c>
       <c r="I31">
         <v>-125104000.0</v>
       </c>
@@ -23500,51 +23637,51 @@
       </c>
       <c r="X31">
         <v>-42055000.0</v>
       </c>
       <c r="Y31">
         <v>-41263000.0</v>
       </c>
       <c r="Z31">
         <v>-43274000.0</v>
       </c>
       <c r="AA31">
         <v>-29735000.0</v>
       </c>
       <c r="AB31">
         <v>-20865000.0</v>
       </c>
       <c r="AC31">
         <v>-4707000.0</v>
       </c>
       <c r="AD31">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
         <v>9503395730.0</v>
       </c>
       <c r="C32">
         <v>8919591000.0</v>
       </c>
       <c r="D32">
         <v>8021951000.0</v>
       </c>
       <c r="E32">
         <v>7211859000.0</v>
       </c>
       <c r="F32">
         <v>6151361000.0</v>
       </c>
       <c r="G32">
         <v>5445990000.0</v>
       </c>
       <c r="H32">
         <v>5388679000.0</v>
       </c>
       <c r="I32">
         <v>4922941000.0</v>
       </c>
@@ -23611,1130 +23748,1139 @@
       <c r="AD32">
         <v>6200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ32"/>
+  <dimension ref="A1:DK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
+        <v>1479217000.0</v>
+      </c>
+      <c r="C2">
         <v>1361099000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1709274983.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1406854000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1392857000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1291443000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1324774000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1344079000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1301070000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1221783000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1195620000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1204603000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1197349000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1146941000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1137973000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1120629000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1087892000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>989518000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>980865000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>946098000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>901191000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>825920000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>846851000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>828822000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>785710000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>815424000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>814150000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>835098000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>815819000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>733690000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>744757000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>736122000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>725022000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>659803000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>680373000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>695122000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>685900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>643380000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>617948000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>636310000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>416262000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>287192000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>297939000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>300910000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>297437000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>281123000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>290528000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>297849000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>286950000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>263060999.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>270231000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>274141000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>268484000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>251963000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>258007000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>243243000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>238427000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>216681000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>220081000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>228561000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>221872000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>187066000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>191513000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>193638000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>187346000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>176990000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>181585000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>180440000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>175687000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>154703000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>154533000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>164548000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>159862000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>149132000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>149855000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>145790000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>141574000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>128869000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>124420000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>128709000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>126574000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>113063000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>111068000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>108049000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>103616000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>95285000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>91584000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>92006000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>90889000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>85063000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>85186000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>82407000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>77427000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>71821000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>74982000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>75148000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>72022000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>59179000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>56645000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>54820000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>51864000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>47017000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>47411000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>46587000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>43843000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>36669000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>36000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>29200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>24600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>20100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>12600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>11100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>7400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>178</v>
+      </c>
+      <c r="B3">
+        <v>325877000.0</v>
+      </c>
       <c r="C3">
+        <v>314749000.0</v>
+      </c>
+      <c r="D3">
         <v>324076048.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>315330000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>307657000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>289949000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>321793000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>293643000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>285353000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>262981000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>253124000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>254372000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>252374000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>243341000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>242830000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>232145000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>226400000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>217585000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>214184000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>207302000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>201929000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>189594000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>196701000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>190243000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>183001000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>182459000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>188481000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>189928000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>188120000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>177389000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>177177000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>175103000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>168924000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>159283000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>160590000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>163555000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>157589000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>150750000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>144205000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>152687000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>98429000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>68591000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>69658000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>68568000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>66902000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>64306000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>65866000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>65700000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>63824000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>62554000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>62726000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>62074000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>60977000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>58087000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>56138000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>48579000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>46063000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>42804000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>43469000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>44006000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>42611000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>37014000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>37307000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>38057000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>37063000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>35029000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>35280000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>34897000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>33266000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>27316000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>25752000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>23419000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>24549000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>23709000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>23399000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>22930000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>21409000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>20072000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>19305000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>19559000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>19244000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>22995000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>18082000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>17297000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>16595000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>15065000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>17046000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>14903000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>14615000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>14068000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>13810000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>12896000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>11873000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>11171000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>10970000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>11058000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>11116000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>8028000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>10668000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>10166000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>8510000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>8386000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>6875000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>7394000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>6805000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>6121000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>5400000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>4000000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>3300000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DH3">
         <v>1400000.0</v>
       </c>
       <c r="DI3">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ3">
         <v>900000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24916,781 +25062,790 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>180</v>
+      </c>
+      <c r="B5">
+        <v>474933000.0</v>
+      </c>
       <c r="C5">
-        <v>433287351.0</v>
+        <v>451278000.0</v>
       </c>
       <c r="D5">
+        <v>433411227.0</v>
+      </c>
+      <c r="E5">
         <v>459223000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>471909000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>407980000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-67608000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>485509000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>437861000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>376447000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>239473000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>415385000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>377915000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>318635000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>318598000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>351129000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>337182000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>280300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>284012000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>293881000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>271988000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>239398000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>231752000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>236714000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>206137000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>219009000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>229596000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>250336000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>232218000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>201863000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>218969000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>241871000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>220993000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>192904000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>209113000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>235950000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>204722000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>179132000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>177281000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>186310000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>95374000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>100030000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>108321000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>118262000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>110024000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>102377000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>111827000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>125027000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>117766000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>100847000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>99872000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>114277000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>107620000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>87064000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>81434000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>89079000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>81757000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>65875000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>75303000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>90480000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>84675000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>69103000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>68738000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>75820000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>69516000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>59939000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>58999000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>65774000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>59705000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>48664000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>49273000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>57665000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>55589000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>50524000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>49725000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>57104000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>53758000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>46422000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>43897000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>47531000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>40803000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>39155000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>39280000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>46480000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>43627000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>38663000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>32003000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>43059000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>40376000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>35256000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>37011000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>37776000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>36995000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>33172000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>33080000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>35243000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>33519000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>29145000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>19626000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>26070000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>25193000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>23246000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>21787000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>20753000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>18919000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>15830000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>14500000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>11300000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>8917000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>6323000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>2900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>3700000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
-        <v>451278000.0</v>
+        <v>800810000.0</v>
       </c>
       <c r="C6">
-        <v>757363399.0</v>
+        <v>766027000.0</v>
       </c>
       <c r="D6">
+        <v>757487275.0</v>
+      </c>
+      <c r="E6">
         <v>774553000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>779566000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>697929000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>254185000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>779152000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>723214000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>639428000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>492597000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>669757000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>630289000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>561976000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>561428000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>583274000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>563582000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>497885000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>498196000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>501183000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>473917000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>428992000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>428453000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>426957000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>389138000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>401468000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>418077000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>440264000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>420338000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>379252000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>396146000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>416974000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>389917000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>352187000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>369703000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>399505000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>362311000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>329882000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>321486000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>338997000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>193803000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>168621000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>177979000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>186830000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>176926000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>166683000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>177693000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>190727000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>181590000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>163401000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>162598000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>176351000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>168597000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>145151000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>137572000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>137658000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>127820000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>108679000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>118772000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>134486000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>127286000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>106117000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>106045000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>113877000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>106579000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>94968000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>94279000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>100671000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>92971000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>75980000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>75025000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>81084000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>80138000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>74233000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>73124000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>80034000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>75167000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>66494000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>63202000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>67090000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>60047000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>62150000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>57362000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>63777000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>60222000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>53728000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>49049000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>57962000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>54991000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>49324000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>50821000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>50672000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>48868000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>44343000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>44050000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>46301000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>44635000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>37173000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>30294000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>36236000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>33703000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>31632000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>28662000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>28147000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>25724000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>21951000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>19900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>15300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>12217000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>8623000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>4300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>5500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>4600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25872,98 +26027,99 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-254000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26095,1558 +26251,1575 @@
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
         <v>282000.0</v>
       </c>
-      <c r="CN8">
-[...1 lines deleted...]
-      </c>
       <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
         <v>-282000.0</v>
       </c>
-      <c r="CP8">
+      <c r="CQ8">
         <v>282000.0</v>
       </c>
-      <c r="CQ8">
-[...1 lines deleted...]
-      </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
+        <v>1082390000.0</v>
+      </c>
+      <c r="C9">
         <v>1009532000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>700511747.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1051524000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1014198000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>936733000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>935509000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>994409000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>947096000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>850870000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>839989000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>860141000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>823746000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>753562000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>731328000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>759239000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>728543000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>656737000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>643454000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>651070000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>632740000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>570022000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>551400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>560730000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>520072000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>536980000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>547810000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>577346000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>553820000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>510947000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>516975000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>544988000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>514946000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>480328000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>476802000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>511356000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>489669000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>447886000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>430674000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>448612000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>311377000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>227488000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>233998000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>247028000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>233875000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>224977000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>235685000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>248702000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>237743000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>218649000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>215646000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>229505000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>220897000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>197929000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>190796000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>182411000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>172304000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>159749000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>159671000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>175401000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>168312000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>144402000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>144442000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>152147000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>143131000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>130550000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>128312000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>135550000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>127143000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>107972000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>105035000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>108154000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>107171000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>101168000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>97875000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>104985000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>99510000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>90082000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>86248000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>87838000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>80396000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>77106000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>77377000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>80696000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>76649000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>70232000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>62516000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>73438000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>69672000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>64195000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>64808000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>63771000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>61456000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>56633000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>56359000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>58339000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>56069000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>46563000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>44127000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>42861000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>42103000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>38097000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>35401000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>34923000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>32179000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>27342000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>25200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>19400000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>15600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>10800000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>6100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>5700000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>3500000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
+        <v>383730000.0</v>
+      </c>
+      <c r="C10">
         <v>283559000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>346248711.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>374774000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>389158000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>312977000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-281649000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>400058000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>355984000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>288540000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>161389000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>292166000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>277721000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>252225000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>251364000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>285878000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>282514000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>229207000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>212103000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>133073000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>224969000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>200598000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>156842000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>191648000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-266204000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>171627000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>161862000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>201857000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>188627000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>153545000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>166020000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>202858000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>181379000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>156884000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>145999000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>187800000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>176562000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1851000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>112997000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>131366000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>42985000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>74017000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>85792000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-392822000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>94794000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>85948000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>99263000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>99807000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>103437000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>83155000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>81284000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>98554000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>72440000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>68643000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>63562000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>78023000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>69928000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>53590000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>62731000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>76518000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>73609000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>60270000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>59446000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>67901000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>50452000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>47677000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>38049000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>53515000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>47398000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>36415000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>38961000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>43692000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>43208000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>38094000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>37446000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>44038000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>41698000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>35815000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>33536000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>36381000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>30878000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>24957000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>20136000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>40502000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>38117000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>33513000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>23174000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>34730000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>30576000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>25779000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>26404000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>26854000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>26411000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>22878000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>21842000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>24316000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>22947000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>19474000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>14926000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>17002000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>10636000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>9412000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>14260000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>13348000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>10153000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>9738000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>9000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>8100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>5900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-3100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
+        <v>87331000.0</v>
+      </c>
+      <c r="C11">
         <v>64215000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>83776252.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>88503000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>98882000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>71467000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-85645000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>92012000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>80584000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>59413000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>34760000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>62975000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>68551000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>54389000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>57063000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>48753000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>58307000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>48839000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>45675000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18419000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>47868000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>40291000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>26268000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>33657000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-38737000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>28734000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>28671000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>42783000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>39788000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>27968000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>33476999.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>52092000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>42565000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>31852000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-169130000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>64390000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>52675000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-16871000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>27294000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>42485000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>15265000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>29000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>33404000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-136017000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>37153000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>33867000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>38342000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>39523000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>40537000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>33932000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>31867000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>37641000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>28445000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>26963000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>27476000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>28403000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>27413000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>22151000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>24543000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>29934000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>29004000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>23477000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>23011000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>26644000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>19815000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>19863000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>14495000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>19252000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>16716000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>14103000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>11030000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>15419000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>16974000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>14976000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>14692000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>15356000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>16432000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>13435000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>12909000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>14508000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>11678000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>9234000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>10706000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>12869000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>12905000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>11467000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>8488000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>12279000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>11405000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>9577000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>9114000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>9882000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>9772000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>8465000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>8082000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>9123000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>8605000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>7303000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>5702000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>6766000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>4238000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>3226000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>5690000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>5401000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>4171000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>4048000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>3600000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>3200000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>2700000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>900000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>800000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12">
+        <v>91203000.0</v>
+      </c>
+      <c r="C12">
         <v>87719000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>87162516.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>84449000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>82751000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>77316678.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>75982440.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>78716143.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>76941128.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>78488000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>66016520.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>62920723.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>63619943.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>64277887.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>62066625.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>49181381.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>48309892.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>46639867.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>43798023.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>45250807.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>45995475.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>47573749.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>49090877.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43424028.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43819366.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>35484210.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>35574222.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>34716778.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>35602596.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>34643706.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>34065045.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>36762699.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>30577772.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>31168876.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>32550460.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>32029744.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>31684156.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>28119247.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>25688271.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>26189098.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20485000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17184000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>16850000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16367000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>15322000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>15697000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>16008000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15815000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>15940000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>16910000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>17728000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>17911000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>18928000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>19012000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>16974000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11949000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11829000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12285000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12572000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>12029000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>11087000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8833000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9292000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>9419000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>9161000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>12262000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>12344000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>12259000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>12307000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>12249000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>12405000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9957000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>10128000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>10612000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>8600000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>8717000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>8295000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7818000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7285000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>7572000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6619000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>7494000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6946000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>6033000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5575000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4935000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4799000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4927000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5174000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>6824000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>7828000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>8002000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>7786000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>8050000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>8373000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7861000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>7769000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>7369000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7717000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>7104000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7622000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>7602000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>7558000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>7425000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>7828000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5894000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13">
+        <v>4126000.0</v>
+      </c>
+      <c r="C13">
         <v>3113000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2965000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5090000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>80437000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1770000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2216000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3331000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4009000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2051000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2464000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2833000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1338000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2715000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>61390000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>49377000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>652000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>137000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>573000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>495000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>744000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1103000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>857000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>39733000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1317000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2175000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>33464000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>34724000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>34312000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>33873000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27686,1210 +27859,1216 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>77000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>927000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>124000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-165000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-51000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>213000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>133000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>44000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>117000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-273000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4217000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-2000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-90000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-58000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-395000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-142000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4850000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5374000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5409000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-45000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>65000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-77000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>132000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>163000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>43000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>183000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>231000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>146000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>111000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>264000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>231000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>175000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>327000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>204000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>282000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>257000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>158000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>201000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>235000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>208000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>142000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>208000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>27000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>124000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>97000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>236000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>98000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>136000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>230000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>256000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>192000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>254000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>290000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>271000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>237000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>240000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>295000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>113000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>244000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>334000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1248000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3813000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3806000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3373000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3725000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4175000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4130000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2840000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3157000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3720000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3317000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2711000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3150000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3158000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3426000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2688000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2525000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3310000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3054000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2631000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2742000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2932000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2593000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2282000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2546000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2585000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2470000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1766000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1968000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1872000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>2168000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1330000.0</v>
       </c>
-      <c r="CY14">
-[...1 lines deleted...]
-      </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
+        <v>296399000.0</v>
+      </c>
+      <c r="C15">
         <v>219344000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>262472458.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>286271000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>290276000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>241510000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-196004000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>308046000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>275477000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>230054000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>126753000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>229026000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>209208000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>197813000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>194352000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>236912000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>224074000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>180324000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>166311000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>114381000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>177047000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>160309000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>130664999.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>158049000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-227072000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>143035000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>133262000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>159109000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>148848000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>125622000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>132478000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>150843000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>138682000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>124869000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>315085000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>123227000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>123656000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>14874000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>85592000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>88617000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>27489000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>44842000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>52061000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-257009000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>57360000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>51824000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>60762000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>60084000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>62664000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>49015000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>49426000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>60706000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>43967000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>41556000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>35989000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>49385000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>42415000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>31303000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>37958000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>46329000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>44413000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>36539000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>36145000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>40986000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>30400000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>27574000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>23259000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>34150000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>30438000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>21978000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>27931000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>28273000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>25571000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>22455000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>22754000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>28682000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>25266000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>22380000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>20627000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>21873000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>19200000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>15723000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>18702000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>24475000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>21408000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>19359000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>14447000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>22451000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>19171000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>16202000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>17290000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>16972000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>16639000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>14695000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>13760000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>15193000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>14342000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>12171000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>9183000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>10236000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>6398000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>4712000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>8570000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>7947000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>5982000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>5690000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>5400000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>4952000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>3184000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DH15">
         <v>1000000.0</v>
       </c>
       <c r="DI15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DJ15">
         <v>-300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>258500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>286271000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>290276000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>241510000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-196004000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>308046000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>229026000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>209208000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>197813000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>194352000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>236912000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>224074000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>180324000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>166310000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>114381000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>177047000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>160309000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>130665000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>158049000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-227072000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>143035000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>133262000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>159109000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>148848000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>125622000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>132477000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>150843000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>138682000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>124869000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>315060000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>123227000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>123656000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>14874000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>85592000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>88617000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27489000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>44842000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>52061000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-34454000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>57360000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>51824000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>60762000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>60084000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>62664000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>49015000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>49426000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>60706000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>43967000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>41556000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>35989000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>49385000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>42416000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>31303000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>37958000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>46329000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>44413000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>36539000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>36145000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>40986000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30399000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>27574000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>23259000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>34150000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>30438000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>21978000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>27268000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>27609000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>25571000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>22455000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>22754000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>28681000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>25266000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>22380000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>20627000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>21873000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>19200000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15723000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>18702000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>24474000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>21786000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>19560000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>14971000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>22696000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>19292000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>16399000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>17290000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>16972000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>16639000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>14413000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>13760000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>15193000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>14342000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>12171000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>9183000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>10235000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6398000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>4712000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>8570000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>7947000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5982000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>5690000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17">
+        <v>296399000.0</v>
+      </c>
+      <c r="C17">
         <v>219344000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>258500000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>286271000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>290276000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>241510000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-196004000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>308046000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>275400000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>229127000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>126629000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>229191000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>209170000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>197836000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>194301000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>237125000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>224207000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>180368000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>166427000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>114654000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>177101000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>160307000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>130575000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>157991000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-227467000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>142893000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>133191000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>159074000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>148839000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>125577000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>132542000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>150766000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>138814000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>125032000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>315103000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>123410000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>123887000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>15020000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>164734000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>88881000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>27720000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-2010000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-117600000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-14224000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>37130000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>233327000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>117970000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>94357000.0</v>
       </c>
-      <c r="BD17">
-[...1 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
@@ -28996,151 +29175,156 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
+        <v>-87077000.0</v>
+      </c>
+      <c r="C18">
         <v>-84606000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-83512000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-79359000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-80437000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-79105000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-80203000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-80189000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-78368000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-76437000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-67264000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-66183000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-66207000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-65638000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-61390000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-49377000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-44427000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-41187000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-38052000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-39923000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-40584000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-41322000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-41956000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-39733000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-39619000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-35815000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-33464000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-34724000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-35427000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-33976000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29180,146 +29364,147 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1138000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5889000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4159000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>10271000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1997000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3329000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1406000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-111653000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-491000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4651000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>2513000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1605000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>7089000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-7346000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>5972000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1269000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>2067000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>3117000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>547000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>3520000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1501000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>812000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>876000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>321000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-25000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
@@ -29348,168 +29533,167 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>10859000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1865000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>-1236000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>13438000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>4150000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1878000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>22497000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3104000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>6081000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>634000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>24137000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3805000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>437270000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1506000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>16112000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>14013000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-1998000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>7073000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1030000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>15160000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>832000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-1180000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>141681000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>19996000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>7682000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>494492000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>4091000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -29640,439 +29824,443 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
+        <v>437554000.0</v>
+      </c>
+      <c r="C21">
         <v>364080000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>433287351.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>439591000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>459545000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>390210000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-199190000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>475343000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>424705000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>366800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>224518000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>352977000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>344128000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>314689000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>311973000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>326768000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>329590000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>273860000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>249321000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>285144000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>266788000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>238372000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>197144000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>230679000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-232357000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>216963000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>194184000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>236600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>222134000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>184860000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>199980000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>232869000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>210688000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>188707000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>175014000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>218770000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>206910000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>26404000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>139157000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>158666000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>63495000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>90979000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>101730000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-375152000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>110024000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>101865000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>113952000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>115891000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>118466000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>99923000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>99113000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>115620000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>107620000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>87064000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>80206000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>89079000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>81494000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>65771000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>75289000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>90348000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>84531000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>68575000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>67741000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>75685000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>69351000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>59863000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>58861000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>64761000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>59418000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>48141000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>49273000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>56695000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>55590000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>50798000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>49725000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>57104000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>53758000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>46422000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>43897000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>47531000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>40803000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>39155000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>39280000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>46480000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>43627000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>38342000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>32003000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>42783000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>40376000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>35157000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>37011000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>37776000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>36995000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>33172000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>33080000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>35243000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>33519000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>29145000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>19626000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>55297000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>24999000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>23246000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>21787000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>20753000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>18919000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>15830000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>14500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>11300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>8900000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>5700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>2900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1500000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30254,406 +30442,412 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
+        <v>2124053000.0</v>
+      </c>
+      <c r="C23">
         <v>2006551000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1976499379.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2018787000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1947510000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1837966000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2459473000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1863145000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1823461000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1705853000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1811091000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1711767000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1676967000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1585814000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1557328000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1553100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1486845000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1372395000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1374998000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1312024000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1267143000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1157570000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1201107000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1158873000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1538139000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1135441000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1167776000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1175844000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1147505000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1059777000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1061752000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1048241000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1029280000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>951424000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>982161000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>987708000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>968659000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1064862000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>909465000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>926256000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>664144000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>423700999.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>430207000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>923090000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>421288000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>404235000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>415705000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>430660000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>406227000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>381787000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>385904000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>388026000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>398013000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>362237000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>367699000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>150804000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>329237000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>310659000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>304463000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>313614000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>305653000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>262918000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>268214000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>270100000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>261126000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>247934000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>251036000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>251229000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>243412000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>214534000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>210295000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>216007000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>211443000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>199502000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>198005000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>193671000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>187326000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>172529000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>166771000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>169016000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>166167000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>151014000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>149165000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>142265000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>136638000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>127175000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>122097000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>122661000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>120185000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>114101000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>112983000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>108402000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>101888000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>95282000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>98261000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>98244000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>94572000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>76597000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>81146000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>42384000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>68968000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>61868000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>61025000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>60757000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>57103000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>48181000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>46700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>37300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>31300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>25200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>15800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>14100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>9400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30724,431 +30918,433 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B25">
+        <v>325877000.0</v>
+      </c>
+      <c r="C25">
         <v>314749000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>319170000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>315330000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>307657000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>289949000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>321793000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>293642000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>285353000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>262981000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>253124000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>254372000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>252374000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>243341000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>242830000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>232145000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>226400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>217585000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>214184000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>207302000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>201929000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>189594000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>196701000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>190243000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>183001000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>182459000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>188481000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>189928000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>188120000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>177389000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>177177000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>175103000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>168924000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>159283000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>160590000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>163555000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>157589000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>150750000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>144205000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>152687000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>98429000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>68591000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>69658000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>68568000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>66902000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>64306000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>65866000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>65700000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>63824000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>62554000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>62726000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>62074000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>60977000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>58087000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>56138000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>48579000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>46063000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>42804000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>43469000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>44006000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>42611000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>37014000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>37307000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>38057000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>37063000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>35029000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>35280000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>34897000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>33265000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>27316000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>25752000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>23419000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>24549000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>23709000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>23399000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>22930000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>21409000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>20072000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>19305000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>19559000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>19244000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>22995000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>18082000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>17297000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>16595000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>15065000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>17046000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>14903000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>14615000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>14068000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>13810000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>12896000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>11873000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>11171000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>10970000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>11058000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>11116000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>8028000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>10668000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>10166000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>8510000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>8386000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>6875000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>7394000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6805000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>6121000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>5400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>4000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>3300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DH25">
         <v>1400000.0</v>
       </c>
       <c r="DI25">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ25">
         <v>900000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -31330,145 +31526,148 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>9197000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>9097000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>8335000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>7155000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>134791000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>5410000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>5029000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>5047000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>1000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ27"/>
       <c r="AR27">
         <v>3197000.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27">
+      <c r="AS27">
+        <v>3197000.0</v>
+      </c>
+      <c r="AT27"/>
+      <c r="AU27">
         <v>3479000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>3704000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>3737000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
@@ -31484,471 +31683,477 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
         <v>251119000.0</v>
       </c>
       <c r="C28">
+        <v>251119000.0</v>
+      </c>
+      <c r="D28">
         <v>229968000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>236476000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>238993000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>250134000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>199656000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>222526000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>228848000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>220735000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>185242786.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>196316000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>216385000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>193667000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>169428000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>186887000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>168404000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>163414000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>150297000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>155520000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>132158000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>141422000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>268210000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>136003000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>132158000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>136052000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>123354000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>137883000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>139664000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>132586000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>107906000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>139014000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>128261000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>131308000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>101084000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>128200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>126350000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>129051000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>124268000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>129576000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>152737000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>58867000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59079000.0</v>
       </c>
       <c r="AR28">
         <v>59079000.0</v>
       </c>
       <c r="AS28">
+        <v>59079000.0</v>
+      </c>
+      <c r="AT28">
         <v>57183000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>55832000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>58548000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>57255000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>56135000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>49243000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>51861000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>53154000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>52300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>49818000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>49210000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>44752000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>41376000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>44085000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>40447000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>40863000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>40746000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>38167000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>38491000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>37672000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>36109000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>35507000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>33589000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>34856000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>33751000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>30004000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>28450000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>27009000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>27065000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>27090000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>25083000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>25782000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>24790000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>23910000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>22695000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>21424000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>20621000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>19801000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>18854000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>17687000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>17096000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>17141000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>15704000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>15627000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>14899000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>14993000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>14605000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>13702000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>13179000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>12881000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>12598000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>10878000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>12465000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>9390000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>9436000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>7735000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>7298000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>6659000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>7065000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>6722000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>6401000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>5391000.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
+      <c r="DK28"/>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B29">
+        <v>87331000.0</v>
+      </c>
+      <c r="C29">
         <v>64215000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>82507000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>88503000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>98882000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>71467000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-85645000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>92012000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>80584000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>59413000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>34760000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>62975000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>68551000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>54389000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>57063000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>48753000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>58307000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>48839000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>45675000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18419000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>47868000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>40291000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26268000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>33657000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-38737000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>28734000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>28671000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>42783000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>39788000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>27968000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31988,1080 +32193,1090 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
+        <v>644836000.0</v>
+      </c>
+      <c r="C30">
         <v>645452000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>267224397.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>611933000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>554653000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>546523000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1134699000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>519066000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>522391000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>484070000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>615471000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>507164000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>479618000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>438873000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>419355000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>432471000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>398953000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>382877000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>394133000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>365926000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>365952000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>331650000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>354256000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>330051000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>752429000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>320017000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>353626000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>340746000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>331686000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>326087000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>316995000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>312119000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>304258000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>291621000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>301788000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>292586000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>282759000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>421482000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>291517000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>289946000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>247882000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>136508999.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>132268000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>622180000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>123851000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>123112000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>125177000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>132811000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>119277000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>118726000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>115673000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>113885000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>129529000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>110274000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>109692000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>92439000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>90810000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>93978000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>84382000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>85053000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>83781000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>75852000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>76701000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>76462000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>73780000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>70944000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>69451000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>70789000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>67725000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>59831000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>55762000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>51459000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>51581000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>50370000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>48150000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>47881000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>45752000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>43660000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>42351000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>40307000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>39593000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>37951000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>38097000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>34216000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>33022000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>31890000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>30513000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>30655000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>29296000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>29038000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>27797000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>25995000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>24461000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>23461000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>23279000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>23096000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>22550000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>17418000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>24501000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-12436000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>17104000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>14851000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>13614000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>14170000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>13260000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>11512000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>10700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>8100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>6700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>5100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>3200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>3000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>2000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
+        <v>-53824000.0</v>
+      </c>
+      <c r="C31">
         <v>-80521000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-87038640.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-64817000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-70387000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-77233000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-82459000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-75285000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-68721000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-78260000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-63129000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-60811000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-66407000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-62464000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-60609000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-40890000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-47076000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-44653000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-37218000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-152071000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-41819000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-37774000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-40302000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-39031000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-33847000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-45336000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-32322000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-34743000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-33507000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-31315000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-33960000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-30011000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-29309000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-31823000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-29015000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-30970000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-30348000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-28255000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-26160000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-27300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-20510000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-16962000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-15938000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-17670000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-15230000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-15917000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>4763000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-16084000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-15029000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-16768000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-961000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-17066000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-35180000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-18421000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-711000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-11056000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-11809000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-12181000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-12558000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-13830000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-10922000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-8280000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-8295000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-7734000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-19264000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-11929000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-20812000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-11246000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-12020000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-11726000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-10312000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-13003000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-9645000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-10457000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-12279000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-13066000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-12060000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-10607000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-10361000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-11150000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-9925000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-14198000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-19144000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-9136000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-5510000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-7516000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-8829000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-8329000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-9800000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-9477000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-10607000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-10922000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-10584000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-10294000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-11238000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-10927000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-10572000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-9671000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-4700000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-9068000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-14363000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-13834000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-7527000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-7405000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-8766000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-6092000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-5500000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-3218000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-3162000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-8612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-800000.0</v>
       </c>
       <c r="DH31">
         <v>-800000.0</v>
       </c>
       <c r="DI31">
+        <v>-800000.0</v>
+      </c>
+      <c r="DJ31">
         <v>500000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
+        <v>2561607000.0</v>
+      </c>
+      <c r="C32">
         <v>2370631000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2409786730.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2458378000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2407055000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2228176000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2260283000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2338488000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2248166000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2072653000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2035609000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2064744000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2021095000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1900503000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1869301000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1879868000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1816435000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1646255000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1624319000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1597168000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1533931000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1395942000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1398251000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1389552000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1305782000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1352404000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1361960000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1412444000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1369639000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1244637000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1261732000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1281110000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1239968000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1140131000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1157175000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1206478000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1175569000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1091266000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1048622000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1084922000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>727639000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>514679999.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>531937000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>547938000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>531312000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>506100000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>526213000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>546551000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>524693000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>481710000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>485877000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>503646000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>489381000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>449892000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>448803000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>425654000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>410731000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>376430000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>379752000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>403962000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>390184000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>331468000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>335955000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>345785000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>330477000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>307540000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>309897000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>315990000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>302830000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>262675000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>259568000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>272702000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>267033000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>250300000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>247730000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>250775000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>241084000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>218951000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>210668000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>216547000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>206970000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>190169000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>188445000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>188745000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>180265000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>165517000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>154100000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>165444000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>160561000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>149258000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>149994000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>146178000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>138883000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>128454000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>131341000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>133487000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>128091000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>105742000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>100772000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>97681000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>93967000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>85114000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>82812000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>81510000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>76022000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>64011000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>61200000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>48600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>40200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>30900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>18700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>16800000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>10900000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>7600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -33147,51 +33362,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
         <v>198173000.0</v>
       </c>
       <c r="C2">
         <v>184038000.0</v>
       </c>
       <c r="D2">
         <v>181364000.0</v>
       </c>
       <c r="E2">
         <v>219615000.0</v>
       </c>
       <c r="F2">
         <v>714389000.0</v>
       </c>
       <c r="G2">
         <v>423221000.0</v>
       </c>
       <c r="H2">
         <v>403966000.0</v>
       </c>
       <c r="I2">
         <v>553227000.0</v>
       </c>
@@ -33237,51 +33452,51 @@
       <c r="W2">
         <v>5276000.0</v>
       </c>
       <c r="X2">
         <v>4067000.0</v>
       </c>
       <c r="Y2">
         <v>7279000.0</v>
       </c>
       <c r="Z2">
         <v>2461000.0</v>
       </c>
       <c r="AA2">
         <v>2393000.0</v>
       </c>
       <c r="AB2">
         <v>3400000.0</v>
       </c>
       <c r="AC2">
         <v>800000.0</v>
       </c>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
         <v>1194366000</v>
       </c>
       <c r="C3">
         <v>1055988000</v>
       </c>
       <c r="D3">
         <v>934000000</v>
       </c>
       <c r="E3">
         <v>912677000</v>
       </c>
       <c r="F3">
         <v>744315000</v>
       </c>
       <c r="G3">
         <v>664561000</v>
       </c>
       <c r="H3">
         <v>666089000</v>
       </c>
       <c r="I3">
         <v>546145000</v>
       </c>
@@ -33329,147 +33544,147 @@
       </c>
       <c r="X3">
         <v>70213000</v>
       </c>
       <c r="Y3">
         <v>56776000</v>
       </c>
       <c r="Z3">
         <v>40215000</v>
       </c>
       <c r="AA3">
         <v>25408000</v>
       </c>
       <c r="AB3">
         <v>252300000</v>
       </c>
       <c r="AC3">
         <v>62500000</v>
       </c>
       <c r="AD3">
         <v>11800000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-36216000.0</v>
       </c>
       <c r="F4">
         <v>-494749000.0</v>
       </c>
       <c r="G4">
         <v>284254000.0</v>
       </c>
       <c r="H4">
         <v>18647000.0</v>
       </c>
       <c r="I4">
         <v>-148163000.0</v>
       </c>
       <c r="J4">
         <v>279583000.0</v>
       </c>
       <c r="K4">
         <v>143450000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>38518000.0</v>
       </c>
       <c r="F5">
         <v>22958000.0</v>
       </c>
       <c r="G5">
         <v>-13139000.0</v>
       </c>
       <c r="H5">
         <v>52390000.0</v>
       </c>
       <c r="I5">
         <v>39747000.0</v>
       </c>
       <c r="J5">
         <v>-61469000.0</v>
       </c>
       <c r="K5">
         <v>-22143000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
         <v>31407000.0</v>
       </c>
       <c r="C6">
         <v>14135000.0</v>
       </c>
       <c r="D6">
         <v>2674000.0</v>
       </c>
       <c r="E6">
         <v>-38251000.0</v>
       </c>
       <c r="F6">
         <v>-494774000.0</v>
       </c>
       <c r="G6">
         <v>291168000.0</v>
       </c>
       <c r="H6">
         <v>19255000.0</v>
       </c>
       <c r="I6">
         <v>-149261000.0</v>
       </c>
@@ -33517,51 +33732,51 @@
       </c>
       <c r="X6">
         <v>1209000.0</v>
       </c>
       <c r="Y6">
         <v>-3212000.0</v>
       </c>
       <c r="Z6">
         <v>4818000.0</v>
       </c>
       <c r="AA6">
         <v>68000.0</v>
       </c>
       <c r="AB6">
         <v>-1000000.0</v>
       </c>
       <c r="AC6">
         <v>58300000.0</v>
       </c>
       <c r="AD6">
         <v>10100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
         <v>-264167000.0</v>
       </c>
       <c r="C7">
         <v>-209308000.0</v>
       </c>
       <c r="D7">
         <v>12534000.0</v>
       </c>
       <c r="E7">
         <v>72800000.0</v>
       </c>
       <c r="F7">
         <v>19014000.0</v>
       </c>
       <c r="G7">
         <v>-23973000.0</v>
       </c>
       <c r="H7">
         <v>27264000.0</v>
       </c>
       <c r="I7">
         <v>31439000.0</v>
       </c>
@@ -33609,99 +33824,99 @@
       </c>
       <c r="X7">
         <v>-54000.0</v>
       </c>
       <c r="Y7">
         <v>11418000.0</v>
       </c>
       <c r="Z7">
         <v>-12350000.0</v>
       </c>
       <c r="AA7">
         <v>-4546000.0</v>
       </c>
       <c r="AB7">
         <v>-6100000.0</v>
       </c>
       <c r="AC7">
         <v>-3400000.0</v>
       </c>
       <c r="AD7">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-100546000.0</v>
       </c>
       <c r="F8">
         <v>-54688000.0</v>
       </c>
       <c r="G8">
         <v>46841000.0</v>
       </c>
       <c r="H8">
         <v>-22933000.0</v>
       </c>
       <c r="I8">
         <v>-37724000.0</v>
       </c>
       <c r="J8">
         <v>-38934000.0</v>
       </c>
       <c r="K8">
         <v>-5252000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9">
         <v>-68056000.0</v>
       </c>
       <c r="C9">
         <v>-10646000.0</v>
       </c>
       <c r="D9">
         <v>-20630000.0</v>
       </c>
       <c r="E9">
         <v>-100546000.0</v>
       </c>
       <c r="F9">
         <v>-54688000.0</v>
       </c>
       <c r="G9">
         <v>46841000.0</v>
       </c>
       <c r="H9">
         <v>-22933000.0</v>
       </c>
       <c r="I9">
         <v>-37724000.0</v>
       </c>
@@ -33727,51 +33942,51 @@
         <v>-14507000.0</v>
       </c>
       <c r="Q9">
         <v>-9321000.0</v>
       </c>
       <c r="R9">
         <v>-4328000.0</v>
       </c>
       <c r="S9">
         <v>18768000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-4376000.0</v>
       </c>
       <c r="G10">
         <v>70863000.0</v>
       </c>
       <c r="H10">
         <v>-14904000.0</v>
       </c>
       <c r="I10">
         <v>41072000.0</v>
       </c>
       <c r="J10">
         <v>-66459000.0</v>
       </c>
       <c r="K10">
         <v>-91691000.0</v>
       </c>
       <c r="L10">
         <v>5437000.0</v>
@@ -33789,51 +34004,51 @@
         <v>6119000.0</v>
       </c>
       <c r="Q10">
         <v>18607000.0</v>
       </c>
       <c r="R10">
         <v>-1519000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10">
         <v>-1083000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>131846000.0</v>
       </c>
       <c r="F11">
         <v>50224000.0</v>
       </c>
       <c r="G11">
         <v>-68046000.0</v>
       </c>
       <c r="H11">
         <v>21906000.0</v>
       </c>
       <c r="I11">
         <v>29405000.0</v>
       </c>
       <c r="J11">
         <v>19662000.0</v>
       </c>
       <c r="K11">
         <v>-8272000.0</v>
       </c>
@@ -33867,51 +34082,51 @@
       <c r="U11">
         <v>14939000.0</v>
       </c>
       <c r="V11">
         <v>25958000.0</v>
       </c>
       <c r="W11">
         <v>3692000.0</v>
       </c>
       <c r="X11">
         <v>910000.0</v>
       </c>
       <c r="Y11">
         <v>10880000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>4347000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>174591000.0</v>
       </c>
       <c r="F12">
         <v>227212000.0</v>
       </c>
       <c r="G12">
         <v>461755000.0</v>
       </c>
       <c r="H12">
         <v>157158000.0</v>
       </c>
       <c r="I12">
         <v>133147000.0</v>
       </c>
       <c r="J12">
         <v>39934000.0</v>
       </c>
       <c r="K12">
         <v>104394000.0</v>
       </c>
@@ -33923,51 +34138,51 @@
       </c>
       <c r="N12">
         <v>18487000.0</v>
       </c>
       <c r="O12">
         <v>14312000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-61756000.0</v>
       </c>
       <c r="F13">
         <v>19014000.0</v>
       </c>
       <c r="G13">
         <v>-23973000.0</v>
       </c>
       <c r="H13">
         <v>-40106000.0</v>
       </c>
       <c r="I13">
         <v>35112000.0</v>
       </c>
       <c r="J13">
         <v>-86012000.0</v>
       </c>
       <c r="K13">
         <v>-92157000.0</v>
       </c>
@@ -33979,51 +34194,51 @@
       </c>
       <c r="N13">
         <v>12075000.0</v>
       </c>
       <c r="O13">
         <v>-24732000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
         <v>1232106000.0</v>
       </c>
       <c r="C14">
         <v>1163769000.0</v>
       </c>
       <c r="D14">
         <v>1003211000.0</v>
       </c>
       <c r="E14">
         <v>918960000.0</v>
       </c>
       <c r="F14">
         <v>813009000.0</v>
       </c>
       <c r="G14">
         <v>752404000.0</v>
       </c>
       <c r="H14">
         <v>743918000.0</v>
       </c>
       <c r="I14">
         <v>680487000.0</v>
       </c>
@@ -34071,51 +34286,51 @@
       </c>
       <c r="X14">
         <v>49750000.0</v>
       </c>
       <c r="Y14">
         <v>41172000.0</v>
       </c>
       <c r="Z14">
         <v>37730000.0</v>
       </c>
       <c r="AA14">
         <v>27195000.0</v>
       </c>
       <c r="AB14">
         <v>15000000.0</v>
       </c>
       <c r="AC14">
         <v>4300000.0</v>
       </c>
       <c r="AD14">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
         <v>333807000.0</v>
       </c>
       <c r="C15">
         <v>302258000.0</v>
       </c>
       <c r="D15">
         <v>270604000.0</v>
       </c>
       <c r="E15">
         <v>243013000.0</v>
       </c>
       <c r="F15">
         <v>220203000.0</v>
       </c>
       <c r="G15">
         <v>199883000.0</v>
       </c>
       <c r="H15">
         <v>175067000.0</v>
       </c>
       <c r="I15">
         <v>152550000.0</v>
       </c>
@@ -34145,51 +34360,51 @@
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>10486000.0</v>
       </c>
       <c r="W15">
         <v>11025000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>500000.0</v>
       </c>
       <c r="AC15">
         <v>200000.0</v>
       </c>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
         <v>229580000.0</v>
       </c>
       <c r="C16">
         <v>198173000.0</v>
       </c>
       <c r="D16">
         <v>184038000.0</v>
       </c>
       <c r="E16">
         <v>181364000.0</v>
       </c>
       <c r="F16">
         <v>219615000.0</v>
       </c>
       <c r="G16">
         <v>714389000.0</v>
       </c>
       <c r="H16">
         <v>423221000.0</v>
       </c>
       <c r="I16">
         <v>403966000.0</v>
       </c>
@@ -34237,89 +34452,89 @@
       </c>
       <c r="X16">
         <v>5276000.0</v>
       </c>
       <c r="Y16">
         <v>4067000.0</v>
       </c>
       <c r="Z16">
         <v>7279000.0</v>
       </c>
       <c r="AA16">
         <v>2461000.0</v>
       </c>
       <c r="AB16">
         <v>2400000.0</v>
       </c>
       <c r="AC16">
         <v>59100000.0</v>
       </c>
       <c r="AD16">
         <v>10100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>1795000.0</v>
       </c>
       <c r="K17">
         <v>-598000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
         <v>1219703000.0</v>
       </c>
       <c r="C18">
         <v>1172939000.0</v>
       </c>
       <c r="D18">
         <v>1192817000.0</v>
       </c>
       <c r="E18">
         <v>1109815000.0</v>
       </c>
       <c r="F18">
         <v>953914000.0</v>
       </c>
       <c r="G18">
         <v>743960000.0</v>
       </c>
       <c r="H18">
         <v>874458000.0</v>
       </c>
       <c r="I18">
         <v>865090000.0</v>
       </c>
@@ -34367,51 +34582,51 @@
       </c>
       <c r="X18">
         <v>87002000.0</v>
       </c>
       <c r="Y18">
         <v>71140000.0</v>
       </c>
       <c r="Z18">
         <v>46983000.0</v>
       </c>
       <c r="AA18">
         <v>28368000.0</v>
       </c>
       <c r="AB18">
         <v>-230400000.0</v>
       </c>
       <c r="AC18">
         <v>-56400000.0</v>
       </c>
       <c r="AD18">
         <v>-9200000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3159176000.0</v>
       </c>
       <c r="D19">
         <v>-2414198000.0</v>
       </c>
       <c r="E19">
         <v>-3087171000.0</v>
       </c>
       <c r="F19">
         <v>-25000000.0</v>
       </c>
       <c r="G19">
         <v>-1046043000.0</v>
       </c>
       <c r="H19">
         <v>-27183000.0</v>
       </c>
       <c r="I19">
         <v>-1371820000.0</v>
       </c>
       <c r="J19">
         <v>-966232000.0</v>
@@ -34423,101 +34638,101 @@
       <c r="M19"/>
       <c r="N19">
         <v>-1746000.0</v>
       </c>
       <c r="O19">
         <v>-1746000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20">
         <v>323000.0</v>
       </c>
       <c r="C20">
         <v>2014000.0</v>
       </c>
       <c r="D20">
         <v>765000.0</v>
       </c>
       <c r="E20">
         <v>660000.0</v>
       </c>
       <c r="F20">
         <v>430000.0</v>
       </c>
       <c r="G20">
         <v>679000.0</v>
       </c>
       <c r="H20">
         <v>4036000.0</v>
       </c>
       <c r="I20">
         <v>2667000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21">
         <v>544392000.0</v>
       </c>
       <c r="C21">
         <v>1319050000.0</v>
       </c>
       <c r="D21">
         <v>-233388000.0</v>
       </c>
       <c r="E21">
         <v>1727814000.0</v>
       </c>
       <c r="F21">
         <v>89588000.0</v>
       </c>
       <c r="G21">
         <v>262646000.0</v>
       </c>
       <c r="H21">
         <v>96567000.0</v>
       </c>
       <c r="I21">
         <v>42495000.0</v>
       </c>
@@ -34535,51 +34750,51 @@
       </c>
       <c r="N21">
         <v>-110661000.0</v>
       </c>
       <c r="O21">
         <v>356157000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
         <v>1076557000.0</v>
       </c>
       <c r="C22">
         <v>616570000.0</v>
       </c>
       <c r="D22">
         <v>762826000.0</v>
       </c>
       <c r="E22">
         <v>836001000.0</v>
       </c>
       <c r="F22">
         <v>618489000.0</v>
       </c>
       <c r="G22">
         <v>203992000.0</v>
       </c>
       <c r="H22">
         <v>566681000.0</v>
       </c>
       <c r="I22">
         <v>547154000.0</v>
       </c>
@@ -34627,51 +34842,51 @@
       </c>
       <c r="X22">
         <v>65596000.0</v>
       </c>
       <c r="Y22">
         <v>55466000.0</v>
       </c>
       <c r="Z22">
         <v>30528000.0</v>
       </c>
       <c r="AA22">
         <v>28189000.0</v>
       </c>
       <c r="AB22">
         <v>9200000.0</v>
       </c>
       <c r="AC22">
         <v>2800000.0</v>
       </c>
       <c r="AD22">
         <v>-5100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
         <v>-70896000.0</v>
       </c>
       <c r="C23">
         <v>-73861000.0</v>
       </c>
       <c r="D23">
         <v>-41207000.0</v>
       </c>
       <c r="E23">
         <v>4769800000.0</v>
       </c>
       <c r="F23">
         <v>2062987000.0</v>
       </c>
       <c r="G23">
         <v>1769592000.0</v>
       </c>
       <c r="H23">
         <v>-27383000.0</v>
       </c>
       <c r="I23">
         <v>-30731000.0</v>
       </c>
@@ -34719,51 +34934,51 @@
       </c>
       <c r="X23">
         <v>-4095000.0</v>
       </c>
       <c r="Y23">
         <v>-2901000.0</v>
       </c>
       <c r="Z23">
         <v>-16043000.0</v>
       </c>
       <c r="AA23">
         <v>2251000.0</v>
       </c>
       <c r="AB23">
         <v>-2800000.0</v>
       </c>
       <c r="AC23">
         <v>581000.0</v>
       </c>
       <c r="AD23">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
         <v>-11300000.0</v>
       </c>
       <c r="C24">
         <v>-19310000.0</v>
       </c>
       <c r="D24">
         <v>29714000.0</v>
       </c>
       <c r="E24">
         <v>-2174494000.0</v>
       </c>
       <c r="F24">
         <v>-924167000.0</v>
       </c>
       <c r="G24">
         <v>-448990000.0</v>
       </c>
       <c r="H24">
         <v>-764417000.0</v>
       </c>
       <c r="I24">
         <v>4416000.0</v>
       </c>
@@ -34811,51 +35026,51 @@
       </c>
       <c r="X24">
         <v>-5883000.0</v>
       </c>
       <c r="Y24">
         <v>511000.0</v>
       </c>
       <c r="Z24">
         <v>2228000.0</v>
       </c>
       <c r="AA24">
         <v>741000.0</v>
       </c>
       <c r="AB24">
         <v>-3900000.0</v>
       </c>
       <c r="AC24">
         <v>-100000.0</v>
       </c>
       <c r="AD24">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
         <v>173471000.0</v>
       </c>
       <c r="C25">
         <v>637296000.0</v>
       </c>
       <c r="D25">
         <v>271481000.0</v>
       </c>
       <c r="E25">
         <v>37765000.0</v>
       </c>
       <c r="F25">
         <v>174933000.0</v>
       </c>
       <c r="G25">
         <v>480834000.0</v>
       </c>
       <c r="H25">
         <v>105376000.0</v>
       </c>
       <c r="I25">
         <v>30493000.0</v>
       </c>
@@ -34903,51 +35118,51 @@
       </c>
       <c r="X25">
         <v>13992000.0</v>
       </c>
       <c r="Y25">
         <v>9728000.0</v>
       </c>
       <c r="Z25">
         <v>18848000.0</v>
       </c>
       <c r="AA25">
         <v>1635000.0</v>
       </c>
       <c r="AB25">
         <v>1600000.0</v>
       </c>
       <c r="AC25">
         <v>200000.0</v>
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B26">
         <v>-505517000.0</v>
       </c>
       <c r="C26">
         <v>6500000.0</v>
       </c>
       <c r="D26">
         <v>-31009000.0</v>
       </c>
       <c r="E26">
         <v>-424999000.0</v>
       </c>
       <c r="F26">
         <v>-338993000.0</v>
       </c>
       <c r="G26">
         <v>-105654000.0</v>
       </c>
       <c r="H26">
         <v>1573231000.0</v>
       </c>
       <c r="I26">
         <v>-58928000.0</v>
       </c>
@@ -34981,51 +35196,51 @@
       <c r="S26">
         <v>-31527000.0</v>
       </c>
       <c r="T26">
         <v>-110329000.0</v>
       </c>
       <c r="U26">
         <v>-100245000.0</v>
       </c>
       <c r="V26">
         <v>-113874000.0</v>
       </c>
       <c r="W26">
         <v>-72889000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
         <v>79448000.0</v>
       </c>
       <c r="C27">
         <v>77885000.0</v>
       </c>
       <c r="D27">
         <v>70436000.0</v>
       </c>
       <c r="E27">
         <v>63485000.0</v>
       </c>
       <c r="F27">
         <v>58221000.0</v>
       </c>
       <c r="G27">
         <v>45751000.0</v>
       </c>
       <c r="H27">
         <v>42671000.0</v>
       </c>
       <c r="I27">
         <v>43803000.0</v>
       </c>
@@ -35059,51 +35274,51 @@
       <c r="S27">
         <v>12869000.0</v>
       </c>
       <c r="T27">
         <v>15120000.0</v>
       </c>
       <c r="U27">
         <v>13701000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>800000.0</v>
       </c>
       <c r="AD27">
         <v>4400000.0</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
         <v>-360041000.0</v>
       </c>
       <c r="C28">
         <v>944945000.0</v>
       </c>
       <c r="D28">
         <v>-544405000.0</v>
       </c>
       <c r="E28">
         <v>1028463000.0</v>
       </c>
       <c r="F28">
         <v>-499496000.0</v>
       </c>
       <c r="G28">
         <v>-78224000.0</v>
       </c>
       <c r="H28">
         <v>-95894000.0</v>
       </c>
       <c r="I28">
         <v>-187578000.0</v>
       </c>
@@ -35151,51 +35366,51 @@
       </c>
       <c r="X28">
         <v>4945000.0</v>
       </c>
       <c r="Y28">
         <v>91763000.0</v>
       </c>
       <c r="Z28">
         <v>8460000.0</v>
       </c>
       <c r="AA28">
         <v>139266000.0</v>
       </c>
       <c r="AB28">
         <v>233300000.0</v>
       </c>
       <c r="AC28">
         <v>58300000.0</v>
       </c>
       <c r="AD28">
         <v>10100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
         <v>2414069000.0</v>
       </c>
       <c r="C29">
         <v>2228927000.0</v>
       </c>
       <c r="D29">
         <v>2126817000.0</v>
       </c>
       <c r="E29">
         <v>2022492000.0</v>
       </c>
       <c r="F29">
         <v>1698229000.0</v>
       </c>
       <c r="G29">
         <v>1408521000.0</v>
       </c>
       <c r="H29">
         <v>1540547000.0</v>
       </c>
       <c r="I29">
         <v>1411235000.0</v>
       </c>
@@ -35243,51 +35458,51 @@
       </c>
       <c r="X29">
         <v>157215000.0</v>
       </c>
       <c r="Y29">
         <v>127916000.0</v>
       </c>
       <c r="Z29">
         <v>87198000.0</v>
       </c>
       <c r="AA29">
         <v>53776000.0</v>
       </c>
       <c r="AB29">
         <v>21900000.0</v>
       </c>
       <c r="AC29">
         <v>6100000.0</v>
       </c>
       <c r="AD29">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
         <v>-2023243000.0</v>
       </c>
       <c r="C30">
         <v>-3159176000.0</v>
       </c>
       <c r="D30">
         <v>-1581079000.0</v>
       </c>
       <c r="E30">
         <v>-3087171000.0</v>
       </c>
       <c r="F30">
         <v>-1693482000.0</v>
       </c>
       <c r="G30">
         <v>-1046043000.0</v>
       </c>
       <c r="H30">
         <v>-1426006000.0</v>
       </c>
       <c r="I30">
         <v>-1371820000.0</v>
       </c>
@@ -35354,1184 +35569,1193 @@
       <c r="AD30">
         <v>-11900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ30"/>
+  <dimension ref="A1:DK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
+        <v>322646000.0</v>
+      </c>
+      <c r="C2">
         <v>229580000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>290585000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>267471000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>249446000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>198173000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>238508000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>192406000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>217668000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>184038000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>199031000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>204335000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>240485000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>181364000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>308373000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>324544000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>463284000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>219615000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>458372000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>837762000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>849153000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>714389000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>955615000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>883424000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1284206000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>423221000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>395828000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>293736000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>584682000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>403966000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>327788000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>225846000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>294545000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>556467000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>495254000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>399741000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>268469000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>154382000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>119335000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>55624000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9263000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10974000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>23553000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15624000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15734000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14353000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13327000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>21404000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15854000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13591000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>19281000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>16212000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14280000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>23212000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>103532000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>136145000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8169000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>12643000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>36560000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>16951000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11093000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9873000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>13556000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>10070000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>14346000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9639000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10021000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>16999000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>335758000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>265264000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>366124000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10645000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9505000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>10298000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13089000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9971000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>21264000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>34949000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10527000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7727000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7847000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7514000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6734000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7397000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3721000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3610000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4977000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5569000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4911000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5276000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7027000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4805000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4067000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5638000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5151000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4109000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7279000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3993000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5157000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>4207000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2461000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2412000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2496000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2657000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2393000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>8800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>-25900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3498000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>3200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>10400000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>21600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>10800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
         <v>296596000</v>
       </c>
       <c r="C3">
+        <v>296596000</v>
+      </c>
+      <c r="D3">
         <v>399429000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>297172000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>285310000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>212455000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>396686000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>272132000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>217219000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>169951000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>318446000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>221411000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>218357000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>175786000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>294364000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>246885000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>219110000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>152318000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>264835000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>208088000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>174599000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>96793000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>177058000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>202342000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>147380000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>137781000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>200880000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>211419000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>139552000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>114238000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>172633000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>171800000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>110496000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>91216000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>161902000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>114768000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>111412000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>91205000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>139789000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>92847000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>55512000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>56575000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>70454000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>66209000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>60464000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>41706000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>92434000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>65164000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>48087000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>35592000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>69002000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>53331000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>50636000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>36905000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>42522000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>43550000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>39492000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>27953000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>57873000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>37489000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>27034000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>19528000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>48708000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>35626000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>23741000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>26754000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>43962000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>31596000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>23281000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>29412000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>33960000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>31213000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>24215000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>24108000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>28128000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>31597000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>28362000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>36147000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>22716000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>24765000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>29072000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>19966000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>36064000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>27147000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>19956000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>14315000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>15000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>22306000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>18267000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>15628000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>25241000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>14200000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>18931000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>11841000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>15281000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>16566000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>15922000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>9007000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>13496000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>10833000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>9864000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>6022000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>9546000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>5608000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>5262000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>4992000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>99800000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>43400000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>34100000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>75000000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>16200000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>15100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>22000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>9200000</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-36358000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>59175000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-128184000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-14902000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-136204000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>243074000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-238289000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-378960000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-11861000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>134361000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-247160000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>70670000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-402605000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>863349000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>180523000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>80180000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>101396000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-67698000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-262041000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-61316000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>95235000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>131550000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>114114000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
@@ -36563,139 +36787,140 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>64769000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-52605000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25959000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21182000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>12531000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-21154000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-38357000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9900000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>44663000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>26552000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-148279000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>72518000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>64908000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2286000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>12699000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>22678000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10839000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>21842000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-15612000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-37629000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>34450000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-47446000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-10844000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
@@ -36727,788 +36952,795 @@
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
+        <v>-61068000.0</v>
+      </c>
+      <c r="C6">
         <v>93066000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-61005000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23114000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18025000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>51273000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-40335000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46102000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-25262000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>33630000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14993000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5304000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36150000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>59121000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-127009000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-16171000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-138740000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>243669000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-238757000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-379390000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-11391000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>134764000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-241226000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>72191000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-400782000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>860985000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>27393000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>102092000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-290946000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>180716000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>76178000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>101942000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-68699000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-261922000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-61439000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>95513000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>131272000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>114087000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>35047000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>63711000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>46361000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1711000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-12579000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7929000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-110000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1381000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1026000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-8077000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5550000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2263000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5690000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3069000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1932000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-8932000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-80320000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-32613000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>127976000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4474000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-23917000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>19609000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5858000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1220000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-3683000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3486000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-4276000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4707000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-382000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-6978000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-318759000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>70494000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-100860000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>355479000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1140000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-793000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-2791000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3118000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-11293000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-13685000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>24422000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2800000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-120000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>333000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>780000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-663000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3676000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>111000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1367000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-592000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>658000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-365000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-1751000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1027000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1195000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>738000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1571000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>487000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1042000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-3170000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>3286000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-1164000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>950000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1746000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>49000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-84000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-161000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>264000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-6400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>34700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>28902000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>74100000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>16300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>10400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>21600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
+        <v>139578000.0</v>
+      </c>
+      <c r="C7">
         <v>-139578000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-87048000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-53388000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-51702000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-72029000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-59475000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-76719000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2647000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-75761000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10466000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10096000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>64769000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-52605000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>57259000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>24164000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12531000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-21154000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-42821000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-14236000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>41675000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>27072000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-144832000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>68100000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>60398000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-7639000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-26594000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>29025000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>19348000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5485000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>14359000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>10839000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>21842000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-15601000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-46889000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>34450000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-47446000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-10844000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-15581000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>10689000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-60923000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>30641000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-48424000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>8762000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>28758000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>21461000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-24416000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-3724000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>6948000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>22450000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-24479000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-559000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-412000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>13455000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-18258000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>12742000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>11621000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>8016000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-9697000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>157000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>8979000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-7235000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>1499000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>13812000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-11446000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>8268000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-8728000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>12399000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-1568000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>8843000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>12549000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-2523000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3171000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5220000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3064000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>2833000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-674000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>13061000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-5899000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>5054000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>14982000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-4443000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>3653000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>7262000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>59000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>16184000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-12706000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>5601000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-5200000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>9298000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-8835000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>3055000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>1452000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>4274000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-176000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>1814000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>2061000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>7719000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-4030000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>6474000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-1416000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-13378000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>941000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-257000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-3000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-5227000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-8400000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-2000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>1900000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>2400000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-2600000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>100000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-600000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-100546000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>-54688000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>46841000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-37724000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-38934000.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
@@ -37543,312 +37775,314 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-20630000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>-100546000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>-100546000.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>-54688000.0</v>
       </c>
       <c r="U9">
         <v>-54688000.0</v>
       </c>
       <c r="V9">
         <v>-54688000.0</v>
       </c>
       <c r="W9">
-        <v>46841000.0</v>
+        <v>-54688000.0</v>
       </c>
       <c r="X9">
         <v>46841000.0</v>
       </c>
       <c r="Y9">
         <v>46841000.0</v>
       </c>
       <c r="Z9">
         <v>46841000.0</v>
       </c>
       <c r="AA9">
-        <v>-22933000.0</v>
+        <v>46841000.0</v>
       </c>
       <c r="AB9">
         <v>-22933000.0</v>
       </c>
       <c r="AC9">
         <v>-22933000.0</v>
       </c>
       <c r="AD9">
         <v>-22933000.0</v>
       </c>
       <c r="AE9">
+        <v>-22933000.0</v>
+      </c>
+      <c r="AF9">
         <v>-37724000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6500000.0</v>
       </c>
       <c r="AH9">
         <v>-6500000.0</v>
       </c>
       <c r="AI9">
+        <v>-6500000.0</v>
+      </c>
+      <c r="AJ9">
         <v>-38934000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>-5252000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
-      <c r="AP9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9"/>
       <c r="AR9">
         <v>17348000.0</v>
       </c>
       <c r="AS9">
+        <v>17348000.0</v>
+      </c>
+      <c r="AT9">
         <v>14278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22168000.0</v>
       </c>
       <c r="AU9">
         <v>-22168000.0</v>
       </c>
-      <c r="AV9"/>
+      <c r="AV9">
+        <v>-22168000.0</v>
+      </c>
       <c r="AW9"/>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
+      <c r="AX9"/>
       <c r="AY9">
         <v>1612000.0</v>
       </c>
-      <c r="AZ9"/>
+      <c r="AZ9">
+        <v>1612000.0</v>
+      </c>
       <c r="BA9"/>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
+      <c r="BB9"/>
       <c r="BC9">
         <v>1549000.0</v>
       </c>
-      <c r="BD9"/>
+      <c r="BD9">
+        <v>1549000.0</v>
+      </c>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>18768000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-422929000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-198178000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-196246000.0</v>
       </c>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
         <v>-432236000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>-204940000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
-      <c r="AP10"/>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
@@ -37877,394 +38111,396 @@
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>131846000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>50224000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-68046000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>90303000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>29405000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-16200000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>29000000.0</v>
       </c>
-      <c r="AH11">
-[...1 lines deleted...]
-      </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>19662000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>70400000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-9400000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>28507000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>62235000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-8272000.0</v>
       </c>
-      <c r="AO11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP11"/>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>-12297000.0</v>
       </c>
-      <c r="AR11">
-[...1 lines deleted...]
-      </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11">
+      <c r="AT11">
+        <v>0.0</v>
+      </c>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>15932000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-10708000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>10596000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>7443000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>14450000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>19731000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>6372000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>30050000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>14939000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>25958000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>3692000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>910000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>10880000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>4347000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>79241000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41470000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>47281000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>21940000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>30192000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>64004000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>58455000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>85407000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>108178000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23113000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18380000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>59432000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5942000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>357633000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>38748000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>52237000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>48548000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>25725000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>42987000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>44567000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>31416000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>23361000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>33803000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-124469000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10441000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>25848000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>128114000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>115187000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22484000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>4322000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>389675000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14149000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-12395000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>51106000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>18487000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>14312000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
@@ -38279,182 +38515,183 @@
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-10096000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>64769000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-52605000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-77297000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24164000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12531000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-21154000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-42821000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-9900000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>44663000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>27072000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-144832000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>68100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>60398000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-7639000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-93964000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>29025000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19348000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5485000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>18032000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>33839000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-658000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-15601000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-86012000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-10650000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>14554000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-10844000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-92157000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>10689000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>2754000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>5506000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>34556000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>-10497000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>3841000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>12075000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>-24732000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
@@ -38469,1065 +38706,1075 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
+        <v>325877000.0</v>
+      </c>
+      <c r="C14">
         <v>314749000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>319170000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>315330000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>307657000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>289949000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>321793000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>293642000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>285353000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>262981000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>253124000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>254372000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>252374000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>243341000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>242830000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>232145000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>226400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>217585000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>214184000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>207302000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>201929000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>189594000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>196701000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>190243000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>183001000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>182459000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>188481000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>189928000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>188120000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>177389000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>177177000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>175103000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>168924000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>159283000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>160590000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>163555000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>157589000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>150750000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>144205000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>152687000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>98429000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>68591000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>69658000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>68568000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>66902000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>64306000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>65866000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>65700000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>63824000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>62554000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>62726000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>62074000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>60977000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>58087000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>56138000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>48579000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>46063000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>42804000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>43469000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>44006000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>42611000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>37014000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>37307000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>38057000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>37063000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>35029000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>35280000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>34897000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>33265000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>27316000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>25752000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>23419000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>24549000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>23709000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>23399000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>22930000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>21409000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>20072000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>19305000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>19559000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>19244000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>22995000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>18082000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>17297000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>16595000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>15065000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>17046000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>14903000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>14615000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>14068000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>13810000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>12896000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>11873000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>11171000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>10970000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>11058000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>11116000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>8028000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>10668000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>10166000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>8510000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>8386000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>6875000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>7394000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>6805000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>6121000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>5400000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>4000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>3300000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DH14">
         <v>1400000.0</v>
       </c>
       <c r="DI14">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ14">
         <v>900000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
+        <v>88355000.0</v>
+      </c>
+      <c r="C15">
         <v>88746000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>89857000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>81000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>81473000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>81477000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>81005000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>73982000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>73698000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>73573000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>73789000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>65675000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>65352000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>65788000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>65303000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>58898000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>59421000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>59391000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>59449000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>53424000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>53421000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>53909000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>53962000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>49009000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>48894000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>48018000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>48719000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>42133000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>42131000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>42084000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>42103000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>36863000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>36770000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>36814000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>36774000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>31738000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>31756000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>31707000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>31546000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>25416000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>17794000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>17791000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>17744000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>16043000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>16047000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>16156000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>16136000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>14274000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14254000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>14242000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>14208000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12351000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>12344000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>12310000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12283000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>11060000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>11112000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>10010000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>10069000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8456000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8515000.0</v>
       </c>
       <c r="BK15">
         <v>8515000.0</v>
       </c>
-      <c r="BL15"/>
+      <c r="BL15">
+        <v>8515000.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>3185000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2842000.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>2058000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1960000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3185000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2940000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2401000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2156000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2940000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2989000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2940000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
-      <c r="CS15">
+      <c r="CS15"/>
+      <c r="CT15">
         <v>2940000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1225000.0</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
-      <c r="DE15">
+      <c r="DE15"/>
+      <c r="DF15">
         <v>118000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>340000.0</v>
       </c>
-      <c r="DG15"/>
       <c r="DH15"/>
-      <c r="DI15">
+      <c r="DI15"/>
+      <c r="DJ15">
         <v>400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
+        <v>261578000.0</v>
+      </c>
+      <c r="C16">
         <v>322646000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>229580000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>290585000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>267471000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>249446000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>198173000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>238508000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>192406000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>217668000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>184038000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>199031000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>204335000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>240485000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>181364000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>308373000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>324544000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>463284000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>219615000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>458372000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>837762000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>849153000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>714389000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>955615000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>883424000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1284206000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>423221000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>395828000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>293736000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>584682000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>403966000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>327788000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>225846000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>294545000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>433815000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>495254000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>399741000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>268469000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>154382000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>119335000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>55624000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9263000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10974000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>23553000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>15624000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>15734000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14353000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>13327000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>21404000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>15854000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13591000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>19281000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>16212000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>14280000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>23212000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>103532000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>136145000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8169000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>12643000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>36560000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>16951000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>11093000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>9873000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>13556000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>10070000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>14346000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9639000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10021000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>16999000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>335758000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>265264000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>366124000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>10645000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>9505000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>10298000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>13089000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>9971000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>21264000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>34949000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>10527000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>7727000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>7847000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7514000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>6734000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>7397000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3721000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3610000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>4977000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5569000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4911000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>5276000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>7027000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>6000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4805000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4067000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5638000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>5151000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4109000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>7279000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3993000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>5157000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>4207000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2461000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2412000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2496000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2657000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>2400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>8800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>32400000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>77300000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>16300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>10400000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>21600000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>10800000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>868000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>278000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>567000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>82000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
@@ -39559,512 +39806,516 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
+        <v>1029884000.0</v>
+      </c>
+      <c r="C18">
         <v>249002000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>157450000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>380277000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>352892000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>329084000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>172243000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>286179000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>394159000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>320358000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>237495000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>332753000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>355997000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>266572000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>227991000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>279574000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>313671000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>288579000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>163433000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>213395000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>273483000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>303603000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>45890000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>230046000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>236219000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>231805000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>154237000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>220963000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>249724000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>249534000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>200810000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>201061000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>247188000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>216031000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>136983000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>221701000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>153017000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>196272000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>116692000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>186338000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>39418000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>108141000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>43221000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>77898000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>96182000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>120865000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>38160000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>69781000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>86637000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>109365000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>29655000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>76550000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>71929000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>96053000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>47066000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>78249000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>64867000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>72628000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>32573000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>70259000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>74564000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>68850000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>37390000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>66548000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>36217000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>53412000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>17430000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>59703000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>57218000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>41137000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>41788000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>33521000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>41119000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>40485000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>20876000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>31190000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>18002000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>24767000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>29178000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>31579000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>29068000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>17890000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>13952000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>25165000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>24662000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>38551000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>28144000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>30027000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>17992000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>32261000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>17331000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>26709000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>18633000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>24329000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>10753000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>25009000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>14082000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>21296000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>16748000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>17320000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>11289000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>1626000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>8671000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>9535000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>8516000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>1646000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-94400000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-36400000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-25600000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-74000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-14500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-12600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-20800000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-8500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-413941000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-416761000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-603211000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-513366000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-851706000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-459525000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1334579000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-395466000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-580992000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-286862000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-317759000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1228585000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-966636000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-402069000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-489881000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-25000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-702046000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-232241000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-100553000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-395977000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-290110000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>184000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>4348000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-540334000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-245382000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-512244000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-128046000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-1746000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-1746000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
@@ -40079,116 +40330,119 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>-1000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>324000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>816000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>912000.0</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>286000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>29000.0</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>765000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>355000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>305000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>299000.0</v>
       </c>
-      <c r="T20">
-[...1 lines deleted...]
-      </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -40237,196 +40491,199 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21">
+        <v>214892000.0</v>
+      </c>
+      <c r="C21">
         <v>312278000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>130755000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>288828000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-116358000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>241167000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13440000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>426840000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>89148000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-251915000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22043000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>649039000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>485872000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-202493000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>795396000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>89607000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>84835000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>66168000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-22408000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10359000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-21939000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-510504000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>805448000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>262979000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-41490000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-119488000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>519000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>267540000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-48755000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-102620000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-73670000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-32177000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-54751000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10024000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>285126000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-246060000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-93023000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>11273000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>60216000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-58329000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>90767000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-93420000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-110661000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>356157000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
@@ -40441,3014 +40698,3042 @@
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
+        <v>296398000.0</v>
+      </c>
+      <c r="C22">
         <v>219344000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>258500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>286270000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>290277000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>241510000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-196004000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>308046000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>275401000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>229127000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>126629000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>229191000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>209170000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>197836000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>194301000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>237125000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>224207000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>180368000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>166428000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>114653000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>177101000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>160307000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>130574000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>157991000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-227466000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>142893000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>133191000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>159074000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>148839000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>125577000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>132543000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>150765000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>138814000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>125032000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>315129000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>123384000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>123887000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>15020000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>85703000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>88881000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27720000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>45017000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-265960000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>61543000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>57642000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>52081000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>60920000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>60285000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>62899000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>49223000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>49417000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>60914000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>43994000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>41680000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>36086000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>49621000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>42514000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>31439000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>38188000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>46585000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>44605000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>36793000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>36435000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>41257000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>30636000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>27814000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>23554000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>34263000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>30682000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>22312000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>27931000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>28273000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>26234000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>23118000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>22754000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>28681000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>25266000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>22380000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>20627000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>21873000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>19200000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>15723000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>18702000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>24474000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>21408000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>19359000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>14447000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>22451000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>19171000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>16202000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>17290000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>16972000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>16639000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>14695000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>13760000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>15193000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>14342000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>12171000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>9183000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>10235000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>6398000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>4712000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>8570000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>7947000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>5982000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>5690000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>5400000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>5000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>3200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-4400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
+        <v>17621000.0</v>
+      </c>
+      <c r="C23">
         <v>-38745000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6105000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-446907000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-7637000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-46635000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1783000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-15294000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6476023.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-50326000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-11582000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>703769000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>189534000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>319626000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1665582000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-14414000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5784000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-23548000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5347000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>-130115000.0</v>
+      </c>
+      <c r="V23">
         <v>15851000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-40146000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-7852000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1076000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2745000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-39850000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-6522000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>946000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-4271000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-20032000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-7111000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-63000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-4645000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-18912000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-17160000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-6193000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-5414000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3040000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-11561000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-11504000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-13819000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2062000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2208000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3314000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>404000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-7870000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>187680000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-45000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4129000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4847000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>115343000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-19362000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3427000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-2889000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1303132000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-4231000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-32000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-5671000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>156000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1238000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1738000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-3669000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4331000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7858000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>16681000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3916000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>13803000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-36186000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>533000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1133000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-4500000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-6378000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3246000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6225000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4108000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-2903000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>8192000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-192000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-10775000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2668000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-5905000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-2954000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-100000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6739000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-6751000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-31000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-1089000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-190000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-30000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-237000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-5783000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-3355000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-2496000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-2163000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>5708000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-1045000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-6314000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-64000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-1060000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-1272000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-13711000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>20285000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2251000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1729000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-1676000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-53000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>732000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-116000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-573000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
+        <v>-656290000.0</v>
+      </c>
+      <c r="C24">
         <v>3982000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>366000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-197000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1130000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-10339000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-6076000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-5004000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-24000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-8206000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>26588000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-570059000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-68505000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-141973000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-934221000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6177000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8811000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17649000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>30366000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-175000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1306000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4785000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-3940000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-283000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1432000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10098000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1764000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5007000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-6190000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1112000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1286000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1133000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1099000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>898000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-104075000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5251000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-37000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>22611000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-160000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1126000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-111000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1088000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-4656000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1318000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1773000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>381000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4050000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-650000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-563000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>23015000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1725000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2604000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-203000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-136000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5345000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-3638000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1108000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-4002000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2174000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-2072000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>3671000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-1619000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5747000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>4077000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-26301000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-1412000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-929000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>4070000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>327000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>449000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-28000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>802000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-224000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-1639000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>369000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>207000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-883000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-595000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1698000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-43000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-497000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>140000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>184000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2999000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1736000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>628000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>191000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>3190000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1511000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-507000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-4183000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-96000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-1097000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-248000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-366000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>639000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>486000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>84000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-389000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>2621000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-88000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1219000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-411000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-141000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>74000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DE24">
         <v>100000.0</v>
       </c>
       <c r="DF24">
         <v>100000.0</v>
       </c>
       <c r="DG24">
+        <v>100000.0</v>
+      </c>
+      <c r="DH24">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI24">
         <v>100000.0</v>
       </c>
-      <c r="DJ24"/>
+      <c r="DJ24">
+        <v>100000.0</v>
+      </c>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
+        <v>-23980000.0</v>
+      </c>
+      <c r="C25">
         <v>104959000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24426000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>75214000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>51325000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22506000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>624514000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-20752000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11919000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21615000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>174127000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>68423000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21843000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7088000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10492000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6239000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9949000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11085000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>36105000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>127596000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13819000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4737000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5944000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13173000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>446149000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15568000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>39722000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>23038000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12589000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>30027000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8901000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1616000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11580000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8396000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5413000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6630000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3874000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>146090000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>26528000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7252000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>708000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-2305000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>497599000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2477000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1613000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2149000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2792000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>10781000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1492000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-3283000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-7405000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-5791000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>15688000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-382000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1131000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1820000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>408000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1375000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1484000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>202000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-601000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1258000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-2492000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2003000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-782000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>180000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-704000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1652000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>443000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2267000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1464000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>15000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1630000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1127000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-2753000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>93000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-4534000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-344000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1650000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1303000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2367000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-98000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5557000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3995000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>7635000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>5276000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>13211000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3854000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3272000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2826000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>6436000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3044000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2714000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1798000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2207000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>13510000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2485000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2385000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>14423000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1278000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7661000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>7928000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1831000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>59000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>994000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>54000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DE25">
         <v>100000.0</v>
       </c>
       <c r="DF25">
+        <v>100000.0</v>
+      </c>
+      <c r="DG25">
         <v>700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1700000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B26">
+        <v>-330548000.0</v>
+      </c>
+      <c r="C26">
         <v>-283959000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-63341000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-441787000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-389000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2917000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6500000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>31264000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-414000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-30850000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1594000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2606000.0</v>
       </c>
       <c r="N26">
         <v>2606000.0</v>
       </c>
       <c r="O26">
+        <v>2606000.0</v>
+      </c>
+      <c r="P26">
         <v>-1000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1697690.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-424999000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-33353000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-66000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-239641000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-65999000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-56000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1164789.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1566756.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-105654000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-68000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-328000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-291000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-16973000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-16888000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>890000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>129274000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-42040000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-240000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-133000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-591000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-13030000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-36000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-112000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1717000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-9632000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-6000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-49854000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-22945000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-18366000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3375000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-67000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-58000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-6671000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>112000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-59000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-82000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-5280000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>403000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-13364000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-5233000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>184530000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-31749000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-42687000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-21768000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-20613000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-50035000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-32620000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-33869000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-49796000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-22456000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-40168000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-31527000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-46291000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-12144000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-46480000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-5414000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CB26"/>
+      <c r="CC26">
         <v>-12501000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-7158000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-80586000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-21957000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-20816000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-26160000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-44941000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-21683000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-23296000.0</v>
       </c>
-      <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
+        <v>23952000.0</v>
+      </c>
+      <c r="C27">
         <v>17587000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>19016000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>18476000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18518000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23438000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>16656000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20416000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18861000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21952000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14326000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>14641000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>23000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>18469000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>15090000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>20679000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13081000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>14635000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15527000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13970000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>18417000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10307000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7435000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13673000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11597000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>13046000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7161000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8747000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>11595000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>15168000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8369000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>15172000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>11082000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9180000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6954000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9043000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>10375000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>12989000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>9296000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>9071000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>21106000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5299000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>5885000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4853000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4759000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4821000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4557000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4445000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5275000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4169000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4129000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3822000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3852000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3594000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3253000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3215000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3225000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>7596000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2973000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2944000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2966000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2996000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2843000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2863000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2685000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2940000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2371000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2341000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2468000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2162000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1700000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>3769000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>3970000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>3430000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4212000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>4007000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>4008000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>2893000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>4450000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>3057000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>1000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
+        <v>-186390000.0</v>
+      </c>
+      <c r="C28">
         <v>-96141000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-28549000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-239014000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-205857000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>113379000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-95412000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>338476000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-176596000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>878477000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-177869000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22738000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-323850000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-65424000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>578046000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>425275000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-266916000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>292058000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7915000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-98397000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-227702000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-165482000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-74131000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-71608000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-559874000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>627389000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>212145000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-84781000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-168055000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-55203000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>208111000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-86253000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-142430000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-167006000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-78399000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-85929000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-18326000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>239414000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-77929000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-120073000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-49482000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-107385000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>67283000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-50921000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-97190000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-29016000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>40396000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-57573000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-83706000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-80167000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>25891000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-74356000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-71420000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-122782000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1230287000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-43173000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>78061000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>62914000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-42098000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-20924000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>148514000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-70387000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>23635000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-48073000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-42540000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-46960000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-18467000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-30780000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2282000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>35834000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>176876000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>323726000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-39671000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-8727000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1749000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>16620000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-24771000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1709000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1515000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-29367000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1938000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-13305000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-6011000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>34682000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-17850000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-33457000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2908000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-29446000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-14233000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-28055000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-11755000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>35462000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>159000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-18921000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>47474000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-17591000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>54204000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>7676000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-7365000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>302000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-8704000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>24227000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>30792000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>12222000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>69426000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>26826000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>92100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>34700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>32400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>74100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>16300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>10400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>21600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
+        <v>733288000.0</v>
+      </c>
+      <c r="C29">
         <v>545598000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>556879000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>677449000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>638202000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>541539000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>568929000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>558311000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>611378000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>490309000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>555941000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>554164000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>574354000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>442358000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>522355000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>526459000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>532781000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>440897000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>428268000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>421483000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>448082000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>400396000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>222948000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>432388000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>383599000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>369586000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>355117000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>432382000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>389276000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>363772000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>373443000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>372861000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>357684000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>307247000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>298885000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>336469000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>264429000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>287477000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>256481000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>279185000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>94930000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>164716000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>113675000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>144107000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>156646000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>162571000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>130594000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>134945000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>134724000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>144957000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>98657000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>129881000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>122565000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>132958000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>89588000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>121799000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>104359000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>100581000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>90446000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>107748000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>101598000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>88378000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>86098000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>102174000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>59958000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>80166000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>61392000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>91299000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>80499000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>70549000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>75748000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>64734000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>65334000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>64593000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>49004000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>62787000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>46364000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>60914000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>51894000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>56344000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>58140000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>37856000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>50016000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>52312000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>44618000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>52866000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>43144000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>52333000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>36259000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>47889000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>42572000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>40909000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>37564000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>36170000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>26034000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>41575000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>30004000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>30303000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>30244000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>28153000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>21153000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>7648000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>18217000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>15143000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>13778000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>6638000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>5400000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>7000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>8500000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>1000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>1700000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>2500000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>1200000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
+        <v>-606251000.0</v>
+      </c>
+      <c r="C30">
         <v>-355701000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-589330000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-413941000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-416761000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-603211000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-513366000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-851706000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-459525000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1334579000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-395466000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1185613000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-286862000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-317759000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1228585000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-966636000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-402069000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-489881000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-658642000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-702046000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-232241000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-100553000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-395977000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-290110000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-226330000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-133626000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-540334000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-245382000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-512244000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-128046000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-501374000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-185212000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-282952000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-402282000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-282670000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-155583000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-115120000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-412859000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-143348000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-95141000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1136000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-59042000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-193537000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-85257000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-59566000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-132174000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-363408000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-85449000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-45468000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-62527000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-261766000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-52456000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-49213000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-19108000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-530534000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-111239000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-54444000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-167969000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-72265000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-67215000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-244254000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-16771000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-113416000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-50615000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-21694000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-28499000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-43307000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-67497000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-401540000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-35889000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-353484000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-32981000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-24523000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-56659000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-53544000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-76289000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-32886000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-72890000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-25957000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-24177000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-60198000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-24218000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-43225000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-87657000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-23092000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-19298000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-47419000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-23479000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-21368000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-20199000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-32568000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-75344000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-36528000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-16511000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-75079000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-23497000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-83166000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-41149000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-19593000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-29619000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-11499000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-30129000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-48960000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-27449000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-83365000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-33200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-104000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-43300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-34000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-74900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-16400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-15000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-21900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-9200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>