--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
@@ -217,50 +220,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -797,5832 +806,6986 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:E62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B2">
+        <v>136962000.0</v>
+      </c>
+      <c r="C2">
         <v>127306000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>127427000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>153331000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5">
+        <v>-114363000.0</v>
+      </c>
+      <c r="C5">
         <v>-124620000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-54824000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-36667000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7">
+        <v>23672000.0</v>
+      </c>
+      <c r="C7">
         <v>17240000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>29183000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>42364000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8">
         <v>13000.0</v>
       </c>
       <c r="C8">
+        <v>13000.0</v>
+      </c>
+      <c r="D8">
         <v>36000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>32000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10">
+        <v>581806000.0</v>
+      </c>
+      <c r="C10">
         <v>572402000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>231745000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>279709000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12">
+        <v>581806000.0</v>
+      </c>
+      <c r="C12">
         <v>598730000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>251620000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>279709000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B13">
         <v>13000.0</v>
       </c>
       <c r="C13">
+        <v>13000.0</v>
+      </c>
+      <c r="D13">
         <v>11000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>32000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B14">
+        <v>130177475.0</v>
+      </c>
+      <c r="C14">
         <v>128587944.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127069252.0</v>
       </c>
       <c r="D14">
         <v>127069252.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14">
+        <v>127069252.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B16">
+        <v>89994000.0</v>
+      </c>
+      <c r="C16">
         <v>85860000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>76722000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>77092000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20">
+        <v>336825000.0</v>
+      </c>
+      <c r="C20">
         <v>665275000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>779176000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>884052000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B21">
+        <v>157804000.0</v>
+      </c>
+      <c r="C21">
         <v>180912000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>219502000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>253822000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>8186000.0</v>
       </c>
-      <c r="D22">
-[...3 lines deleted...]
-    <row r="23" spans="1:4">
+      <c r="E22">
+        <v>2847000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B23">
+        <v>1595510000.0</v>
+      </c>
+      <c r="C23">
         <v>1935334000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1776605000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2020591000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B26">
+        <v>150109000.0</v>
+      </c>
+      <c r="C26">
         <v>148846000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>155455000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>185945000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:4">
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B28">
+        <v>-558134000.0</v>
+      </c>
+      <c r="C28">
         <v>-555162000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-198310000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-226153000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B29">
+        <v>1170452000.0</v>
+      </c>
+      <c r="C29">
         <v>1472127000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1253393000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1394299000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B30">
+        <v>176779000.0</v>
+      </c>
+      <c r="C30">
         <v>169187000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>171776000.0</v>
       </c>
-      <c r="D30">
-[...3 lines deleted...]
-    <row r="31" spans="1:4">
+      <c r="E30">
+        <v>211176000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B32">
+        <v>512610000.0</v>
+      </c>
+      <c r="C32">
         <v>523148000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>176753000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>219225000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
+    <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B33">
+        <v>764278000.0</v>
+      </c>
+      <c r="C33">
         <v>1098962000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1283778000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1465154000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
+    <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B34">
+        <v>3737000.0</v>
+      </c>
+      <c r="C34">
         <v>2161000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>9322000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>24397000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:4">
+    <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B35">
+        <v>48616000.0</v>
+      </c>
+      <c r="C35">
         <v>65649000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>113055000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>168913000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
+    <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B36">
+        <v>145634000.0</v>
+      </c>
+      <c r="C36">
         <v>65906000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>64436000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>36343000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:4">
+    <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:4">
+        <v>40</v>
+      </c>
+      <c r="B37">
+        <v>57820000.0</v>
+      </c>
+      <c r="C37">
+        <v>84334000.0</v>
+      </c>
+      <c r="D37">
+        <v>98335000.0</v>
+      </c>
+      <c r="E37">
+        <v>132359000.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38"/>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B39">
+        <v>72647000.0</v>
+      </c>
+      <c r="C39">
         <v>68455000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>61245000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>61705000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:4">
+    <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B40">
+        <v>80813000.0</v>
+      </c>
+      <c r="C40">
         <v>75573000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>80930000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>71781000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:4">
+    <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41"/>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B42">
+        <v>2137926000.0</v>
+      </c>
+      <c r="C42">
         <v>2103931000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1667246000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1631775000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:4">
+    <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
-    </row>
-    <row r="44" spans="1:4">
+      <c r="E43"/>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44"/>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B45">
+        <v>41339000.0</v>
+      </c>
+      <c r="C45">
         <v>28118000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>51754000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>93556000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:4">
+    <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B46">
+        <v>32044000.0</v>
+      </c>
+      <c r="C46">
         <v>20431000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>41164000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>75512000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:4">
+    <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-    </row>
-    <row r="48" spans="1:4">
+      <c r="E47"/>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B48">
+        <v>-853124000.0</v>
+      </c>
+      <c r="C48">
         <v>-507197000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-363292000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-212033000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-    </row>
-    <row r="50" spans="1:4">
+      <c r="E49"/>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>4252000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>11192000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:4">
+    <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B51">
+        <v>23672000.0</v>
+      </c>
+      <c r="C51">
         <v>17240000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>33435000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>53556000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:4">
+    <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B52">
+        <v>9617000.0</v>
+      </c>
+      <c r="C52">
         <v>6053000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>14197000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>22908000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:4">
+    <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B53">
+        <v>10774000.0</v>
+      </c>
+      <c r="C53">
         <v>26328000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>19875000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>0.0</v>
       </c>
     </row>
-    <row r="54" spans="1:4">
+    <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
-    </row>
-    <row r="55" spans="1:4">
+      <c r="E54"/>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B55">
+        <v>1595510000.0</v>
+      </c>
+      <c r="C55">
         <v>1935334000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1776605000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2020591000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B56">
+        <v>831232000.0</v>
+      </c>
+      <c r="C56">
         <v>836372000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>492827000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>555437000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:4">
+    <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B57">
+        <v>318622000.0</v>
+      </c>
+      <c r="C57">
         <v>313224000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>316074000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>336212000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:4">
+    <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B58">
+        <v>367238000.0</v>
+      </c>
+      <c r="C58">
         <v>378873000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>429129000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>505125000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:4">
+    <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
-    </row>
-    <row r="60" spans="1:4">
+      <c r="E59"/>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B60">
+        <v>1170452000.0</v>
+      </c>
+      <c r="C60">
         <v>1472127000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1249141000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1383107000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-    </row>
-    <row r="62" spans="1:4">
+      <c r="E61"/>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
+      <c r="E62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="J1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="N1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>77</v>
+      </c>
+      <c r="R1" t="s">
+        <v>78</v>
+      </c>
+      <c r="S1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B2">
+        <v>133662000.0</v>
+      </c>
+      <c r="C2">
+        <v>137695000.0</v>
+      </c>
+      <c r="D2">
+        <v>136962000.0</v>
+      </c>
+      <c r="E2">
         <v>140971000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>137989000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>132582000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>127306000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>111095000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>121374000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>131444000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>127427000.0</v>
       </c>
-      <c r="J2"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-      <c r="P2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="P2">
+        <v>153331000.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5">
+        <v>-145831000.0</v>
+      </c>
+      <c r="C5">
+        <v>-137007000.0</v>
+      </c>
+      <c r="D5">
+        <v>-114363000.0</v>
+      </c>
+      <c r="E5">
         <v>-98247000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-78102000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-118230000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-124620000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-64578000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-104008000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-83522000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-54824000.0</v>
       </c>
-      <c r="J5"/>
-[...1 lines deleted...]
-      <c r="L5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>1383107000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-36667000.0</v>
       </c>
-      <c r="N5"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7">
+        <v>22630000.0</v>
+      </c>
+      <c r="C7">
+        <v>20352000.0</v>
+      </c>
+      <c r="D7">
+        <v>23672000.0</v>
+      </c>
+      <c r="E7">
         <v>26296000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>27710000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>27812000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>17240000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>17302000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>7735000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>25708000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>29183000.0</v>
       </c>
-      <c r="J7"/>
-[...1 lines deleted...]
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>13000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
         <v>13000.0</v>
       </c>
       <c r="H8">
+        <v>13000.0</v>
+      </c>
+      <c r="I8">
+        <v>13000.0</v>
+      </c>
+      <c r="J8">
+        <v>13000.0</v>
+      </c>
+      <c r="K8">
         <v>36000.0</v>
       </c>
-      <c r="I8">
+      <c r="L8">
         <v>36000.0</v>
       </c>
-      <c r="J8"/>
-[...1 lines deleted...]
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10">
+        <v>583145000.0</v>
+      </c>
+      <c r="C10">
+        <v>594852000.0</v>
+      </c>
+      <c r="D10">
+        <v>581806000.0</v>
+      </c>
+      <c r="E10">
         <v>584575000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>581546000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>550136000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>572402000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>585516000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>572305000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>218670000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>231745000.0</v>
       </c>
-      <c r="J10"/>
-[...1 lines deleted...]
-      <c r="L10">
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10">
         <v>-279709000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>279709000.0</v>
       </c>
-      <c r="N10"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12">
+        <v>583145000.0</v>
+      </c>
+      <c r="C12">
+        <v>594852000.0</v>
+      </c>
+      <c r="D12">
+        <v>581806000.0</v>
+      </c>
+      <c r="E12">
         <v>584575000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>593644000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>578276000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>598730000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>610359000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>594985000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>218670000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>251620000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>279709000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>279709000.0</v>
       </c>
-      <c r="N12"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
+        <v>13000.0</v>
+      </c>
+      <c r="I13">
+        <v>13000.0</v>
+      </c>
+      <c r="J13">
+        <v>13000.0</v>
+      </c>
+      <c r="K13">
         <v>36000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>11000.0</v>
       </c>
-      <c r="J13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:16">
+      <c r="P13">
+        <v>32000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B14">
+        <v>135250711.0</v>
+      </c>
+      <c r="C14">
+        <v>133618587.0</v>
+      </c>
+      <c r="D14">
+        <v>130560064.0</v>
+      </c>
+      <c r="E14">
         <v>130204411.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>129980922.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>129598942.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>128587944.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>130817876.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>126886102.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>127069252.0</v>
       </c>
       <c r="K14">
         <v>127069252.0</v>
       </c>
       <c r="L14">
         <v>127069252.0</v>
       </c>
       <c r="M14">
         <v>127069252.0</v>
       </c>
       <c r="N14">
         <v>127069252.0</v>
       </c>
       <c r="O14">
         <v>127069252.0</v>
       </c>
       <c r="P14">
         <v>127069252.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14">
+        <v>127069252.0</v>
+      </c>
+      <c r="R14">
+        <v>127069252.0</v>
+      </c>
+      <c r="S14">
+        <v>127069252.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>19</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>94640000.0</v>
+      </c>
+      <c r="D16">
+        <v>89994000.0</v>
+      </c>
+      <c r="E16">
         <v>88215000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>103688000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>85696000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>85860000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>107507000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>97524000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>95814000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>76722000.0</v>
       </c>
-      <c r="J16"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:16">
+      <c r="P16">
+        <v>77092000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20">
+        <v>328462000.0</v>
+      </c>
+      <c r="C20">
+        <v>330832000.0</v>
+      </c>
+      <c r="D20">
+        <v>336825000.0</v>
+      </c>
+      <c r="E20">
         <v>678118000.0</v>
       </c>
-      <c r="C20">
+      <c r="F20">
         <v>685690000.0</v>
       </c>
-      <c r="D20">
+      <c r="G20">
         <v>669254000.0</v>
       </c>
-      <c r="E20">
+      <c r="H20">
         <v>665275000.0</v>
       </c>
-      <c r="F20">
+      <c r="I20">
         <v>759672000.0</v>
       </c>
-      <c r="G20">
+      <c r="J20">
         <v>741307000.0</v>
       </c>
-      <c r="H20">
+      <c r="K20">
         <v>751059000.0</v>
       </c>
-      <c r="I20">
+      <c r="L20">
         <v>779176000.0</v>
       </c>
-      <c r="J20"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:16">
+      <c r="P20">
+        <v>884052000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B21">
+        <v>144459000.0</v>
+      </c>
+      <c r="C21">
+        <v>150923000.0</v>
+      </c>
+      <c r="D21">
+        <v>157804000.0</v>
+      </c>
+      <c r="E21">
         <v>168085000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>175989000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>177575000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>180912000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>197663000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>194351000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>205470000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>219502000.0</v>
       </c>
-      <c r="J21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:16">
+      <c r="P21">
+        <v>253822000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L22">
+        <v>8186000.0</v>
+      </c>
+      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-      <c r="P22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="P22">
+        <v>3147000.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B23">
+        <v>1590428000.0</v>
+      </c>
+      <c r="C23">
+        <v>1593745000.0</v>
+      </c>
+      <c r="D23">
+        <v>1595510000.0</v>
+      </c>
+      <c r="E23">
         <v>1977871000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>2009759000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>1936910000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>1935334000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>2125742000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>2029217000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>1741367000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>1776605000.0</v>
       </c>
-      <c r="J23"/>
-[...1 lines deleted...]
-      <c r="L23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>1515466000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>2020591000.0</v>
       </c>
-      <c r="N23"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B26">
+        <v>141845000.0</v>
+      </c>
+      <c r="C26">
+        <v>140560000.0</v>
+      </c>
+      <c r="D26">
+        <v>150109000.0</v>
+      </c>
+      <c r="E26">
         <v>158642000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>160536000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>152079000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>148846000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>162331000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>153942000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>165404000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>155455000.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B28">
+        <v>-560515000.0</v>
+      </c>
+      <c r="C28">
+        <v>-574500000.0</v>
+      </c>
+      <c r="D28">
+        <v>-558134000.0</v>
+      </c>
+      <c r="E28">
         <v>-558279000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-553836000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-522324000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-555162000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-568214000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-564570000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-189324000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-198310000.0</v>
       </c>
-      <c r="J28"/>
-[...1 lines deleted...]
-      <c r="L28">
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28">
         <v>279709000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-226153000.0</v>
       </c>
-      <c r="N28"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B29">
+        <v>1164150000.0</v>
+      </c>
+      <c r="C29">
+        <v>1177872000.0</v>
+      </c>
+      <c r="D29">
+        <v>1170452000.0</v>
+      </c>
+      <c r="E29">
         <v>1487725000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>1510725000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>1467547000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>1472127000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>1614714000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>1515346000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>1231394000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>1253393000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B30">
+        <v>191311000.0</v>
+      </c>
+      <c r="C30">
+        <v>182781000.0</v>
+      </c>
+      <c r="D30">
+        <v>176779000.0</v>
+      </c>
+      <c r="E30">
         <v>177493000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>186783000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>173710000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>169187000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>189930000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>173446000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>169725000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>171776000.0</v>
       </c>
-      <c r="J30"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
-      <c r="P30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="P30">
+        <v>210876000.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B32">
+        <v>525369000.0</v>
+      </c>
+      <c r="C32">
+        <v>538225000.0</v>
+      </c>
+      <c r="D32">
+        <v>512610000.0</v>
+      </c>
+      <c r="E32">
         <v>508154000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>522170000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>508003000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>523148000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>527452000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>484191000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>174096000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>176753000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B33">
+        <v>743499000.0</v>
+      </c>
+      <c r="C33">
+        <v>742742999.0</v>
+      </c>
+      <c r="D33">
+        <v>764278000.0</v>
+      </c>
+      <c r="E33">
         <v>1135457000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>1147741000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>1116657000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>1098962000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>1244337000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>1202827000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>1255317000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>1283778000.0</v>
       </c>
-      <c r="J33"/>
-[...1 lines deleted...]
-      <c r="L33">
+      <c r="M33"/>
+      <c r="N33"/>
+      <c r="O33">
         <v>-279709000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>1465154000.0</v>
       </c>
-      <c r="N33"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:16">
+      <c r="Q33"/>
+      <c r="R33"/>
+      <c r="S33"/>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B34">
+        <v>3619000.0</v>
+      </c>
+      <c r="C34">
+        <v>3683000.0</v>
+      </c>
+      <c r="D34">
+        <v>3737000.0</v>
+      </c>
+      <c r="E34">
         <v>3397000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>1557000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>1442000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>2161000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>3262000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>1650000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>7019000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>9322000.0</v>
       </c>
-      <c r="J34"/>
-[...1 lines deleted...]
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B35">
+        <v>47082000.0</v>
+      </c>
+      <c r="C35">
+        <v>45737000.0</v>
+      </c>
+      <c r="D35">
+        <v>48616000.0</v>
+      </c>
+      <c r="E35">
         <v>68675000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>71954000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>72111000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>65649000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>61080000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>76143000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>106671000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>113055000.0</v>
       </c>
-      <c r="J35"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
-      <c r="P35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:16">
+      <c r="P35">
+        <v>168913000.0</v>
+      </c>
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35"/>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B36">
+        <v>144887000.0</v>
+      </c>
+      <c r="C36">
+        <v>65680999.0</v>
+      </c>
+      <c r="D36">
+        <v>145634000.0</v>
+      </c>
+      <c r="E36">
         <v>73293000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>72480000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>69560000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>65906000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>84032000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>71851000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>70064000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>64436000.0</v>
       </c>
-      <c r="J36"/>
-[...1 lines deleted...]
-      <c r="L36">
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36">
         <v>-279709000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>36343000.0</v>
       </c>
-      <c r="N36"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="F37"/>
+        <v>40</v>
+      </c>
+      <c r="B37">
+        <v>57636000.0</v>
+      </c>
+      <c r="C37">
+        <v>57359000.0</v>
+      </c>
+      <c r="D37">
+        <v>57820000.0</v>
+      </c>
+      <c r="E37">
+        <v>87211000.0</v>
+      </c>
+      <c r="F37">
+        <v>87232000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>3000.0</v>
       </c>
-      <c r="E38"/>
-[...3 lines deleted...]
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
-        <v>1776605000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L38">
+        <v>1776605000.0</v>
+      </c>
+      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-      <c r="P38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:16">
+      <c r="P38">
+        <v>2020591000.0</v>
+      </c>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B39">
+        <v>72473000.0</v>
+      </c>
+      <c r="C39">
+        <v>73369000.0</v>
+      </c>
+      <c r="D39">
+        <v>72647000.0</v>
+      </c>
+      <c r="E39">
         <v>80346000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>81591000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>68264000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>68455000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>81116000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>57959000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>97655000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>61245000.0</v>
       </c>
-      <c r="J39"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
-      <c r="P39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:16">
+      <c r="P39">
+        <v>61705000.0</v>
+      </c>
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39"/>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B40">
+        <v>175713000.0</v>
+      </c>
+      <c r="C40">
+        <v>64763000.0</v>
+      </c>
+      <c r="D40">
+        <v>80813000.0</v>
+      </c>
+      <c r="E40">
         <v>95511000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>82549000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>73808000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>75573000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>113375000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>103061000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>66486000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>80930000.0</v>
       </c>
-      <c r="J40"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
-      <c r="P40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:16">
+      <c r="P40">
+        <v>71781000.0</v>
+      </c>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B42">
+        <v>2187794000.0</v>
+      </c>
+      <c r="C42">
+        <v>2177445000.0</v>
+      </c>
+      <c r="D42">
+        <v>2137926000.0</v>
+      </c>
+      <c r="E42">
         <v>2131518000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>2122726000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>2115350000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>2103931000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>2093511000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>2053326000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>1668342000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>1667246000.0</v>
       </c>
-      <c r="J42"/>
-[...1 lines deleted...]
-      <c r="L42">
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42">
         <v>132359000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>1631775000.0</v>
       </c>
-      <c r="N42"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:16">
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B45">
+        <v>44234000.0</v>
+      </c>
+      <c r="C45">
+        <v>40654000.0</v>
+      </c>
+      <c r="D45">
+        <v>41339000.0</v>
+      </c>
+      <c r="E45">
         <v>43606000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>31563000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>30799000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>28118000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>25751000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>17268000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>36356000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>57443000.0</v>
       </c>
-      <c r="J45"/>
-[...1 lines deleted...]
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B46">
+        <v>35064000.0</v>
+      </c>
+      <c r="C46">
+        <v>31104000.0</v>
+      </c>
+      <c r="D46">
+        <v>32044000.0</v>
+      </c>
+      <c r="E46">
         <v>34595000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>31563000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>30799000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>20431000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>25751000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>17268000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>36356000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>41164000.0</v>
       </c>
-      <c r="J46"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
-      <c r="P46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="P46">
+        <v>75512000.0</v>
+      </c>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B48">
+        <v>-877827000.0</v>
+      </c>
+      <c r="C48">
+        <v>-862579000.0</v>
+      </c>
+      <c r="D48">
+        <v>-853124000.0</v>
+      </c>
+      <c r="E48">
         <v>-545559000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-533912000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-529586000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-507197000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-414232000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-433985000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-357100000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-363292000.0</v>
       </c>
-      <c r="J48"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
-      <c r="P48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:16">
+      <c r="P48">
+        <v>-212033000.0</v>
+      </c>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48"/>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>3638000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>4252000.0</v>
       </c>
-      <c r="J50"/>
-[...1 lines deleted...]
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B51">
+        <v>22630000.0</v>
+      </c>
+      <c r="C51">
+        <v>20352000.0</v>
+      </c>
+      <c r="D51">
+        <v>23672000.0</v>
+      </c>
+      <c r="E51">
         <v>26296000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>27710000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>27812000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>17240000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>17302000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>7735000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>29346000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>33435000.0</v>
       </c>
-      <c r="J51"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-      <c r="P51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:16">
+      <c r="P51">
+        <v>53556000.0</v>
+      </c>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B52">
+        <v>8105000.0</v>
+      </c>
+      <c r="C52">
+        <v>8679000.0</v>
+      </c>
+      <c r="D52">
+        <v>9617000.0</v>
+      </c>
+      <c r="E52">
         <v>9563000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>8976000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>8007000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>6053000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>6096000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>4865000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>12979000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>14197000.0</v>
       </c>
-      <c r="J52"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-      <c r="P52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="P52">
+        <v>22908000.0</v>
+      </c>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B53">
+        <v>11187000.0</v>
+      </c>
+      <c r="C53">
+        <v>11137000.0</v>
+      </c>
+      <c r="D53">
+        <v>10774000.0</v>
+      </c>
+      <c r="E53">
         <v>12461000.0</v>
       </c>
-      <c r="C53">
+      <c r="F53">
         <v>12098000.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>28140000.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>26328000.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>24843000.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>22680000.0</v>
       </c>
-      <c r="H53"/>
-[...3 lines deleted...]
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53">
-        <v>559418000.0</v>
+        <v>19875000.0</v>
       </c>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53"/>
+      <c r="O53">
+        <v>559418000.0</v>
+      </c>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B55">
+        <v>1590428000.0</v>
+      </c>
+      <c r="C55">
+        <v>1593745000.0</v>
+      </c>
+      <c r="D55">
+        <v>1595510000.0</v>
+      </c>
+      <c r="E55">
         <v>1977871000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>2009759000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>1936910000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>1935334000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>2125742000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>2029217000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>1741367000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>1776605000.0</v>
       </c>
-      <c r="J55"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
-      <c r="P55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:16">
+      <c r="P55">
+        <v>2020591000.0</v>
+      </c>
+      <c r="Q55"/>
+      <c r="R55"/>
+      <c r="S55"/>
+    </row>
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B56">
+        <v>846929000.0</v>
+      </c>
+      <c r="C56">
+        <v>851002000.0</v>
+      </c>
+      <c r="D56">
+        <v>831232000.0</v>
+      </c>
+      <c r="E56">
         <v>842414000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>862018000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>820250000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>836372000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>881405000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>826390000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>486050000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>492827000.0</v>
       </c>
-      <c r="J56"/>
-[...1 lines deleted...]
-      <c r="L56">
+      <c r="M56"/>
+      <c r="N56"/>
+      <c r="O56">
         <v>279709000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>555437000.0</v>
       </c>
-      <c r="N56"/>
-[...3 lines deleted...]
-    <row r="57" spans="1:16">
+      <c r="Q56"/>
+      <c r="R56"/>
+      <c r="S56"/>
+    </row>
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B57">
+        <v>321560000.0</v>
+      </c>
+      <c r="C57">
+        <v>312777000.0</v>
+      </c>
+      <c r="D57">
+        <v>318622000.0</v>
+      </c>
+      <c r="E57">
         <v>334260000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>339848000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>312247000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>313224000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>353953000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>342199000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>311954000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>316074000.0</v>
       </c>
-      <c r="J57"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
-      <c r="P57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:16">
+      <c r="P57">
+        <v>336212000.0</v>
+      </c>
+      <c r="Q57"/>
+      <c r="R57"/>
+      <c r="S57"/>
+    </row>
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B58">
+        <v>368642000.0</v>
+      </c>
+      <c r="C58">
+        <v>358514000.0</v>
+      </c>
+      <c r="D58">
+        <v>367238000.0</v>
+      </c>
+      <c r="E58">
         <v>402935000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>411802000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>384358000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>378873000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>415033000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>418342000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>418625000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>429129000.0</v>
       </c>
-      <c r="J58"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
-      <c r="P58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:16">
+      <c r="P58">
+        <v>505125000.0</v>
+      </c>
+      <c r="Q58"/>
+      <c r="R58"/>
+      <c r="S58"/>
+    </row>
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B60">
+        <v>1164150000.0</v>
+      </c>
+      <c r="C60">
+        <v>1177872000.0</v>
+      </c>
+      <c r="D60">
+        <v>1170452000.0</v>
+      </c>
+      <c r="E60">
         <v>1487725000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>1510725000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>1467547000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>1472127000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>1614714000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>1515346000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>1227756000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>1249141000.0</v>
       </c>
-      <c r="J60"/>
-[...1 lines deleted...]
-      <c r="L60">
+      <c r="M60"/>
+      <c r="N60"/>
+      <c r="O60">
         <v>1515466000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>1383107000.0</v>
       </c>
-      <c r="N60"/>
-[...3 lines deleted...]
-    <row r="61" spans="1:16">
+      <c r="Q60"/>
+      <c r="R60"/>
+      <c r="S60"/>
+    </row>
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B2">
+        <v>1060524000.0</v>
+      </c>
+      <c r="C2">
         <v>1009410000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>987258000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>806377000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B3">
+        <v>35431000.0</v>
+      </c>
+      <c r="C3">
         <v>36174000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35859000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34735000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B5">
+        <v>-389353000.0</v>
+      </c>
+      <c r="C5">
         <v>-149263000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-132674000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-117310000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B6">
+        <v>-353922000.0</v>
+      </c>
+      <c r="C6">
         <v>-113089000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-96815000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-82575000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B9">
+        <v>322181000.0</v>
+      </c>
+      <c r="C9">
         <v>339068000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>295490000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>273011000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B10">
+        <v>-389409000.0</v>
+      </c>
+      <c r="C10">
         <v>-149308000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-132753000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-118154000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B11">
+        <v>-16021999.0</v>
+      </c>
+      <c r="C11">
         <v>3604000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12006000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>14369000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:4">
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B12">
+        <v>56000.0</v>
+      </c>
+      <c r="C12">
         <v>45000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>79000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>844000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B13">
+        <v>19170000.0</v>
+      </c>
+      <c r="C13">
         <v>15820000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3009000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1166000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B14">
+        <v>27460000.0</v>
+      </c>
+      <c r="C14">
         <v>9007000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>28304000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2652000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B15">
+        <v>-345927000.0</v>
+      </c>
+      <c r="C15">
         <v>-143905000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-116455000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-129871000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B17">
+        <v>-373387000.0</v>
+      </c>
+      <c r="C17">
         <v>-152912000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-144759000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-132523000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B18">
+        <v>19114000.0</v>
+      </c>
+      <c r="C18">
         <v>15775000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2930000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>322000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B21">
+        <v>-64112000.0</v>
+      </c>
+      <c r="C21">
         <v>-100699000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-36358000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-114719000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B23">
+        <v>1446817000.0</v>
+      </c>
+      <c r="C23">
         <v>1449177000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1319106000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1194107000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B25">
+        <v>35431000.0</v>
+      </c>
+      <c r="C25">
         <v>40074000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38359000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>34735000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B27">
+        <v>126149000.0</v>
+      </c>
+      <c r="C27">
         <v>107783000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>121086000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>180002000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:4">
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B28">
+        <v>260144000.0</v>
+      </c>
+      <c r="C28">
         <v>329177000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>201999000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>198130000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B29">
+        <v>-16022000.0</v>
+      </c>
+      <c r="C29">
         <v>3604000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12006000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14369000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B30">
+        <v>386293000.0</v>
+      </c>
+      <c r="C30">
         <v>439767000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>331848000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>387730000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B31">
+        <v>-325297000.0</v>
+      </c>
+      <c r="C31">
         <v>-48609000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-96395000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3435000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:4">
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B32">
+        <v>1382705000.0</v>
+      </c>
+      <c r="C32">
         <v>1348478000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1282748000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1079388000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="J1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="N1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>77</v>
+      </c>
+      <c r="R1" t="s">
+        <v>78</v>
+      </c>
+      <c r="S1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B2">
+        <v>250329000.0</v>
+      </c>
+      <c r="C2">
+        <v>237824000.0</v>
+      </c>
+      <c r="D2">
+        <v>250169000.0</v>
+      </c>
+      <c r="E2">
         <v>295267000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>260992000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>254096000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>270576000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>256534000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>237915000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>244385000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>257666999.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>245666000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>239518000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>244407000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>207695000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>241701000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>188085000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>168896000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B3">
+        <v>7343000.0</v>
+      </c>
+      <c r="C3">
+        <v>7998000.0</v>
+      </c>
+      <c r="D3">
+        <v>10647000.0</v>
+      </c>
+      <c r="E3">
         <v>7940000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>8407000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>8437000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>12121000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>10003000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>8915000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>9035000.0</v>
       </c>
-      <c r="I3">
-[...2 lines deleted...]
-      <c r="J3">
+      <c r="L3">
+        <v>10416000.0</v>
+      </c>
+      <c r="M3">
         <v>9179000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>9290000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>9474000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>11077000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>9775000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>8471000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>5411000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B5">
-        <v>-10414000.0</v>
+        <v>-7623000.0</v>
       </c>
       <c r="C5">
+        <v>-6108000.0</v>
+      </c>
+      <c r="D5">
+        <v>-354798000.0</v>
+      </c>
+      <c r="E5">
+        <v>-10422000.0</v>
+      </c>
+      <c r="F5">
         <v>-4713000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-19420000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-97634000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>10087000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-74650000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>12934000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>4381000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-5499000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-8531000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-15892000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-17980000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-70230000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>5383000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-33957000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B6">
-        <v>-2474000.0</v>
+        <v>-280000.0</v>
       </c>
       <c r="C6">
+        <v>1890000.0</v>
+      </c>
+      <c r="D6">
+        <v>-344151000.0</v>
+      </c>
+      <c r="E6">
+        <v>-2482000.0</v>
+      </c>
+      <c r="F6">
         <v>3694000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-10983000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-85513000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>20090000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-65735000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>21969000.0</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="L6">
+        <v>14797000.0</v>
+      </c>
+      <c r="M6">
         <v>3680000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>759000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-6418000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-6903000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-60455000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>13854000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-28546000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B9">
+        <v>88136000.0</v>
+      </c>
+      <c r="C9">
+        <v>83048000.0</v>
+      </c>
+      <c r="D9">
+        <v>80517000.0</v>
+      </c>
+      <c r="E9">
         <v>82774000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>87279000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>71611000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>82271000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>91381000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>83057000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>82359000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>76397000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>72098000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>81145000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>65850000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>66292000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>42029000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>100753000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>63937000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B10">
+        <v>-7640000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6125000.0</v>
+      </c>
+      <c r="D10">
+        <v>-354848000.0</v>
+      </c>
+      <c r="E10">
         <v>-10424000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-4715000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-19422000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-97635000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>10087000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-74661000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>12901000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-102772000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-5517000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-8549000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-15915000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-17980000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-71101000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>4890000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-33963000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B11">
+        <v>6937000.0</v>
+      </c>
+      <c r="C11">
+        <v>2672000.0</v>
+      </c>
+      <c r="D11">
+        <v>-18363000.0</v>
+      </c>
+      <c r="E11">
         <v>626000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>-832000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>2547000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>4928000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>-9899000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>1907000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>6668000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>-7506000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>5934000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>11201000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>2377000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-2391000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>7357000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>6325000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>3078000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B12">
+        <v>17000.0</v>
+      </c>
+      <c r="C12">
+        <v>17000.0</v>
+      </c>
+      <c r="D12">
+        <v>50000.0</v>
+      </c>
+      <c r="E12">
         <v>10000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>2000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>2000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>1000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>0.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>11000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>33000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>20000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>18000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>18000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>23000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>871000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>493000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B13">
+        <v>4485000.0</v>
+      </c>
+      <c r="C13">
+        <v>4374000.0</v>
+      </c>
+      <c r="D13">
+        <v>4509000.0</v>
+      </c>
+      <c r="E13">
         <v>4638000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>4910000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>5113000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>6030000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>6512000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>2043000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>1235000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>721000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>913000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>1018000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>357000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-      <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B14">
+        <v>-671000.0</v>
+      </c>
+      <c r="C14">
+        <v>-658000.0</v>
+      </c>
+      <c r="D14">
+        <v>28920000.0</v>
+      </c>
+      <c r="E14">
         <v>-597000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>-443000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>-420000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>9598000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>-233000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>-317000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>-41000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>27665000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>276000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>-368000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>731000.0</v>
       </c>
-      <c r="M14"/>
-[...1 lines deleted...]
-      <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B15">
+        <v>-15248000.0</v>
+      </c>
+      <c r="C15">
+        <v>-9455000.0</v>
+      </c>
+      <c r="D15">
+        <v>-307565000.0</v>
+      </c>
+      <c r="E15">
         <v>-11647000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-4326000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-22476000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-92965000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>19753000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-76885000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>6192000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-67601000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-11175000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>-20118000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-17561000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-15589000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-78458000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-1435000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-37041000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B17">
+        <v>-14577000.0</v>
+      </c>
+      <c r="C17">
+        <v>-8797000.0</v>
+      </c>
+      <c r="D17">
+        <v>-336485000.0</v>
+      </c>
+      <c r="E17">
         <v>-11050000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-3883000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-21969000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-102563000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>19986000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>-76568000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>6233000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-95266000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-11451000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-19750000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-18292000.0</v>
       </c>
-      <c r="M17"/>
-[...1 lines deleted...]
-      <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B18">
+        <v>4468000.0</v>
+      </c>
+      <c r="C18">
+        <v>4357000.0</v>
+      </c>
+      <c r="D18">
+        <v>4459000.0</v>
+      </c>
+      <c r="E18">
         <v>4636000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>4908000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>5111000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>6029000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>6512000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>2032000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>1202000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>701000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>895000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>1000000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>334000.0</v>
       </c>
-      <c r="M18"/>
-[...1 lines deleted...]
-      <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B21">
-        <v>-12194000.0</v>
+        <v>-15568000.0</v>
       </c>
       <c r="C21">
+        <v>-8031000.0</v>
+      </c>
+      <c r="D21">
+        <v>-13837000.0</v>
+      </c>
+      <c r="E21">
+        <v>-14878000.0</v>
+      </c>
+      <c r="F21">
         <v>-8763000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-26634000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-27706000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-8085000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-79096000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>14188000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-4382000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-6747000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-5466000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-19763000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-12640000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-79505000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-1118000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-21456000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B23">
-        <v>390235000.0</v>
+        <v>354033000.0</v>
       </c>
       <c r="C23">
+        <v>328903000.0</v>
+      </c>
+      <c r="D23">
+        <v>344523000.0</v>
+      </c>
+      <c r="E23">
+        <v>392919000.0</v>
+      </c>
+      <c r="F23">
         <v>357034000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>352341000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>380553000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>356000000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>400068000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>312556000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>338446000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>324511000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>326129000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>330020000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>286627000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>363235000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>289956000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>254289000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B25">
+        <v>7343000.0</v>
+      </c>
+      <c r="C25">
+        <v>7998000.0</v>
+      </c>
+      <c r="D25">
+        <v>10647000.0</v>
+      </c>
+      <c r="E25">
         <v>7940000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>8407000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>8437000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>12121000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>10003000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>8915000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>9035000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>10416000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>9179000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>9290000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>9474000.0</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-      <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B27">
+        <v>38336000.0</v>
+      </c>
+      <c r="C27">
+        <v>30520000.0</v>
+      </c>
+      <c r="D27">
+        <v>28370000.0</v>
+      </c>
+      <c r="E27">
         <v>35166000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>31070000.0</v>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="G27">
+        <v>31543000.0</v>
+      </c>
+      <c r="H27">
         <v>32138000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>32719000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>23448000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>19478000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>25634000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>33066000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>33142000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>29244000.0</v>
       </c>
-      <c r="M27"/>
-[...1 lines deleted...]
-      <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B28">
+        <v>65368000.0</v>
+      </c>
+      <c r="C28">
+        <v>60559000.0</v>
+      </c>
+      <c r="D28">
+        <v>65984000.0</v>
+      </c>
+      <c r="E28">
         <v>62486000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>64972000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>66702000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>75032000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>66747000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>138705000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>48693000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>42527000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>45779000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>53469000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>56369000.0</v>
       </c>
-      <c r="M28"/>
-[...1 lines deleted...]
-      <c r="O28"/>
       <c r="P28"/>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B29">
+        <v>6937000.0</v>
+      </c>
+      <c r="C29">
+        <v>2672000.0</v>
+      </c>
+      <c r="D29">
+        <v>-18363000.0</v>
+      </c>
+      <c r="E29">
         <v>626000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-832000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>2547000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>4928000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-9899000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>1907000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>6668000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-7506000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>5934000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>11201000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>2377000.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-      <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B30">
-        <v>94968000.0</v>
+        <v>103704000.0</v>
       </c>
       <c r="C30">
+        <v>91079000.0</v>
+      </c>
+      <c r="D30">
+        <v>94354000.0</v>
+      </c>
+      <c r="E30">
+        <v>97652000.0</v>
+      </c>
+      <c r="F30">
         <v>96042000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>98245000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>109977000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>99466000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>162153000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>68171000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>80779001.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>78845000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>86611000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>85613000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>78932000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>121534000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>101871000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>85393000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B31">
-        <v>1770000.0</v>
+        <v>7928000.0</v>
       </c>
       <c r="C31">
+        <v>1906000.0</v>
+      </c>
+      <c r="D31">
+        <v>-341011000.0</v>
+      </c>
+      <c r="E31">
+        <v>4454000.0</v>
+      </c>
+      <c r="F31">
         <v>4048000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>7212000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-69929000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>18172000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>4435000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-1287000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-98390000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>1230000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-3083000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>3848000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-5340000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>8404000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>6008000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-12507000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B32">
+        <v>338465000.0</v>
+      </c>
+      <c r="C32">
+        <v>320872000.0</v>
+      </c>
+      <c r="D32">
+        <v>330686000.0</v>
+      </c>
+      <c r="E32">
         <v>378041000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>348271000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>325707000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>352847000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>347915000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>320972000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>326744000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>334064000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>317764000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>320663000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>310257000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>273987000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>283730000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>288838000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>232833000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>572402000.0</v>
+      </c>
+      <c r="C2">
         <v>231745000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>279709000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>141093000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>17911000</v>
+      </c>
+      <c r="C3">
         <v>13149000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22342000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21188000</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>9404000.0</v>
+      </c>
+      <c r="C6">
         <v>340657000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-47964000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>138616000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B7">
+        <v>-23217000.0</v>
+      </c>
+      <c r="C7">
         <v>-13851000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>20994000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-68718000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B9">
+        <v>-873000.0</v>
+      </c>
+      <c r="C9">
         <v>-24063000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>30919000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41759000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10"/>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B14">
-        <v>40074000.0</v>
+        <v>35431000.0</v>
       </c>
       <c r="C14">
+        <v>36174000.0</v>
+      </c>
+      <c r="D14">
         <v>35859000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34735000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B16">
+        <v>581806000.0</v>
+      </c>
+      <c r="C16">
         <v>572402000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>231745000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>279709000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-6695000.0</v>
+      </c>
+      <c r="C18">
         <v>4734000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7538000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-161796000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B19">
+        <v>9365000.0</v>
+      </c>
+      <c r="C19">
         <v>-17276000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-51982000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-50704000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:4">
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>342950000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>408372000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>139000.0</v>
+      </c>
+      <c r="C21">
         <v>-3612000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5960000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-30600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B22">
+        <v>-373387000.0</v>
+      </c>
+      <c r="C22">
         <v>-152912000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-144759000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-132523000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>131</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>14529000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-539000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-27430000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B24">
+        <v>-9096000.0</v>
+      </c>
+      <c r="C24">
         <v>-914000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>-22477000.0</v>
+      </c>
+      <c r="E24">
         <v>-20885000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B25">
-        <v>81728000.0</v>
+        <v>359447000.0</v>
       </c>
       <c r="C25">
+        <v>85628000.0</v>
+      </c>
+      <c r="D25">
         <v>115063000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>33043000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B27">
+        <v>41907000.0</v>
+      </c>
+      <c r="C27">
         <v>87379000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3220000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-525000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:4">
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>1466000.0</v>
+      </c>
+      <c r="C28">
         <v>353867000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6499000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>350342000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>11216000.0</v>
+      </c>
+      <c r="C29">
         <v>17883000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14804000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-140608000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>-7498000.0</v>
+      </c>
+      <c r="C30">
         <v>-17276000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-51982000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-50704000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="J1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:12">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N1" t="s">
+        <v>75</v>
+      </c>
+      <c r="O1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>594852000.0</v>
+      </c>
+      <c r="C2">
+        <v>581806000.0</v>
+      </c>
+      <c r="D2">
+        <v>584575000.0</v>
+      </c>
+      <c r="E2">
         <v>581546000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>550136000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>572402000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>585516000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>572305000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>218670000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>231745000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>224244000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>199494000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>218641000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>279709000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>1615000</v>
+      </c>
+      <c r="C3">
+        <v>3148000</v>
+      </c>
+      <c r="D3">
+        <v>635000</v>
+      </c>
+      <c r="E3">
         <v>4687000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>1761000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>536000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>4158000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>3643000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>2286000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>3062000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>4409000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>3438000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>4455000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>10040000</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-11707000.0</v>
+      </c>
+      <c r="C6">
+        <v>13046000.0</v>
+      </c>
+      <c r="D6">
+        <v>-2769000.0</v>
+      </c>
+      <c r="E6">
         <v>3029000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>31410000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-22266000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-13114000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>13211000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>353635000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-13075000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>7501000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>24750000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-19147000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-61068000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B7">
+        <v>-17940000.0</v>
+      </c>
+      <c r="C7">
+        <v>-13779000.0</v>
+      </c>
+      <c r="D7">
+        <v>-6235000.0</v>
+      </c>
+      <c r="E7">
         <v>7633000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-4863000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-22569000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-13505000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-23896000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>20034000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>3862000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>5327000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>50285000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-12650000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-21968000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B9">
+        <v>-11549000.0</v>
+      </c>
+      <c r="C9">
+        <v>-11669000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1868000.0</v>
+      </c>
+      <c r="E9">
         <v>4083000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>-3838000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>750000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>1643000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>28269000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-16553000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>-11716000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>24641000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>36921000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-21530000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-9113000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B14">
+        <v>7343000.0</v>
+      </c>
+      <c r="C14">
+        <v>7998000.0</v>
+      </c>
+      <c r="D14">
+        <v>10647000.0</v>
+      </c>
+      <c r="E14">
         <v>7940000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>8407000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>8437000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>12121000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>10003000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>8915000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>9035000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>10416000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>9179000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>9290000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>9474000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B16">
+        <v>583145000.0</v>
+      </c>
+      <c r="C16">
+        <v>594852000.0</v>
+      </c>
+      <c r="D16">
+        <v>581806000.0</v>
+      </c>
+      <c r="E16">
         <v>584575000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>581546000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>550136000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>572402000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>585516000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>572305000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>218670000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>231745000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>224244000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>199494000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>218641000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-7865000.0</v>
+      </c>
+      <c r="C18">
+        <v>-14995000.0</v>
+      </c>
+      <c r="D18">
+        <v>7003000.0</v>
+      </c>
+      <c r="E18">
         <v>11842000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>3940000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-19188000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-12814000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>502000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-3748000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>20794000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>2876000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>44744000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-21046000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-34112000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B19">
+        <v>-848000.0</v>
+      </c>
+      <c r="C19">
+        <v>-684000.0</v>
+      </c>
+      <c r="D19">
+        <v>937000.0</v>
+      </c>
+      <c r="E19">
         <v>-10740000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>13739000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-8028000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-6046000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-3924000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>20510000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-27816000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-6911000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-19596000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>4449000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-29924000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:12">
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
+      <c r="C20">
+        <v>32682000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:12">
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>130</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
+        <v>-4000.0</v>
+      </c>
+      <c r="E21">
         <v>143000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>27000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>8000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B22">
+        <v>-14577000.0</v>
+      </c>
+      <c r="C22">
+        <v>-9562000.0</v>
+      </c>
+      <c r="D22">
+        <v>-336485000.0</v>
+      </c>
+      <c r="E22">
         <v>-11647000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-3883000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-21969000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-102563000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>20221000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-76885000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>6315000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-95266000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-11451000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-19750000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-18292000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>307000.0</v>
+      </c>
+      <c r="C23">
+        <v>32682000.0</v>
+      </c>
+      <c r="D23">
+        <v>229000.0</v>
+      </c>
+      <c r="E23">
         <v>-229000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>229000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>82000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>172000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-9753000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-2408000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-842000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-873000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>2317000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-982000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-1001000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B24">
+        <v>-1110000.0</v>
+      </c>
+      <c r="C24">
+        <v>-68000.0</v>
+      </c>
+      <c r="D24">
+        <v>-11868000.0</v>
+      </c>
+      <c r="E24">
         <v>47000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-13162000.0</v>
       </c>
-      <c r="D24">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="G24">
+        <v>42000.0</v>
+      </c>
+      <c r="H24">
         <v>3519000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-93837000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>79000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>-47000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>-874000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-4110000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-3842000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-13651000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B25">
+        <v>7441000.0</v>
+      </c>
+      <c r="C25">
+        <v>5647000.0</v>
+      </c>
+      <c r="D25">
+        <v>353195000.0</v>
+      </c>
+      <c r="E25">
         <v>16295000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>2657000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>339000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>80863000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-403000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-2138000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>3060000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>100594000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-119000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>7281000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>3696000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B27">
+        <v>12105000.0</v>
+      </c>
+      <c r="C27">
+        <v>7625000.0</v>
+      </c>
+      <c r="D27">
+        <v>6784000.0</v>
+      </c>
+      <c r="E27">
         <v>9625000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>7245000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>18253000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>15265000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>14458000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>55060000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>2596000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="L27"/>
+      <c r="M27">
         <v>1234000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>768000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>2329000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>307000.0</v>
+      </c>
+      <c r="C28">
+        <v>32682000.0</v>
+      </c>
+      <c r="D28">
+        <v>59000.0</v>
+      </c>
+      <c r="E28">
         <v>1178000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>147000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>82000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>199000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>17615000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>336910000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-857000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-100000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>2345000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-1111000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-7633000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>-6250000.0</v>
+      </c>
+      <c r="C29">
+        <v>-11847000.0</v>
+      </c>
+      <c r="D29">
+        <v>7638000.0</v>
+      </c>
+      <c r="E29">
         <v>16529000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>5701000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-18652000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-8656000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>4145000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-1462000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>23856000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>7285000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>48182000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-16591000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-24072000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>-3573000.0</v>
+      </c>
+      <c r="C30">
+        <v>-6744000.0</v>
+      </c>
+      <c r="D30">
+        <v>-2469000.0</v>
+      </c>
+      <c r="E30">
         <v>-10740000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>13739000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-8028000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-6046000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-3924000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>20510000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-27816000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-6911000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-19596000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>4449000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-29924000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>