--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -998,51 +998,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
-        <v>248978061.0</v>
+        <v>248977000.0</v>
       </c>
       <c r="C2">
         <v>158435000.0</v>
       </c>
       <c r="D2">
         <v>161493000.0</v>
       </c>
       <c r="E2">
         <v>161029000.0</v>
       </c>
       <c r="F2">
         <v>197643000.0</v>
       </c>
       <c r="G2">
         <v>149509000.0</v>
       </c>
       <c r="H2">
         <v>126247000.0</v>
       </c>
       <c r="I2">
         <v>123730000.0</v>
       </c>
       <c r="J2">
         <v>134950000.0</v>
       </c>
@@ -1254,51 +1254,51 @@
       <c r="H9">
         <v>1133913000.0</v>
       </c>
       <c r="I9">
         <v>1071836000.0</v>
       </c>
       <c r="J9">
         <v>1030048000.0</v>
       </c>
       <c r="K9">
         <v>979805000.0</v>
       </c>
       <c r="L9">
         <v>938922000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
-        <v>2298950804.0</v>
+        <v>2298941000.0</v>
       </c>
       <c r="C10">
         <v>1890632000.0</v>
       </c>
       <c r="D10">
         <v>2584635000.0</v>
       </c>
       <c r="E10">
         <v>2690768000.0</v>
       </c>
       <c r="F10">
         <v>2423703000.0</v>
       </c>
       <c r="G10">
         <v>1814844000.0</v>
       </c>
       <c r="H10">
         <v>1452985000.0</v>
       </c>
       <c r="I10">
         <v>1234596000.0</v>
       </c>
       <c r="J10">
         <v>1000953000.0</v>
       </c>
@@ -1322,51 +1322,51 @@
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>2405090257.0</v>
+        <v>2405080000.0</v>
       </c>
       <c r="C12">
         <v>2350484000.0</v>
       </c>
       <c r="D12">
         <v>3225670000.0</v>
       </c>
       <c r="E12">
         <v>3171196000.0</v>
       </c>
       <c r="F12">
         <v>3134765000.0</v>
       </c>
       <c r="G12">
         <v>3496892000.0</v>
       </c>
       <c r="H12">
         <v>2404220000.0</v>
       </c>
       <c r="I12">
         <v>1825865000.0</v>
       </c>
       <c r="J12">
         <v>1792683000.0</v>
       </c>
@@ -1506,51 +1506,51 @@
       <c r="J15">
         <v>56000.0</v>
       </c>
       <c r="K15">
         <v>55000.0</v>
       </c>
       <c r="L15">
         <v>53000.0</v>
       </c>
       <c r="M15">
         <v>51000.0</v>
       </c>
       <c r="N15">
         <v>45000.0</v>
       </c>
       <c r="O15">
         <v>36000.0</v>
       </c>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
-        <v>78315334.0</v>
+        <v>130454000.0</v>
       </c>
       <c r="C16">
         <v>122101000.0</v>
       </c>
       <c r="D16">
         <v>75187000.0</v>
       </c>
       <c r="E16">
         <v>79949000.0</v>
       </c>
       <c r="F16">
         <v>91136000.0</v>
       </c>
       <c r="G16">
         <v>143684000.0</v>
       </c>
       <c r="H16">
         <v>108783000.0</v>
       </c>
       <c r="I16">
         <v>99994000.0</v>
       </c>
       <c r="J16">
         <v>81311000.0</v>
       </c>
@@ -1748,51 +1748,51 @@
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22">
         <v>4483000.0</v>
       </c>
       <c r="O22">
         <v>2349000.0</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
-        <v>7091216243.0</v>
+        <v>7091186000.0</v>
       </c>
       <c r="C23">
         <v>6504499000.0</v>
       </c>
       <c r="D23">
         <v>7280358000.0</v>
       </c>
       <c r="E23">
         <v>7129454000.0</v>
       </c>
       <c r="F23">
         <v>7519522000.0</v>
       </c>
       <c r="G23">
         <v>6335117000.0</v>
       </c>
       <c r="H23">
         <v>4804186000.0</v>
       </c>
       <c r="I23">
         <v>3274682000.0</v>
       </c>
       <c r="J23">
         <v>2561819000.0</v>
       </c>
@@ -1926,51 +1926,51 @@
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-393000677.0</v>
+        <v>-392999000.0</v>
       </c>
       <c r="C28">
         <v>14886000.0</v>
       </c>
       <c r="D28">
         <v>120902000.0</v>
       </c>
       <c r="E28">
         <v>-203792000.0</v>
       </c>
       <c r="F28">
         <v>71214000.0</v>
       </c>
       <c r="G28">
         <v>613667000.0</v>
       </c>
       <c r="H28">
         <v>229266000.0</v>
       </c>
       <c r="I28">
         <v>-350473000.0</v>
       </c>
       <c r="J28">
         <v>-120970000.0</v>
       </c>
@@ -2136,51 +2136,51 @@
       </c>
       <c r="G32">
         <v>3876189000.0</v>
       </c>
       <c r="H32">
         <v>2835323000.0</v>
       </c>
       <c r="I32">
         <v>1839254000.0</v>
       </c>
       <c r="J32">
         <v>1563496000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
-        <v>3514412988.0</v>
+        <v>3514398000.0</v>
       </c>
       <c r="C33">
         <v>3012718000.0</v>
       </c>
       <c r="D33">
         <v>2767642000.0</v>
       </c>
       <c r="E33">
         <v>2577196000.0</v>
       </c>
       <c r="F33">
         <v>2716742000.0</v>
       </c>
       <c r="G33">
         <v>1500558000.0</v>
       </c>
       <c r="H33">
         <v>1168008000.0</v>
       </c>
       <c r="I33">
         <v>805584000.0</v>
       </c>
       <c r="J33">
         <v>513447000.0</v>
       </c>
@@ -2224,99 +2224,99 @@
         <v>61906000.0</v>
       </c>
       <c r="H34">
         <v>39261000.0</v>
       </c>
       <c r="I34">
         <v>12577000.0</v>
       </c>
       <c r="J34">
         <v>2166000.0</v>
       </c>
       <c r="K34">
         <v>817000.0</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>2027798648.0</v>
+        <v>2027790000.0</v>
       </c>
       <c r="C35">
         <v>1957477000.0</v>
       </c>
       <c r="D35">
         <v>1965397000.0</v>
       </c>
       <c r="E35">
         <v>2518976000.0</v>
       </c>
       <c r="F35">
         <v>1672483000.0</v>
       </c>
       <c r="G35">
         <v>2490417000.0</v>
       </c>
       <c r="H35">
         <v>1721512000.0</v>
       </c>
       <c r="I35">
         <v>896700000.0</v>
       </c>
       <c r="J35">
         <v>882149000.0</v>
       </c>
       <c r="K35">
         <v>1483000.0</v>
       </c>
       <c r="L35">
         <v>2385000.0</v>
       </c>
       <c r="M35">
         <v>873000.0</v>
       </c>
       <c r="N35">
         <v>768000.0</v>
       </c>
       <c r="O35">
         <v>7806000.0</v>
       </c>
       <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>1303042558.0</v>
+        <v>1107125000.0</v>
       </c>
       <c r="C36">
         <v>941797000.0</v>
       </c>
       <c r="D36">
         <v>712500000.0</v>
       </c>
       <c r="E36">
         <v>1048801000.0</v>
       </c>
       <c r="F36">
         <v>1102823000.0</v>
       </c>
       <c r="G36">
         <v>24752000.0</v>
       </c>
       <c r="H36">
         <v>47307000.0</v>
       </c>
       <c r="I36">
         <v>14926000.0</v>
       </c>
       <c r="J36">
         <v>13380000.0</v>
       </c>
@@ -2382,99 +2382,99 @@
       <c r="J38">
         <v>13380000.0</v>
       </c>
       <c r="K38">
         <v>5592000.0</v>
       </c>
       <c r="L38">
         <v>10173000.0</v>
       </c>
       <c r="M38">
         <v>327000.0</v>
       </c>
       <c r="N38">
         <v>3369000.0</v>
       </c>
       <c r="O38">
         <v>776000.0</v>
       </c>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>85845998.0</v>
+        <v>85841000.0</v>
       </c>
       <c r="C39">
         <v>123716000.0</v>
       </c>
       <c r="D39">
         <v>103789000.0</v>
       </c>
       <c r="E39">
         <v>127583000.0</v>
       </c>
       <c r="F39">
         <v>90960000.0</v>
       </c>
       <c r="G39">
         <v>95753000.0</v>
       </c>
       <c r="H39">
         <v>424905000.0</v>
       </c>
       <c r="I39">
         <v>212435000.0</v>
       </c>
       <c r="J39">
         <v>69233000.0</v>
       </c>
       <c r="K39">
         <v>66664000.0</v>
       </c>
       <c r="L39">
         <v>42295000.0</v>
       </c>
       <c r="M39">
         <v>13512000.0</v>
       </c>
       <c r="N39">
         <v>5693000.0</v>
       </c>
       <c r="O39">
         <v>3082000.0</v>
       </c>
       <c r="P39"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>700454049.0</v>
+        <v>662357000.0</v>
       </c>
       <c r="C40">
         <v>528644000.0</v>
       </c>
       <c r="D40">
         <v>656445000.0</v>
       </c>
       <c r="E40">
         <v>904289981.0</v>
       </c>
       <c r="F40">
         <v>821033000.0</v>
       </c>
       <c r="G40">
         <v>551173000.0</v>
       </c>
       <c r="H40">
         <v>561117000.0</v>
       </c>
       <c r="I40">
         <v>30631000.0</v>
       </c>
       <c r="J40">
         <v>25277000.0</v>
       </c>
@@ -2654,51 +2654,51 @@
       <c r="J45">
         <v>33793000.0</v>
       </c>
       <c r="K45">
         <v>22816000.0</v>
       </c>
       <c r="L45">
         <v>22850000.0</v>
       </c>
       <c r="M45">
         <v>30874000.0</v>
       </c>
       <c r="N45">
         <v>35702000.0</v>
       </c>
       <c r="O45">
         <v>49452000.0</v>
       </c>
       <c r="P45"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
-        <v>282443204.0</v>
+        <v>436205000.0</v>
       </c>
       <c r="C46">
         <v>369751000.0</v>
       </c>
       <c r="D46">
         <v>390929000.0</v>
       </c>
       <c r="E46">
         <v>249553000.0</v>
       </c>
       <c r="F46">
         <v>68396000.0</v>
       </c>
       <c r="G46">
         <v>60632000.0</v>
       </c>
       <c r="H46">
         <v>46729000.0</v>
       </c>
       <c r="I46">
         <v>45623000.0</v>
       </c>
       <c r="J46">
         <v>33793000.0</v>
       </c>
@@ -2882,95 +2882,95 @@
         <v>2428511000.0</v>
       </c>
       <c r="H51">
         <v>1686959000.0</v>
       </c>
       <c r="I51">
         <v>1259612000.0</v>
       </c>
       <c r="J51">
         <v>1123321000.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51">
         <v>267722000.0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
-        <v>28090059.0</v>
+        <v>14045000.0</v>
       </c>
       <c r="C52">
         <v>12162000.0</v>
       </c>
       <c r="D52">
         <v>809713000.0</v>
       </c>
       <c r="E52">
         <v>19388019.0</v>
       </c>
       <c r="F52">
         <v>904460000.0</v>
       </c>
       <c r="G52">
         <v>11160000.0</v>
       </c>
       <c r="H52">
         <v>4708000.0</v>
       </c>
       <c r="I52">
         <v>375489000.0</v>
       </c>
       <c r="J52">
         <v>243338000.0</v>
       </c>
       <c r="K52">
         <v>158939000.0</v>
       </c>
       <c r="L52"/>
       <c r="M52">
         <v>87992000.0</v>
       </c>
       <c r="N52">
         <v>312063000.0</v>
       </c>
       <c r="O52"/>
       <c r="P52"/>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
-        <v>106139452.0</v>
+        <v>106139000.0</v>
       </c>
       <c r="C53">
         <v>459852000.0</v>
       </c>
       <c r="D53">
         <v>641035000.0</v>
       </c>
       <c r="E53">
         <v>480428000.0</v>
       </c>
       <c r="F53">
         <v>711062000.0</v>
       </c>
       <c r="G53">
         <v>1682048000.0</v>
       </c>
       <c r="H53">
         <v>951235000.0</v>
       </c>
       <c r="I53">
         <v>591269000.0</v>
       </c>
       <c r="J53">
         <v>791730000.0</v>
       </c>
@@ -2994,195 +2994,195 @@
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
-        <v>7091216243.0</v>
+        <v>7091186000.0</v>
       </c>
       <c r="C55">
         <v>6504499000.0</v>
       </c>
       <c r="D55">
         <v>7280358000.0</v>
       </c>
       <c r="E55">
         <v>7129454000.0</v>
       </c>
       <c r="F55">
         <v>7519522000.0</v>
       </c>
       <c r="G55">
         <v>6335117000.0</v>
       </c>
       <c r="H55">
         <v>4804186000.0</v>
       </c>
       <c r="I55">
         <v>3274682000.0</v>
       </c>
       <c r="J55">
         <v>2561819000.0</v>
       </c>
       <c r="K55">
         <v>1036944000.0</v>
       </c>
       <c r="L55">
         <v>839189000.0</v>
       </c>
       <c r="M55">
         <v>677781000.0</v>
       </c>
       <c r="N55">
         <v>606934000.0</v>
       </c>
       <c r="O55">
         <v>205558000.0</v>
       </c>
       <c r="P55"/>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
-        <v>3576803255.0</v>
+        <v>3576788000.0</v>
       </c>
       <c r="C56">
         <v>3491781000.0</v>
       </c>
       <c r="D56">
         <v>4512716000.0</v>
       </c>
       <c r="E56">
         <v>4552258000.0</v>
       </c>
       <c r="F56">
         <v>4802780000.0</v>
       </c>
       <c r="G56">
         <v>4834559000.0</v>
       </c>
       <c r="H56">
         <v>3636178000.0</v>
       </c>
       <c r="I56">
         <v>2469098000.0</v>
       </c>
       <c r="J56">
         <v>2048372000.0</v>
       </c>
       <c r="K56">
         <v>597237000.0</v>
       </c>
       <c r="L56">
         <v>498404000.0</v>
       </c>
       <c r="M56">
         <v>586190000.0</v>
       </c>
       <c r="N56">
         <v>551775000.0</v>
       </c>
       <c r="O56">
         <v>151765000.0</v>
       </c>
       <c r="P56"/>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
-        <v>1055837503.0</v>
+        <v>1055833000.0</v>
       </c>
       <c r="C57">
         <v>968136000.0</v>
       </c>
       <c r="D57">
         <v>1797345000.0</v>
       </c>
       <c r="E57">
         <v>1219938000.0</v>
       </c>
       <c r="F57">
         <v>2159019000.0</v>
       </c>
       <c r="G57">
         <v>958370000.0</v>
       </c>
       <c r="H57">
         <v>800855000.0</v>
       </c>
       <c r="I57">
         <v>629844000.0</v>
       </c>
       <c r="J57">
         <v>484876000.0</v>
       </c>
       <c r="K57">
         <v>278103000.0</v>
       </c>
       <c r="L57">
         <v>208775000.0</v>
       </c>
       <c r="M57">
         <v>112572000.0</v>
       </c>
       <c r="N57">
         <v>369495000.0</v>
       </c>
       <c r="O57">
         <v>419466000.0</v>
       </c>
       <c r="P57"/>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
-        <v>3083636151.0</v>
+        <v>3083623000.0</v>
       </c>
       <c r="C58">
         <v>2925613000.0</v>
       </c>
       <c r="D58">
         <v>3762742000.0</v>
       </c>
       <c r="E58">
         <v>3738914000.0</v>
       </c>
       <c r="F58">
         <v>3831502000.0</v>
       </c>
       <c r="G58">
         <v>3448787000.0</v>
       </c>
       <c r="H58">
         <v>2522367000.0</v>
       </c>
       <c r="I58">
         <v>1526544000.0</v>
       </c>
       <c r="J58">
         <v>1367025000.0</v>
       </c>
@@ -3206,51 +3206,51 @@
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
-        <v>3920745721.0</v>
+        <v>3920729000.0</v>
       </c>
       <c r="C60">
         <v>3482771000.0</v>
       </c>
       <c r="D60">
         <v>3398735000.0</v>
       </c>
       <c r="E60">
         <v>3330250000.0</v>
       </c>
       <c r="F60">
         <v>3593821000.0</v>
       </c>
       <c r="G60">
         <v>2812425000.0</v>
       </c>
       <c r="H60">
         <v>2281819000.0</v>
       </c>
       <c r="I60">
         <v>1748138000.0</v>
       </c>
       <c r="J60">
         <v>1194794000.0</v>
       </c>
@@ -3497,51 +3497,51 @@
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
         <v>246496000.0</v>
       </c>
       <c r="C2">
-        <v>248978061.0</v>
+        <v>248977000.0</v>
       </c>
       <c r="D2">
         <v>217659968.0</v>
       </c>
       <c r="E2">
         <v>186790000.0</v>
       </c>
       <c r="F2">
         <v>164823000.0</v>
       </c>
       <c r="G2">
         <v>158435000.0</v>
       </c>
       <c r="H2">
         <v>154440000.0</v>
       </c>
       <c r="I2">
         <v>150456000.0</v>
       </c>
       <c r="J2">
         <v>149456000.0</v>
       </c>
       <c r="K2">
         <v>149456000.0</v>
       </c>
@@ -4181,51 +4181,51 @@
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
         <v>1516544000.0</v>
       </c>
       <c r="C10">
-        <v>2298950804.0</v>
+        <v>2298941000.0</v>
       </c>
       <c r="D10">
         <v>1081381844.0</v>
       </c>
       <c r="E10">
         <v>1156292000.0</v>
       </c>
       <c r="F10">
         <v>1205765000.0</v>
       </c>
       <c r="G10">
         <v>1890632000.0</v>
       </c>
       <c r="H10">
         <v>1203977000.0</v>
       </c>
       <c r="I10">
         <v>1922371000.0</v>
       </c>
       <c r="J10">
         <v>2144546000.0</v>
       </c>
       <c r="K10">
         <v>2144546000.0</v>
       </c>
@@ -4405,51 +4405,51 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
         <v>2594213000.0</v>
       </c>
       <c r="C12">
-        <v>2405090257.0</v>
+        <v>2405080000.0</v>
       </c>
       <c r="D12">
         <v>2044448705.0</v>
       </c>
       <c r="E12">
         <v>2109168000.0</v>
       </c>
       <c r="F12">
         <v>2083819000.0</v>
       </c>
       <c r="G12">
         <v>2350484000.0</v>
       </c>
       <c r="H12">
         <v>2197595000.0</v>
       </c>
       <c r="I12">
         <v>2838008000.0</v>
       </c>
       <c r="J12">
         <v>3252450000.0</v>
       </c>
       <c r="K12">
         <v>3252450000.0</v>
       </c>
@@ -4573,63 +4573,67 @@
       <c r="AY12">
         <v>498778000.0</v>
       </c>
       <c r="AZ12">
         <v>552621000.0</v>
       </c>
       <c r="BA12"/>
       <c r="BB12">
         <v>122754000.0</v>
       </c>
       <c r="BC12">
         <v>122754000.0</v>
       </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>61000.0</v>
       </c>
       <c r="C13">
         <v>61000.0</v>
       </c>
       <c r="D13"/>
-      <c r="E13"/>
+      <c r="E13">
+        <v>3597121000.0</v>
+      </c>
       <c r="F13">
-        <v>61000.0</v>
+        <v>3432055000.0</v>
       </c>
       <c r="G13">
         <v>61000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>3583469000.0</v>
+      </c>
       <c r="I13">
         <v>3325636000.0</v>
       </c>
       <c r="J13">
-        <v>61000.0</v>
+        <v>3208844000.0</v>
       </c>
       <c r="K13">
         <v>3208844000.0</v>
       </c>
       <c r="L13">
         <v>3207129000.0</v>
       </c>
       <c r="M13">
         <v>3124261000.0</v>
       </c>
       <c r="N13">
         <v>3406906000.0</v>
       </c>
       <c r="O13">
         <v>3406906000.0</v>
       </c>
       <c r="P13">
         <v>3214804000.0</v>
       </c>
       <c r="Q13">
         <v>3441610000.0</v>
       </c>
       <c r="R13">
         <v>3564488000.0</v>
       </c>
@@ -4965,51 +4969,51 @@
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15">
         <v>100000.0</v>
       </c>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15">
         <v>45000.0</v>
       </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
         <v>95652000.0</v>
       </c>
       <c r="C16">
-        <v>78315334.0</v>
+        <v>130454000.0</v>
       </c>
       <c r="D16">
         <v>81899988.0</v>
       </c>
       <c r="E16">
         <v>77272000.0</v>
       </c>
       <c r="F16">
         <v>86537000.0</v>
       </c>
       <c r="G16">
         <v>122101000.0</v>
       </c>
       <c r="H16">
         <v>94690000.0</v>
       </c>
       <c r="I16">
         <v>88596000.0</v>
       </c>
       <c r="J16">
         <v>92726000.0</v>
       </c>
       <c r="K16">
         <v>92726000.0</v>
       </c>
@@ -5688,51 +5692,51 @@
       <c r="AV22">
         <v>1.0</v>
       </c>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22">
         <v>4483000.0</v>
       </c>
       <c r="AZ22">
         <v>1.0</v>
       </c>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22">
         <v>1.0</v>
       </c>
     </row>
     <row r="23" spans="1:55">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
         <v>7193597000.0</v>
       </c>
       <c r="C23">
-        <v>7091216243.0</v>
+        <v>7091186000.0</v>
       </c>
       <c r="D23">
         <v>6898782006.0</v>
       </c>
       <c r="E23">
         <v>6539145000.0</v>
       </c>
       <c r="F23">
         <v>6658879000.0</v>
       </c>
       <c r="G23">
         <v>6504499000.0</v>
       </c>
       <c r="H23">
         <v>6625116000.0</v>
       </c>
       <c r="I23">
         <v>7102285000.0</v>
       </c>
       <c r="J23">
         <v>7275862000.0</v>
       </c>
       <c r="K23">
         <v>7275862000.0</v>
       </c>
@@ -6255,51 +6259,51 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
         <v>348949000.0</v>
       </c>
       <c r="C28">
-        <v>-393000677.0</v>
+        <v>-392999000.0</v>
       </c>
       <c r="D28">
         <v>780224887.0</v>
       </c>
       <c r="E28">
         <v>708372000.0</v>
       </c>
       <c r="F28">
         <v>656955000.0</v>
       </c>
       <c r="G28">
         <v>14886000.0</v>
       </c>
       <c r="H28">
         <v>654855000.0</v>
       </c>
       <c r="I28">
         <v>734512000.0</v>
       </c>
       <c r="J28">
         <v>510059000.0</v>
       </c>
       <c r="K28">
         <v>510059000.0</v>
       </c>
@@ -6918,51 +6922,51 @@
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
         <v>3477371000.0</v>
       </c>
       <c r="C33">
-        <v>3514412988.0</v>
+        <v>3514398000.0</v>
       </c>
       <c r="D33">
         <v>3720912464.0</v>
       </c>
       <c r="E33">
         <v>3261082000.0</v>
       </c>
       <c r="F33">
         <v>3423630000.0</v>
       </c>
       <c r="G33">
         <v>3012718000.0</v>
       </c>
       <c r="H33">
         <v>3167021000.0</v>
       </c>
       <c r="I33">
         <v>3077936000.0</v>
       </c>
       <c r="J33">
         <v>2759170000.0</v>
       </c>
       <c r="K33">
         <v>2759170000.0</v>
       </c>
@@ -7198,51 +7202,51 @@
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
         <v>2030725000.0</v>
       </c>
       <c r="C35">
-        <v>2027798648.0</v>
+        <v>2027790000.0</v>
       </c>
       <c r="D35">
         <v>2012000710.0</v>
       </c>
       <c r="E35">
         <v>1966559000.0</v>
       </c>
       <c r="F35">
         <v>1959181000.0</v>
       </c>
       <c r="G35">
         <v>1957477000.0</v>
       </c>
       <c r="H35">
         <v>1978508000.0</v>
       </c>
       <c r="I35">
         <v>1969443000.0</v>
       </c>
       <c r="J35">
         <v>1964689000.0</v>
       </c>
       <c r="K35">
         <v>1964689000.0</v>
       </c>
@@ -7357,51 +7361,51 @@
       <c r="AV35">
         <v>550000.0</v>
       </c>
       <c r="AW35">
         <v>612000.0</v>
       </c>
       <c r="AX35">
         <v>480291000.0</v>
       </c>
       <c r="AY35">
         <v>768000.0</v>
       </c>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
         <v>1313890000.0</v>
       </c>
       <c r="C36">
-        <v>1303042558.0</v>
+        <v>1107125000.0</v>
       </c>
       <c r="D36">
         <v>1452921792.0</v>
       </c>
       <c r="E36">
         <v>1292890000.0</v>
       </c>
       <c r="F36">
         <v>1519352000.0</v>
       </c>
       <c r="G36">
         <v>941797000.0</v>
       </c>
       <c r="H36">
         <v>1205712000.0</v>
       </c>
       <c r="I36">
         <v>1300437000.0</v>
       </c>
       <c r="J36">
         <v>1000723000.0</v>
       </c>
       <c r="K36">
         <v>1000723000.0</v>
       </c>
@@ -7722,108 +7726,108 @@
       </c>
       <c r="AW38">
         <v>27425000.0</v>
       </c>
       <c r="AX38">
         <v>24325000.0</v>
       </c>
       <c r="AY38">
         <v>19457000.0</v>
       </c>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38">
         <v>776000.0</v>
       </c>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
         <v>339694000.0</v>
       </c>
       <c r="C39">
-        <v>85845998.0</v>
+        <v>85841000.0</v>
       </c>
       <c r="D39">
         <v>313993955.0</v>
       </c>
       <c r="E39">
         <v>339402000.0</v>
       </c>
       <c r="F39">
         <v>341241000.0</v>
       </c>
       <c r="G39">
         <v>123716000.0</v>
       </c>
       <c r="H39">
         <v>375455000.0</v>
       </c>
       <c r="I39">
         <v>348135000.0</v>
       </c>
       <c r="J39">
         <v>356720000.0</v>
       </c>
       <c r="K39">
         <v>356720000.0</v>
       </c>
       <c r="L39">
         <v>374940000.0</v>
       </c>
       <c r="M39">
         <v>406257000.0</v>
       </c>
       <c r="N39">
         <v>424184000.0</v>
       </c>
       <c r="O39">
         <v>424184000.0</v>
       </c>
       <c r="P39">
-        <v>409639000.0</v>
+        <v>819278419.0</v>
       </c>
       <c r="Q39">
         <v>481738000.0</v>
       </c>
       <c r="R39">
-        <v>466018000.0</v>
+        <v>932031207.0</v>
       </c>
       <c r="S39">
         <v>90960000.0</v>
       </c>
       <c r="T39">
-        <v>944044000.0</v>
+        <v>1888104722.0</v>
       </c>
       <c r="U39">
         <v>64594000.0</v>
       </c>
       <c r="V39">
-        <v>382912000.0</v>
+        <v>765835795.0</v>
       </c>
       <c r="W39">
         <v>296757000.0</v>
       </c>
       <c r="X39">
         <v>408055000.0</v>
       </c>
       <c r="Y39">
         <v>523077000.0</v>
       </c>
       <c r="Z39">
         <v>424905000.0</v>
       </c>
       <c r="AA39">
         <v>424905000.0</v>
       </c>
       <c r="AB39">
         <v>314589000.0</v>
       </c>
       <c r="AC39">
         <v>285937000.0</v>
       </c>
       <c r="AD39">
         <v>212435000.0</v>
       </c>
@@ -7885,51 +7889,51 @@
         <v>11086000.0</v>
       </c>
       <c r="AX39">
         <v>7647000.0</v>
       </c>
       <c r="AY39">
         <v>5693000.0</v>
       </c>
       <c r="AZ39">
         <v>3860000.0</v>
       </c>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39">
         <v>3082000.0</v>
       </c>
     </row>
     <row r="40" spans="1:55">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
         <v>792295000.0</v>
       </c>
       <c r="C40">
-        <v>700454049.0</v>
+        <v>662357000.0</v>
       </c>
       <c r="D40">
         <v>650091907.0</v>
       </c>
       <c r="E40">
         <v>582521000.0</v>
       </c>
       <c r="F40">
         <v>850531000.0</v>
       </c>
       <c r="G40">
         <v>528644000.0</v>
       </c>
       <c r="H40">
         <v>638826000.0</v>
       </c>
       <c r="I40">
         <v>625542000.0</v>
       </c>
       <c r="J40">
         <v>862202000.0</v>
       </c>
       <c r="K40">
         <v>862202000.0</v>
       </c>
@@ -8589,51 +8593,51 @@
       <c r="AV45">
         <v>32700000.0</v>
       </c>
       <c r="AW45">
         <v>34953000.0</v>
       </c>
       <c r="AX45">
         <v>34547000.0</v>
       </c>
       <c r="AY45">
         <v>35702000.0</v>
       </c>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
         <v>283428000.0</v>
       </c>
       <c r="C46">
-        <v>282443204.0</v>
+        <v>436205000.0</v>
       </c>
       <c r="D46">
         <v>280939959.0</v>
       </c>
       <c r="E46">
         <v>280622000.0</v>
       </c>
       <c r="F46">
         <v>226867000.0</v>
       </c>
       <c r="G46">
         <v>369751000.0</v>
       </c>
       <c r="H46">
         <v>227609000.0</v>
       </c>
       <c r="I46">
         <v>212451000.0</v>
       </c>
       <c r="J46">
         <v>216684000.0</v>
       </c>
       <c r="K46">
         <v>216684000.0</v>
       </c>
@@ -9307,51 +9311,51 @@
       </c>
       <c r="AW51">
         <v>19896000.0</v>
       </c>
       <c r="AX51">
         <v>263323000.0</v>
       </c>
       <c r="AY51">
         <v>267722000.0</v>
       </c>
       <c r="AZ51">
         <v>293629000.0</v>
       </c>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
         <v>28090059.0</v>
       </c>
       <c r="C52">
-        <v>28090059.0</v>
+        <v>14045000.0</v>
       </c>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52">
         <v>12162000.0</v>
       </c>
       <c r="G52">
         <v>12162000.0</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>799993000.0</v>
       </c>
       <c r="J52">
         <v>799659000.0</v>
       </c>
       <c r="K52">
         <v>799659000.0</v>
       </c>
       <c r="L52">
         <v>798991000.0</v>
       </c>
       <c r="M52"/>
       <c r="N52">
         <v>9694000.0</v>
@@ -9430,51 +9434,51 @@
         <v>87992000.0</v>
       </c>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52">
         <v>315410000.0</v>
       </c>
       <c r="AY52">
         <v>312063000.0</v>
       </c>
       <c r="AZ52">
         <v>293629000.0</v>
       </c>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
         <v>1077669000.0</v>
       </c>
       <c r="C53">
-        <v>106139452.0</v>
+        <v>106139000.0</v>
       </c>
       <c r="D53">
         <v>963066861.0</v>
       </c>
       <c r="E53">
         <v>952876000.0</v>
       </c>
       <c r="F53">
         <v>878054000.0</v>
       </c>
       <c r="G53">
         <v>459852000.0</v>
       </c>
       <c r="H53">
         <v>993618000.0</v>
       </c>
       <c r="I53">
         <v>915637000.0</v>
       </c>
       <c r="J53">
         <v>1107904000.0</v>
       </c>
       <c r="K53">
         <v>1107904000.0</v>
       </c>
@@ -9654,51 +9658,51 @@
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
         <v>7193597000.0</v>
       </c>
       <c r="C55">
-        <v>7091216243.0</v>
+        <v>7091186000.0</v>
       </c>
       <c r="D55">
         <v>6898782006.0</v>
       </c>
       <c r="E55">
         <v>6539145000.0</v>
       </c>
       <c r="F55">
         <v>6658879000.0</v>
       </c>
       <c r="G55">
         <v>6504499000.0</v>
       </c>
       <c r="H55">
         <v>6625116000.0</v>
       </c>
       <c r="I55">
         <v>7102285000.0</v>
       </c>
       <c r="J55">
         <v>7275862000.0</v>
       </c>
       <c r="K55">
         <v>7275862000.0</v>
       </c>
@@ -9817,51 +9821,51 @@
         <v>668001000.0</v>
       </c>
       <c r="AX55">
         <v>592802000.0</v>
       </c>
       <c r="AY55">
         <v>606934000.0</v>
       </c>
       <c r="AZ55">
         <v>650175000.0</v>
       </c>
       <c r="BA55"/>
       <c r="BB55"/>
       <c r="BC55">
         <v>205558000.0</v>
       </c>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
         <v>3716226000.0</v>
       </c>
       <c r="C56">
-        <v>3576803255.0</v>
+        <v>3576788000.0</v>
       </c>
       <c r="D56">
         <v>3177869542.0</v>
       </c>
       <c r="E56">
         <v>3278063000.0</v>
       </c>
       <c r="F56">
         <v>3235249000.0</v>
       </c>
       <c r="G56">
         <v>3491781000.0</v>
       </c>
       <c r="H56">
         <v>3458095000.0</v>
       </c>
       <c r="I56">
         <v>4024349000.0</v>
       </c>
       <c r="J56">
         <v>4516692000.0</v>
       </c>
       <c r="K56">
         <v>4516692000.0</v>
       </c>
@@ -9982,51 +9986,51 @@
       <c r="AX56">
         <v>533930000.0</v>
       </c>
       <c r="AY56">
         <v>551775000.0</v>
       </c>
       <c r="AZ56">
         <v>599770000.0</v>
       </c>
       <c r="BA56"/>
       <c r="BB56">
         <v>122754000.0</v>
       </c>
       <c r="BC56">
         <v>151765000.0</v>
       </c>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
         <v>1230106000.0</v>
       </c>
       <c r="C57">
-        <v>1055837503.0</v>
+        <v>1055833000.0</v>
       </c>
       <c r="D57">
         <v>949651863.0</v>
       </c>
       <c r="E57">
         <v>896878000.0</v>
       </c>
       <c r="F57">
         <v>1191480000.0</v>
       </c>
       <c r="G57">
         <v>968136000.0</v>
       </c>
       <c r="H57">
         <v>968667000.0</v>
       </c>
       <c r="I57">
         <v>1719275000.0</v>
       </c>
       <c r="J57">
         <v>2016431000.0</v>
       </c>
       <c r="K57">
         <v>2016431000.0</v>
       </c>
@@ -10145,51 +10149,51 @@
         <v>109143000.0</v>
       </c>
       <c r="AX57">
         <v>400413000.0</v>
       </c>
       <c r="AY57">
         <v>369495000.0</v>
       </c>
       <c r="AZ57">
         <v>421317000.0</v>
       </c>
       <c r="BA57"/>
       <c r="BB57"/>
       <c r="BC57">
         <v>419466000.0</v>
       </c>
     </row>
     <row r="58" spans="1:55">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
         <v>3260831000.0</v>
       </c>
       <c r="C58">
-        <v>3083636151.0</v>
+        <v>3083623000.0</v>
       </c>
       <c r="D58">
         <v>2961652573.0</v>
       </c>
       <c r="E58">
         <v>2863437000.0</v>
       </c>
       <c r="F58">
         <v>3150661000.0</v>
       </c>
       <c r="G58">
         <v>2925613000.0</v>
       </c>
       <c r="H58">
         <v>2947175000.0</v>
       </c>
       <c r="I58">
         <v>3688718000.0</v>
       </c>
       <c r="J58">
         <v>3981120000.0</v>
       </c>
       <c r="K58">
         <v>3981120000.0</v>
       </c>
@@ -10367,51 +10371,51 @@
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
     </row>
     <row r="60" spans="1:55">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
         <v>3860418000.0</v>
       </c>
       <c r="C60">
-        <v>3920745721.0</v>
+        <v>3920729000.0</v>
       </c>
       <c r="D60">
         <v>3854719444.0</v>
       </c>
       <c r="E60">
         <v>3597121000.0</v>
       </c>
       <c r="F60">
         <v>3432055000.0</v>
       </c>
       <c r="G60">
         <v>3482771000.0</v>
       </c>
       <c r="H60">
         <v>3583469000.0</v>
       </c>
       <c r="I60">
         <v>3325636000.0</v>
       </c>
       <c r="J60">
         <v>3208844000.0</v>
       </c>
       <c r="K60">
         <v>3208844000.0</v>
       </c>
@@ -10864,101 +10868,101 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>120</v>
       </c>
       <c r="B5">
-        <v>466054339.0</v>
+        <v>607197641.0</v>
       </c>
       <c r="C5">
         <v>526052000.0</v>
       </c>
       <c r="D5">
         <v>622852000.0</v>
       </c>
       <c r="E5">
         <v>199684000.0</v>
       </c>
       <c r="F5">
         <v>621724000.0</v>
       </c>
       <c r="G5">
         <v>433341000.0</v>
       </c>
       <c r="H5">
         <v>632293000.0</v>
       </c>
       <c r="I5">
         <v>684232000.0</v>
       </c>
       <c r="J5">
         <v>421307000.0</v>
       </c>
       <c r="K5">
         <v>140980000.0</v>
       </c>
       <c r="L5">
         <v>37503000.0</v>
       </c>
       <c r="M5">
         <v>-22103000.0</v>
       </c>
       <c r="N5">
         <v>-58608000.0</v>
       </c>
       <c r="O5">
         <v>-97844000.0</v>
       </c>
       <c r="P5">
         <v>-115477000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
-        <v>524188683.0</v>
+        <v>665331985.0</v>
       </c>
       <c r="C6">
         <v>597728000.0</v>
       </c>
       <c r="D6">
         <v>695153000.0</v>
       </c>
       <c r="E6">
         <v>265839000.0</v>
       </c>
       <c r="F6">
         <v>682956000.0</v>
       </c>
       <c r="G6">
         <v>469422000.0</v>
       </c>
       <c r="H6">
         <v>661858000.0</v>
       </c>
       <c r="I6">
         <v>704079000.0</v>
       </c>
       <c r="J6">
         <v>436635000.0</v>
       </c>
@@ -12434,60 +12438,60 @@
       <c r="K3">
         <v>14476000.0</v>
       </c>
       <c r="L3">
         <v>13563000.0</v>
       </c>
       <c r="M3">
         <v>14233000.0</v>
       </c>
       <c r="N3">
         <v>15040000.0</v>
       </c>
       <c r="O3">
         <v>233261000.0</v>
       </c>
       <c r="P3">
         <v>12649000.0</v>
       </c>
       <c r="Q3">
         <v>8616000.0</v>
       </c>
       <c r="R3">
         <v>13752000.0</v>
       </c>
       <c r="S3">
-        <v>14309000.0</v>
+        <v>16849000.0</v>
       </c>
       <c r="T3">
         <v>13619000.0</v>
       </c>
       <c r="U3">
         <v>8204000.0</v>
       </c>
       <c r="V3">
-        <v>7909000.0</v>
+        <v>8026750.0</v>
       </c>
       <c r="W3">
         <v>-15564000.0</v>
       </c>
       <c r="X3">
         <v>7140660.0</v>
       </c>
       <c r="Y3">
         <v>7971000.0</v>
       </c>
       <c r="Z3">
         <v>7593000.0</v>
       </c>
       <c r="AA3">
         <v>-6164000.0</v>
       </c>
       <c r="AB3">
         <v>4961750.0</v>
       </c>
       <c r="AC3">
         <v>6164000.0</v>
       </c>
       <c r="AD3">
         <v>7257000.0</v>
       </c>
@@ -12528,51 +12532,51 @@
         <v>868000.0</v>
       </c>
       <c r="AQ3">
         <v>7207000.0</v>
       </c>
       <c r="AR3">
         <v>462000.0</v>
       </c>
       <c r="AS3">
         <v>-608000.0</v>
       </c>
       <c r="AT3">
         <v>5765000.0</v>
       </c>
       <c r="AU3"/>
       <c r="AV3">
         <v>5382250.0</v>
       </c>
       <c r="AW3">
         <v>6784000.0</v>
       </c>
       <c r="AX3">
         <v>40188000.0</v>
       </c>
       <c r="AY3">
-        <v>-19535000.0</v>
+        <v>5882000.0</v>
       </c>
       <c r="AZ3">
         <v>-665000.0</v>
       </c>
       <c r="BA3">
         <v>-864000.0</v>
       </c>
       <c r="BB3">
         <v>4096500.0</v>
       </c>
       <c r="BC3">
         <v>4458000.0</v>
       </c>
     </row>
     <row r="4" spans="1:55">
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
@@ -12660,106 +12664,106 @@
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>120</v>
       </c>
       <c r="B5">
         <v>92002764.0</v>
       </c>
       <c r="C5">
-        <v>92002764.0</v>
+        <v>62689393.0</v>
       </c>
       <c r="D5">
         <v>281136158.0</v>
       </c>
       <c r="E5">
         <v>145570000.0</v>
       </c>
       <c r="F5">
         <v>137428000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>141322000.0</v>
       </c>
       <c r="I5">
         <v>135385000.0</v>
       </c>
       <c r="J5">
         <v>76156000.0</v>
       </c>
       <c r="K5">
         <v>76156000.0</v>
       </c>
       <c r="L5">
-        <v>133986000.0</v>
+        <v>125071000.0</v>
       </c>
       <c r="M5">
-        <v>122893500.0</v>
+        <v>109620000.0</v>
       </c>
       <c r="N5">
-        <v>96490000.0</v>
+        <v>126327000.0</v>
       </c>
       <c r="O5">
         <v>-72791000.0</v>
       </c>
       <c r="P5">
-        <v>124314000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="Q5">
         <v>46541000.0</v>
       </c>
       <c r="R5">
         <v>89097000.0</v>
       </c>
       <c r="S5">
-        <v>183049000.0</v>
+        <v>145707000.0</v>
       </c>
       <c r="T5">
         <v>212820653.0</v>
       </c>
       <c r="U5">
         <v>193059750.0</v>
       </c>
       <c r="V5">
-        <v>108721750.0</v>
+        <v>108604000.0</v>
       </c>
       <c r="W5">
         <v>382579000.0</v>
       </c>
       <c r="X5">
         <v>153813340.0</v>
       </c>
       <c r="Y5">
         <v>106185000.0</v>
       </c>
       <c r="Z5">
         <v>58015000.0</v>
       </c>
       <c r="AA5">
         <v>195273000.0</v>
       </c>
       <c r="AB5">
         <v>167550250.0</v>
       </c>
       <c r="AC5">
         <v>145102000.0</v>
       </c>
       <c r="AD5">
         <v>123069000.0</v>
       </c>
@@ -12825,108 +12829,108 @@
       </c>
       <c r="AY5">
         <v>1193000.0</v>
       </c>
       <c r="AZ5">
         <v>-5100000.0</v>
       </c>
       <c r="BA5">
         <v>-36053000.0</v>
       </c>
       <c r="BB5">
         <v>-16415000.0</v>
       </c>
       <c r="BC5">
         <v>-17106000.0</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
         <v>75890000.0</v>
       </c>
       <c r="C6">
-        <v>107078269.0</v>
+        <v>77764898.0</v>
       </c>
       <c r="D6">
-        <v>117342000.0</v>
+        <v>281136158.0</v>
       </c>
       <c r="E6">
-        <v>145570000.0</v>
+        <v>158403000.0</v>
       </c>
       <c r="F6">
-        <v>110310000.0</v>
+        <v>132413000.0</v>
       </c>
       <c r="G6">
         <v>137428000.0</v>
       </c>
       <c r="H6">
-        <v>141322000.0</v>
+        <v>164926000.0</v>
       </c>
       <c r="I6">
-        <v>135385000.0</v>
+        <v>146812000.0</v>
       </c>
       <c r="J6">
         <v>94767000.0</v>
       </c>
       <c r="K6">
         <v>90632000.0</v>
       </c>
       <c r="L6">
-        <v>125071000.0</v>
+        <v>138634000.0</v>
       </c>
       <c r="M6">
-        <v>123453000.0</v>
+        <v>123853000.0</v>
       </c>
       <c r="N6">
-        <v>96490000.0</v>
+        <v>141367000.0</v>
       </c>
       <c r="O6">
         <v>160470000.0</v>
       </c>
       <c r="P6">
-        <v>123211000.0</v>
+        <v>15499000.0</v>
       </c>
       <c r="Q6">
         <v>68262000.0</v>
       </c>
       <c r="R6">
-        <v>102849000.0</v>
+        <v>-60685000.0</v>
       </c>
       <c r="S6">
-        <v>182522000.0</v>
+        <v>162556000.0</v>
       </c>
       <c r="T6">
-        <v>213049000.0</v>
+        <v>213206000.0</v>
       </c>
       <c r="U6">
-        <v>193237000.0</v>
+        <v>127897000.0</v>
       </c>
       <c r="V6">
-        <v>108604000.0</v>
+        <v>116630750.0</v>
       </c>
       <c r="W6">
         <v>367015000.0</v>
       </c>
       <c r="X6">
         <v>160954000.0</v>
       </c>
       <c r="Y6">
         <v>114156000.0</v>
       </c>
       <c r="Z6">
         <v>65608000.0</v>
       </c>
       <c r="AA6">
         <v>189109000.0</v>
       </c>
       <c r="AB6">
         <v>172512000.0</v>
       </c>
       <c r="AC6">
         <v>151266000.0</v>
       </c>
       <c r="AD6">
         <v>130326000.0</v>
       </c>
@@ -12969,51 +12973,51 @@
       <c r="AQ6">
         <v>32995000.0</v>
       </c>
       <c r="AR6">
         <v>13898000.0</v>
       </c>
       <c r="AS6">
         <v>2338000.0</v>
       </c>
       <c r="AT6">
         <v>-4521000.0</v>
       </c>
       <c r="AU6">
         <v>4872000.0</v>
       </c>
       <c r="AV6">
         <v>-7846000.0</v>
       </c>
       <c r="AW6">
         <v>-10668000.0</v>
       </c>
       <c r="AX6">
         <v>-8062000.0</v>
       </c>
       <c r="AY6">
-        <v>1193000.0</v>
+        <v>7075000.0</v>
       </c>
       <c r="AZ6">
         <v>-5765000.0</v>
       </c>
       <c r="BA6">
         <v>-36917000.0</v>
       </c>
       <c r="BB6">
         <v>-16415000.0</v>
       </c>
       <c r="BC6">
         <v>-12648000.0</v>
       </c>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" t="s">
         <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -18097,93 +18101,101 @@
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="A2" t="s">
         <v>148</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2"/>
+      <c r="D2">
+        <v>1156311865.0</v>
+      </c>
       <c r="E2">
         <v>1890632000.0</v>
       </c>
       <c r="F2">
         <v>1890632000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2"/>
+      <c r="G2">
+        <v>1203982698.0</v>
+      </c>
+      <c r="H2">
+        <v>1922421868.0</v>
+      </c>
       <c r="I2">
         <v>2584635000.0</v>
       </c>
       <c r="J2">
         <v>2455007000.0</v>
       </c>
       <c r="K2">
         <v>2455007000.0</v>
       </c>
       <c r="L2">
         <v>2360744000.0</v>
       </c>
       <c r="M2">
         <v>2284216000.0</v>
       </c>
       <c r="N2">
         <v>2690768000.0</v>
       </c>
       <c r="O2">
         <v>2758901000.0</v>
       </c>
       <c r="P2">
         <v>2336454000.0</v>
       </c>
       <c r="Q2">
         <v>2423703000.0</v>
       </c>
       <c r="R2">
         <v>2423703000.0</v>
       </c>
       <c r="S2">
         <v>1250087000.0</v>
       </c>
-      <c r="T2"/>
+      <c r="T2">
+        <v>2005053871.0</v>
+      </c>
       <c r="U2">
         <v>1800997000.0</v>
       </c>
       <c r="V2">
         <v>1814844000.0</v>
       </c>
       <c r="W2">
         <v>1472251000.0</v>
       </c>
       <c r="X2">
         <v>1472251000.0</v>
       </c>
       <c r="Y2">
         <v>1131229000.0</v>
       </c>
       <c r="Z2">
         <v>1452985000.0</v>
       </c>
       <c r="AA2"/>
       <c r="AB2">
         <v>886584000.0</v>
       </c>
       <c r="AC2">
         <v>886584000.0</v>
       </c>
@@ -19370,93 +19382,101 @@
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" t="s">
         <v>162</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16"/>
+      <c r="E16">
+        <v>1156311865.0</v>
+      </c>
       <c r="F16">
-        <v>1890632000.0</v>
+        <v>1205776370.0</v>
       </c>
       <c r="G16">
         <v>1890632000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
+      <c r="H16">
+        <v>1203982698.0</v>
+      </c>
+      <c r="I16">
+        <v>1922421868.0</v>
+      </c>
       <c r="J16">
-        <v>2584635000.0</v>
+        <v>2144524515.0</v>
       </c>
       <c r="K16">
         <v>2455007000.0</v>
       </c>
       <c r="L16">
         <v>2455007000.0</v>
       </c>
       <c r="M16">
         <v>2360744000.0</v>
       </c>
       <c r="N16">
         <v>2284216000.0</v>
       </c>
       <c r="O16">
         <v>2758901000.0</v>
       </c>
       <c r="P16">
         <v>2758901000.0</v>
       </c>
       <c r="Q16">
         <v>31461000.0</v>
       </c>
       <c r="R16">
         <v>2423703000.0</v>
       </c>
       <c r="S16">
         <v>2423703000.0</v>
       </c>
       <c r="T16">
-        <v>1250087000.0</v>
-[...1 lines deleted...]
-      <c r="U16"/>
+        <v>1828723390.0</v>
+      </c>
+      <c r="U16">
+        <v>2005053871.0</v>
+      </c>
       <c r="V16">
         <v>1814844000.0</v>
       </c>
       <c r="W16">
         <v>1800997000.0</v>
       </c>
       <c r="X16">
         <v>1472251000.0</v>
       </c>
       <c r="Y16">
         <v>1472251000.0</v>
       </c>
       <c r="Z16">
         <v>1131229000.0</v>
       </c>
       <c r="AA16">
         <v>1452985000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16">
         <v>886584000.0</v>
       </c>
       <c r="AD16">
         <v>886584000.0</v>
       </c>
@@ -20194,53 +20214,59 @@
       <c r="AP24"/>
       <c r="AQ24">
         <v>2718000.0</v>
       </c>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24">
         <v>2718000.0</v>
       </c>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24">
         <v>-8885000.0</v>
       </c>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" t="s">
         <v>170</v>
       </c>
-      <c r="B25"/>
-[...1 lines deleted...]
-      <c r="D25"/>
+      <c r="B25">
+        <v>-39251000.0</v>
+      </c>
+      <c r="C25">
+        <v>145000.0</v>
+      </c>
+      <c r="D25">
+        <v>-231517000.0</v>
+      </c>
       <c r="E25">
         <v>-137704000.0</v>
       </c>
       <c r="F25">
         <v>-122011000.0</v>
       </c>
       <c r="G25">
         <v>-22262000.0</v>
       </c>
       <c r="H25">
         <v>-148665000.0</v>
       </c>
       <c r="I25">
         <v>-129138000.0</v>
       </c>
       <c r="J25">
         <v>-70450000.0</v>
       </c>
       <c r="K25">
         <v>-70450000.0</v>
       </c>
       <c r="L25">
         <v>-103180000.0</v>
       </c>
       <c r="M25">
@@ -20410,53 +20436,59 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26">
         <v>7822000.0</v>
       </c>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26">
         <v>307999000.0</v>
       </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" t="s">
         <v>172</v>
       </c>
-      <c r="B27"/>
-[...1 lines deleted...]
-      <c r="D27"/>
+      <c r="B27">
+        <v>4536000.0</v>
+      </c>
+      <c r="C27">
+        <v>4577000.0</v>
+      </c>
+      <c r="D27">
+        <v>10424000.0</v>
+      </c>
       <c r="E27">
         <v>12019000.0</v>
       </c>
       <c r="F27">
         <v>15047000.0</v>
       </c>
       <c r="G27">
         <v>13397000.0</v>
       </c>
       <c r="H27">
         <v>18098000.0</v>
       </c>
       <c r="I27">
         <v>17207000.0</v>
       </c>
       <c r="J27">
         <v>21012000.0</v>
       </c>
       <c r="K27">
         <v>21012000.0</v>
       </c>
       <c r="L27">
         <v>25691000.0</v>
       </c>
       <c r="M27">