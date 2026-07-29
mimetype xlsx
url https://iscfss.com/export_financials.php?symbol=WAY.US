--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1945,51 +1945,51 @@
       </c>
       <c r="Q1" t="s">
         <v>78</v>
       </c>
       <c r="R1" t="s">
         <v>79</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>80</v>
       </c>
       <c r="U1" t="s">
         <v>81</v>
       </c>
       <c r="V1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>88710000.0</v>
+        <v>58799000.0</v>
       </c>
       <c r="C2">
         <v>50949000.0</v>
       </c>
       <c r="D2">
         <v>51401000.0</v>
       </c>
       <c r="E2">
         <v>46737000.0</v>
       </c>
       <c r="F2">
         <v>45064000.0</v>
       </c>
       <c r="G2">
         <v>47365000.0</v>
       </c>
       <c r="H2">
         <v>47840000.0</v>
       </c>
       <c r="I2">
         <v>50747000.0</v>
       </c>
       <c r="J2">
         <v>42768000.0</v>
       </c>
@@ -2993,69 +2993,69 @@
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
-        <v>-3689000.0</v>
+        <v>1451892000.0</v>
       </c>
       <c r="C28">
         <v>1426111000.0</v>
       </c>
       <c r="D28">
         <v>821424000.0</v>
       </c>
       <c r="E28">
         <v>964886000.0</v>
       </c>
       <c r="F28">
         <v>1035206000.0</v>
       </c>
       <c r="G28">
         <v>1081075000.0</v>
       </c>
       <c r="H28">
-        <v>1106111000.0</v>
+        <v>1138236000.0</v>
       </c>
       <c r="I28">
         <v>1308274000.0</v>
       </c>
       <c r="J28">
         <v>2218130000.0</v>
       </c>
       <c r="K28">
         <v>2213772000.0</v>
       </c>
       <c r="L28">
         <v>2200095000.0</v>
       </c>
       <c r="M28">
         <v>2160612000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28">
         <v>2188750000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28">
         <v>2240514000.0</v>
@@ -3115,51 +3115,51 @@
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
         <v>172532000.0</v>
       </c>
       <c r="C30">
         <v>183474000.0</v>
       </c>
       <c r="D30">
         <v>145675000.0</v>
       </c>
       <c r="E30">
         <v>143498000.0</v>
       </c>
       <c r="F30">
         <v>147264000.0</v>
       </c>
       <c r="G30">
         <v>148073000.0</v>
       </c>
       <c r="H30">
-        <v>137893000.0</v>
+        <v>142477000.0</v>
       </c>
       <c r="I30">
         <v>159147000.0</v>
       </c>
       <c r="J30">
         <v>135806000.0</v>
       </c>
       <c r="K30">
         <v>132900000.0</v>
       </c>
       <c r="L30">
         <v>117527000.0</v>
       </c>
       <c r="M30">
         <v>106377000.0</v>
       </c>
       <c r="N30"/>
       <c r="O30">
         <v>111433000.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30">
         <v>103009000.0</v>
@@ -3519,89 +3519,89 @@
       <c r="V38"/>
     </row>
     <row r="39" spans="1:22">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
         <v>55150000.0</v>
       </c>
       <c r="C39">
         <v>23252000.0</v>
       </c>
       <c r="D39">
         <v>22550000.0</v>
       </c>
       <c r="E39">
         <v>40188000.0</v>
       </c>
       <c r="F39">
         <v>44872000.0</v>
       </c>
       <c r="G39">
         <v>40835000.0</v>
       </c>
       <c r="H39">
-        <v>40415000.0</v>
+        <v>35831000.0</v>
       </c>
       <c r="I39">
         <v>43230000.0</v>
       </c>
       <c r="J39">
         <v>57338000.0</v>
       </c>
       <c r="K39">
         <v>43722000.0</v>
       </c>
       <c r="L39">
         <v>50087000.0</v>
       </c>
       <c r="M39">
         <v>54912000.0</v>
       </c>
       <c r="N39">
         <v>-88439000.0</v>
       </c>
       <c r="O39">
         <v>29830000.0</v>
       </c>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39">
         <v>6478000.0</v>
       </c>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
-        <v>46774000.0</v>
+        <v>76685000.0</v>
       </c>
       <c r="C40">
         <v>79036000.0</v>
       </c>
       <c r="D40">
         <v>78905000.0</v>
       </c>
       <c r="E40">
         <v>56838000.0</v>
       </c>
       <c r="F40">
         <v>51934000.0</v>
       </c>
       <c r="G40">
         <v>61552000.0</v>
       </c>
       <c r="H40">
         <v>51714000.0</v>
       </c>
       <c r="I40">
         <v>42286000.0</v>
       </c>
       <c r="J40">
         <v>38685000.0</v>
       </c>
@@ -4003,69 +4003,69 @@
       </c>
       <c r="K50">
         <v>17983000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50">
         <v>17983000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50">
         <v>17983000.0</v>
       </c>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
-        <v>30648000.0</v>
+        <v>1486229000.0</v>
       </c>
       <c r="C51">
         <v>1502920000.0</v>
       </c>
       <c r="D51">
         <v>1266781000.0</v>
       </c>
       <c r="E51">
         <v>1255186000.0</v>
       </c>
       <c r="F51">
         <v>1259201000.0</v>
       </c>
       <c r="G51">
         <v>1263208000.0</v>
       </c>
       <c r="H51">
-        <v>1233236000.0</v>
+        <v>1265361000.0</v>
       </c>
       <c r="I51">
         <v>1376649000.0</v>
       </c>
       <c r="J51">
         <v>2275467000.0</v>
       </c>
       <c r="K51">
         <v>2249352000.0</v>
       </c>
       <c r="L51">
         <v>2252950000.0</v>
       </c>
       <c r="M51">
         <v>2256350000.0</v>
       </c>
       <c r="N51"/>
       <c r="O51">
         <v>2261386000.0</v>
       </c>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51">
         <v>2295015000.0</v>
@@ -5389,167 +5389,167 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>86</v>
       </c>
       <c r="B5">
-        <v>80465000.0</v>
+        <v>79532000.0</v>
       </c>
       <c r="C5">
-        <v>75912000.0</v>
+        <v>61444000.0</v>
       </c>
       <c r="D5">
         <v>59330000.0</v>
       </c>
       <c r="E5">
         <v>64846000.0</v>
       </c>
       <c r="F5">
         <v>65209000.0</v>
       </c>
       <c r="G5">
         <v>53143000.0</v>
       </c>
       <c r="H5">
         <v>27146000.0</v>
       </c>
       <c r="I5">
         <v>8245000.0</v>
       </c>
       <c r="J5">
         <v>35191000.0</v>
       </c>
       <c r="K5">
         <v>37688000.0</v>
       </c>
       <c r="L5">
         <v>32215000.0</v>
       </c>
       <c r="M5">
-        <v>37229000.0</v>
+        <v>37188000.0</v>
       </c>
       <c r="N5">
         <v>34991000.0</v>
       </c>
       <c r="O5">
         <v>28527000.0</v>
       </c>
       <c r="P5">
         <v>24413000.0</v>
       </c>
       <c r="Q5">
         <v>21108000.0</v>
       </c>
       <c r="R5">
-        <v>18255500.0</v>
+        <v>17777500.0</v>
       </c>
       <c r="S5">
         <v>11730000.0</v>
       </c>
       <c r="T5">
         <v>15439000.0</v>
       </c>
       <c r="U5">
         <v>17246000.0</v>
       </c>
       <c r="V5">
         <v>15901000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>87</v>
       </c>
       <c r="B6">
-        <v>121917000.0</v>
+        <v>120984000.0</v>
       </c>
       <c r="C6">
-        <v>116354000.0</v>
+        <v>101886000.0</v>
       </c>
       <c r="D6">
         <v>92630000.0</v>
       </c>
       <c r="E6">
         <v>98272000.0</v>
       </c>
       <c r="F6">
         <v>98589000.0</v>
       </c>
       <c r="G6">
         <v>91174000.0</v>
       </c>
       <c r="H6">
         <v>87331000.0</v>
       </c>
       <c r="I6">
         <v>52521000.0</v>
       </c>
       <c r="J6">
         <v>79365000.0</v>
       </c>
       <c r="K6">
         <v>82408000.0</v>
       </c>
       <c r="L6">
         <v>75895000.0</v>
       </c>
       <c r="M6">
-        <v>81329000.0</v>
+        <v>81288000.0</v>
       </c>
       <c r="N6">
         <v>78991000.0</v>
       </c>
       <c r="O6">
         <v>75111000.0</v>
       </c>
       <c r="P6">
         <v>69873000.0</v>
       </c>
       <c r="Q6">
         <v>66870000.0</v>
       </c>
       <c r="R6">
-        <v>63217000.0</v>
+        <v>62739000.0</v>
       </c>
       <c r="S6">
         <v>57916000.0</v>
       </c>
       <c r="T6">
         <v>60068000.0</v>
       </c>
       <c r="U6">
         <v>59853000.0</v>
       </c>
       <c r="V6">
         <v>58538000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
         <v>88</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -7520,51 +7520,53 @@
         <v>80458000.0</v>
       </c>
       <c r="I2">
         <v>70808000.0</v>
       </c>
       <c r="J2">
         <v>45428000.0</v>
       </c>
       <c r="K2">
         <v>52855000.0</v>
       </c>
       <c r="L2">
         <v>104949000.0</v>
       </c>
       <c r="M2">
         <v>82199000.0</v>
       </c>
       <c r="N2">
         <v>72636000.0</v>
       </c>
       <c r="O2">
         <v>57788000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2"/>
+      <c r="R2">
+        <v>54501000.0</v>
+      </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>115</v>
       </c>
       <c r="B3">
         <v>15327000</v>
       </c>
       <c r="C3">
         <v>9412000</v>
       </c>
       <c r="D3">
         <v>5876000</v>
       </c>
       <c r="E3">
         <v>5767000</v>
       </c>
       <c r="F3">
         <v>5426000</v>
       </c>
       <c r="G3">
         <v>6224000</v>
       </c>
       <c r="H3">
         <v>8616000</v>
@@ -7672,51 +7674,53 @@
       <c r="I6">
         <v>9650000.0</v>
       </c>
       <c r="J6">
         <v>25380000.0</v>
       </c>
       <c r="K6">
         <v>-7427000.0</v>
       </c>
       <c r="L6">
         <v>-52094000.0</v>
       </c>
       <c r="M6">
         <v>22750000.0</v>
       </c>
       <c r="N6">
         <v>9563000.0</v>
       </c>
       <c r="O6">
         <v>14848000.0</v>
       </c>
       <c r="P6">
         <v>57788000.0</v>
       </c>
       <c r="Q6"/>
-      <c r="R6"/>
+      <c r="R6">
+        <v>-54501000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>119</v>
       </c>
       <c r="B7">
         <v>-11205000.0</v>
       </c>
       <c r="C7">
         <v>-30750000.0</v>
       </c>
       <c r="D7">
         <v>-11156000.0</v>
       </c>
       <c r="E7">
         <v>15456000.0</v>
       </c>
       <c r="F7">
         <v>-11635000.0</v>
       </c>
       <c r="G7">
         <v>-197000.0</v>
       </c>
       <c r="H7">
         <v>18421000.0</v>
@@ -8300,51 +8304,51 @@
       </c>
       <c r="N22">
         <v>-10623000.0</v>
       </c>
       <c r="O22">
         <v>-15534000.0</v>
       </c>
       <c r="P22">
         <v>-10474000.0</v>
       </c>
       <c r="Q22">
         <v>-10878000.0</v>
       </c>
       <c r="R22">
         <v>-12723500.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>134</v>
       </c>
       <c r="B23">
         <v>14807000.0</v>
       </c>
       <c r="C23">
-        <v>-8744000.0</v>
+        <v>-8786000.0</v>
       </c>
       <c r="D23">
         <v>2960000.0</v>
       </c>
       <c r="E23">
         <v>-4365000.0</v>
       </c>
       <c r="F23">
         <v>3194000.0</v>
       </c>
       <c r="G23">
         <v>4931000.0</v>
       </c>
       <c r="H23">
         <v>3716000.0</v>
       </c>
       <c r="I23">
         <v>-3193000.0</v>
       </c>
       <c r="J23">
         <v>2128000.0</v>
       </c>
       <c r="K23">
         <v>1428000.0</v>
       </c>
@@ -8355,80 +8359,82 @@
         <v>-948000.0</v>
       </c>
       <c r="N23">
         <v>2098000.0</v>
       </c>
       <c r="O23">
         <v>360000.0</v>
       </c>
       <c r="P23">
         <v>-152000.0</v>
       </c>
       <c r="Q23">
         <v>-27726500.0</v>
       </c>
       <c r="R23">
         <v>-27726500.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>135</v>
       </c>
       <c r="B24">
         <v>2037000.0</v>
       </c>
-      <c r="C24"/>
+      <c r="C24">
+        <v>-629535000.0</v>
+      </c>
       <c r="D24">
         <v>206444000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>-30027000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>136</v>
       </c>
       <c r="B25">
         <v>2041000.0</v>
       </c>
       <c r="C25">
-        <v>14691000.0</v>
+        <v>2493000.0</v>
       </c>
       <c r="D25">
         <v>2119000.0</v>
       </c>
       <c r="E25">
         <v>1296000.0</v>
       </c>
       <c r="F25">
         <v>1922000.0</v>
       </c>
       <c r="G25">
         <v>1921000.0</v>
       </c>
       <c r="H25">
         <v>2588000.0</v>
       </c>
       <c r="I25">
         <v>11513000.0</v>
       </c>
       <c r="J25">
         <v>11105000.0</v>
       </c>
       <c r="K25">
         <v>4214000.0</v>
       </c>