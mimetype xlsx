--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2559,51 +2559,51 @@
       <c r="Z20">
         <v>163479000.0</v>
       </c>
       <c r="AA20">
         <v>165455000.0</v>
       </c>
       <c r="AB20">
         <v>170700000.0</v>
       </c>
       <c r="AC20">
         <v>177500000.0</v>
       </c>
       <c r="AD20">
         <v>180200000.0</v>
       </c>
       <c r="AE20">
         <v>110600000.0</v>
       </c>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
-        <v>558178000.0</v>
+        <v>558179000.0</v>
       </c>
       <c r="C21">
         <v>567906000.0</v>
       </c>
       <c r="D21">
         <v>629187000.0</v>
       </c>
       <c r="E21">
         <v>227399000.0</v>
       </c>
       <c r="F21">
         <v>242401000.0</v>
       </c>
       <c r="G21">
         <v>258645000.0</v>
       </c>
       <c r="H21">
         <v>240203000.0</v>
       </c>
       <c r="I21">
         <v>246902000.0</v>
       </c>
       <c r="J21">
         <v>228395000.0</v>
       </c>
@@ -3443,51 +3443,51 @@
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
-        <v>2928904000.0</v>
+        <v>2928905000.0</v>
       </c>
       <c r="C33">
         <v>2884684000.0</v>
       </c>
       <c r="D33">
         <v>2873987000.0</v>
       </c>
       <c r="E33">
         <v>1517550000.0</v>
       </c>
       <c r="F33">
         <v>1556904000.0</v>
       </c>
       <c r="G33">
         <v>1519177000.0</v>
       </c>
       <c r="H33">
         <v>1311626000.0</v>
       </c>
       <c r="I33">
         <v>1064263000.0</v>
       </c>
       <c r="J33">
         <v>1054220000.0</v>
       </c>
@@ -3705,51 +3705,51 @@
       </c>
       <c r="AA35">
         <v>20031000.0</v>
       </c>
       <c r="AB35">
         <v>94400000.0</v>
       </c>
       <c r="AC35">
         <v>232900000.0</v>
       </c>
       <c r="AD35">
         <v>311000000.0</v>
       </c>
       <c r="AE35">
         <v>217700000.0</v>
       </c>
       <c r="AF35">
         <v>164600000.0</v>
       </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>307835000.0</v>
+        <v>307489000.0</v>
       </c>
       <c r="C36">
         <v>295665000.0</v>
       </c>
       <c r="D36">
         <v>215690000.0</v>
       </c>
       <c r="E36">
         <v>191100000.0</v>
       </c>
       <c r="F36">
         <v>328725000.0</v>
       </c>
       <c r="G36">
         <v>322167000.0</v>
       </c>
       <c r="H36">
         <v>297953000.0</v>
       </c>
       <c r="I36">
         <v>118664000.0</v>
       </c>
       <c r="J36">
         <v>116728000.0</v>
       </c>
@@ -3857,51 +3857,51 @@
         <v>0.0</v>
       </c>
       <c r="R37">
         <v>0.0</v>
       </c>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38">
-        <v>554625000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C38">
         <v>295665000.0</v>
       </c>
       <c r="D38">
         <v>215690000.0</v>
       </c>
       <c r="E38">
         <v>381516000.0</v>
       </c>
       <c r="F38">
         <v>328725000.0</v>
       </c>
       <c r="G38">
         <v>241877000.0</v>
       </c>
       <c r="H38">
         <v>133048000.0</v>
       </c>
       <c r="I38">
         <v>117571000.0</v>
       </c>
       <c r="J38">
         <v>116728000.0</v>
       </c>
@@ -11261,51 +11261,51 @@
       </c>
       <c r="DN20">
         <v>109300000.0</v>
       </c>
       <c r="DO20">
         <v>110600000.0</v>
       </c>
       <c r="DP20">
         <v>114200000.0</v>
       </c>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
     </row>
     <row r="21" spans="1:126">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
         <v>8776000000.0</v>
       </c>
       <c r="C21">
-        <v>558178000.0</v>
+        <v>558179000.0</v>
       </c>
       <c r="D21">
         <v>570773000.0</v>
       </c>
       <c r="E21">
         <v>579127000.0</v>
       </c>
       <c r="F21">
         <v>560754000.0</v>
       </c>
       <c r="G21">
         <v>567906000.0</v>
       </c>
       <c r="H21">
         <v>591883000.0</v>
       </c>
       <c r="I21">
         <v>596398000.0</v>
       </c>
       <c r="J21">
         <v>611147000.0</v>
       </c>
       <c r="K21">
         <v>629187000.0</v>
       </c>
@@ -14589,51 +14589,51 @@
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
     </row>
     <row r="33" spans="1:126">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
         <v>20467000000.0</v>
       </c>
       <c r="C33">
-        <v>2928904000.0</v>
+        <v>2928905000.0</v>
       </c>
       <c r="D33">
         <v>2943374000.0</v>
       </c>
       <c r="E33">
         <v>2935953000.0</v>
       </c>
       <c r="F33">
         <v>2851693000.0</v>
       </c>
       <c r="G33">
         <v>2884684000.0</v>
       </c>
       <c r="H33">
         <v>2863896000.0</v>
       </c>
       <c r="I33">
         <v>2845364000.0</v>
       </c>
       <c r="J33">
         <v>2866006000.0</v>
       </c>
       <c r="K33">
         <v>2873987000.0</v>
       </c>
@@ -15608,63 +15608,63 @@
       </c>
       <c r="DQ35">
         <v>245000000.0</v>
       </c>
       <c r="DR35">
         <v>151800000.0</v>
       </c>
       <c r="DS35">
         <v>164600000.0</v>
       </c>
       <c r="DT35">
         <v>262400000.0</v>
       </c>
       <c r="DU35">
         <v>271200000.0</v>
       </c>
       <c r="DV35">
         <v>273300000.0</v>
       </c>
     </row>
     <row r="36" spans="1:126">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>498000000.0</v>
+        <v>489000000.0</v>
       </c>
       <c r="C36">
-        <v>307835000.0</v>
+        <v>307489000.0</v>
       </c>
       <c r="D36">
         <v>320723000.0</v>
       </c>
       <c r="E36">
         <v>294101000.0</v>
       </c>
       <c r="F36">
-        <v>269876000.0</v>
+        <v>266926000.0</v>
       </c>
       <c r="G36">
         <v>295665000.0</v>
       </c>
       <c r="H36">
         <v>246151000.0</v>
       </c>
       <c r="I36">
         <v>233936000.0</v>
       </c>
       <c r="J36">
         <v>242374000.0</v>
       </c>
       <c r="K36">
         <v>215690000.0</v>
       </c>
       <c r="L36">
         <v>221846000.0</v>
       </c>
       <c r="M36">
         <v>196157000.0</v>
       </c>
       <c r="N36">
         <v>192481000.0</v>
       </c>
@@ -16195,51 +16195,51 @@
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
     </row>
     <row r="38" spans="1:126">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38">
-        <v>554625000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D38">
         <v>320853000.0</v>
       </c>
       <c r="E38">
         <v>294317000.0</v>
       </c>
       <c r="F38">
         <v>269876000.0</v>
       </c>
       <c r="G38">
         <v>369858000.0</v>
       </c>
       <c r="H38">
         <v>1.0</v>
       </c>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
         <v>438770000.0</v>
       </c>
       <c r="L38">
         <v>221846000.0</v>
@@ -24910,51 +24910,51 @@
       </c>
       <c r="AA11">
         <v>54849000.0</v>
       </c>
       <c r="AB11">
         <v>45200000.0</v>
       </c>
       <c r="AC11">
         <v>27100000.0</v>
       </c>
       <c r="AD11">
         <v>15800000.0</v>
       </c>
       <c r="AE11">
         <v>11200000.0</v>
       </c>
       <c r="AF11">
         <v>3100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>197</v>
       </c>
       <c r="B12">
-        <v>50771000.0</v>
+        <v>69548000.0</v>
       </c>
       <c r="C12">
         <v>89677000.0</v>
       </c>
       <c r="D12">
         <v>82240000.0</v>
       </c>
       <c r="E12">
         <v>48797000.0</v>
       </c>
       <c r="F12">
         <v>44938000.0</v>
       </c>
       <c r="G12">
         <v>49070000.0</v>
       </c>
       <c r="H12">
         <v>48690000.0</v>
       </c>
       <c r="I12">
         <v>48641000.0</v>
       </c>
       <c r="J12">
         <v>56839000.0</v>
       </c>
@@ -30375,51 +30375,51 @@
       </c>
       <c r="DQ11">
         <v>2900000.0</v>
       </c>
       <c r="DR11">
         <v>2000000.0</v>
       </c>
       <c r="DS11">
         <v>300000.0</v>
       </c>
       <c r="DT11">
         <v>2200000.0</v>
       </c>
       <c r="DU11">
         <v>900000.0</v>
       </c>
       <c r="DV11">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:126">
       <c r="A12" t="s">
         <v>197</v>
       </c>
       <c r="B12">
-        <v>42000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="C12">
         <v>8618000.0</v>
       </c>
       <c r="D12">
         <v>26637000.0</v>
       </c>
       <c r="E12">
         <v>14354000.0</v>
       </c>
       <c r="F12">
         <v>14270000.0</v>
       </c>
       <c r="G12">
         <v>18996000.0</v>
       </c>
       <c r="H12">
         <v>21435000.0</v>
       </c>
       <c r="I12">
         <v>23726000.0</v>
       </c>
       <c r="J12">
         <v>25520000.0</v>
       </c>
@@ -37405,51 +37405,51 @@
       </c>
       <c r="AA6">
         <v>71706000.0</v>
       </c>
       <c r="AB6">
         <v>-1700000.0</v>
       </c>
       <c r="AC6">
         <v>2400000.0</v>
       </c>
       <c r="AD6">
         <v>2600000.0</v>
       </c>
       <c r="AE6">
         <v>-2600000.0</v>
       </c>
       <c r="AF6">
         <v>-13500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>223</v>
       </c>
       <c r="B7">
-        <v>-250438000.0</v>
+        <v>-233383000.0</v>
       </c>
       <c r="C7">
         <v>-111368000.0</v>
       </c>
       <c r="D7">
         <v>-240259000.0</v>
       </c>
       <c r="E7">
         <v>-269081000.0</v>
       </c>
       <c r="F7">
         <v>-107167000.0</v>
       </c>
       <c r="G7">
         <v>96720000.0</v>
       </c>
       <c r="H7">
         <v>-92984000.0</v>
       </c>
       <c r="I7">
         <v>-135297000.0</v>
       </c>
       <c r="J7">
         <v>531891000.0</v>
       </c>
@@ -41366,54 +41366,54 @@
       </c>
       <c r="DQ6">
         <v>-1000000.0</v>
       </c>
       <c r="DR6">
         <v>-1400000.0</v>
       </c>
       <c r="DS6">
         <v>-25600000.0</v>
       </c>
       <c r="DT6">
         <v>-1600000.0</v>
       </c>
       <c r="DU6">
         <v>11000000.0</v>
       </c>
       <c r="DV6">
         <v>2700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:126">
       <c r="A7" t="s">
         <v>223</v>
       </c>
       <c r="B7">
-        <v>-257000000.0</v>
+        <v>-256000000.0</v>
       </c>
       <c r="C7">
-        <v>-144978000.0</v>
+        <v>-127923000.0</v>
       </c>
       <c r="D7">
         <v>96667000.0</v>
       </c>
       <c r="E7">
         <v>-170287000.0</v>
       </c>
       <c r="F7">
         <v>73620000.0</v>
       </c>
       <c r="G7">
         <v>-52640000.0</v>
       </c>
       <c r="H7">
         <v>-9152000.0</v>
       </c>
       <c r="I7">
         <v>-146370000.0</v>
       </c>
       <c r="J7">
         <v>96794000.0</v>
       </c>
       <c r="K7">
         <v>-37232000.0</v>
       </c>
@@ -43340,51 +43340,51 @@
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
     </row>
     <row r="14" spans="1:126">
       <c r="A14" t="s">
         <v>230</v>
       </c>
       <c r="B14">
-        <v>306000000.0</v>
+        <v>207000000.0</v>
       </c>
       <c r="C14">
         <v>52541000.0</v>
       </c>
       <c r="D14">
         <v>52678000.0</v>
       </c>
       <c r="E14">
         <v>51649000.0</v>
       </c>
       <c r="F14">
         <v>49369000.0</v>
       </c>
       <c r="G14">
         <v>48575000.0</v>
       </c>
       <c r="H14">
         <v>47507000.0</v>
       </c>
       <c r="I14">
         <v>47229000.0</v>
       </c>
       <c r="J14">
         <v>48514000.0</v>
       </c>
@@ -45958,51 +45958,51 @@
       <c r="H23">
         <v>3257000.0</v>
       </c>
       <c r="I23">
         <v>16208000.0</v>
       </c>
       <c r="J23">
         <v>20913000.0</v>
       </c>
       <c r="K23">
         <v>19358000.0</v>
       </c>
       <c r="L23">
         <v>12166000.0</v>
       </c>
       <c r="M23">
         <v>8450000.0</v>
       </c>
       <c r="N23">
         <v>5254000.0</v>
       </c>
       <c r="O23">
         <v>7448000.0</v>
       </c>
       <c r="P23">
-        <v>7217000.0</v>
+        <v>1995000.0</v>
       </c>
       <c r="Q23">
         <v>29038000.0</v>
       </c>
       <c r="R23">
         <v>12725000.0</v>
       </c>
       <c r="S23">
         <v>1867000.0</v>
       </c>
       <c r="T23">
         <v>10372000.0</v>
       </c>
       <c r="U23">
         <v>31236000.0</v>
       </c>
       <c r="V23">
         <v>12080000.0</v>
       </c>
       <c r="W23">
         <v>42522000.0</v>
       </c>
       <c r="X23">
         <v>16454000.0</v>
       </c>
@@ -46650,54 +46650,54 @@
       </c>
       <c r="DQ24">
         <v>-84300000.0</v>
       </c>
       <c r="DR24">
         <v>3400000.0</v>
       </c>
       <c r="DS24">
         <v>-3200000.0</v>
       </c>
       <c r="DT24">
         <v>-4900000.0</v>
       </c>
       <c r="DU24">
         <v>1000000.0</v>
       </c>
       <c r="DV24">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:126">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
-        <v>-257000000.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="C25">
-        <v>17274000.0</v>
+        <v>-2398000.0</v>
       </c>
       <c r="D25">
         <v>-105460000.0</v>
       </c>
       <c r="E25">
         <v>-96667000.0</v>
       </c>
       <c r="F25">
         <v>73620000.0</v>
       </c>
       <c r="G25">
         <v>-51550000.0</v>
       </c>
       <c r="H25">
         <v>-60695000.0</v>
       </c>
       <c r="I25">
         <v>100029000.0</v>
       </c>
       <c r="J25">
         <v>92076000.0</v>
       </c>
       <c r="K25">
         <v>-91000.0</v>
       </c>