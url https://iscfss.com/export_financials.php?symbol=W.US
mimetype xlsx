--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6086,51 +6086,51 @@
       <c r="L22">
         <v>79000000.0</v>
       </c>
       <c r="M22">
         <v>77000000.0</v>
       </c>
       <c r="N22">
         <v>83000000.0</v>
       </c>
       <c r="O22">
         <v>90000000.0</v>
       </c>
       <c r="P22">
         <v>103000000.0</v>
       </c>
       <c r="Q22">
         <v>98000000.0</v>
       </c>
       <c r="R22">
         <v>80000000.0</v>
       </c>
       <c r="S22">
         <v>69000000.0</v>
       </c>
       <c r="T22">
-        <v>66621000.0</v>
+        <v>66620999.0</v>
       </c>
       <c r="U22">
         <v>59914000.0</v>
       </c>
       <c r="V22">
         <v>59613000.0</v>
       </c>
       <c r="W22">
         <v>52000000.0</v>
       </c>
       <c r="X22">
         <v>54241000.0</v>
       </c>
       <c r="Y22">
         <v>42841000.0</v>
       </c>
       <c r="Z22">
         <v>56574000.0</v>
       </c>
       <c r="AA22">
         <v>61692000.0</v>
       </c>
       <c r="AB22">
         <v>68622000.0</v>
       </c>
@@ -8411,51 +8411,51 @@
       <c r="L39">
         <v>292000000.0</v>
       </c>
       <c r="M39">
         <v>316000000.0</v>
       </c>
       <c r="N39">
         <v>295000000.0</v>
       </c>
       <c r="O39">
         <v>224000000.0</v>
       </c>
       <c r="P39">
         <v>281000000.0</v>
       </c>
       <c r="Q39">
         <v>316000000.0</v>
       </c>
       <c r="R39">
         <v>343000000.0</v>
       </c>
       <c r="S39">
         <v>248000000.0</v>
       </c>
       <c r="T39">
-        <v>328862000.0</v>
+        <v>328862001.0</v>
       </c>
       <c r="U39">
         <v>342695000.0</v>
       </c>
       <c r="V39">
         <v>355211000.0</v>
       </c>
       <c r="W39">
         <v>230000000.0</v>
       </c>
       <c r="X39">
         <v>322649000.0</v>
       </c>
       <c r="Y39">
         <v>342985000.0</v>
       </c>
       <c r="Z39">
         <v>220400000.0</v>
       </c>
       <c r="AA39">
         <v>180393000.0</v>
       </c>
       <c r="AB39">
         <v>224968000.0</v>
       </c>
@@ -13524,51 +13524,51 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>120</v>
       </c>
       <c r="B5">
-        <v>13000000.0</v>
+        <v>-65000000.0</v>
       </c>
       <c r="C5">
         <v>-78000000.0</v>
       </c>
       <c r="D5">
         <v>-66000000.0</v>
       </c>
       <c r="E5">
         <v>46000000.0</v>
       </c>
       <c r="F5">
         <v>-87000000.0</v>
       </c>
       <c r="G5">
         <v>-112000000.0</v>
       </c>
       <c r="H5">
         <v>-66000000.0</v>
       </c>
       <c r="I5">
         <v>-36000000.0</v>
       </c>
       <c r="J5">
         <v>-239000000.0</v>
       </c>
@@ -13691,51 +13691,51 @@
       </c>
       <c r="AX5">
         <v>-28155000.0</v>
       </c>
       <c r="AY5">
         <v>-4386000.0</v>
       </c>
       <c r="AZ5">
         <v>-3670000.0</v>
       </c>
       <c r="BA5">
         <v>-2537000.0</v>
       </c>
       <c r="BB5">
         <v>-5426000.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
-        <v>80000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C6">
         <v>-7000000.0</v>
       </c>
       <c r="D6">
         <v>9000000.0</v>
       </c>
       <c r="E6">
         <v>124000000.0</v>
       </c>
       <c r="F6">
         <v>-6000000.0</v>
       </c>
       <c r="G6">
         <v>-22000000.0</v>
       </c>
       <c r="H6">
         <v>28000000.0</v>
       </c>
       <c r="I6">
         <v>63000000.0</v>
       </c>
       <c r="J6">
         <v>-135000000.0</v>
       </c>
@@ -16604,51 +16604,51 @@
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>7000000.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>1700000.0</v>
       </c>
       <c r="BB26">
         <v>1500000.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" t="s">
         <v>142</v>
       </c>
       <c r="B27">
-        <v>443000000.0</v>
+        <v>329000000.0</v>
       </c>
       <c r="C27">
         <v>379000000.0</v>
       </c>
       <c r="D27">
         <v>330000000.0</v>
       </c>
       <c r="E27">
         <v>372000000.0</v>
       </c>
       <c r="F27">
         <v>451000000.0</v>
       </c>
       <c r="G27">
         <v>549000000.0</v>
       </c>
       <c r="H27">
         <v>354000000.0</v>
       </c>
       <c r="I27">
         <v>486000000.0</v>
       </c>
       <c r="J27">
         <v>441000000.0</v>
       </c>
@@ -16817,51 +16817,51 @@
       <c r="J28">
         <v>534000000.0</v>
       </c>
       <c r="K28">
         <v>597000000.0</v>
       </c>
       <c r="L28">
         <v>596000000.0</v>
       </c>
       <c r="M28">
         <v>630000000.0</v>
       </c>
       <c r="N28">
         <v>624000000.0</v>
       </c>
       <c r="O28">
         <v>163000000.0</v>
       </c>
       <c r="P28">
         <v>656000000.0</v>
       </c>
       <c r="Q28">
         <v>688000000.0</v>
       </c>
       <c r="R28">
-        <v>777000000.0</v>
+        <v>626000000.0</v>
       </c>
       <c r="S28">
         <v>579612000.0</v>
       </c>
       <c r="T28">
         <v>637502000.0</v>
       </c>
       <c r="U28">
         <v>631078000.0</v>
       </c>
       <c r="V28">
         <v>598610000.0</v>
       </c>
       <c r="W28">
         <v>452680000.0</v>
       </c>
       <c r="X28">
         <v>441960000.0</v>
       </c>
       <c r="Y28">
         <v>603255000.0</v>
       </c>
       <c r="Z28">
         <v>565431000.0</v>
       </c>
@@ -19680,51 +19680,51 @@
       <c r="D6">
         <v>-314000000.0</v>
       </c>
       <c r="E6">
         <v>-12000000.0</v>
       </c>
       <c r="F6">
         <v>18000000.0</v>
       </c>
       <c r="G6">
         <v>20000000.0</v>
       </c>
       <c r="H6">
         <v>-8000000.0</v>
       </c>
       <c r="I6">
         <v>197000000.0</v>
       </c>
       <c r="J6">
         <v>-215000000.0</v>
       </c>
       <c r="K6">
         <v>35000000.0</v>
       </c>
       <c r="L6">
-        <v>42000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="M6">
         <v>279000000.0</v>
       </c>
       <c r="N6">
         <v>-80000000.0</v>
       </c>
       <c r="O6">
         <v>319000000.0</v>
       </c>
       <c r="P6">
         <v>-363000000.0</v>
       </c>
       <c r="Q6">
         <v>-106000000.0</v>
       </c>
       <c r="R6">
         <v>-506000000.0</v>
       </c>
       <c r="S6">
         <v>-158821000.0</v>
       </c>
       <c r="T6">
         <v>-213630000.0</v>
       </c>
@@ -21118,51 +21118,51 @@
       <c r="D16">
         <v>1012000000.0</v>
       </c>
       <c r="E16">
         <v>1326000000.0</v>
       </c>
       <c r="F16">
         <v>1338000000.0</v>
       </c>
       <c r="G16">
         <v>1320000000.0</v>
       </c>
       <c r="H16">
         <v>1300000000.0</v>
       </c>
       <c r="I16">
         <v>1308000000.0</v>
       </c>
       <c r="J16">
         <v>1107000000.0</v>
       </c>
       <c r="K16">
         <v>1322000000.0</v>
       </c>
       <c r="L16">
-        <v>1291000000.0</v>
+        <v>1281000000.0</v>
       </c>
       <c r="M16">
         <v>1249000000.0</v>
       </c>
       <c r="N16">
         <v>970000000.0</v>
       </c>
       <c r="O16">
         <v>1050000000.0</v>
       </c>
       <c r="P16">
         <v>731000000.0</v>
       </c>
       <c r="Q16">
         <v>1094000000.0</v>
       </c>
       <c r="R16">
         <v>1200000000.0</v>
       </c>
       <c r="S16">
         <v>1706000000.0</v>
       </c>
       <c r="T16">
         <v>1864821000.0</v>
       </c>
@@ -22195,66 +22195,66 @@
       <c r="A24" t="s">
         <v>169</v>
       </c>
       <c r="B24">
         <v>-29000000.0</v>
       </c>
       <c r="C24">
         <v>-14000000.0</v>
       </c>
       <c r="D24">
         <v>-35000000.0</v>
       </c>
       <c r="E24">
         <v>-30000000.0</v>
       </c>
       <c r="F24">
         <v>-38000000.0</v>
       </c>
       <c r="G24">
         <v>-40000000.0</v>
       </c>
       <c r="H24">
         <v>-121000000.0</v>
       </c>
       <c r="I24">
-        <v>-29000000.0</v>
+        <v>-39000000.0</v>
       </c>
       <c r="J24">
         <v>-41000000.0</v>
       </c>
       <c r="K24">
         <v>2000000.0</v>
       </c>
       <c r="L24">
         <v>-49000000.0</v>
       </c>
       <c r="M24">
-        <v>22000000.0</v>
+        <v>-52000000.0</v>
       </c>
       <c r="N24">
-        <v>98000000.0</v>
+        <v>-53000000.0</v>
       </c>
       <c r="O24">
         <v>-272000000.0</v>
       </c>
       <c r="P24">
         <v>21000000.0</v>
       </c>
       <c r="Q24">
         <v>65000000.0</v>
       </c>
       <c r="R24">
         <v>-65000000.0</v>
       </c>
       <c r="S24">
         <v>-200000.0</v>
       </c>
       <c r="T24">
         <v>5200000.0</v>
       </c>
       <c r="U24">
         <v>41000000.0</v>
       </c>
       <c r="V24">
         <v>-40958000.0</v>
       </c>