--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1175,51 +1175,51 @@
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
         <v>188837000.0</v>
       </c>
       <c r="C21">
         <v>212773000.0</v>
       </c>
       <c r="D21">
         <v>238608000.0</v>
       </c>
       <c r="E21">
         <v>264264000.0</v>
       </c>
       <c r="F21">
         <v>276911000.0</v>
       </c>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>179020000.0</v>
+        <v>584645000.0</v>
       </c>
       <c r="C22">
         <v>561007000.0</v>
       </c>
       <c r="D22">
         <v>573754000.0</v>
       </c>
       <c r="E22">
         <v>576579000.0</v>
       </c>
       <c r="F22">
         <v>557143000.0</v>
       </c>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
         <v>2906900000.0</v>
       </c>
       <c r="C23">
         <v>2932387000.0</v>
       </c>
@@ -1480,75 +1480,75 @@
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>212587000.0</v>
       </c>
       <c r="E38">
         <v>195926000.0</v>
       </c>
       <c r="F38">
         <v>194393000.0</v>
       </c>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>478968000.0</v>
+        <v>73343000.0</v>
       </c>
       <c r="C39">
         <v>18101000.0</v>
       </c>
       <c r="D39">
         <v>17244000.0</v>
       </c>
       <c r="E39">
         <v>18252000.0</v>
       </c>
       <c r="F39">
         <v>16399000.0</v>
       </c>
       <c r="G39"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>195179000.0</v>
       </c>
       <c r="C40">
-        <v>241815000.0</v>
+        <v>483630000.0</v>
       </c>
       <c r="D40">
         <v>170583000.0</v>
       </c>
       <c r="E40">
         <v>177089000.0</v>
       </c>
       <c r="F40">
         <v>206319000.0</v>
       </c>
       <c r="G40"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41">
         <v>270245000.0</v>
       </c>
       <c r="E41">
         <v>254205000.0</v>
       </c>
       <c r="F41">
@@ -1922,55 +1922,55 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
@@ -2816,51 +2816,51 @@
       </c>
       <c r="N22">
         <v>606834000.0</v>
       </c>
       <c r="O22">
         <v>606834000.0</v>
       </c>
       <c r="P22">
         <v>576579000.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
         <v>2873194000.0</v>
       </c>
       <c r="C23">
         <v>2884021000.0</v>
       </c>
       <c r="D23">
-        <v>3015272000.0</v>
+        <v>2906900000.0</v>
       </c>
       <c r="E23">
         <v>2908091000.0</v>
       </c>
       <c r="F23">
         <v>2899007000.0</v>
       </c>
       <c r="G23">
         <v>2897153000.0</v>
       </c>
       <c r="H23">
         <v>2932387000.0</v>
       </c>
       <c r="I23">
         <v>3145630000.0</v>
       </c>
       <c r="J23">
         <v>3121661000.0</v>
       </c>
       <c r="K23">
         <v>3161746000.0</v>
       </c>
       <c r="L23">
         <v>3157124000.0</v>
       </c>
@@ -2983,51 +2983,51 @@
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
-        <v>211801000.0</v>
+        <v>1327258000.0</v>
       </c>
       <c r="C28">
         <v>1366100000.0</v>
       </c>
       <c r="D28">
         <v>1388921000.0</v>
       </c>
       <c r="E28">
         <v>1383403000.0</v>
       </c>
       <c r="F28">
         <v>1374260000.0</v>
       </c>
       <c r="G28">
         <v>1343395000.0</v>
       </c>
       <c r="H28">
         <v>1349392000.0</v>
       </c>
       <c r="I28">
         <v>1642183000.0</v>
       </c>
       <c r="J28">
         <v>1589414000.0</v>
       </c>
@@ -3230,60 +3230,60 @@
       <c r="M32">
         <v>672042000.0</v>
       </c>
       <c r="N32">
         <v>655765000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>585086000.0</v>
       </c>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
         <v>2022509000.0</v>
       </c>
       <c r="C33">
         <v>2030958000.0</v>
       </c>
       <c r="D33">
-        <v>2165241000.0</v>
+        <v>2056869000.0</v>
       </c>
       <c r="E33">
         <v>2087489000.0</v>
       </c>
       <c r="F33">
         <v>2081756000.0</v>
       </c>
       <c r="G33">
-        <v>2087564000.0</v>
+        <v>2087565000.0</v>
       </c>
       <c r="H33">
         <v>2144998000.0</v>
       </c>
       <c r="I33">
         <v>2125673000.0</v>
       </c>
       <c r="J33">
         <v>2116913000.0</v>
       </c>
       <c r="K33">
         <v>2134096000.0</v>
       </c>
       <c r="L33">
         <v>2137159000.0</v>
       </c>
       <c r="M33">
         <v>2130460000.0</v>
       </c>
       <c r="N33">
         <v>2141532000.0</v>
       </c>
       <c r="O33">
         <v>-23736000.0</v>
       </c>
@@ -3336,102 +3336,106 @@
       <c r="M34">
         <v>52674000.0</v>
       </c>
       <c r="N34">
         <v>52449000.0</v>
       </c>
       <c r="O34"/>
       <c r="P34">
         <v>52379000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
         <v>1607173000.0</v>
       </c>
       <c r="C35">
         <v>1627370000.0</v>
       </c>
       <c r="D35">
-        <v>1740664000.0</v>
+        <v>1632292000.0</v>
       </c>
       <c r="E35">
         <v>1579997000.0</v>
       </c>
       <c r="F35">
         <v>1585577000.0</v>
       </c>
       <c r="G35">
         <v>1548867000.0</v>
       </c>
       <c r="H35">
         <v>1573234000.0</v>
       </c>
       <c r="I35">
         <v>1814661000.0</v>
       </c>
       <c r="J35">
         <v>1820796000.0</v>
       </c>
       <c r="K35">
         <v>1863783000.0</v>
       </c>
       <c r="L35">
         <v>1884239000.0</v>
       </c>
       <c r="M35">
         <v>1888745000.0</v>
       </c>
       <c r="N35">
         <v>1892308000.0</v>
       </c>
-      <c r="O35"/>
+      <c r="O35">
+        <v>-2335812000.0</v>
+      </c>
       <c r="P35">
         <v>395005000.0</v>
       </c>
       <c r="Q35"/>
       <c r="R35"/>
-      <c r="S35"/>
+      <c r="S35">
+        <v>-2331985000.0</v>
+      </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>149924000.0</v>
       </c>
       <c r="C36">
         <v>152845000.0</v>
       </c>
       <c r="D36">
-        <v>155930000.0</v>
+        <v>157730000.0</v>
       </c>
       <c r="E36">
         <v>189058000.0</v>
       </c>
       <c r="F36">
         <v>188475000.0</v>
       </c>
       <c r="G36">
         <v>190112000.0</v>
       </c>
       <c r="H36">
         <v>223993000.0</v>
       </c>
       <c r="I36">
         <v>217483000.0</v>
       </c>
       <c r="J36">
         <v>216627000.0</v>
       </c>
       <c r="K36">
         <v>217429000.0</v>
       </c>
       <c r="L36">
         <v>212587000.0</v>
       </c>
@@ -3463,51 +3467,53 @@
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38"/>
+      <c r="G38">
+        <v>-1000.0</v>
+      </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>212587000.0</v>
       </c>
       <c r="M38">
         <v>208088000.0</v>
       </c>
       <c r="N38">
         <v>203308000.0</v>
       </c>
       <c r="O38">
         <v>203308000.0</v>
       </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>44</v>
       </c>
@@ -3529,83 +3535,85 @@
       <c r="G39">
         <v>38555000.0</v>
       </c>
       <c r="H39">
         <v>18101000.0</v>
       </c>
       <c r="I39">
         <v>28778000.0</v>
       </c>
       <c r="J39">
         <v>26543000.0</v>
       </c>
       <c r="K39">
         <v>25485000.0</v>
       </c>
       <c r="L39">
         <v>17244000.0</v>
       </c>
       <c r="M39">
         <v>427583000.0</v>
       </c>
       <c r="N39">
         <v>18528000.0</v>
       </c>
       <c r="O39">
-        <v>14948000.0</v>
+        <v>-23736000.0</v>
       </c>
       <c r="P39">
         <v>18252000.0</v>
       </c>
       <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39"/>
+      <c r="S39">
+        <v>-41106000.0</v>
+      </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>193510000.0</v>
       </c>
       <c r="C40">
         <v>189065000.0</v>
       </c>
       <c r="D40">
         <v>195179000.0</v>
       </c>
       <c r="E40">
         <v>235769000.0</v>
       </c>
       <c r="F40">
         <v>234842000.0</v>
       </c>
       <c r="G40">
         <v>231854000.0</v>
       </c>
       <c r="H40">
-        <v>241815000.0</v>
+        <v>483630000.0</v>
       </c>
       <c r="I40">
         <v>172134000.0</v>
       </c>
       <c r="J40">
         <v>151532000.0</v>
       </c>
       <c r="K40">
         <v>188722000.0</v>
       </c>
       <c r="L40">
         <v>170583000.0</v>
       </c>
       <c r="M40">
         <v>178121000.0</v>
       </c>
       <c r="N40">
         <v>169741000.0</v>
       </c>
       <c r="O40"/>
       <c r="P40">
         <v>177089000.0</v>
       </c>
       <c r="Q40"/>
       <c r="R40"/>
@@ -3790,51 +3798,51 @@
       </c>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
         <v>735378000.0</v>
       </c>
       <c r="C46">
         <v>732911000.0</v>
       </c>
       <c r="D46">
         <v>748570000.0</v>
       </c>
       <c r="E46">
         <v>739034000.0</v>
       </c>
       <c r="F46">
         <v>731045000.0</v>
       </c>
       <c r="G46">
-        <v>729142000.0</v>
+        <v>729143000.0</v>
       </c>
       <c r="H46">
         <v>744388000.0</v>
       </c>
       <c r="I46">
         <v>726144000.0</v>
       </c>
       <c r="J46">
         <v>710895000.0</v>
       </c>
       <c r="K46">
         <v>718837000.0</v>
       </c>
       <c r="L46">
         <v>722421000.0</v>
       </c>
       <c r="M46">
         <v>713009000.0</v>
       </c>
       <c r="N46">
         <v>722943000.0</v>
       </c>
       <c r="O46"/>
       <c r="P46">
         <v>722166000.0</v>
@@ -3956,51 +3964,51 @@
       <c r="I50">
         <v>8000000.0</v>
       </c>
       <c r="J50">
         <v>8000000.0</v>
       </c>
       <c r="K50">
         <v>26250000.0</v>
       </c>
       <c r="L50">
         <v>26250000.0</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
-        <v>262141000.0</v>
+        <v>1377598000.0</v>
       </c>
       <c r="C51">
         <v>1407647000.0</v>
       </c>
       <c r="D51">
         <v>1418669000.0</v>
       </c>
       <c r="E51">
         <v>1407146000.0</v>
       </c>
       <c r="F51">
         <v>1403066000.0</v>
       </c>
       <c r="G51">
         <v>1361959000.0</v>
       </c>
       <c r="H51">
         <v>1380402000.0</v>
       </c>
       <c r="I51">
         <v>1671281000.0</v>
       </c>
       <c r="J51">
         <v>1620073000.0</v>
       </c>
@@ -4116,51 +4124,51 @@
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
         <v>2873194000.0</v>
       </c>
       <c r="C55">
         <v>2884021000.0</v>
       </c>
       <c r="D55">
-        <v>3015272000.0</v>
+        <v>2906900000.0</v>
       </c>
       <c r="E55">
         <v>2908091000.0</v>
       </c>
       <c r="F55">
         <v>2899007000.0</v>
       </c>
       <c r="G55">
         <v>2897153000.0</v>
       </c>
       <c r="H55">
         <v>2932387000.0</v>
       </c>
       <c r="I55">
         <v>3145630000.0</v>
       </c>
       <c r="J55">
         <v>3121661000.0</v>
       </c>
       <c r="K55">
         <v>3161746000.0</v>
       </c>
       <c r="L55">
         <v>3157124000.0</v>
       </c>
@@ -4275,89 +4283,93 @@
       </c>
       <c r="N57">
         <v>379244000.0</v>
       </c>
       <c r="O57">
         <v>368724000.0</v>
       </c>
       <c r="P57">
         <v>402195000.0</v>
       </c>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
         <v>2005992000.0</v>
       </c>
       <c r="C58">
         <v>2019593000.0</v>
       </c>
       <c r="D58">
-        <v>2149628000.0</v>
+        <v>2041256000.0</v>
       </c>
       <c r="E58">
         <v>2025863000.0</v>
       </c>
       <c r="F58">
         <v>2022733000.0</v>
       </c>
       <c r="G58">
         <v>1997563000.0</v>
       </c>
       <c r="H58">
         <v>2029336000.0</v>
       </c>
       <c r="I58">
         <v>2244453000.0</v>
       </c>
       <c r="J58">
         <v>2220950000.0</v>
       </c>
       <c r="K58">
         <v>2257588000.0</v>
       </c>
       <c r="L58">
         <v>2279764000.0</v>
       </c>
       <c r="M58">
         <v>2256043000.0</v>
       </c>
       <c r="N58">
         <v>2271552000.0</v>
       </c>
-      <c r="O58"/>
+      <c r="O58">
+        <v>-2335812000.0</v>
+      </c>
       <c r="P58">
         <v>797200000.0</v>
       </c>
       <c r="Q58"/>
       <c r="R58"/>
-      <c r="S58"/>
+      <c r="S58">
+        <v>-2331985000.0</v>
+      </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
     </row>
     <row r="60" spans="1:19">
@@ -4574,74 +4586,74 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>85</v>
       </c>
       <c r="B5">
         <v>47958000.0</v>
       </c>
       <c r="C5">
         <v>158593000.0</v>
       </c>
       <c r="D5">
         <v>271839000.0</v>
       </c>
       <c r="E5">
         <v>194507000.0</v>
       </c>
       <c r="F5">
-        <v>96239000.0</v>
+        <v>97359000.0</v>
       </c>
       <c r="G5">
         <v>149720000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>86</v>
       </c>
       <c r="B6">
         <v>190975000.0</v>
       </c>
       <c r="C6">
         <v>299374000.0</v>
       </c>
       <c r="D6">
         <v>408343000.0</v>
       </c>
       <c r="E6">
         <v>328859000.0</v>
       </c>
       <c r="F6">
-        <v>229545000.0</v>
+        <v>230665000.0</v>
       </c>
       <c r="G6">
         <v>286878000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
@@ -5334,161 +5346,161 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>85</v>
       </c>
       <c r="B5">
-        <v>27779000.0</v>
+        <v>23576000.0</v>
       </c>
       <c r="C5">
         <v>13632000.0</v>
       </c>
       <c r="D5">
         <v>13438000.0</v>
       </c>
       <c r="E5">
         <v>21746000.0</v>
       </c>
       <c r="F5">
         <v>-11863000.0</v>
       </c>
       <c r="G5">
         <v>24637000.0</v>
       </c>
       <c r="H5">
         <v>30418000.0</v>
       </c>
       <c r="I5">
         <v>37994000.0</v>
       </c>
       <c r="J5">
         <v>43667000.0</v>
       </c>
       <c r="K5">
         <v>48354000.0</v>
       </c>
       <c r="L5">
         <v>112261000.0</v>
       </c>
       <c r="M5">
         <v>66367000.0</v>
       </c>
       <c r="N5">
-        <v>49395000.0</v>
+        <v>49555000.0</v>
       </c>
       <c r="O5">
-        <v>44373000.0</v>
+        <v>44563000.0</v>
       </c>
       <c r="P5">
         <v>26579000.0</v>
       </c>
       <c r="Q5">
-        <v>56887000.0</v>
+        <v>57134000.0</v>
       </c>
       <c r="R5">
-        <v>52389000.0</v>
+        <v>50861500.0</v>
       </c>
       <c r="S5">
-        <v>52389000.0</v>
+        <v>50861500.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>86</v>
       </c>
       <c r="B6">
-        <v>62347000.0</v>
+        <v>58144000.0</v>
       </c>
       <c r="C6">
         <v>47973000.0</v>
       </c>
       <c r="D6">
         <v>48781000.0</v>
       </c>
       <c r="E6">
         <v>56602000.0</v>
       </c>
       <c r="F6">
         <v>24019000.0</v>
       </c>
       <c r="G6">
         <v>61573000.0</v>
       </c>
       <c r="H6">
         <v>65699000.0</v>
       </c>
       <c r="I6">
         <v>72919000.0</v>
       </c>
       <c r="J6">
         <v>78880000.0</v>
       </c>
       <c r="K6">
         <v>83716000.0</v>
       </c>
       <c r="L6">
         <v>147053000.0</v>
       </c>
       <c r="M6">
         <v>100572000.0</v>
       </c>
       <c r="N6">
-        <v>83015000.0</v>
+        <v>83175000.0</v>
       </c>
       <c r="O6">
-        <v>78260000.0</v>
+        <v>78450000.0</v>
       </c>
       <c r="P6">
         <v>60328000.0</v>
       </c>
       <c r="Q6">
-        <v>90622000.0</v>
+        <v>90869000.0</v>
       </c>
       <c r="R6">
-        <v>85823000.0</v>
+        <v>84295500.0</v>
       </c>
       <c r="S6">
-        <v>85823000.0</v>
+        <v>84295500.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
@@ -6720,51 +6732,51 @@
       </c>
       <c r="B6">
         <v>-1262000.0</v>
       </c>
       <c r="C6">
         <v>-5041000.0</v>
       </c>
       <c r="D6">
         <v>12315000.0</v>
       </c>
       <c r="E6">
         <v>-17370000.0</v>
       </c>
       <c r="F6">
         <v>16768000.0</v>
       </c>
       <c r="G6">
         <v>12902000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>118</v>
       </c>
       <c r="B7">
-        <v>-43832000.0</v>
+        <v>-43612000.0</v>
       </c>
       <c r="C7">
         <v>302689000.0</v>
       </c>
       <c r="D7">
         <v>-77389000.0</v>
       </c>
       <c r="E7">
         <v>-107368000.0</v>
       </c>
       <c r="F7">
         <v>-12525000.0</v>
       </c>
       <c r="G7">
         <v>-11272000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
@@ -6880,54 +6892,54 @@
       </c>
       <c r="B14">
         <v>143017000.0</v>
       </c>
       <c r="C14">
         <v>140781000.0</v>
       </c>
       <c r="D14">
         <v>136504000.0</v>
       </c>
       <c r="E14">
         <v>134352000.0</v>
       </c>
       <c r="F14">
         <v>133306000.0</v>
       </c>
       <c r="G14">
         <v>137158000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>126</v>
       </c>
       <c r="B15">
-        <v>-13822000.0</v>
+        <v>13822000.0</v>
       </c>
       <c r="C15">
-        <v>-19852000.0</v>
+        <v>19852000.0</v>
       </c>
       <c r="D15">
         <v>1688919000.0</v>
       </c>
       <c r="E15">
         <v>134502000.0</v>
       </c>
       <c r="F15">
         <v>95596000.0</v>
       </c>
       <c r="G15">
         <v>143008000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>127</v>
       </c>
       <c r="B16">
         <v>29748000.0</v>
       </c>
       <c r="C16">
         <v>31010000.0</v>
       </c>
       <c r="D16">
@@ -7038,97 +7050,97 @@
       </c>
       <c r="B22">
         <v>-40223000.0</v>
       </c>
       <c r="C22">
         <v>20970000.0</v>
       </c>
       <c r="D22">
         <v>213158000.0</v>
       </c>
       <c r="E22">
         <v>141679000.0</v>
       </c>
       <c r="F22">
         <v>74270000.0</v>
       </c>
       <c r="G22">
         <v>111647000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>133</v>
       </c>
       <c r="B23">
-        <v>-2111000.0</v>
+        <v>-3739000.0</v>
       </c>
       <c r="C23">
         <v>-13015000.0</v>
       </c>
       <c r="D23">
         <v>1486251000.0</v>
       </c>
       <c r="E23">
         <v>-86133000.0</v>
       </c>
       <c r="F23">
         <v>-103156000.0</v>
       </c>
       <c r="G23">
         <v>-43373000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>134</v>
       </c>
       <c r="B24">
-        <v>-60260000.0</v>
+        <v>984000.0</v>
       </c>
       <c r="C24">
         <v>5269000.0</v>
       </c>
       <c r="D24">
         <v>75000.0</v>
       </c>
       <c r="E24">
         <v>200000.0</v>
       </c>
       <c r="F24">
         <v>43000.0</v>
       </c>
       <c r="G24">
         <v>56000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>135</v>
       </c>
       <c r="B25">
-        <v>7100000.0</v>
+        <v>6880000.0</v>
       </c>
       <c r="C25">
         <v>10621000.0</v>
       </c>
       <c r="D25">
         <v>-88266000.0</v>
       </c>
       <c r="E25">
         <v>26183000.0</v>
       </c>
       <c r="F25">
         <v>34472000.0</v>
       </c>
       <c r="G25">
         <v>5981000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>136</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
@@ -7543,54 +7555,54 @@
       </c>
       <c r="O6">
         <v>-6913000.0</v>
       </c>
       <c r="P6">
         <v>-1832000.0</v>
       </c>
       <c r="Q6">
         <v>813000.0</v>
       </c>
       <c r="R6">
         <v>-8175500.0</v>
       </c>
       <c r="S6">
         <v>-8175500.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>118</v>
       </c>
       <c r="B7">
         <v>18513000.0</v>
       </c>
       <c r="C7">
-        <v>2089000.0</v>
+        <v>1996000.0</v>
       </c>
       <c r="D7">
-        <v>2148000.0</v>
+        <v>2296000.0</v>
       </c>
       <c r="E7">
         <v>-2154000.0</v>
       </c>
       <c r="F7">
         <v>-6044000.0</v>
       </c>
       <c r="G7">
         <v>-37710000.0</v>
       </c>
       <c r="H7">
         <v>258159000.0</v>
       </c>
       <c r="I7">
         <v>5873000.0</v>
       </c>
       <c r="J7">
         <v>28720000.0</v>
       </c>
       <c r="K7">
         <v>779000.0</v>
       </c>
       <c r="L7">
         <v>20401000.0</v>
       </c>
@@ -8335,108 +8347,110 @@
       </c>
       <c r="N23">
         <v>-51521000.0</v>
       </c>
       <c r="O23">
         <v>4580000.0</v>
       </c>
       <c r="P23">
         <v>-28968000.0</v>
       </c>
       <c r="Q23">
         <v>-21911000.0</v>
       </c>
       <c r="R23">
         <v>-7217000.0</v>
       </c>
       <c r="S23">
         <v>-7217000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>134</v>
       </c>
       <c r="B24">
-        <v>-15263000.0</v>
-[...1 lines deleted...]
-      <c r="C24"/>
+        <v>6548000.0</v>
+      </c>
+      <c r="C24">
+        <v>265000.0</v>
+      </c>
       <c r="D24">
-        <v>36000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="E24">
         <v>138000.0</v>
       </c>
       <c r="F24">
         <v>4857000.0</v>
       </c>
       <c r="G24">
         <v>-4206000.0</v>
       </c>
       <c r="H24">
         <v>5269000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>212000.0</v>
       </c>
       <c r="M24">
         <v>75000.0</v>
       </c>
       <c r="N24">
         <v>9933000.0</v>
       </c>
       <c r="O24">
         <v>719000.0</v>
       </c>
       <c r="P24">
         <v>1053000.0</v>
       </c>
       <c r="Q24">
         <v>325000.0</v>
       </c>
       <c r="R24">
         <v>3069000.0</v>
       </c>
       <c r="S24">
         <v>3069000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>135</v>
       </c>
       <c r="B25">
-        <v>1281000.0</v>
+        <v>-2093000.0</v>
       </c>
       <c r="C25">
-        <v>1135000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D25">
-        <v>3381000.0</v>
+        <v>2677000.0</v>
       </c>
       <c r="E25">
         <v>1862000.0</v>
       </c>
       <c r="F25">
         <v>520000.0</v>
       </c>
       <c r="G25">
         <v>1821000.0</v>
       </c>
       <c r="H25">
         <v>10823000.0</v>
       </c>
       <c r="I25">
         <v>3398000.0</v>
       </c>
       <c r="J25">
         <v>105285000.0</v>
       </c>
       <c r="K25">
         <v>958000.0</v>
       </c>
       <c r="L25">
         <v>-103662000.0</v>
       </c>