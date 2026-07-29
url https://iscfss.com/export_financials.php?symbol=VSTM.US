--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8895,57 +8895,57 @@
       <c r="D39">
         <v>7840000.0</v>
       </c>
       <c r="E39">
         <v>6507000.0</v>
       </c>
       <c r="F39">
         <v>6930000.0</v>
       </c>
       <c r="G39">
         <v>5943000.0</v>
       </c>
       <c r="H39">
         <v>7287000.0</v>
       </c>
       <c r="I39">
         <v>5450000.0</v>
       </c>
       <c r="J39">
         <v>7323000.0</v>
       </c>
       <c r="K39">
         <v>6553000.0</v>
       </c>
       <c r="L39">
-        <v>8822000.0</v>
+        <v>8780000.0</v>
       </c>
       <c r="M39">
         <v>6875000.0</v>
       </c>
       <c r="N39">
-        <v>7689000.0</v>
+        <v>7627000.0</v>
       </c>
       <c r="O39">
         <v>4945000.0</v>
       </c>
       <c r="P39">
         <v>4709000.0</v>
       </c>
       <c r="Q39">
         <v>3437000.0</v>
       </c>
       <c r="R39">
         <v>4517000.0</v>
       </c>
       <c r="S39">
         <v>4968000.0</v>
       </c>
       <c r="T39">
         <v>5236000.0</v>
       </c>
       <c r="U39">
         <v>6149000.0</v>
       </c>
       <c r="V39">
         <v>5456000.0</v>
       </c>
@@ -12787,102 +12787,102 @@
       <c r="A4" t="s">
         <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>127</v>
       </c>
       <c r="B5">
-        <v>-170857000.0</v>
+        <v>-208333000.0</v>
       </c>
       <c r="C5">
         <v>-125890000.0</v>
       </c>
       <c r="D5">
         <v>-83228000.0</v>
       </c>
       <c r="E5">
         <v>-71675000.0</v>
       </c>
       <c r="F5">
         <v>-61228000.0</v>
       </c>
       <c r="G5">
         <v>-51738000.0</v>
       </c>
       <c r="H5">
         <v>-128601000.0</v>
       </c>
       <c r="I5">
         <v>-66624000.0</v>
       </c>
       <c r="J5">
         <v>-67243000.0</v>
       </c>
       <c r="K5">
         <v>-36440000.0</v>
       </c>
       <c r="L5">
         <v>-58199000.0</v>
       </c>
       <c r="M5">
         <v>-53365000.0</v>
       </c>
       <c r="N5">
         <v>-41202000.0</v>
       </c>
       <c r="O5">
         <v>-31984000.0</v>
       </c>
       <c r="P5">
         <v>-13698000.0</v>
       </c>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
-        <v>-170129000.0</v>
+        <v>-207605000.0</v>
       </c>
       <c r="C6">
         <v>-125864000.0</v>
       </c>
       <c r="D6">
         <v>-83166000.0</v>
       </c>
       <c r="E6">
         <v>-71557000.0</v>
       </c>
       <c r="F6">
         <v>-61156000.0</v>
       </c>
       <c r="G6">
         <v>-50483000.0</v>
       </c>
       <c r="H6">
         <v>-126422000.0</v>
       </c>
       <c r="I6">
         <v>-65205000.0</v>
       </c>
       <c r="J6">
         <v>-66687000.0</v>
       </c>
@@ -14670,54 +14670,54 @@
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:62">
       <c r="A5" t="s">
         <v>127</v>
       </c>
       <c r="B5">
-        <v>-44897000.0</v>
+        <v>-36209000.0</v>
       </c>
       <c r="C5">
-        <v>-41474000.0</v>
+        <v>-32500999.0</v>
       </c>
       <c r="D5">
         <v>-98518000.0</v>
       </c>
       <c r="E5">
         <v>-25722000.0</v>
       </c>
       <c r="F5">
         <v>-51911000.0</v>
       </c>
       <c r="G5">
         <v>-63220000.0</v>
       </c>
       <c r="H5">
         <v>-22819000.0</v>
       </c>
       <c r="I5">
         <v>-7118000.0</v>
       </c>
       <c r="J5">
         <v>-32733000.0</v>
       </c>
       <c r="K5">
         <v>-26207000.0</v>
       </c>
@@ -14858,54 +14858,54 @@
       </c>
       <c r="BE5">
         <v>-6896000.0</v>
       </c>
       <c r="BF5">
         <v>-6928000.0</v>
       </c>
       <c r="BG5">
         <v>-6020000.0</v>
       </c>
       <c r="BH5">
         <v>-4047000.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:62">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
-        <v>-44618000.0</v>
+        <v>-35930000.0</v>
       </c>
       <c r="C6">
-        <v>-41176000.0</v>
+        <v>-32202999.0</v>
       </c>
       <c r="D6">
         <v>-98226000.0</v>
       </c>
       <c r="E6">
         <v>-25594000.0</v>
       </c>
       <c r="F6">
         <v>-51901000.0</v>
       </c>
       <c r="G6">
         <v>-63213000.0</v>
       </c>
       <c r="H6">
         <v>-22812000.0</v>
       </c>
       <c r="I6">
         <v>-7112000.0</v>
       </c>
       <c r="J6">
         <v>-32727000.0</v>
       </c>
       <c r="K6">
         <v>-26248000.0</v>
       </c>
@@ -23300,51 +23300,51 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
     </row>
     <row r="18" spans="1:62">
       <c r="A18" t="s">
         <v>171</v>
       </c>
       <c r="B18">
         <v>-52116000.0</v>
       </c>
       <c r="C18">
-        <v>-29954000.0</v>
+        <v>-31299000.0</v>
       </c>
       <c r="D18">
         <v>-36216000.0</v>
       </c>
       <c r="E18">
         <v>-32663000.0</v>
       </c>
       <c r="F18">
         <v>-38676000.0</v>
       </c>
       <c r="G18">
         <v>-25099000.0</v>
       </c>
       <c r="H18">
         <v>-23795000.0</v>
       </c>
       <c r="I18">
         <v>-27577000.0</v>
       </c>
       <c r="J18">
         <v>-28328000.0</v>
       </c>
       <c r="K18">
         <v>-29681000.0</v>
       </c>
@@ -24095,108 +24095,108 @@
       </c>
       <c r="BE22">
         <v>-6825000.0</v>
       </c>
       <c r="BF22">
         <v>-6871000.0</v>
       </c>
       <c r="BG22">
         <v>-6005000.0</v>
       </c>
       <c r="BH22">
         <v>-4047000.0</v>
       </c>
       <c r="BI22">
         <v>-2485000.0</v>
       </c>
       <c r="BJ22">
         <v>-1146000.0</v>
       </c>
     </row>
     <row r="23" spans="1:62">
       <c r="A23" t="s">
         <v>175</v>
       </c>
       <c r="B23">
-        <v>28692000.0</v>
+        <v>-721000.0</v>
       </c>
       <c r="C23">
-        <v>98583000.0</v>
+        <v>-188000.0</v>
       </c>
       <c r="D23">
-        <v>17879000.0</v>
+        <v>-278000.0</v>
       </c>
       <c r="E23">
         <v>9483000.0</v>
       </c>
       <c r="F23">
         <v>4845000.0</v>
       </c>
       <c r="G23">
-        <v>742000.0</v>
+        <v>-133000.0</v>
       </c>
       <c r="H23">
         <v>39528000.0</v>
       </c>
       <c r="I23">
-        <v>-405000.0</v>
+        <v>-156000.0</v>
       </c>
       <c r="J23">
         <v>-150000.0</v>
       </c>
       <c r="K23">
         <v>-146000.0</v>
       </c>
       <c r="L23">
         <v>28000.0</v>
       </c>
       <c r="M23">
         <v>-425000.0</v>
       </c>
       <c r="N23">
-        <v>28099000.0</v>
+        <v>29132000.0</v>
       </c>
       <c r="O23">
         <v>27072000.0</v>
       </c>
       <c r="P23">
         <v>90000.0</v>
       </c>
       <c r="Q23">
         <v>92000.0</v>
       </c>
       <c r="R23">
         <v>100000.0</v>
       </c>
       <c r="S23">
         <v>82000.0</v>
       </c>
       <c r="T23">
-        <v>169000.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="U23">
-        <v>489000.0</v>
+        <v>-29000.0</v>
       </c>
       <c r="V23">
         <v>-878000.0</v>
       </c>
       <c r="W23">
         <v>760000.0</v>
       </c>
       <c r="X23">
         <v>1763000.0</v>
       </c>
       <c r="Y23">
         <v>551000.0</v>
       </c>
       <c r="Z23">
         <v>-521000.0</v>
       </c>
       <c r="AA23">
         <v>-438000.0</v>
       </c>
       <c r="AB23">
         <v>494000.0</v>
       </c>
       <c r="AC23">
         <v>9694000.0</v>
       </c>