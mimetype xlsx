--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -1775,90 +1775,90 @@
       <c r="L13">
         <v>-22851000000.0</v>
       </c>
       <c r="M13">
         <v>-18174000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>339800000.0</v>
+        <v>345656067.0</v>
       </c>
       <c r="C14">
         <v>352567000.0</v>
       </c>
       <c r="D14">
         <v>375193110.0</v>
       </c>
       <c r="E14">
         <v>422447074.0</v>
       </c>
       <c r="F14">
         <v>482214544.0</v>
       </c>
       <c r="G14">
         <v>491090468.0</v>
       </c>
       <c r="H14">
         <v>499935490.0</v>
       </c>
       <c r="I14">
         <v>504954371.0</v>
       </c>
       <c r="J14">
         <v>427761460.0</v>
       </c>
       <c r="K14">
         <v>427580232.0</v>
       </c>
       <c r="L14">
         <v>427500000.0</v>
       </c>
       <c r="M14">
-        <v>427500000.0</v>
+        <v>427587401.0</v>
       </c>
       <c r="N14">
-        <v>427500000.0</v>
+        <v>427587401.0</v>
       </c>
       <c r="O14">
-        <v>427500000.0</v>
+        <v>427587401.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>5000000.0</v>
       </c>
       <c r="F15">
         <v>5000000.0</v>
@@ -3060,53 +3060,59 @@
       <c r="M36">
         <v>2145000000.0</v>
       </c>
       <c r="N36">
         <v>794000000.0</v>
       </c>
       <c r="O36">
         <v>807000000.0</v>
       </c>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>61</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>13000000.0</v>
+      </c>
+      <c r="C37">
+        <v>13000000.0</v>
+      </c>
+      <c r="D37">
+        <v>15000000.0</v>
+      </c>
       <c r="E37">
         <v>16000000.0</v>
       </c>
       <c r="F37">
         <v>1000000.0</v>
       </c>
       <c r="G37">
         <v>-10000000.0</v>
       </c>
       <c r="H37">
         <v>1000000.0</v>
       </c>
       <c r="I37">
         <v>4000000.0</v>
       </c>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
@@ -6844,60 +6850,60 @@
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
     </row>
     <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>339800000.0</v>
+        <v>339230976.0</v>
       </c>
       <c r="C14">
-        <v>339800000.0</v>
+        <v>341856774.0</v>
       </c>
       <c r="D14">
-        <v>339800000.0</v>
+        <v>338548867.0</v>
       </c>
       <c r="E14">
-        <v>339800000.0</v>
+        <v>345035160.0</v>
       </c>
       <c r="F14">
         <v>339401983.0</v>
       </c>
       <c r="G14">
         <v>339799989.0</v>
       </c>
       <c r="H14">
         <v>339754307.0</v>
       </c>
       <c r="I14">
         <v>350203692.0</v>
       </c>
       <c r="J14">
         <v>354327393.0</v>
       </c>
       <c r="K14">
         <v>348966197.0</v>
       </c>
       <c r="L14">
         <v>351457016.0</v>
       </c>
       <c r="M14">
         <v>372149099.0</v>
       </c>
@@ -6946,51 +6952,51 @@
       <c r="AB14">
         <v>487698111.0</v>
       </c>
       <c r="AC14">
         <v>493670295.0</v>
       </c>
       <c r="AD14">
         <v>507500383.0</v>
       </c>
       <c r="AE14">
         <v>509139988.0</v>
       </c>
       <c r="AF14">
         <v>501985908.0</v>
       </c>
       <c r="AG14">
         <v>540972802.0</v>
       </c>
       <c r="AH14">
         <v>533786824.0</v>
       </c>
       <c r="AI14">
         <v>428450384.0</v>
       </c>
       <c r="AJ14">
-        <v>428450384.0</v>
+        <v>428398802.0</v>
       </c>
       <c r="AK14">
         <v>428312438.0</v>
       </c>
       <c r="AL14">
         <v>427587401.0</v>
       </c>
       <c r="AM14">
         <v>427800350.0</v>
       </c>
       <c r="AN14">
         <v>427560620.0</v>
       </c>
       <c r="AO14">
         <v>427500000.0</v>
       </c>
       <c r="AP14">
         <v>427500000.0</v>
       </c>
       <c r="AQ14">
         <v>427500000.0</v>
       </c>
       <c r="AR14">
         <v>427500000.0</v>
       </c>
@@ -11126,55 +11132,65 @@
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
     </row>
     <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>61</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>12000000.0</v>
+      </c>
+      <c r="C37">
+        <v>13000000.0</v>
+      </c>
+      <c r="D37">
+        <v>13000000.0</v>
+      </c>
+      <c r="E37">
+        <v>13000000.0</v>
+      </c>
+      <c r="F37">
+        <v>13000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>15000000.0</v>
       </c>
       <c r="O37">
         <v>15000000.0</v>
       </c>
       <c r="P37">
         <v>16000000.0</v>
       </c>
       <c r="Q37">
         <v>19000000.0</v>
       </c>
       <c r="R37">
         <v>11000000.0</v>
       </c>
       <c r="S37">
         <v>2000000.0</v>
       </c>
@@ -16312,84 +16328,84 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>152</v>
       </c>
       <c r="B2">
-        <v>13998000000.0</v>
+        <v>11904000000.0</v>
       </c>
       <c r="C2">
-        <v>11684000000.0</v>
+        <v>9699000000.0</v>
       </c>
       <c r="D2">
-        <v>10372000000.0</v>
+        <v>9259000000.0</v>
       </c>
       <c r="E2">
-        <v>14023000000.0</v>
+        <v>12046000000.0</v>
       </c>
       <c r="F2">
-        <v>13273000000.0</v>
+        <v>10728000000.0</v>
       </c>
       <c r="G2">
-        <v>8561000000.0</v>
+        <v>6796000000.0</v>
       </c>
       <c r="H2">
-        <v>8943000000.0</v>
+        <v>7272000000.0</v>
       </c>
       <c r="I2">
         <v>6333000000.0</v>
       </c>
       <c r="J2">
-        <v>4619000000.0</v>
+        <v>3908000000.0</v>
       </c>
       <c r="K2">
-        <v>4340000000.0</v>
+        <v>3674000000.0</v>
       </c>
       <c r="L2">
-        <v>4378000000.0</v>
+        <v>3526000000.0</v>
       </c>
       <c r="M2">
-        <v>5026000000.0</v>
+        <v>3756000000.0</v>
       </c>
       <c r="N2">
         <v>5062000000.0</v>
       </c>
       <c r="O2">
         <v>5047000000.0</v>
       </c>
       <c r="P2">
         <v>5144000000.0</v>
       </c>
       <c r="Q2">
         <v>6036000000.0</v>
       </c>
       <c r="R2">
         <v>5476000000.0</v>
       </c>
       <c r="S2">
         <v>4881000000.0</v>
       </c>
       <c r="T2">
         <v>5372000000.0</v>
       </c>
       <c r="U2">
         <v>5193000000.0</v>
       </c>
@@ -16398,63 +16414,63 @@
       </c>
       <c r="W2">
         <v>6753000000.0</v>
       </c>
       <c r="X2">
         <v>6575000000.0</v>
       </c>
       <c r="Y2">
         <v>6328000000.0</v>
       </c>
       <c r="Z2">
         <v>5890000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>153</v>
       </c>
       <c r="B3">
         <v>2950000000.0</v>
       </c>
       <c r="C3">
         <v>2631000000.0</v>
       </c>
       <c r="D3">
-        <v>1867000000.0</v>
+        <v>1956000000.0</v>
       </c>
       <c r="E3">
-        <v>1994000000.0</v>
+        <v>2047000000.0</v>
       </c>
       <c r="F3">
-        <v>1976000000.0</v>
+        <v>2050000000.0</v>
       </c>
       <c r="G3">
-        <v>1977000000.0</v>
+        <v>2048000000.0</v>
       </c>
       <c r="H3">
-        <v>1811000000.0</v>
+        <v>1876000000.0</v>
       </c>
       <c r="I3">
         <v>1533000000.0</v>
       </c>
       <c r="J3">
         <v>835000000.0</v>
       </c>
       <c r="K3">
         <v>817000000.0</v>
       </c>
       <c r="L3">
         <v>995000000.0</v>
       </c>
       <c r="M3">
         <v>1440000000.0</v>
       </c>
       <c r="N3">
         <v>1499000000.0</v>
       </c>
       <c r="O3">
         <v>1521000000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
@@ -16483,139 +16499,139 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>155</v>
       </c>
       <c r="B5">
         <v>2302000000.0</v>
       </c>
       <c r="C5">
-        <v>4561000000.0</v>
+        <v>4367000000.0</v>
       </c>
       <c r="D5">
-        <v>2749000000.0</v>
+        <v>2617000000.0</v>
       </c>
       <c r="E5">
-        <v>-707000000.0</v>
+        <v>-998000000.0</v>
       </c>
       <c r="F5">
-        <v>-1124000000.0</v>
+        <v>-1268000000.0</v>
       </c>
       <c r="G5">
-        <v>1186000000.0</v>
+        <v>1336000000.0</v>
       </c>
       <c r="H5">
-        <v>1597000000.0</v>
+        <v>1780000000.0</v>
       </c>
       <c r="I5">
         <v>437000000.0</v>
       </c>
       <c r="J5">
-        <v>474000000.0</v>
+        <v>456000000.0</v>
       </c>
       <c r="K5">
-        <v>22449000000.0</v>
+        <v>206000000.0</v>
       </c>
       <c r="L5">
-        <v>-4267000000.0</v>
+        <v>-4271000000.0</v>
       </c>
       <c r="M5">
-        <v>-6800000000.0</v>
+        <v>-6823000000.0</v>
       </c>
       <c r="N5">
         <v>-1120000000.0</v>
       </c>
       <c r="O5">
         <v>-1090000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
         <v>5252000000.0</v>
       </c>
       <c r="C6">
-        <v>7192000000.0</v>
+        <v>6998000000.0</v>
       </c>
       <c r="D6">
-        <v>4616000000.0</v>
+        <v>4573000000.0</v>
       </c>
       <c r="E6">
-        <v>1287000000.0</v>
+        <v>1049000000.0</v>
       </c>
       <c r="F6">
-        <v>852000000.0</v>
+        <v>782000000.0</v>
       </c>
       <c r="G6">
-        <v>3163000000.0</v>
+        <v>3384000000.0</v>
       </c>
       <c r="H6">
-        <v>3408000000.0</v>
+        <v>3656000000.0</v>
       </c>
       <c r="I6">
         <v>1970000000.0</v>
       </c>
       <c r="J6">
-        <v>1309000000.0</v>
+        <v>1291000000.0</v>
       </c>
       <c r="K6">
-        <v>23266000000.0</v>
+        <v>1023000000.0</v>
       </c>
       <c r="L6">
-        <v>-3272000000.0</v>
+        <v>-3276000000.0</v>
       </c>
       <c r="M6">
-        <v>-5360000000.0</v>
+        <v>-5383000000.0</v>
       </c>
       <c r="N6">
         <v>379000000.0</v>
       </c>
       <c r="O6">
         <v>431000000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
@@ -16664,84 +16680,84 @@
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8">
         <v>4000000.0</v>
       </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>159</v>
       </c>
       <c r="B9">
-        <v>2974000000.0</v>
+        <v>5834000000.0</v>
       </c>
       <c r="C9">
-        <v>7693000000.0</v>
+        <v>7525000000.0</v>
       </c>
       <c r="D9">
-        <v>5171000000.0</v>
+        <v>5520000000.0</v>
       </c>
       <c r="E9">
-        <v>3814000000.0</v>
+        <v>1682000000.0</v>
       </c>
       <c r="F9">
-        <v>60000000.0</v>
+        <v>1349000000.0</v>
       </c>
       <c r="G9">
-        <v>2501000000.0</v>
+        <v>4647000000.0</v>
       </c>
       <c r="H9">
-        <v>2559000000.0</v>
+        <v>4537000000.0</v>
       </c>
       <c r="I9">
         <v>2811000000.0</v>
       </c>
       <c r="J9">
-        <v>761000000.0</v>
+        <v>1522000000.0</v>
       </c>
       <c r="K9">
-        <v>918000000.0</v>
+        <v>1490000000.0</v>
       </c>
       <c r="L9">
-        <v>992000000.0</v>
+        <v>1844000000.0</v>
       </c>
       <c r="M9">
-        <v>952000000.0</v>
+        <v>2222000000.0</v>
       </c>
       <c r="N9">
         <v>837000000.0</v>
       </c>
       <c r="O9">
         <v>589000000.0</v>
       </c>
       <c r="P9">
         <v>1896000000.0</v>
       </c>
       <c r="Q9">
         <v>2199000000.0</v>
       </c>
       <c r="R9">
         <v>2435000000.0</v>
       </c>
       <c r="S9">
         <v>4906000000.0</v>
       </c>
       <c r="T9">
         <v>1137000000.0</v>
       </c>
       <c r="U9">
         <v>4564000000.0</v>
       </c>
@@ -16771,51 +16787,51 @@
       <c r="C10">
         <v>3467000000.0</v>
       </c>
       <c r="D10">
         <v>2000000000.0</v>
       </c>
       <c r="E10">
         <v>-1560000000.0</v>
       </c>
       <c r="F10">
         <v>-1722000000.0</v>
       </c>
       <c r="G10">
         <v>890000000.0</v>
       </c>
       <c r="H10">
         <v>1216000000.0</v>
       </c>
       <c r="I10">
         <v>-101000000.0</v>
       </c>
       <c r="J10">
         <v>250000000.0</v>
       </c>
       <c r="K10">
-        <v>21351000000.0</v>
+        <v>-886000000.0</v>
       </c>
       <c r="L10">
         <v>-5556000000.0</v>
       </c>
       <c r="M10">
         <v>-8549000000.0</v>
       </c>
       <c r="N10">
         <v>-3036000000.0</v>
       </c>
       <c r="O10">
         <v>-3842000000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10">
         <v>1156000000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10">
         <v>3712000000.0</v>
       </c>
       <c r="V10">
         <v>2117000000.0</v>
@@ -16843,101 +16859,101 @@
       <c r="C11">
         <v>655000000.0</v>
       </c>
       <c r="D11">
         <v>508000000.0</v>
       </c>
       <c r="E11">
         <v>-350000000.0</v>
       </c>
       <c r="F11">
         <v>-458000000.0</v>
       </c>
       <c r="G11">
         <v>266000000.0</v>
       </c>
       <c r="H11">
         <v>290000000.0</v>
       </c>
       <c r="I11">
         <v>-45000000.0</v>
       </c>
       <c r="J11">
         <v>504000000.0</v>
       </c>
       <c r="K11">
-        <v>-1337000000.0</v>
+        <v>-67000000.0</v>
       </c>
       <c r="L11">
         <v>-879000000.0</v>
       </c>
       <c r="M11">
         <v>-2320000000.0</v>
       </c>
       <c r="N11">
         <v>-732000000.0</v>
       </c>
       <c r="O11">
         <v>-894000000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>402000000.0</v>
       </c>
       <c r="R11">
         <v>447000000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11">
         <v>1277000000.0</v>
       </c>
       <c r="V11">
         <v>687000000.0</v>
       </c>
       <c r="W11">
         <v>162000000.0</v>
       </c>
       <c r="X11">
         <v>229000000.0</v>
       </c>
       <c r="Y11">
         <v>90000000.0</v>
       </c>
       <c r="Z11">
         <v>227000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>162</v>
       </c>
       <c r="B12">
         <v>1179000000.0</v>
       </c>
       <c r="C12">
-        <v>1094000000.0</v>
+        <v>900000000.0</v>
       </c>
       <c r="D12">
         <v>749000000.0</v>
       </c>
       <c r="E12">
         <v>853000000.0</v>
       </c>
       <c r="F12">
         <v>598000000.0</v>
       </c>
       <c r="G12">
         <v>296000000.0</v>
       </c>
       <c r="H12">
         <v>381000000.0</v>
       </c>
       <c r="I12">
         <v>525000000.0</v>
       </c>
       <c r="J12">
         <v>224000000.0</v>
       </c>
       <c r="K12">
         <v>1098000000.0</v>
       </c>
@@ -17101,51 +17117,51 @@
       <c r="C15">
         <v>2659000000.0</v>
       </c>
       <c r="D15">
         <v>1493000000.0</v>
       </c>
       <c r="E15">
         <v>-1227000000.0</v>
       </c>
       <c r="F15">
         <v>-1274000000.0</v>
       </c>
       <c r="G15">
         <v>636000000.0</v>
       </c>
       <c r="H15">
         <v>928000000.0</v>
       </c>
       <c r="I15">
         <v>-54000000.0</v>
       </c>
       <c r="J15">
         <v>-254000000.0</v>
       </c>
       <c r="K15">
-        <v>22688000000.0</v>
+        <v>-819000000.0</v>
       </c>
       <c r="L15">
         <v>-4677000000.0</v>
       </c>
       <c r="M15">
         <v>-6229000000.0</v>
       </c>
       <c r="N15">
         <v>-2197000000.0</v>
       </c>
       <c r="O15">
         <v>-2948000000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15">
         <v>709000000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15">
         <v>35000000.0</v>
       </c>
       <c r="U15">
         <v>2435000000.0</v>
       </c>
@@ -17406,84 +17422,84 @@
         <v>869000000.0</v>
       </c>
       <c r="L20">
         <v>223000000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>171</v>
       </c>
       <c r="B21">
-        <v>1335000000.0</v>
+        <v>1906000000.0</v>
       </c>
       <c r="C21">
-        <v>6228000000.0</v>
+        <v>4081000000.0</v>
       </c>
       <c r="D21">
-        <v>3913000000.0</v>
+        <v>2710000000.0</v>
       </c>
       <c r="E21">
-        <v>2638000000.0</v>
+        <v>-1103000000.0</v>
       </c>
       <c r="F21">
-        <v>-988000000.0</v>
+        <v>-1515000000.0</v>
       </c>
       <c r="G21">
-        <v>1482000000.0</v>
+        <v>1519000000.0</v>
       </c>
       <c r="H21">
-        <v>1659000000.0</v>
+        <v>1993000000.0</v>
       </c>
       <c r="I21">
         <v>491000000.0</v>
       </c>
       <c r="J21">
-        <v>161000000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="K21">
-        <v>271000000.0</v>
+        <v>407000000.0</v>
       </c>
       <c r="L21">
-        <v>316000000.0</v>
+        <v>-4091000000.0</v>
       </c>
       <c r="M21">
-        <v>244000000.0</v>
+        <v>-6015000000.0</v>
       </c>
       <c r="N21">
         <v>81000000.0</v>
       </c>
       <c r="O21">
         <v>-150000000.0</v>
       </c>
       <c r="P21">
         <v>426000000.0</v>
       </c>
       <c r="Q21">
         <v>819000000.0</v>
       </c>
       <c r="R21">
         <v>1263000000.0</v>
       </c>
       <c r="S21">
         <v>3814000000.0</v>
       </c>
       <c r="T21">
         <v>569000000.0</v>
       </c>
       <c r="U21">
         <v>4231000000.0</v>
       </c>
@@ -17516,78 +17532,78 @@
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>173</v>
       </c>
       <c r="B23">
-        <v>15637000000.0</v>
+        <v>15832000000.0</v>
       </c>
       <c r="C23">
-        <v>13149000000.0</v>
+        <v>13143000000.0</v>
       </c>
       <c r="D23">
-        <v>11630000000.0</v>
+        <v>12069000000.0</v>
       </c>
       <c r="E23">
-        <v>15199000000.0</v>
+        <v>14831000000.0</v>
       </c>
       <c r="F23">
-        <v>14321000000.0</v>
+        <v>13592000000.0</v>
       </c>
       <c r="G23">
-        <v>9580000000.0</v>
+        <v>9924000000.0</v>
       </c>
       <c r="H23">
-        <v>9843000000.0</v>
+        <v>9816000000.0</v>
       </c>
       <c r="I23">
         <v>8653000000.0</v>
       </c>
       <c r="J23">
-        <v>5219000000.0</v>
+        <v>5207000000.0</v>
       </c>
       <c r="K23">
-        <v>4987000000.0</v>
+        <v>5039000000.0</v>
       </c>
       <c r="L23">
         <v>5054000000.0</v>
       </c>
       <c r="M23">
         <v>5734000000.0</v>
       </c>
       <c r="N23">
         <v>5818000000.0</v>
       </c>
       <c r="O23">
         <v>5786000000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
@@ -17838,194 +17854,194 @@
         <v>-1337000000.0</v>
       </c>
       <c r="L29">
         <v>-879000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>180</v>
       </c>
       <c r="B30">
-        <v>1639000000.0</v>
+        <v>3928000000.0</v>
       </c>
       <c r="C30">
-        <v>1465000000.0</v>
+        <v>3444000000.0</v>
       </c>
       <c r="D30">
-        <v>1258000000.0</v>
+        <v>2810000000.0</v>
       </c>
       <c r="E30">
-        <v>1176000000.0</v>
+        <v>2785000000.0</v>
       </c>
       <c r="F30">
-        <v>1048000000.0</v>
+        <v>2864000000.0</v>
       </c>
       <c r="G30">
-        <v>1019000000.0</v>
+        <v>3128000000.0</v>
       </c>
       <c r="H30">
-        <v>900000000.0</v>
+        <v>2544000000.0</v>
       </c>
       <c r="I30">
         <v>2320000000.0</v>
       </c>
       <c r="J30">
-        <v>600000000.0</v>
+        <v>1299000000.0</v>
       </c>
       <c r="K30">
-        <v>647000000.0</v>
+        <v>1365000000.0</v>
       </c>
       <c r="L30">
-        <v>676000000.0</v>
+        <v>1528000000.0</v>
       </c>
       <c r="M30">
-        <v>708000000.0</v>
+        <v>1978000000.0</v>
       </c>
       <c r="N30">
         <v>756000000.0</v>
       </c>
       <c r="O30">
         <v>739000000.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>181</v>
       </c>
       <c r="B31">
-        <v>-212000000.0</v>
+        <v>-783000000.0</v>
       </c>
       <c r="C31">
-        <v>-2761000000.0</v>
+        <v>-614000000.0</v>
       </c>
       <c r="D31">
-        <v>-1913000000.0</v>
+        <v>-710000000.0</v>
       </c>
       <c r="E31">
-        <v>-4198000000.0</v>
+        <v>-457000000.0</v>
       </c>
       <c r="F31">
-        <v>-734000000.0</v>
+        <v>-207000000.0</v>
       </c>
       <c r="G31">
-        <v>-592000000.0</v>
+        <v>-629000000.0</v>
       </c>
       <c r="H31">
-        <v>-443000000.0</v>
+        <v>-777000000.0</v>
       </c>
       <c r="I31">
         <v>-70000000.0</v>
       </c>
       <c r="J31">
-        <v>89000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="K31">
-        <v>21080000000.0</v>
+        <v>-1293000000.0</v>
       </c>
       <c r="L31">
-        <v>-5872000000.0</v>
+        <v>-1465000000.0</v>
       </c>
       <c r="M31">
-        <v>-8793000000.0</v>
+        <v>-2534000000.0</v>
       </c>
       <c r="N31">
         <v>-3117000000.0</v>
       </c>
       <c r="O31">
         <v>-3692000000.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>182</v>
       </c>
       <c r="B32">
-        <v>16972000000.0</v>
+        <v>17738000000.0</v>
       </c>
       <c r="C32">
-        <v>19377000000.0</v>
+        <v>17224000000.0</v>
       </c>
       <c r="D32">
-        <v>15543000000.0</v>
+        <v>14779000000.0</v>
       </c>
       <c r="E32">
-        <v>17837000000.0</v>
+        <v>13728000000.0</v>
       </c>
       <c r="F32">
-        <v>13333000000.0</v>
+        <v>12077000000.0</v>
       </c>
       <c r="G32">
-        <v>11062000000.0</v>
+        <v>11443000000.0</v>
       </c>
       <c r="H32">
-        <v>11502000000.0</v>
+        <v>11809000000.0</v>
       </c>
       <c r="I32">
         <v>9144000000.0</v>
       </c>
       <c r="J32">
-        <v>5380000000.0</v>
+        <v>5430000000.0</v>
       </c>
       <c r="K32">
-        <v>5258000000.0</v>
+        <v>5164000000.0</v>
       </c>
       <c r="L32">
         <v>5370000000.0</v>
       </c>
       <c r="M32">
         <v>5978000000.0</v>
       </c>
       <c r="N32">
         <v>5899000000.0</v>
       </c>
       <c r="O32">
         <v>5636000000.0</v>
       </c>
       <c r="P32">
         <v>7040000000.0</v>
       </c>
       <c r="Q32">
         <v>8235000000.0</v>
       </c>
       <c r="R32">
         <v>7911000000.0</v>
       </c>
       <c r="S32">
         <v>9787000000.0</v>
       </c>
@@ -18367,168 +18383,168 @@
       </c>
       <c r="CP1" t="s">
         <v>187</v>
       </c>
       <c r="CQ1" t="s">
         <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>188</v>
       </c>
       <c r="CS1" t="s">
         <v>189</v>
       </c>
       <c r="CT1" t="s">
         <v>190</v>
       </c>
       <c r="CU1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>152</v>
       </c>
       <c r="B2">
-        <v>3072000000.0</v>
+        <v>2627000000.0</v>
       </c>
       <c r="C2">
-        <v>3711000000.0</v>
+        <v>3230000000.0</v>
       </c>
       <c r="D2">
-        <v>3639000000.0</v>
+        <v>3032000000.0</v>
       </c>
       <c r="E2">
-        <v>3485000000.0</v>
+        <v>3025000000.0</v>
       </c>
       <c r="F2">
-        <v>3316000000.0</v>
+        <v>2707000000.0</v>
       </c>
       <c r="G2">
-        <v>3631000000.0</v>
+        <v>3140000000.0</v>
       </c>
       <c r="H2">
-        <v>3140000000.0</v>
+        <v>2437000000.0</v>
       </c>
       <c r="I2">
-        <v>3161000000.0</v>
+        <v>2823000000.0</v>
       </c>
       <c r="J2">
-        <v>2721000000.0</v>
+        <v>2225000000.0</v>
       </c>
       <c r="K2">
-        <v>2662000000.0</v>
+        <v>2214000000.0</v>
       </c>
       <c r="L2">
-        <v>2512000000.0</v>
+        <v>2228000000.0</v>
       </c>
       <c r="M2">
-        <v>2943000000.0</v>
+        <v>2520000000.0</v>
       </c>
       <c r="N2">
-        <v>2256000000.0</v>
+        <v>1920000000.0</v>
       </c>
       <c r="O2">
-        <v>2662000000.0</v>
+        <v>2591000000.0</v>
       </c>
       <c r="P2">
-        <v>4451000000.0</v>
+        <v>3216000000.0</v>
       </c>
       <c r="Q2">
-        <v>3798000000.0</v>
+        <v>3539000000.0</v>
       </c>
       <c r="R2">
-        <v>3240000000.0</v>
+        <v>2597000000.0</v>
       </c>
       <c r="S2">
-        <v>3217000000.0</v>
+        <v>2695000000.0</v>
       </c>
       <c r="T2">
-        <v>2413000000.0</v>
+        <v>1728000000.0</v>
       </c>
       <c r="U2">
-        <v>2936000000.0</v>
+        <v>2135000000.0</v>
       </c>
       <c r="V2">
-        <v>2287000000.0</v>
+        <v>1749000000.0</v>
       </c>
       <c r="W2">
-        <v>5579000000.0</v>
+        <v>5116000000.0</v>
       </c>
       <c r="X2">
-        <v>2220000000.0</v>
+        <v>1715000000.0</v>
       </c>
       <c r="Y2">
-        <v>2350000000.0</v>
+        <v>1926000000.0</v>
       </c>
       <c r="Z2">
-        <v>1956000000.0</v>
+        <v>1441000000.0</v>
       </c>
       <c r="AA2">
-        <v>2033000000.0</v>
+        <v>1712000000.0</v>
       </c>
       <c r="AB2">
-        <v>2261000000.0</v>
+        <v>1832000000.0</v>
       </c>
       <c r="AC2">
-        <v>2506000000.0</v>
+        <v>2084000000.0</v>
       </c>
       <c r="AD2">
-        <v>1883000000.0</v>
+        <v>1509000000.0</v>
       </c>
       <c r="AE2">
-        <v>2293000000.0</v>
+        <v>1846000000.0</v>
       </c>
       <c r="AF2">
-        <v>2345000000.0</v>
+        <v>1915000000.0</v>
       </c>
       <c r="AG2">
-        <v>2414000000.0</v>
+        <v>1973000000.0</v>
       </c>
       <c r="AH2">
-        <v>2027000000.0</v>
+        <v>1602000000.0</v>
       </c>
       <c r="AI2">
-        <v>996000000.0</v>
+        <v>844000000.0</v>
       </c>
       <c r="AJ2">
-        <v>1214000000.0</v>
+        <v>1032000000.0</v>
       </c>
       <c r="AK2">
-        <v>1243000000.0</v>
+        <v>1056000000.0</v>
       </c>
       <c r="AL2">
-        <v>1095000000.0</v>
+        <v>924000000.0</v>
       </c>
       <c r="AM2">
+        <v>897000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>928000000.0</v>
+      </c>
+      <c r="AO2">
         <v>1064000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1221000000.0</v>
       </c>
       <c r="AP2">
         <v>909000000.0</v>
       </c>
       <c r="AQ2">
         <v>773000000.0</v>
       </c>
       <c r="AR2">
         <v>838000000.0</v>
       </c>
       <c r="AS2">
         <v>1020000000.0</v>
       </c>
       <c r="AT2">
         <v>863000000.0</v>
       </c>
       <c r="AU2">
         <v>806000000.0</v>
       </c>
       <c r="AV2">
         <v>840000000.0</v>
       </c>
       <c r="AW2">
         <v>1072000000.0</v>
       </c>
@@ -18666,168 +18682,168 @@
       </c>
       <c r="CP2">
         <v>1565000000.0</v>
       </c>
       <c r="CQ2">
         <v>1424000000.0</v>
       </c>
       <c r="CR2">
         <v>1945000000.0</v>
       </c>
       <c r="CS2">
         <v>1606000000.0</v>
       </c>
       <c r="CT2">
         <v>1353000000.0</v>
       </c>
       <c r="CU2">
         <v>5890000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>153</v>
       </c>
       <c r="B3">
-        <v>560000000.0</v>
+        <v>645000000.0</v>
       </c>
       <c r="C3">
         <v>718000000.0</v>
       </c>
       <c r="D3">
         <v>725000000.0</v>
       </c>
       <c r="E3">
-        <v>725000000.0</v>
+        <v>691000000.0</v>
       </c>
       <c r="F3">
-        <v>794000000.0</v>
+        <v>762000000.0</v>
       </c>
       <c r="G3">
         <v>772000000.0</v>
       </c>
       <c r="H3">
         <v>740000000.0</v>
       </c>
       <c r="I3">
         <v>714000000.0</v>
       </c>
       <c r="J3">
-        <v>623000000.0</v>
+        <v>622000000.0</v>
       </c>
       <c r="K3">
         <v>555000000.0</v>
       </c>
       <c r="L3">
-        <v>425000000.0</v>
+        <v>514000000.0</v>
       </c>
       <c r="M3">
-        <v>499000000.0</v>
+        <v>501000000.0</v>
       </c>
       <c r="N3">
         <v>465000000.0</v>
       </c>
       <c r="O3">
-        <v>477000000.0</v>
+        <v>941000000.0</v>
       </c>
       <c r="P3">
-        <v>482000000.0</v>
+        <v>472000000.0</v>
       </c>
       <c r="Q3">
-        <v>497000000.0</v>
+        <v>521000000.0</v>
       </c>
       <c r="R3">
         <v>512000000.0</v>
       </c>
       <c r="S3">
         <v>542000000.0</v>
       </c>
       <c r="T3">
-        <v>488000000.0</v>
+        <v>499000000.0</v>
       </c>
       <c r="U3">
-        <v>559000000.0</v>
+        <v>582000000.0</v>
       </c>
       <c r="V3">
-        <v>464000000.0</v>
+        <v>458000000.0</v>
       </c>
       <c r="W3">
         <v>511000000.0</v>
       </c>
       <c r="X3">
-        <v>520000000.0</v>
+        <v>536000000.0</v>
       </c>
       <c r="Y3">
-        <v>472000000.0</v>
+        <v>490000000.0</v>
       </c>
       <c r="Z3">
-        <v>512000000.0</v>
+        <v>533000000.0</v>
       </c>
       <c r="AA3">
-        <v>473000000.0</v>
+        <v>489000000.0</v>
       </c>
       <c r="AB3">
-        <v>468000000.0</v>
+        <v>482000000.0</v>
       </c>
       <c r="AC3">
-        <v>491000000.0</v>
+        <v>508000000.0</v>
       </c>
       <c r="AD3">
         <v>425000000.0</v>
       </c>
       <c r="AE3">
         <v>461000000.0</v>
       </c>
       <c r="AF3">
-        <v>468000000.0</v>
+        <v>463000000.0</v>
       </c>
       <c r="AG3">
         <v>451000000.0</v>
       </c>
       <c r="AH3">
         <v>439000000.0</v>
       </c>
       <c r="AI3">
         <v>180000000.0</v>
       </c>
       <c r="AJ3">
         <v>214000000.0</v>
       </c>
       <c r="AK3">
         <v>184000000.0</v>
       </c>
       <c r="AL3">
         <v>211000000.0</v>
       </c>
       <c r="AM3">
         <v>226000000.0</v>
       </c>
       <c r="AN3">
         <v>285000000.0</v>
       </c>
       <c r="AO3">
-        <v>183000000.0</v>
+        <v>285000000.0</v>
       </c>
       <c r="AP3">
         <v>182000000.0</v>
       </c>
       <c r="AQ3">
         <v>167000000.0</v>
       </c>
       <c r="AR3">
         <v>247000000.0</v>
       </c>
       <c r="AS3">
         <v>200000000.0</v>
       </c>
       <c r="AT3">
         <v>256000000.0</v>
       </c>
       <c r="AU3">
         <v>251000000.0</v>
       </c>
       <c r="AV3">
         <v>338000000.0</v>
       </c>
       <c r="AW3">
         <v>379000000.0</v>
       </c>
@@ -19120,180 +19136,180 @@
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>155</v>
       </c>
       <c r="B5">
-        <v>553000000.0</v>
+        <v>659000000.0</v>
       </c>
       <c r="C5">
-        <v>1491000000.0</v>
+        <v>1455000000.0</v>
       </c>
       <c r="D5">
         <v>579000000.0</v>
       </c>
       <c r="E5">
-        <v>1142000000.0</v>
+        <v>1098000000.0</v>
       </c>
       <c r="F5">
-        <v>324000000.0</v>
+        <v>651000000.0</v>
       </c>
       <c r="G5">
-        <v>-173000000.0</v>
+        <v>-201000000.0</v>
       </c>
       <c r="H5">
-        <v>822000000.0</v>
+        <v>608000000.0</v>
       </c>
       <c r="I5">
-        <v>2640000000.0</v>
+        <v>2724000000.0</v>
       </c>
       <c r="J5">
-        <v>878000000.0</v>
+        <v>867000000.0</v>
       </c>
       <c r="K5">
-        <v>217000000.0</v>
+        <v>168000000.0</v>
       </c>
       <c r="L5">
-        <v>88000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="M5">
-        <v>857000000.0</v>
+        <v>825000000.0</v>
       </c>
       <c r="N5">
-        <v>762000000.0</v>
+        <v>745000000.0</v>
       </c>
       <c r="O5">
-        <v>1042000000.0</v>
+        <v>1022000000.0</v>
       </c>
       <c r="P5">
-        <v>69000000.0</v>
+        <v>-181000000.0</v>
       </c>
       <c r="Q5">
-        <v>1076000000.0</v>
+        <v>1062000000.0</v>
       </c>
       <c r="R5">
-        <v>-1610000000.0</v>
+        <v>-1625000000.0</v>
       </c>
       <c r="S5">
-        <v>-242000000.0</v>
+        <v>-255000000.0</v>
       </c>
       <c r="T5">
-        <v>1060000000.0</v>
+        <v>963000000.0</v>
       </c>
       <c r="U5">
-        <v>178000000.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="V5">
-        <v>45000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="W5">
-        <v>-2408000000.0</v>
+        <v>-2421000000.0</v>
       </c>
       <c r="X5">
-        <v>71000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="Y5">
-        <v>759000000.0</v>
+        <v>749000000.0</v>
       </c>
       <c r="Z5">
-        <v>358000000.0</v>
+        <v>348000000.0</v>
       </c>
       <c r="AA5">
-        <v>196000000.0</v>
+        <v>187000000.0</v>
       </c>
       <c r="AB5">
-        <v>435000000.0</v>
+        <v>382000000.0</v>
       </c>
       <c r="AC5">
-        <v>235000000.0</v>
+        <v>297000000.0</v>
       </c>
       <c r="AD5">
-        <v>552000000.0</v>
+        <v>653000000.0</v>
       </c>
       <c r="AE5">
-        <v>376000000.0</v>
+        <v>448000000.0</v>
       </c>
       <c r="AF5">
-        <v>-231000000.0</v>
+        <v>-107000000.0</v>
       </c>
       <c r="AG5">
-        <v>728000000.0</v>
+        <v>686000000.0</v>
       </c>
       <c r="AH5">
-        <v>202000000.0</v>
+        <v>193000000.0</v>
       </c>
       <c r="AI5">
-        <v>-345000000.0</v>
+        <v>-348000000.0</v>
       </c>
       <c r="AJ5">
-        <v>-277000000.0</v>
+        <v>-305000000.0</v>
       </c>
       <c r="AK5">
-        <v>576000000.0</v>
+        <v>575000000.0</v>
       </c>
       <c r="AL5">
-        <v>20000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="AM5">
-        <v>173000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="AN5">
-        <v>-184000000.0</v>
+        <v>-185000000.0</v>
       </c>
       <c r="AO5">
-        <v>555000000.0</v>
+        <v>551000000.0</v>
       </c>
       <c r="AP5">
         <v>-157000000.0</v>
       </c>
       <c r="AQ5">
-        <v>24000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="AR5">
         <v>-1351000000.0</v>
       </c>
       <c r="AS5">
-        <v>346000000.0</v>
+        <v>-1608000000.0</v>
       </c>
       <c r="AT5">
         <v>33000000.0</v>
       </c>
       <c r="AU5">
         <v>193000000.0</v>
       </c>
       <c r="AV5">
         <v>68000000.0</v>
       </c>
       <c r="AW5">
         <v>320000000.0</v>
       </c>
       <c r="AX5">
         <v>37000000.0</v>
       </c>
       <c r="AY5">
         <v>-170000000.0</v>
       </c>
       <c r="AZ5">
         <v>-149000000.0</v>
       </c>
       <c r="BA5">
         <v>386000000.0</v>
       </c>
@@ -19419,180 +19435,180 @@
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>1113000000.0</v>
+        <v>1304000000.0</v>
       </c>
       <c r="C6">
-        <v>2209000000.0</v>
+        <v>2173000000.0</v>
       </c>
       <c r="D6">
         <v>1304000000.0</v>
       </c>
       <c r="E6">
-        <v>1867000000.0</v>
+        <v>1789000000.0</v>
       </c>
       <c r="F6">
-        <v>1118000000.0</v>
+        <v>1413000000.0</v>
       </c>
       <c r="G6">
-        <v>599000000.0</v>
+        <v>571000000.0</v>
       </c>
       <c r="H6">
-        <v>1562000000.0</v>
+        <v>1348000000.0</v>
       </c>
       <c r="I6">
-        <v>3354000000.0</v>
+        <v>3438000000.0</v>
       </c>
       <c r="J6">
-        <v>1501000000.0</v>
+        <v>1489000000.0</v>
       </c>
       <c r="K6">
-        <v>772000000.0</v>
+        <v>723000000.0</v>
       </c>
       <c r="L6">
-        <v>513000000.0</v>
+        <v>539000000.0</v>
       </c>
       <c r="M6">
-        <v>1356000000.0</v>
+        <v>1326000000.0</v>
       </c>
       <c r="N6">
-        <v>1227000000.0</v>
+        <v>1210000000.0</v>
       </c>
       <c r="O6">
-        <v>1519000000.0</v>
+        <v>1963000000.0</v>
       </c>
       <c r="P6">
-        <v>551000000.0</v>
+        <v>291000000.0</v>
       </c>
       <c r="Q6">
-        <v>1573000000.0</v>
+        <v>1583000000.0</v>
       </c>
       <c r="R6">
-        <v>-1098000000.0</v>
+        <v>-1113000000.0</v>
       </c>
       <c r="S6">
-        <v>300000000.0</v>
+        <v>287000000.0</v>
       </c>
       <c r="T6">
-        <v>1548000000.0</v>
+        <v>1462000000.0</v>
       </c>
       <c r="U6">
-        <v>737000000.0</v>
+        <v>743000000.0</v>
       </c>
       <c r="V6">
-        <v>509000000.0</v>
+        <v>487000000.0</v>
       </c>
       <c r="W6">
-        <v>-1897000000.0</v>
+        <v>-1910000000.0</v>
       </c>
       <c r="X6">
-        <v>591000000.0</v>
+        <v>590000000.0</v>
       </c>
       <c r="Y6">
-        <v>1231000000.0</v>
+        <v>1239000000.0</v>
       </c>
       <c r="Z6">
-        <v>870000000.0</v>
+        <v>881000000.0</v>
       </c>
       <c r="AA6">
-        <v>669000000.0</v>
+        <v>676000000.0</v>
       </c>
       <c r="AB6">
-        <v>903000000.0</v>
+        <v>864000000.0</v>
       </c>
       <c r="AC6">
-        <v>726000000.0</v>
+        <v>805000000.0</v>
       </c>
       <c r="AD6">
-        <v>977000000.0</v>
+        <v>1078000000.0</v>
       </c>
       <c r="AE6">
-        <v>837000000.0</v>
+        <v>909000000.0</v>
       </c>
       <c r="AF6">
-        <v>237000000.0</v>
+        <v>356000000.0</v>
       </c>
       <c r="AG6">
-        <v>1179000000.0</v>
+        <v>1137000000.0</v>
       </c>
       <c r="AH6">
-        <v>641000000.0</v>
+        <v>632000000.0</v>
       </c>
       <c r="AI6">
-        <v>-165000000.0</v>
+        <v>-168000000.0</v>
       </c>
       <c r="AJ6">
-        <v>-63000000.0</v>
+        <v>-91000000.0</v>
       </c>
       <c r="AK6">
-        <v>760000000.0</v>
+        <v>759000000.0</v>
       </c>
       <c r="AL6">
-        <v>231000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="AM6">
-        <v>399000000.0</v>
+        <v>396000000.0</v>
       </c>
       <c r="AN6">
-        <v>101000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="AO6">
-        <v>738000000.0</v>
+        <v>836000000.0</v>
       </c>
       <c r="AP6">
         <v>25000000.0</v>
       </c>
       <c r="AQ6">
-        <v>191000000.0</v>
+        <v>165000000.0</v>
       </c>
       <c r="AR6">
         <v>-1104000000.0</v>
       </c>
       <c r="AS6">
-        <v>546000000.0</v>
+        <v>-1408000000.0</v>
       </c>
       <c r="AT6">
         <v>289000000.0</v>
       </c>
       <c r="AU6">
         <v>444000000.0</v>
       </c>
       <c r="AV6">
         <v>406000000.0</v>
       </c>
       <c r="AW6">
         <v>699000000.0</v>
       </c>
       <c r="AX6">
         <v>412000000.0</v>
       </c>
       <c r="AY6">
         <v>203000000.0</v>
       </c>
       <c r="AZ6">
         <v>217000000.0</v>
       </c>
       <c r="BA6">
         <v>774000000.0</v>
       </c>
@@ -20112,168 +20128,168 @@
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>159</v>
       </c>
       <c r="B9">
-        <v>945000000.0</v>
+        <v>1390000000.0</v>
       </c>
       <c r="C9">
-        <v>943000000.0</v>
+        <v>2410000000.0</v>
       </c>
       <c r="D9">
-        <v>-1301000000.0</v>
+        <v>1552000000.0</v>
       </c>
       <c r="E9">
-        <v>1486000000.0</v>
+        <v>1946000000.0</v>
       </c>
       <c r="F9">
-        <v>934000000.0</v>
+        <v>1543000000.0</v>
       </c>
       <c r="G9">
-        <v>1540000000.0</v>
+        <v>793000000.0</v>
       </c>
       <c r="H9">
-        <v>4222000000.0</v>
+        <v>1600000000.0</v>
       </c>
       <c r="I9">
-        <v>2373000000.0</v>
+        <v>3465000000.0</v>
       </c>
       <c r="J9">
-        <v>967000000.0</v>
+        <v>1620000000.0</v>
       </c>
       <c r="K9">
-        <v>131000000.0</v>
+        <v>840000000.0</v>
       </c>
       <c r="L9">
-        <v>880000000.0</v>
+        <v>850000000.0</v>
       </c>
       <c r="M9">
-        <v>2261000000.0</v>
+        <v>1566000000.0</v>
       </c>
       <c r="N9">
-        <v>934000000.0</v>
+        <v>1269000000.0</v>
       </c>
       <c r="O9">
-        <v>1094000000.0</v>
+        <v>1834000000.0</v>
       </c>
       <c r="P9">
-        <v>-138000000.0</v>
+        <v>653000000.0</v>
       </c>
       <c r="Q9">
-        <v>2006000000.0</v>
+        <v>1607000000.0</v>
       </c>
       <c r="R9">
-        <v>528000000.0</v>
+        <v>-1009000000.0</v>
       </c>
       <c r="S9">
-        <v>735000000.0</v>
+        <v>430000000.0</v>
       </c>
       <c r="T9">
-        <v>1083000000.0</v>
+        <v>1586000000.0</v>
       </c>
       <c r="U9">
-        <v>974000000.0</v>
+        <v>856000000.0</v>
       </c>
       <c r="V9">
-        <v>461000000.0</v>
+        <v>816000000.0</v>
       </c>
       <c r="W9">
-        <v>-2458000000.0</v>
+        <v>-1909000000.0</v>
       </c>
       <c r="X9">
-        <v>317000000.0</v>
+        <v>809000000.0</v>
       </c>
       <c r="Y9">
-        <v>1051000000.0</v>
+        <v>1626000000.0</v>
       </c>
       <c r="Z9">
-        <v>559000000.0</v>
+        <v>1068000000.0</v>
       </c>
       <c r="AA9">
-        <v>576000000.0</v>
+        <v>1146000000.0</v>
       </c>
       <c r="AB9">
-        <v>567000000.0</v>
+        <v>1028000000.0</v>
       </c>
       <c r="AC9">
-        <v>1162000000.0</v>
+        <v>1110000000.0</v>
       </c>
       <c r="AD9">
-        <v>414000000.0</v>
+        <v>1323000000.0</v>
       </c>
       <c r="AE9">
-        <v>418000000.0</v>
+        <v>1077000000.0</v>
       </c>
       <c r="AF9">
-        <v>432000000.0</v>
+        <v>648000000.0</v>
       </c>
       <c r="AG9">
-        <v>1129000000.0</v>
+        <v>1270000000.0</v>
       </c>
       <c r="AH9">
-        <v>501000000.0</v>
+        <v>972000000.0</v>
       </c>
       <c r="AI9">
-        <v>215000000.0</v>
+        <v>-79000000.0</v>
       </c>
       <c r="AJ9">
-        <v>5000000.0</v>
+        <v>-89000000.0</v>
       </c>
       <c r="AK9">
-        <v>424000000.0</v>
+        <v>777000000.0</v>
       </c>
       <c r="AL9">
-        <v>209000000.0</v>
+        <v>372000000.0</v>
       </c>
       <c r="AM9">
-        <v>120000000.0</v>
+        <v>460000000.0</v>
       </c>
       <c r="AN9">
-        <v>118000000.0</v>
+        <v>263000000.0</v>
       </c>
       <c r="AO9">
-        <v>469000000.0</v>
+        <v>626000000.0</v>
       </c>
       <c r="AP9">
         <v>324000000.0</v>
       </c>
       <c r="AQ9">
         <v>276000000.0</v>
       </c>
       <c r="AR9">
         <v>267000000.0</v>
       </c>
       <c r="AS9">
         <v>717000000.0</v>
       </c>
       <c r="AT9">
         <v>393000000.0</v>
       </c>
       <c r="AU9">
         <v>466000000.0</v>
       </c>
       <c r="AV9">
         <v>407000000.0</v>
       </c>
       <c r="AW9">
         <v>735000000.0</v>
       </c>
@@ -21027,60 +21043,60 @@
       </c>
     </row>
     <row r="12" spans="1:99">
       <c r="A12" t="s">
         <v>162</v>
       </c>
       <c r="B12">
         <v>312000000.0</v>
       </c>
       <c r="C12">
         <v>279000000.0</v>
       </c>
       <c r="D12">
         <v>271000000.0</v>
       </c>
       <c r="E12">
         <v>286000000.0</v>
       </c>
       <c r="F12">
         <v>303000000.0</v>
       </c>
       <c r="G12">
         <v>271000000.0</v>
       </c>
       <c r="H12">
-        <v>371000000.0</v>
+        <v>157000000.0</v>
       </c>
       <c r="I12">
-        <v>248000000.0</v>
+        <v>332000000.0</v>
       </c>
       <c r="J12">
-        <v>252000000.0</v>
+        <v>241000000.0</v>
       </c>
       <c r="K12">
-        <v>219000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="L12">
         <v>234000000.0</v>
       </c>
       <c r="M12">
         <v>186000000.0</v>
       </c>
       <c r="N12">
         <v>163000000.0</v>
       </c>
       <c r="O12">
         <v>166000000.0</v>
       </c>
       <c r="P12">
         <v>405000000.0</v>
       </c>
       <c r="Q12">
         <v>162000000.0</v>
       </c>
       <c r="R12">
         <v>154000000.0</v>
       </c>
       <c r="S12">
         <v>133000000.0</v>
       </c>
@@ -23219,165 +23235,165 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>171</v>
       </c>
       <c r="B21">
         <v>553000000.0</v>
       </c>
       <c r="C21">
-        <v>527000000.0</v>
+        <v>1499000000.0</v>
       </c>
       <c r="D21">
-        <v>-1748000000.0</v>
+        <v>474000000.0</v>
       </c>
       <c r="E21">
         <v>1042000000.0</v>
       </c>
       <c r="F21">
-        <v>515000000.0</v>
+        <v>583000000.0</v>
       </c>
       <c r="G21">
-        <v>1167000000.0</v>
+        <v>-120000000.0</v>
       </c>
       <c r="H21">
-        <v>3811000000.0</v>
+        <v>599000000.0</v>
       </c>
       <c r="I21">
-        <v>1987000000.0</v>
+        <v>2588000000.0</v>
       </c>
       <c r="J21">
-        <v>617000000.0</v>
+        <v>808000000.0</v>
       </c>
       <c r="K21">
-        <v>-187000000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="L21">
-        <v>536000000.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="M21">
-        <v>1926000000.0</v>
+        <v>834000000.0</v>
       </c>
       <c r="N21">
+        <v>591000000.0</v>
+      </c>
+      <c r="O21">
+        <v>1131000000.0</v>
+      </c>
+      <c r="P21">
+        <v>-98000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>894000000.0</v>
+      </c>
+      <c r="R21">
+        <v>-1683000000.0</v>
+      </c>
+      <c r="S21">
+        <v>-288000000.0</v>
+      </c>
+      <c r="T21">
+        <v>886000000.0</v>
+      </c>
+      <c r="U21">
+        <v>119000000.0</v>
+      </c>
+      <c r="V21">
+        <v>62000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-2583000000.0</v>
+      </c>
+      <c r="X21">
+        <v>76000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>676000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>377000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>391000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>334000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>440000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>729000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>490000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>6000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>650000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>231000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-394000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-460000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>452000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>53000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>155000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-161000000.0</v>
+      </c>
+      <c r="AO21">
         <v>640000000.0</v>
-      </c>
-[...79 lines deleted...]
-        <v>304000000.0</v>
       </c>
       <c r="AP21">
         <v>-112000000.0</v>
       </c>
       <c r="AQ21">
         <v>39000000.0</v>
       </c>
       <c r="AR21">
         <v>-4765000000.0</v>
       </c>
       <c r="AS21">
         <v>447000000.0</v>
       </c>
       <c r="AT21">
         <v>33000000.0</v>
       </c>
       <c r="AU21">
         <v>193000000.0</v>
       </c>
       <c r="AV21">
         <v>68000000.0</v>
       </c>
       <c r="AW21">
         <v>320000000.0</v>
       </c>
@@ -23757,177 +23773,177 @@
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:99">
       <c r="A23" t="s">
         <v>173</v>
       </c>
       <c r="B23">
         <v>3464000000.0</v>
       </c>
       <c r="C23">
-        <v>4127000000.0</v>
+        <v>4141000000.0</v>
       </c>
       <c r="D23">
-        <v>4086000000.0</v>
+        <v>4110000000.0</v>
       </c>
       <c r="E23">
         <v>3929000000.0</v>
       </c>
       <c r="F23">
-        <v>3735000000.0</v>
+        <v>3667000000.0</v>
       </c>
       <c r="G23">
-        <v>4004000000.0</v>
+        <v>4053000000.0</v>
       </c>
       <c r="H23">
-        <v>3551000000.0</v>
+        <v>3438000000.0</v>
       </c>
       <c r="I23">
-        <v>3547000000.0</v>
+        <v>3700000000.0</v>
       </c>
       <c r="J23">
-        <v>3071000000.0</v>
+        <v>3037000000.0</v>
       </c>
       <c r="K23">
-        <v>2980000000.0</v>
+        <v>2968000000.0</v>
       </c>
       <c r="L23">
-        <v>2856000000.0</v>
+        <v>2976000000.0</v>
       </c>
       <c r="M23">
-        <v>3278000000.0</v>
+        <v>3252000000.0</v>
       </c>
       <c r="N23">
-        <v>2550000000.0</v>
+        <v>2598000000.0</v>
       </c>
       <c r="O23">
-        <v>2949000000.0</v>
+        <v>3294000000.0</v>
       </c>
       <c r="P23">
-        <v>4751000000.0</v>
+        <v>3967000000.0</v>
       </c>
       <c r="Q23">
-        <v>4123000000.0</v>
+        <v>4252000000.0</v>
       </c>
       <c r="R23">
-        <v>3517000000.0</v>
+        <v>3271000000.0</v>
       </c>
       <c r="S23">
-        <v>3522000000.0</v>
+        <v>3413000000.0</v>
       </c>
       <c r="T23">
-        <v>2673000000.0</v>
+        <v>2428000000.0</v>
       </c>
       <c r="U23">
-        <v>3207000000.0</v>
+        <v>2872000000.0</v>
       </c>
       <c r="V23">
-        <v>2538000000.0</v>
+        <v>2503000000.0</v>
       </c>
       <c r="W23">
-        <v>5844000000.0</v>
+        <v>5790000000.0</v>
       </c>
       <c r="X23">
-        <v>2501000000.0</v>
+        <v>2448000000.0</v>
       </c>
       <c r="Y23">
-        <v>2620000000.0</v>
+        <v>2876000000.0</v>
       </c>
       <c r="Z23">
-        <v>2192000000.0</v>
+        <v>2132000000.0</v>
       </c>
       <c r="AA23">
-        <v>2266000000.0</v>
+        <v>2467000000.0</v>
       </c>
       <c r="AB23">
-        <v>2530000000.0</v>
+        <v>2526000000.0</v>
       </c>
       <c r="AC23">
-        <v>2750000000.0</v>
+        <v>2754000000.0</v>
       </c>
       <c r="AD23">
-        <v>2093000000.0</v>
+        <v>2103000000.0</v>
       </c>
       <c r="AE23">
-        <v>2475000000.0</v>
+        <v>2433000000.0</v>
       </c>
       <c r="AF23">
         <v>2557000000.0</v>
       </c>
       <c r="AG23">
-        <v>2608000000.0</v>
+        <v>2593000000.0</v>
       </c>
       <c r="AH23">
-        <v>2379000000.0</v>
+        <v>2343000000.0</v>
       </c>
       <c r="AI23">
-        <v>1158000000.0</v>
+        <v>1159000000.0</v>
       </c>
       <c r="AJ23">
-        <v>1380000000.0</v>
+        <v>1403000000.0</v>
       </c>
       <c r="AK23">
-        <v>1390000000.0</v>
+        <v>1381000000.0</v>
       </c>
       <c r="AL23">
-        <v>1242000000.0</v>
+        <v>1243000000.0</v>
       </c>
       <c r="AM23">
-        <v>1199000000.0</v>
+        <v>1202000000.0</v>
       </c>
       <c r="AN23">
-        <v>1375000000.0</v>
+        <v>1352000000.0</v>
       </c>
       <c r="AO23">
-        <v>1386000000.0</v>
+        <v>1050000000.0</v>
       </c>
       <c r="AP23">
-        <v>1227000000.0</v>
+        <v>1345000000.0</v>
       </c>
       <c r="AQ23">
-        <v>1074000000.0</v>
+        <v>1010000000.0</v>
       </c>
       <c r="AR23">
-        <v>1237000000.0</v>
+        <v>5870000000.0</v>
       </c>
       <c r="AS23">
-        <v>1393000000.0</v>
+        <v>1290000000.0</v>
       </c>
       <c r="AT23">
         <v>1257000000.0</v>
       </c>
       <c r="AU23">
         <v>2585000000.0</v>
       </c>
       <c r="AV23">
         <v>7739000000.0</v>
       </c>
       <c r="AW23">
         <v>1541000000.0</v>
       </c>
       <c r="AX23">
         <v>1813000000.0</v>
       </c>
       <c r="AY23">
         <v>1683000000.0</v>
       </c>
       <c r="AZ23">
         <v>2624000000.0</v>
       </c>
       <c r="BA23">
         <v>1514000000.0</v>
       </c>
@@ -25179,180 +25195,180 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
     </row>
     <row r="30" spans="1:99">
       <c r="A30" t="s">
         <v>180</v>
       </c>
       <c r="B30">
-        <v>392000000.0</v>
+        <v>837000000.0</v>
       </c>
       <c r="C30">
-        <v>416000000.0</v>
+        <v>911000000.0</v>
       </c>
       <c r="D30">
-        <v>447000000.0</v>
+        <v>1078000000.0</v>
       </c>
       <c r="E30">
-        <v>444000000.0</v>
+        <v>904000000.0</v>
       </c>
       <c r="F30">
-        <v>419000000.0</v>
+        <v>960000000.0</v>
       </c>
       <c r="G30">
-        <v>373000000.0</v>
+        <v>913000000.0</v>
       </c>
       <c r="H30">
-        <v>411000000.0</v>
+        <v>1001000000.0</v>
       </c>
       <c r="I30">
-        <v>386000000.0</v>
+        <v>877000000.0</v>
       </c>
       <c r="J30">
-        <v>350000000.0</v>
+        <v>812000000.0</v>
       </c>
       <c r="K30">
-        <v>318000000.0</v>
+        <v>754000000.0</v>
       </c>
       <c r="L30">
-        <v>344000000.0</v>
+        <v>748000000.0</v>
       </c>
       <c r="M30">
-        <v>335000000.0</v>
+        <v>732000000.0</v>
       </c>
       <c r="N30">
-        <v>294000000.0</v>
+        <v>678000000.0</v>
       </c>
       <c r="O30">
-        <v>287000000.0</v>
+        <v>703000000.0</v>
       </c>
       <c r="P30">
-        <v>300000000.0</v>
+        <v>751000000.0</v>
       </c>
       <c r="Q30">
+        <v>713000000.0</v>
+      </c>
+      <c r="R30">
+        <v>674000000.0</v>
+      </c>
+      <c r="S30">
+        <v>718000000.0</v>
+      </c>
+      <c r="T30">
+        <v>700000000.0</v>
+      </c>
+      <c r="U30">
+        <v>737000000.0</v>
+      </c>
+      <c r="V30">
+        <v>754000000.0</v>
+      </c>
+      <c r="W30">
+        <v>674000000.0</v>
+      </c>
+      <c r="X30">
+        <v>733000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>950000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>691000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>755000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>694000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>670000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>594000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>587000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>642000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>620000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>741000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>315000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>371000000.0</v>
+      </c>
+      <c r="AK30">
         <v>325000000.0</v>
       </c>
-      <c r="R30">
-[...2 lines deleted...]
-      <c r="S30">
+      <c r="AL30">
+        <v>319000000.0</v>
+      </c>
+      <c r="AM30">
         <v>305000000.0</v>
       </c>
-      <c r="T30">
-[...14 lines deleted...]
-      <c r="Y30">
+      <c r="AN30">
+        <v>424000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>436000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>237000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>5032000000.0</v>
+      </c>
+      <c r="AS30">
         <v>270000000.0</v>
-      </c>
-[...58 lines deleted...]
-        <v>373000000.0</v>
       </c>
       <c r="AT30">
         <v>394000000.0</v>
       </c>
       <c r="AU30">
         <v>1779000000.0</v>
       </c>
       <c r="AV30">
         <v>6899000000.0</v>
       </c>
       <c r="AW30">
         <v>469000000.0</v>
       </c>
       <c r="AX30">
         <v>915000000.0</v>
       </c>
       <c r="AY30">
         <v>737000000.0</v>
       </c>
       <c r="AZ30">
         <v>1755000000.0</v>
       </c>
       <c r="BA30">
         <v>473000000.0</v>
       </c>
@@ -25481,174 +25497,174 @@
       </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:99">
       <c r="A31" t="s">
         <v>181</v>
       </c>
       <c r="B31">
         <v>-126000000.0</v>
       </c>
       <c r="C31">
-        <v>685000000.0</v>
+        <v>-287000000.0</v>
       </c>
       <c r="D31">
-        <v>2056000000.0</v>
+        <v>-166000000.0</v>
       </c>
       <c r="E31">
         <v>-186000000.0</v>
       </c>
       <c r="F31">
-        <v>-112000000.0</v>
+        <v>-180000000.0</v>
       </c>
       <c r="G31">
-        <v>-1611000000.0</v>
+        <v>-324000000.0</v>
       </c>
       <c r="H31">
-        <v>-3360000000.0</v>
+        <v>-148000000.0</v>
       </c>
       <c r="I31">
-        <v>405000000.0</v>
+        <v>-196000000.0</v>
       </c>
       <c r="J31">
-        <v>9000000.0</v>
+        <v>-182000000.0</v>
       </c>
       <c r="K31">
-        <v>185000000.0</v>
+        <v>-88000000.0</v>
       </c>
       <c r="L31">
-        <v>-682000000.0</v>
+        <v>-248000000.0</v>
       </c>
       <c r="M31">
-        <v>-1255000000.0</v>
+        <v>-163000000.0</v>
       </c>
       <c r="N31">
-        <v>-41000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="O31">
-        <v>69000000.0</v>
+        <v>-255000000.0</v>
       </c>
       <c r="P31">
-        <v>102000000.0</v>
+        <v>-238000000.0</v>
       </c>
       <c r="Q31">
-        <v>-767000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="R31">
-        <v>-2015000000.0</v>
+        <v>-81000000.0</v>
       </c>
       <c r="S31">
-        <v>-805000000.0</v>
+        <v>-87000000.0</v>
       </c>
       <c r="T31">
-        <v>18000000.0</v>
+        <v>-45000000.0</v>
       </c>
       <c r="U31">
-        <v>-662000000.0</v>
+        <v>-78000000.0</v>
       </c>
       <c r="V31">
-        <v>-290000000.0</v>
+        <v>-142000000.0</v>
       </c>
       <c r="W31">
-        <v>198000000.0</v>
+        <v>58000000.0</v>
       </c>
       <c r="X31">
+        <v>-120000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-35000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-145000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-329000000.0</v>
+      </c>
+      <c r="AB31">
         <v>-80000000.0</v>
       </c>
-      <c r="Y31">
-[...5 lines deleted...]
-      <c r="AA31">
+      <c r="AC31">
         <v>-281000000.0</v>
       </c>
-      <c r="AB31">
-[...4 lines deleted...]
-      </c>
       <c r="AD31">
-        <v>298000000.0</v>
+        <v>-227000000.0</v>
       </c>
       <c r="AE31">
-        <v>65000000.0</v>
+        <v>-189000000.0</v>
       </c>
       <c r="AF31">
-        <v>-482000000.0</v>
+        <v>-268000000.0</v>
       </c>
       <c r="AG31">
-        <v>-410000000.0</v>
+        <v>-125000000.0</v>
       </c>
       <c r="AH31">
-        <v>-118000000.0</v>
+        <v>-200000000.0</v>
       </c>
       <c r="AI31">
-        <v>-448000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AJ31">
-        <v>-198000000.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="AK31">
-        <v>247000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AL31">
-        <v>-96000000.0</v>
+        <v>-87000000.0</v>
       </c>
       <c r="AM31">
-        <v>134000000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="AN31">
-        <v>-143000000.0</v>
+        <v>-72000000.0</v>
       </c>
       <c r="AO31">
-        <v>-120000000.0</v>
+        <v>-456000000.0</v>
       </c>
       <c r="AP31">
         <v>-388000000.0</v>
       </c>
       <c r="AQ31">
         <v>-376000000.0</v>
       </c>
       <c r="AR31">
-        <v>-1649000000.0</v>
+        <v>3092000000.0</v>
       </c>
       <c r="AS31">
         <v>-2380000000.0</v>
       </c>
       <c r="AT31">
         <v>-354000000.0</v>
       </c>
       <c r="AU31">
         <v>-1821000000.0</v>
       </c>
       <c r="AV31">
         <v>-6883000000.0</v>
       </c>
       <c r="AW31">
         <v>-378000000.0</v>
       </c>
       <c r="AX31">
         <v>-888000000.0</v>
       </c>
       <c r="AY31">
         <v>-656000000.0</v>
       </c>
       <c r="AZ31">
         <v>-1740000000.0</v>
       </c>
@@ -25780,162 +25796,162 @@
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:99">
       <c r="A32" t="s">
         <v>182</v>
       </c>
       <c r="B32">
         <v>4017000000.0</v>
       </c>
       <c r="C32">
-        <v>4654000000.0</v>
+        <v>5640000000.0</v>
       </c>
       <c r="D32">
-        <v>2338000000.0</v>
+        <v>4584000000.0</v>
       </c>
       <c r="E32">
         <v>4971000000.0</v>
       </c>
       <c r="F32">
         <v>4250000000.0</v>
       </c>
       <c r="G32">
-        <v>5171000000.0</v>
+        <v>3933000000.0</v>
       </c>
       <c r="H32">
-        <v>7362000000.0</v>
+        <v>4037000000.0</v>
       </c>
       <c r="I32">
-        <v>5534000000.0</v>
+        <v>6288000000.0</v>
       </c>
       <c r="J32">
-        <v>3688000000.0</v>
+        <v>3845000000.0</v>
       </c>
       <c r="K32">
-        <v>2793000000.0</v>
+        <v>3054000000.0</v>
       </c>
       <c r="L32">
-        <v>3392000000.0</v>
+        <v>3078000000.0</v>
       </c>
       <c r="M32">
-        <v>5204000000.0</v>
+        <v>4086000000.0</v>
       </c>
       <c r="N32">
-        <v>3190000000.0</v>
+        <v>3189000000.0</v>
       </c>
       <c r="O32">
-        <v>3756000000.0</v>
+        <v>4425000000.0</v>
       </c>
       <c r="P32">
-        <v>4313000000.0</v>
+        <v>3869000000.0</v>
       </c>
       <c r="Q32">
-        <v>5804000000.0</v>
+        <v>5146000000.0</v>
       </c>
       <c r="R32">
-        <v>3768000000.0</v>
+        <v>1588000000.0</v>
       </c>
       <c r="S32">
-        <v>3952000000.0</v>
+        <v>3125000000.0</v>
       </c>
       <c r="T32">
-        <v>3496000000.0</v>
+        <v>3314000000.0</v>
       </c>
       <c r="U32">
-        <v>3910000000.0</v>
+        <v>2991000000.0</v>
       </c>
       <c r="V32">
-        <v>2748000000.0</v>
+        <v>2565000000.0</v>
       </c>
       <c r="W32">
-        <v>3121000000.0</v>
+        <v>3207000000.0</v>
       </c>
       <c r="X32">
-        <v>2537000000.0</v>
+        <v>2524000000.0</v>
       </c>
       <c r="Y32">
-        <v>3401000000.0</v>
+        <v>3552000000.0</v>
       </c>
       <c r="Z32">
-        <v>2515000000.0</v>
+        <v>2509000000.0</v>
       </c>
       <c r="AA32">
-        <v>2609000000.0</v>
+        <v>2858000000.0</v>
       </c>
       <c r="AB32">
-        <v>2828000000.0</v>
+        <v>2860000000.0</v>
       </c>
       <c r="AC32">
-        <v>3668000000.0</v>
+        <v>3194000000.0</v>
       </c>
       <c r="AD32">
-        <v>2297000000.0</v>
+        <v>2832000000.0</v>
       </c>
       <c r="AE32">
-        <v>2711000000.0</v>
+        <v>2923000000.0</v>
       </c>
       <c r="AF32">
-        <v>2777000000.0</v>
+        <v>2563000000.0</v>
       </c>
       <c r="AG32">
-        <v>3543000000.0</v>
+        <v>3243000000.0</v>
       </c>
       <c r="AH32">
-        <v>2528000000.0</v>
+        <v>2574000000.0</v>
       </c>
       <c r="AI32">
-        <v>1211000000.0</v>
+        <v>765000000.0</v>
       </c>
       <c r="AJ32">
-        <v>1219000000.0</v>
+        <v>943000000.0</v>
       </c>
       <c r="AK32">
-        <v>1667000000.0</v>
+        <v>1833000000.0</v>
       </c>
       <c r="AL32">
-        <v>1304000000.0</v>
+        <v>1296000000.0</v>
       </c>
       <c r="AM32">
-        <v>1184000000.0</v>
+        <v>1357000000.0</v>
       </c>
       <c r="AN32">
-        <v>1285000000.0</v>
+        <v>1191000000.0</v>
       </c>
       <c r="AO32">
         <v>1690000000.0</v>
       </c>
       <c r="AP32">
         <v>1233000000.0</v>
       </c>
       <c r="AQ32">
         <v>1049000000.0</v>
       </c>
       <c r="AR32">
         <v>1105000000.0</v>
       </c>
       <c r="AS32">
         <v>1737000000.0</v>
       </c>
       <c r="AT32">
         <v>1256000000.0</v>
       </c>
       <c r="AU32">
         <v>1272000000.0</v>
       </c>
       <c r="AV32">
         <v>1247000000.0</v>
       </c>
@@ -26897,54 +26913,54 @@
       <c r="F14">
         <v>2050000000.0</v>
       </c>
       <c r="G14">
         <v>2048000000.0</v>
       </c>
       <c r="H14">
         <v>1876000000.0</v>
       </c>
       <c r="I14">
         <v>1533000000.0</v>
       </c>
       <c r="J14">
         <v>835000000.0</v>
       </c>
       <c r="K14">
         <v>817000000.0</v>
       </c>
       <c r="L14">
         <v>995000000.0</v>
       </c>
       <c r="M14">
         <v>1440000000.0</v>
       </c>
       <c r="N14">
-        <v>1452000000.0</v>
+        <v>1499000000.0</v>
       </c>
       <c r="O14">
-        <v>1558000000.0</v>
+        <v>1521000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>204</v>
       </c>
       <c r="B15">
         <v>498000000.0</v>
       </c>
       <c r="C15">
         <v>478000000.0</v>
       </c>
       <c r="D15">
         <v>463000000.0</v>
@@ -27519,54 +27535,54 @@
       <c r="F25">
         <v>790000000.0</v>
       </c>
       <c r="G25">
         <v>329000000.0</v>
       </c>
       <c r="H25">
         <v>-524000000.0</v>
       </c>
       <c r="I25">
         <v>484000000.0</v>
       </c>
       <c r="J25">
         <v>321000000.0</v>
       </c>
       <c r="K25">
         <v>350000000.0</v>
       </c>
       <c r="L25">
         <v>4676000000.0</v>
       </c>
       <c r="M25">
         <v>7258000000.0</v>
       </c>
       <c r="N25">
-        <v>723000000.0</v>
+        <v>676000000.0</v>
       </c>
       <c r="O25">
-        <v>1153000000.0</v>
+        <v>1190000000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>214</v>
       </c>
       <c r="B26">
         <v>-1028000000.0</v>
       </c>
       <c r="C26">
         <v>-1266000000.0</v>
       </c>
       <c r="D26">
         <v>-1245000000.0</v>
@@ -30333,51 +30349,51 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
     </row>
     <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>203</v>
       </c>
       <c r="B14">
-        <v>-718000000.0</v>
+        <v>645000000.0</v>
       </c>
       <c r="C14">
         <v>718000000.0</v>
       </c>
       <c r="D14">
         <v>725000000.0</v>
       </c>
       <c r="E14">
         <v>691000000.0</v>
       </c>
       <c r="F14">
         <v>762000000.0</v>
       </c>
       <c r="G14">
         <v>772000000.0</v>
       </c>
       <c r="H14">
         <v>740000000.0</v>
       </c>
       <c r="I14">
         <v>714000000.0</v>
       </c>
       <c r="J14">
         <v>622000000.0</v>
       </c>
@@ -30450,63 +30466,63 @@
       <c r="AG14">
         <v>451000000.0</v>
       </c>
       <c r="AH14">
         <v>439000000.0</v>
       </c>
       <c r="AI14">
         <v>180000000.0</v>
       </c>
       <c r="AJ14">
         <v>214000000.0</v>
       </c>
       <c r="AK14">
         <v>184000000.0</v>
       </c>
       <c r="AL14">
         <v>211000000.0</v>
       </c>
       <c r="AM14">
         <v>226000000.0</v>
       </c>
       <c r="AN14">
         <v>285000000.0</v>
       </c>
       <c r="AO14">
-        <v>285000000.0</v>
+        <v>183000000.0</v>
       </c>
       <c r="AP14">
         <v>182000000.0</v>
       </c>
       <c r="AQ14">
         <v>167000000.0</v>
       </c>
       <c r="AR14">
         <v>247000000.0</v>
       </c>
       <c r="AS14">
-        <v>196000000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="AT14">
         <v>256000000.0</v>
       </c>
       <c r="AU14">
         <v>251000000.0</v>
       </c>
       <c r="AV14">
         <v>338000000.0</v>
       </c>
       <c r="AW14">
         <v>379000000.0</v>
       </c>
       <c r="AX14">
         <v>375000000.0</v>
       </c>
       <c r="AY14">
         <v>373000000.0</v>
       </c>
       <c r="AZ14">
         <v>366000000.0</v>
       </c>
       <c r="BA14">
         <v>388000000.0</v>
       </c>
@@ -32491,51 +32507,51 @@
       <c r="CJ24">
         <v>10000000.0</v>
       </c>
       <c r="CK24">
         <v>5000000.0</v>
       </c>
       <c r="CL24">
         <v>10000000.0</v>
       </c>
       <c r="CM24">
         <v>14000000.0</v>
       </c>
       <c r="CN24">
         <v>318000000.0</v>
       </c>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
     </row>
     <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>213</v>
       </c>
       <c r="B25">
-        <v>2493000000.0</v>
+        <v>1130000000.0</v>
       </c>
       <c r="C25">
         <v>460000000.0</v>
       </c>
       <c r="D25">
         <v>656000000.0</v>
       </c>
       <c r="E25">
         <v>-137000000.0</v>
       </c>
       <c r="F25">
         <v>-60000000.0</v>
       </c>
       <c r="G25">
         <v>765000000.0</v>
       </c>
       <c r="H25">
         <v>459000000.0</v>
       </c>
       <c r="I25">
         <v>-1748000000.0</v>
       </c>
       <c r="J25">
         <v>-15000000.0</v>
       </c>
@@ -32608,63 +32624,63 @@
       <c r="AG25">
         <v>34000000.0</v>
       </c>
       <c r="AH25">
         <v>-231000000.0</v>
       </c>
       <c r="AI25">
         <v>382000000.0</v>
       </c>
       <c r="AJ25">
         <v>458000000.0</v>
       </c>
       <c r="AK25">
         <v>-89000000.0</v>
       </c>
       <c r="AL25">
         <v>102000000.0</v>
       </c>
       <c r="AM25">
         <v>-128000000.0</v>
       </c>
       <c r="AN25">
         <v>183000000.0</v>
       </c>
       <c r="AO25">
-        <v>183000000.0</v>
+        <v>285000000.0</v>
       </c>
       <c r="AP25">
         <v>252000000.0</v>
       </c>
       <c r="AQ25">
         <v>77000000.0</v>
       </c>
       <c r="AR25">
         <v>1252000000.0</v>
       </c>
       <c r="AS25">
-        <v>1629000000.0</v>
+        <v>1625000000.0</v>
       </c>
       <c r="AT25">
         <v>-74000000.0</v>
       </c>
       <c r="AU25">
         <v>1086000000.0</v>
       </c>
       <c r="AV25">
         <v>4714000000.0</v>
       </c>
       <c r="AW25">
         <v>-53000000.0</v>
       </c>
       <c r="AX25">
         <v>323000000.0</v>
       </c>
       <c r="AY25">
         <v>-26000000.0</v>
       </c>
       <c r="AZ25">
         <v>1083000000.0</v>
       </c>
       <c r="BA25">
         <v>-167000000.0</v>
       </c>