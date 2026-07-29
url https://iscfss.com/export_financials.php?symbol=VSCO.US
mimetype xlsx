--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1185,51 +1185,53 @@
       <c r="I14">
         <v>92510000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>1000000.0</v>
       </c>
       <c r="F15">
         <v>1000000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>248000000.0</v>
+      </c>
       <c r="C16">
         <v>256000000.0</v>
       </c>
       <c r="D16">
         <v>295000000.0</v>
       </c>
       <c r="E16">
         <v>291000000.0</v>
       </c>
       <c r="F16">
         <v>250000000.0</v>
       </c>
       <c r="G16">
         <v>246000000.0</v>
       </c>
       <c r="H16">
         <v>238000000.0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
@@ -1724,51 +1726,51 @@
       <c r="C39">
         <v>100000000.0</v>
       </c>
       <c r="D39">
         <v>126000000.0</v>
       </c>
       <c r="E39">
         <v>117000000.0</v>
       </c>
       <c r="F39">
         <v>90000000.0</v>
       </c>
       <c r="G39">
         <v>82000000.0</v>
       </c>
       <c r="H39">
         <v>101000000.0</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>673000000.0</v>
+        <v>425000000.0</v>
       </c>
       <c r="C40">
         <v>197000000.0</v>
       </c>
       <c r="D40">
         <v>515000000.0</v>
       </c>
       <c r="E40">
         <v>598000000.0</v>
       </c>
       <c r="F40">
         <v>440000000.0</v>
       </c>
       <c r="G40">
         <v>491000000.0</v>
       </c>
       <c r="H40">
         <v>342000000.0</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
@@ -2359,51 +2361,53 @@
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>9</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>412000000.0</v>
+      </c>
       <c r="C2">
         <v>493000000.0</v>
       </c>
       <c r="D2">
         <v>546000000.0</v>
       </c>
       <c r="E2">
         <v>480000000.0</v>
       </c>
       <c r="F2">
         <v>423000000.0</v>
       </c>
       <c r="G2">
         <v>419000000.0</v>
       </c>
       <c r="H2">
         <v>464000000.0</v>
       </c>
       <c r="I2">
         <v>475000000.0</v>
       </c>
       <c r="J2">
         <v>412000000.0</v>
       </c>
       <c r="K2">
@@ -2495,51 +2499,53 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>6000000.0</v>
+      </c>
       <c r="C5">
         <v>6000000.0</v>
       </c>
       <c r="D5">
         <v>2000000.0</v>
       </c>
       <c r="E5">
         <v>2000000.0</v>
       </c>
       <c r="F5">
         <v>1000000.0</v>
       </c>
       <c r="G5">
         <v>-1000000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>-1000000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>-1000000.0</v>
@@ -2591,51 +2597,53 @@
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1861000000.0</v>
+      </c>
       <c r="C7">
         <v>1871000000.0</v>
       </c>
       <c r="D7">
         <v>1835000000.0</v>
       </c>
       <c r="E7">
         <v>1822000000.0</v>
       </c>
       <c r="F7">
         <v>1742000000.0</v>
       </c>
       <c r="G7">
         <v>1721000000.0</v>
       </c>
       <c r="H7">
         <v>1680000000.0</v>
       </c>
       <c r="I7">
         <v>1685000000.0</v>
       </c>
       <c r="J7">
         <v>1531000000.0</v>
       </c>
       <c r="K7">
@@ -2663,51 +2671,53 @@
         <v>1573000000.0</v>
       </c>
       <c r="S7">
         <v>1654000000.0</v>
       </c>
       <c r="T7">
         <v>1711000000.0</v>
       </c>
       <c r="U7">
         <v>1789000000.0</v>
       </c>
       <c r="V7">
         <v>1897000000.0</v>
       </c>
       <c r="W7">
         <v>1974000000.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
@@ -2775,51 +2785,53 @@
         <v>187000000.0</v>
       </c>
       <c r="Q9">
         <v>177000000.0</v>
       </c>
       <c r="R9">
         <v>166000000.0</v>
       </c>
       <c r="S9">
         <v>125000000.0</v>
       </c>
       <c r="T9">
         <v>172000000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>17</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>207000000.0</v>
+      </c>
       <c r="C10">
         <v>518000000.0</v>
       </c>
       <c r="D10">
         <v>249000000.0</v>
       </c>
       <c r="E10">
         <v>188000000.0</v>
       </c>
       <c r="F10">
         <v>138000000.0</v>
       </c>
       <c r="G10">
         <v>227000000.0</v>
       </c>
       <c r="H10">
         <v>161000000.0</v>
       </c>
       <c r="I10">
         <v>169000000.0</v>
       </c>
       <c r="J10">
         <v>105000000.0</v>
       </c>
       <c r="K10">
@@ -2883,51 +2895,53 @@
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>19</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>207000000.0</v>
+      </c>
       <c r="C12">
         <v>518000000.0</v>
       </c>
       <c r="D12">
         <v>249000000.0</v>
       </c>
       <c r="E12">
         <v>188000000.0</v>
       </c>
       <c r="F12">
         <v>138000000.0</v>
       </c>
       <c r="G12">
         <v>227000000.0</v>
       </c>
       <c r="H12">
         <v>161000000.0</v>
       </c>
       <c r="I12">
         <v>169000000.0</v>
       </c>
       <c r="J12">
         <v>105000000.0</v>
       </c>
       <c r="K12">
@@ -2961,51 +2975,53 @@
         <v>331000000.0</v>
       </c>
       <c r="U12">
         <v>293000000.0</v>
       </c>
       <c r="V12">
         <v>332000000.0</v>
       </c>
       <c r="W12">
         <v>335000000.0</v>
       </c>
       <c r="X12">
         <v>189000000.0</v>
       </c>
       <c r="Y12">
         <v>165000000.0</v>
       </c>
       <c r="Z12">
         <v>245000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>20</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1000000.0</v>
+      </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
       <c r="K13">
@@ -3159,56 +3175,62 @@
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>218000000.0</v>
+      </c>
       <c r="C16">
         <v>248000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16"/>
+      <c r="D16">
+        <v>229000000.0</v>
+      </c>
+      <c r="E16">
+        <v>229000000.0</v>
+      </c>
       <c r="F16">
         <v>241000000.0</v>
       </c>
       <c r="G16">
         <v>256000000.0</v>
       </c>
       <c r="H16">
         <v>276000000.0</v>
       </c>
       <c r="I16">
         <v>271000000.0</v>
       </c>
       <c r="J16">
         <v>284000000.0</v>
       </c>
       <c r="K16">
         <v>295000000.0</v>
       </c>
       <c r="L16">
         <v>267000000.0</v>
       </c>
       <c r="M16">
         <v>263000000.0</v>
       </c>
       <c r="N16">
@@ -3329,51 +3351,53 @@
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>27</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>367000000.0</v>
+      </c>
       <c r="C20">
         <v>367000000.0</v>
       </c>
       <c r="D20">
         <v>367000000.0</v>
       </c>
       <c r="E20">
         <v>367000000.0</v>
       </c>
       <c r="F20">
         <v>367000000.0</v>
       </c>
       <c r="G20">
         <v>367000000.0</v>
       </c>
       <c r="H20">
         <v>367000000.0</v>
       </c>
       <c r="I20">
         <v>367000000.0</v>
       </c>
       <c r="J20">
         <v>367000000.0</v>
       </c>
       <c r="K20">
@@ -3385,59 +3409,61 @@
       <c r="M20">
         <v>365000000.0</v>
       </c>
       <c r="N20">
         <v>368000000.0</v>
       </c>
       <c r="O20">
         <v>365000000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>246000000.0</v>
+      </c>
       <c r="C21">
         <v>246000000.0</v>
       </c>
       <c r="D21">
-        <v>80000000.0</v>
+        <v>357000000.0</v>
       </c>
       <c r="E21">
-        <v>85000000.0</v>
+        <v>363000000.0</v>
       </c>
       <c r="F21">
         <v>369000000.0</v>
       </c>
       <c r="G21">
         <v>376000000.0</v>
       </c>
       <c r="H21">
         <v>100000000.0</v>
       </c>
       <c r="I21">
         <v>388000000.0</v>
       </c>
       <c r="J21">
         <v>394000000.0</v>
       </c>
       <c r="K21">
         <v>400000000.0</v>
       </c>
       <c r="L21">
         <v>407000000.0</v>
       </c>
       <c r="M21">
         <v>413000000.0</v>
       </c>
@@ -3461,51 +3487,53 @@
       </c>
       <c r="T21">
         <v>246000000.0</v>
       </c>
       <c r="U21">
         <v>246000000.0</v>
       </c>
       <c r="V21">
         <v>246000000.0</v>
       </c>
       <c r="W21">
         <v>246000000.0</v>
       </c>
       <c r="X21">
         <v>246000000.0</v>
       </c>
       <c r="Y21">
         <v>246000000.0</v>
       </c>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>29</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>1098000000.0</v>
+      </c>
       <c r="C22">
         <v>1071000000.0</v>
       </c>
       <c r="D22">
         <v>1377000000.0</v>
       </c>
       <c r="E22">
         <v>1058000000.0</v>
       </c>
       <c r="F22">
         <v>1043000000.0</v>
       </c>
       <c r="G22">
         <v>955000000.0</v>
       </c>
       <c r="H22">
         <v>1290000000.0</v>
       </c>
       <c r="I22">
         <v>1019000000.0</v>
       </c>
       <c r="J22">
         <v>987000000.0</v>
       </c>
       <c r="K22">
@@ -3537,51 +3565,53 @@
       </c>
       <c r="T22">
         <v>1019000000.0</v>
       </c>
       <c r="U22">
         <v>745000000.0</v>
       </c>
       <c r="V22">
         <v>761000000.0</v>
       </c>
       <c r="W22">
         <v>701000000.0</v>
       </c>
       <c r="X22">
         <v>981000000.0</v>
       </c>
       <c r="Y22">
         <v>923000000.0</v>
       </c>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>30</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>4770000000.0</v>
+      </c>
       <c r="C23">
         <v>5013000000.0</v>
       </c>
       <c r="D23">
         <v>5134000000.0</v>
       </c>
       <c r="E23">
         <v>4755000000.0</v>
       </c>
       <c r="F23">
         <v>4580000000.0</v>
       </c>
       <c r="G23">
         <v>4532000000.0</v>
       </c>
       <c r="H23">
         <v>4921000000.0</v>
       </c>
       <c r="I23">
         <v>4635000000.0</v>
       </c>
       <c r="J23">
         <v>4384000000.0</v>
       </c>
       <c r="K23">
@@ -3615,51 +3645,53 @@
         <v>4369000000.0</v>
       </c>
       <c r="U23">
         <v>4658000000.0</v>
       </c>
       <c r="V23">
         <v>4247000000.0</v>
       </c>
       <c r="W23">
         <v>4229000000.0</v>
       </c>
       <c r="X23">
         <v>4617000000.0</v>
       </c>
       <c r="Y23">
         <v>4615000000.0</v>
       </c>
       <c r="Z23">
         <v>1314000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>986000000.0</v>
+      </c>
       <c r="C24">
         <v>971000000.0</v>
       </c>
       <c r="D24">
         <v>1347000000.0</v>
       </c>
       <c r="E24">
         <v>1048000000.0</v>
       </c>
       <c r="F24">
         <v>1078000000.0</v>
       </c>
       <c r="G24">
         <v>973000000.0</v>
       </c>
       <c r="H24">
         <v>1414000000.0</v>
       </c>
       <c r="I24">
         <v>1119000000.0</v>
       </c>
       <c r="J24">
         <v>1119000000.0</v>
       </c>
       <c r="K24">
@@ -3777,56 +3809,58 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>35</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>2644000000.0</v>
+      </c>
       <c r="C28">
         <v>2328000000.0</v>
       </c>
       <c r="D28">
-        <v>4488000000.0</v>
+        <v>2937000000.0</v>
       </c>
       <c r="E28">
         <v>2686000000.0</v>
       </c>
       <c r="F28">
         <v>2686000000.0</v>
       </c>
       <c r="G28">
         <v>2471000000.0</v>
       </c>
       <c r="H28">
         <v>2937000000.0</v>
       </c>
       <c r="I28">
         <v>2639000000.0</v>
       </c>
       <c r="J28">
         <v>2549000000.0</v>
       </c>
       <c r="K28">
         <v>2433000000.0</v>
       </c>
       <c r="L28">
         <v>2977000000.0</v>
       </c>
@@ -3855,51 +3889,53 @@
         <v>2682000000.0</v>
       </c>
       <c r="U28">
         <v>2185000000.0</v>
       </c>
       <c r="V28">
         <v>1662000000.0</v>
       </c>
       <c r="W28">
         <v>1736000000.0</v>
       </c>
       <c r="X28">
         <v>2061000000.0</v>
       </c>
       <c r="Y28">
         <v>2224000000.0</v>
       </c>
       <c r="Z28">
         <v>245000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1780000000.0</v>
+      </c>
       <c r="C29">
         <v>1831000000.0</v>
       </c>
       <c r="D29">
         <v>2004000000.0</v>
       </c>
       <c r="E29">
         <v>1732000000.0</v>
       </c>
       <c r="F29">
         <v>1727000000.0</v>
       </c>
       <c r="G29">
         <v>1617000000.0</v>
       </c>
       <c r="H29">
         <v>1847000000.0</v>
       </c>
       <c r="I29">
         <v>1595000000.0</v>
       </c>
       <c r="J29">
         <v>1546000000.0</v>
       </c>
       <c r="K29">
@@ -3927,51 +3963,53 @@
         <v>1208000000.0</v>
       </c>
       <c r="S29">
         <v>1239000000.0</v>
       </c>
       <c r="T29">
         <v>1234000000.0</v>
       </c>
       <c r="U29">
         <v>1573000000.0</v>
       </c>
       <c r="V29">
         <v>1104000000.0</v>
       </c>
       <c r="W29">
         <v>988000000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>37</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>185000000.0</v>
+      </c>
       <c r="C30">
         <v>186000000.0</v>
       </c>
       <c r="D30">
         <v>190000000.0</v>
       </c>
       <c r="E30">
         <v>166000000.0</v>
       </c>
       <c r="F30">
         <v>153000000.0</v>
       </c>
       <c r="G30">
         <v>159000000.0</v>
       </c>
       <c r="H30">
         <v>163000000.0</v>
       </c>
       <c r="I30">
         <v>158000000.0</v>
       </c>
       <c r="J30">
         <v>152000000.0</v>
       </c>
       <c r="K30">
@@ -4057,51 +4095,53 @@
         <v>-19000000.0</v>
       </c>
       <c r="S31">
         <v>6000000.0</v>
       </c>
       <c r="T31">
         <v>6000000.0</v>
       </c>
       <c r="U31">
         <v>761000000.0</v>
       </c>
       <c r="V31">
         <v>761000000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31">
         <v>1066000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>340000000.0</v>
+      </c>
       <c r="C32">
         <v>376000000.0</v>
       </c>
       <c r="D32">
         <v>454000000.0</v>
       </c>
       <c r="E32">
         <v>194000000.0</v>
       </c>
       <c r="F32">
         <v>199000000.0</v>
       </c>
       <c r="G32">
         <v>66000000.0</v>
       </c>
       <c r="H32">
         <v>260000000.0</v>
       </c>
       <c r="I32">
         <v>-6000000.0</v>
       </c>
       <c r="J32">
         <v>-42000000.0</v>
       </c>
       <c r="K32">
@@ -4129,51 +4169,53 @@
         <v>63000000.0</v>
       </c>
       <c r="S32">
         <v>-7000000.0</v>
       </c>
       <c r="T32">
         <v>11000000.0</v>
       </c>
       <c r="U32">
         <v>392000000.0</v>
       </c>
       <c r="V32">
         <v>-145000000.0</v>
       </c>
       <c r="W32">
         <v>-317000000.0</v>
       </c>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>40</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>3144000000.0</v>
+      </c>
       <c r="C33">
         <v>3130000000.0</v>
       </c>
       <c r="D33">
         <v>3189000000.0</v>
       </c>
       <c r="E33">
         <v>3216000000.0</v>
       </c>
       <c r="F33">
         <v>3125000000.0</v>
       </c>
       <c r="G33">
         <v>3091000000.0</v>
       </c>
       <c r="H33">
         <v>3135000000.0</v>
       </c>
       <c r="I33">
         <v>3147000000.0</v>
       </c>
       <c r="J33">
         <v>2991000000.0</v>
       </c>
       <c r="K33">
@@ -4207,51 +4249,53 @@
         <v>2760000000.0</v>
       </c>
       <c r="U33">
         <v>2831000000.0</v>
       </c>
       <c r="V33">
         <v>2948000000.0</v>
       </c>
       <c r="W33">
         <v>2990000000.0</v>
       </c>
       <c r="X33">
         <v>3234000000.0</v>
       </c>
       <c r="Y33">
         <v>3331000000.0</v>
       </c>
       <c r="Z33">
         <v>-245000000.0</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>51000000.0</v>
+      </c>
       <c r="C34">
         <v>44000000.0</v>
       </c>
       <c r="D34">
         <v>43000000.0</v>
       </c>
       <c r="E34">
         <v>74000000.0</v>
       </c>
       <c r="F34">
         <v>75000000.0</v>
       </c>
       <c r="G34">
         <v>75000000.0</v>
       </c>
       <c r="H34">
         <v>62000000.0</v>
       </c>
       <c r="I34">
         <v>60000000.0</v>
       </c>
       <c r="J34">
         <v>58000000.0</v>
       </c>
       <c r="K34">
@@ -4279,51 +4323,53 @@
         <v>49000000.0</v>
       </c>
       <c r="S34">
         <v>39000000.0</v>
       </c>
       <c r="T34">
         <v>43000000.0</v>
       </c>
       <c r="U34">
         <v>123000000.0</v>
       </c>
       <c r="V34">
         <v>113000000.0</v>
       </c>
       <c r="W34">
         <v>113000000.0</v>
       </c>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>42</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>2639000000.0</v>
+      </c>
       <c r="C35">
         <v>2596000000.0</v>
       </c>
       <c r="D35">
         <v>2954000000.0</v>
       </c>
       <c r="E35">
         <v>2700000000.0</v>
       </c>
       <c r="F35">
         <v>2651000000.0</v>
       </c>
       <c r="G35">
         <v>2493000000.0</v>
       </c>
       <c r="H35">
         <v>2942000000.0</v>
       </c>
       <c r="I35">
         <v>2647000000.0</v>
       </c>
       <c r="J35">
         <v>2504000000.0</v>
       </c>
       <c r="K35">
@@ -4355,59 +4401,61 @@
       </c>
       <c r="T35">
         <v>2519000000.0</v>
       </c>
       <c r="U35">
         <v>2339000000.0</v>
       </c>
       <c r="V35">
         <v>1796000000.0</v>
       </c>
       <c r="W35">
         <v>1782000000.0</v>
       </c>
       <c r="X35">
         <v>1893000000.0</v>
       </c>
       <c r="Y35">
         <v>2019000000.0</v>
       </c>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>43</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>37000000.0</v>
+      </c>
       <c r="C36">
         <v>37000000.0</v>
       </c>
       <c r="D36">
-        <v>311000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="E36">
-        <v>307000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="F36">
         <v>25000000.0</v>
       </c>
       <c r="G36">
         <v>24000000.0</v>
       </c>
       <c r="H36">
         <v>310000000.0</v>
       </c>
       <c r="I36">
         <v>28000000.0</v>
       </c>
       <c r="J36">
         <v>29000000.0</v>
       </c>
       <c r="K36">
         <v>26000000.0</v>
       </c>
       <c r="L36">
         <v>26000000.0</v>
       </c>
       <c r="M36">
         <v>29000000.0</v>
       </c>
@@ -4527,51 +4575,53 @@
       </c>
       <c r="R38">
         <v>51000000.0</v>
       </c>
       <c r="S38">
         <v>46000000.0</v>
       </c>
       <c r="T38">
         <v>58000000.0</v>
       </c>
       <c r="U38">
         <v>41000000.0</v>
       </c>
       <c r="V38">
         <v>32000000.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>46</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>136000000.0</v>
+      </c>
       <c r="C39">
         <v>108000000.0</v>
       </c>
       <c r="D39">
         <v>129000000.0</v>
       </c>
       <c r="E39">
         <v>127000000.0</v>
       </c>
       <c r="F39">
         <v>121000000.0</v>
       </c>
       <c r="G39">
         <v>1055000000.0</v>
       </c>
       <c r="H39">
         <v>172000000.0</v>
       </c>
       <c r="I39">
         <v>142000000.0</v>
       </c>
       <c r="J39">
         <v>149000000.0</v>
       </c>
       <c r="K39">
@@ -4603,59 +4653,61 @@
       </c>
       <c r="T39">
         <v>114000000.0</v>
       </c>
       <c r="U39">
         <v>690000000.0</v>
       </c>
       <c r="V39">
         <v>93000000.0</v>
       </c>
       <c r="W39">
         <v>82000000.0</v>
       </c>
       <c r="X39">
         <v>78000000.0</v>
       </c>
       <c r="Y39">
         <v>78000000.0</v>
       </c>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>355000000.0</v>
+      </c>
       <c r="C40">
         <v>467000000.0</v>
       </c>
       <c r="D40">
-        <v>646000000.0</v>
+        <v>417000000.0</v>
       </c>
       <c r="E40">
-        <v>600000000.0</v>
+        <v>371000000.0</v>
       </c>
       <c r="F40">
         <v>183000000.0</v>
       </c>
       <c r="G40">
         <v>197000000.0</v>
       </c>
       <c r="H40">
         <v>525000000.0</v>
       </c>
       <c r="I40">
         <v>329000000.0</v>
       </c>
       <c r="J40">
         <v>471000000.0</v>
       </c>
       <c r="K40">
         <v>515000000.0</v>
       </c>
       <c r="L40">
         <v>319000000.0</v>
       </c>
       <c r="M40">
         <v>378000000.0</v>
       </c>
@@ -4729,51 +4781,53 @@
       </c>
       <c r="R41">
         <v>112000000.0</v>
       </c>
       <c r="S41">
         <v>97000000.0</v>
       </c>
       <c r="T41">
         <v>150000000.0</v>
       </c>
       <c r="U41">
         <v>193000000.0</v>
       </c>
       <c r="V41">
         <v>158000000.0</v>
       </c>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>49</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>322000000.0</v>
+      </c>
       <c r="C42">
         <v>345000000.0</v>
       </c>
       <c r="D42">
         <v>330000000.0</v>
       </c>
       <c r="E42">
         <v>320000000.0</v>
       </c>
       <c r="F42">
         <v>302000000.0</v>
       </c>
       <c r="G42">
         <v>297000000.0</v>
       </c>
       <c r="H42">
         <v>278000000.0</v>
       </c>
       <c r="I42">
         <v>265000000.0</v>
       </c>
       <c r="J42">
         <v>248000000.0</v>
       </c>
       <c r="K42">
@@ -4863,51 +4917,53 @@
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4922000000.0</v>
+      </c>
       <c r="C45">
         <v>4892000000.0</v>
       </c>
       <c r="D45">
         <v>5096000000.0</v>
       </c>
       <c r="E45">
         <v>5094000000.0</v>
       </c>
       <c r="F45">
         <v>5025000000.0</v>
       </c>
       <c r="G45">
         <v>4984000000.0</v>
       </c>
       <c r="H45">
         <v>5036000000.0</v>
       </c>
       <c r="I45">
         <v>5049000000.0</v>
       </c>
       <c r="J45">
         <v>4880000000.0</v>
       </c>
       <c r="K45">
@@ -4927,51 +4983,53 @@
       </c>
       <c r="P45">
         <v>4912000000.0</v>
       </c>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45">
         <v>957000000.0</v>
       </c>
       <c r="T45"/>
       <c r="U45">
         <v>2512000000.0</v>
       </c>
       <c r="V45">
         <v>2638000000.0</v>
       </c>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>53</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>2386000000.0</v>
+      </c>
       <c r="C46">
         <v>2362000000.0</v>
       </c>
       <c r="D46">
         <v>2361000000.0</v>
       </c>
       <c r="E46">
         <v>2389000000.0</v>
       </c>
       <c r="F46">
         <v>2297000000.0</v>
       </c>
       <c r="G46">
         <v>2255000000.0</v>
       </c>
       <c r="H46">
         <v>2278000000.0</v>
       </c>
       <c r="I46">
         <v>2283000000.0</v>
       </c>
       <c r="J46">
         <v>2121000000.0</v>
       </c>
       <c r="K46">
@@ -5055,51 +5113,53 @@
       </c>
       <c r="R47">
         <v>901000000.0</v>
       </c>
       <c r="S47">
         <v>957000000.0</v>
       </c>
       <c r="T47">
         <v>976000000.0</v>
       </c>
       <c r="U47">
         <v>2512000000.0</v>
       </c>
       <c r="V47">
         <v>2638000000.0</v>
       </c>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>55</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>461000000.0</v>
+      </c>
       <c r="C48">
         <v>504000000.0</v>
       </c>
       <c r="D48">
         <v>320000000.0</v>
       </c>
       <c r="E48">
         <v>357000000.0</v>
       </c>
       <c r="F48">
         <v>341000000.0</v>
       </c>
       <c r="G48">
         <v>343000000.0</v>
       </c>
       <c r="H48">
         <v>150000000.0</v>
       </c>
       <c r="I48">
         <v>206000000.0</v>
       </c>
       <c r="J48">
         <v>174000000.0</v>
       </c>
       <c r="K48">
@@ -5169,51 +5229,53 @@
         <v>47000000.0</v>
       </c>
       <c r="Q49">
         <v>65000000.0</v>
       </c>
       <c r="R49">
         <v>52000000.0</v>
       </c>
       <c r="S49">
         <v>126000000.0</v>
       </c>
       <c r="T49">
         <v>72000000.0</v>
       </c>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>4000000.0</v>
+      </c>
       <c r="C50">
         <v>4000000.0</v>
       </c>
       <c r="D50">
         <v>4000000.0</v>
       </c>
       <c r="E50">
         <v>4000000.0</v>
       </c>
       <c r="F50">
         <v>4000000.0</v>
       </c>
       <c r="G50">
         <v>4000000.0</v>
       </c>
       <c r="H50">
         <v>4000000.0</v>
       </c>
       <c r="I50">
         <v>4000000.0</v>
       </c>
       <c r="J50">
         <v>4000000.0</v>
       </c>
       <c r="K50">
@@ -5235,56 +5297,58 @@
         <v>4000000.0</v>
       </c>
       <c r="Q50">
         <v>4000000.0</v>
       </c>
       <c r="R50">
         <v>4000000.0</v>
       </c>
       <c r="S50">
         <v>4000000.0</v>
       </c>
       <c r="T50">
         <v>4000000.0</v>
       </c>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>58</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>2851000000.0</v>
+      </c>
       <c r="C51">
         <v>2846000000.0</v>
       </c>
       <c r="D51">
-        <v>4737000000.0</v>
+        <v>3186000000.0</v>
       </c>
       <c r="E51">
         <v>2874000000.0</v>
       </c>
       <c r="F51">
         <v>2824000000.0</v>
       </c>
       <c r="G51">
         <v>2698000000.0</v>
       </c>
       <c r="H51">
         <v>3098000000.0</v>
       </c>
       <c r="I51">
         <v>2808000000.0</v>
       </c>
       <c r="J51">
         <v>2654000000.0</v>
       </c>
       <c r="K51">
         <v>2703000000.0</v>
       </c>
       <c r="L51">
         <v>3101000000.0</v>
       </c>
@@ -5311,51 +5375,53 @@
       </c>
       <c r="T51">
         <v>3013000000.0</v>
       </c>
       <c r="U51">
         <v>2478000000.0</v>
       </c>
       <c r="V51">
         <v>1994000000.0</v>
       </c>
       <c r="W51">
         <v>2071000000.0</v>
       </c>
       <c r="X51">
         <v>2250000000.0</v>
       </c>
       <c r="Y51">
         <v>2389000000.0</v>
       </c>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>59</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>268000000.0</v>
+      </c>
       <c r="C52">
         <v>299000000.0</v>
       </c>
       <c r="D52">
         <v>288000000.0</v>
       </c>
       <c r="E52">
         <v>262000000.0</v>
       </c>
       <c r="F52">
         <v>264000000.0</v>
       </c>
       <c r="G52">
         <v>291000000.0</v>
       </c>
       <c r="H52">
         <v>256000000.0</v>
       </c>
       <c r="I52">
         <v>261000000.0</v>
       </c>
       <c r="J52">
         <v>250000000.0</v>
       </c>
       <c r="K52">
@@ -5367,54 +5433,54 @@
       <c r="M52">
         <v>297000000.0</v>
       </c>
       <c r="N52">
         <v>302000000.0</v>
       </c>
       <c r="O52">
         <v>314000000.0</v>
       </c>
       <c r="P52">
         <v>309000000.0</v>
       </c>
       <c r="Q52">
         <v>648000000.0</v>
       </c>
       <c r="R52">
         <v>602000000.0</v>
       </c>
       <c r="S52">
         <v>344000000.0</v>
       </c>
       <c r="T52">
         <v>644000000.0</v>
       </c>
       <c r="U52">
-        <v>332000000.0</v>
+        <v>666000000.0</v>
       </c>
       <c r="V52">
-        <v>356000000.0</v>
+        <v>717000000.0</v>
       </c>
       <c r="W52">
         <v>421000000.0</v>
       </c>
       <c r="X52">
         <v>454000000.0</v>
       </c>
       <c r="Y52">
         <v>467000000.0</v>
       </c>
       <c r="Z52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53">
         <v>-66000000.0</v>
       </c>
       <c r="H53"/>
@@ -5451,51 +5517,53 @@
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>62</v>
       </c>
-      <c r="B55"/>
+      <c r="B55">
+        <v>4770000000.0</v>
+      </c>
       <c r="C55">
         <v>5013000000.0</v>
       </c>
       <c r="D55">
         <v>5134000000.0</v>
       </c>
       <c r="E55">
         <v>4755000000.0</v>
       </c>
       <c r="F55">
         <v>4580000000.0</v>
       </c>
       <c r="G55">
         <v>4532000000.0</v>
       </c>
       <c r="H55">
         <v>4921000000.0</v>
       </c>
       <c r="I55">
         <v>4635000000.0</v>
       </c>
       <c r="J55">
         <v>4384000000.0</v>
       </c>
       <c r="K55">
@@ -5527,51 +5595,53 @@
       </c>
       <c r="T55">
         <v>4369000000.0</v>
       </c>
       <c r="U55">
         <v>4658000000.0</v>
       </c>
       <c r="V55">
         <v>4247000000.0</v>
       </c>
       <c r="W55">
         <v>4229000000.0</v>
       </c>
       <c r="X55">
         <v>4617000000.0</v>
       </c>
       <c r="Y55">
         <v>4615000000.0</v>
       </c>
       <c r="Z55"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>63</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>1626000000.0</v>
+      </c>
       <c r="C56">
         <v>1883000000.0</v>
       </c>
       <c r="D56">
         <v>1945000000.0</v>
       </c>
       <c r="E56">
         <v>1539000000.0</v>
       </c>
       <c r="F56">
         <v>1455000000.0</v>
       </c>
       <c r="G56">
         <v>1441000000.0</v>
       </c>
       <c r="H56">
         <v>1786000000.0</v>
       </c>
       <c r="I56">
         <v>1488000000.0</v>
       </c>
       <c r="J56">
         <v>1393000000.0</v>
       </c>
       <c r="K56">
@@ -5605,51 +5675,53 @@
         <v>1609000000.0</v>
       </c>
       <c r="U56">
         <v>1827000000.0</v>
       </c>
       <c r="V56">
         <v>1299000000.0</v>
       </c>
       <c r="W56">
         <v>1239000000.0</v>
       </c>
       <c r="X56">
         <v>1383000000.0</v>
       </c>
       <c r="Y56">
         <v>1284000000.0</v>
       </c>
       <c r="Z56">
         <v>245000000.0</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>64</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>1286000000.0</v>
+      </c>
       <c r="C57">
         <v>1507000000.0</v>
       </c>
       <c r="D57">
         <v>1491000000.0</v>
       </c>
       <c r="E57">
         <v>1345000000.0</v>
       </c>
       <c r="F57">
         <v>1256000000.0</v>
       </c>
       <c r="G57">
         <v>1375000000.0</v>
       </c>
       <c r="H57">
         <v>1526000000.0</v>
       </c>
       <c r="I57">
         <v>1494000000.0</v>
       </c>
       <c r="J57">
         <v>1435000000.0</v>
       </c>
       <c r="K57">
@@ -5681,51 +5753,53 @@
       </c>
       <c r="T57">
         <v>1598000000.0</v>
       </c>
       <c r="U57">
         <v>1435000000.0</v>
       </c>
       <c r="V57">
         <v>1444000000.0</v>
       </c>
       <c r="W57">
         <v>1556000000.0</v>
       </c>
       <c r="X57">
         <v>1701000000.0</v>
       </c>
       <c r="Y57">
         <v>1610000000.0</v>
       </c>
       <c r="Z57"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>65</v>
       </c>
-      <c r="B58"/>
+      <c r="B58">
+        <v>3925000000.0</v>
+      </c>
       <c r="C58">
         <v>4103000000.0</v>
       </c>
       <c r="D58">
         <v>4445000000.0</v>
       </c>
       <c r="E58">
         <v>4045000000.0</v>
       </c>
       <c r="F58">
         <v>3907000000.0</v>
       </c>
       <c r="G58">
         <v>3868000000.0</v>
       </c>
       <c r="H58">
         <v>4468000000.0</v>
       </c>
       <c r="I58">
         <v>4141000000.0</v>
       </c>
       <c r="J58">
         <v>3939000000.0</v>
       </c>
       <c r="K58">
@@ -5787,51 +5861,53 @@
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>67</v>
       </c>
-      <c r="B60"/>
+      <c r="B60">
+        <v>790000000.0</v>
+      </c>
       <c r="C60">
         <v>856000000.0</v>
       </c>
       <c r="D60">
         <v>653000000.0</v>
       </c>
       <c r="E60">
         <v>680000000.0</v>
       </c>
       <c r="F60">
         <v>645000000.0</v>
       </c>
       <c r="G60">
         <v>640000000.0</v>
       </c>
       <c r="H60">
         <v>429000000.0</v>
       </c>
       <c r="I60">
         <v>472000000.0</v>
       </c>
       <c r="J60">
         <v>423000000.0</v>
       </c>
       <c r="K60">
@@ -6025,131 +6101,135 @@
         <v>3946000000.0</v>
       </c>
       <c r="D2">
         <v>3940000000.0</v>
       </c>
       <c r="E2">
         <v>4086000000.0</v>
       </c>
       <c r="F2">
         <v>4025000000.0</v>
       </c>
       <c r="G2">
         <v>3842000000.0</v>
       </c>
       <c r="H2">
         <v>5446000000.0</v>
       </c>
       <c r="I2">
         <v>5414000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>90</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>238000000.0</v>
+      </c>
       <c r="C3">
         <v>256000000.0</v>
       </c>
       <c r="D3">
         <v>284000000.0</v>
       </c>
       <c r="E3">
         <v>274000000.0</v>
       </c>
       <c r="F3">
         <v>303000000.0</v>
       </c>
       <c r="G3">
         <v>326000000.0</v>
       </c>
       <c r="H3">
         <v>411000000.0</v>
       </c>
       <c r="I3">
         <v>425000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>278102000.0</v>
+      </c>
       <c r="C5">
         <v>309000000.0</v>
       </c>
       <c r="D5">
-        <v>246000000.0</v>
+        <v>302000000.0</v>
       </c>
       <c r="E5">
         <v>477000000.0</v>
       </c>
       <c r="F5">
-        <v>870000000.0</v>
+        <v>870118000.0</v>
       </c>
       <c r="G5">
         <v>-100000000.0</v>
       </c>
       <c r="H5">
         <v>-891000000.0</v>
       </c>
       <c r="I5">
         <v>393000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>296890000.0</v>
+        <v>516102000.0</v>
       </c>
       <c r="C6">
         <v>565000000.0</v>
       </c>
       <c r="D6">
-        <v>530000000.0</v>
+        <v>586000000.0</v>
       </c>
       <c r="E6">
         <v>751000000.0</v>
       </c>
       <c r="F6">
-        <v>1173000000.0</v>
+        <v>1173118000.0</v>
       </c>
       <c r="G6">
         <v>226000000.0</v>
       </c>
       <c r="H6">
         <v>-480000000.0</v>
       </c>
       <c r="I6">
         <v>818000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
@@ -6958,52 +7038,56 @@
         <v>876000000.0</v>
       </c>
       <c r="U2">
         <v>944000000.0</v>
       </c>
       <c r="V2">
         <v>882000000.0</v>
       </c>
       <c r="W2">
         <v>1199000000.0</v>
       </c>
       <c r="X2">
         <v>856000000.0</v>
       </c>
       <c r="Y2">
         <v>914000000.0</v>
       </c>
       <c r="Z2">
         <v>873000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>90</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>54000000.0</v>
+      </c>
+      <c r="C3">
+        <v>53000000.0</v>
+      </c>
       <c r="D3">
         <v>60000000.0</v>
       </c>
       <c r="E3">
         <v>63000000.0</v>
       </c>
       <c r="F3">
         <v>62000000.0</v>
       </c>
       <c r="G3">
         <v>66000000.0</v>
       </c>
       <c r="H3">
         <v>63000000.0</v>
       </c>
       <c r="I3">
         <v>64000000.0</v>
       </c>
       <c r="J3">
         <v>65000000.0</v>
       </c>
       <c r="K3">
         <v>68000000.0</v>
       </c>
       <c r="L3">
@@ -7064,164 +7148,168 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>92</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>79398000.0</v>
+      </c>
+      <c r="C5">
+        <v>232210000.0</v>
+      </c>
       <c r="D5">
         <v>-19000000.0</v>
       </c>
       <c r="E5">
         <v>42080000.0</v>
       </c>
       <c r="F5">
         <v>23000000.0</v>
       </c>
       <c r="G5">
         <v>264690000.0</v>
       </c>
       <c r="H5">
         <v>-48000000.0</v>
       </c>
       <c r="I5">
-        <v>62000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="J5">
         <v>27000000.0</v>
       </c>
       <c r="K5">
-        <v>259000000.0</v>
+        <v>277000000.0</v>
       </c>
       <c r="L5">
         <v>-68000000.0</v>
       </c>
       <c r="M5">
         <v>25000000.0</v>
       </c>
       <c r="N5">
-        <v>28000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="O5">
         <v>245000000.0</v>
       </c>
       <c r="P5">
         <v>45000000.0</v>
       </c>
       <c r="Q5">
         <v>96000000.0</v>
       </c>
       <c r="R5">
         <v>90000000.0</v>
       </c>
       <c r="S5">
         <v>334000000.0</v>
       </c>
       <c r="T5">
         <v>109000000.0</v>
       </c>
       <c r="U5">
         <v>202000000.0</v>
       </c>
       <c r="V5">
         <v>226000000.0</v>
       </c>
       <c r="W5">
         <v>390000000.0</v>
       </c>
       <c r="X5">
         <v>128000000.0</v>
       </c>
       <c r="Y5">
         <v>-244000000.0</v>
       </c>
       <c r="Z5">
         <v>-375000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>82083000.0</v>
+        <v>133398000.0</v>
       </c>
       <c r="C6">
-        <v>228970000.0</v>
+        <v>285210000.0</v>
       </c>
       <c r="D6">
         <v>41000000.0</v>
       </c>
       <c r="E6">
         <v>105080000.0</v>
       </c>
       <c r="F6">
         <v>85000000.0</v>
       </c>
       <c r="G6">
         <v>330690000.0</v>
       </c>
       <c r="H6">
         <v>15000000.0</v>
       </c>
       <c r="I6">
-        <v>126000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="J6">
         <v>92000000.0</v>
       </c>
       <c r="K6">
-        <v>327000000.0</v>
+        <v>345000000.0</v>
       </c>
       <c r="L6">
         <v>3000000.0</v>
       </c>
       <c r="M6">
         <v>97000000.0</v>
       </c>
       <c r="N6">
-        <v>101000000.0</v>
+        <v>122000000.0</v>
       </c>
       <c r="O6">
         <v>311000000.0</v>
       </c>
       <c r="P6">
         <v>113000000.0</v>
       </c>
       <c r="Q6">
         <v>166000000.0</v>
       </c>
       <c r="R6">
         <v>160000000.0</v>
       </c>
       <c r="S6">
         <v>404000000.0</v>
       </c>
       <c r="T6">
         <v>184000000.0</v>
       </c>
       <c r="U6">
         <v>280000000.0</v>
       </c>
       <c r="V6">
         <v>306000000.0</v>
       </c>
@@ -7630,51 +7718,53 @@
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>101</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>-9000000.0</v>
+      </c>
       <c r="C14">
         <v>-16000000.0</v>
       </c>
       <c r="D14">
         <v>-6000000.0</v>
       </c>
       <c r="E14">
         <v>-2000000.0</v>
       </c>
       <c r="F14">
         <v>-5000000.0</v>
       </c>
       <c r="G14">
         <v>-1000000.0</v>
       </c>
       <c r="H14">
         <v>-1000000.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>-1000000.0</v>
       </c>
       <c r="K14">
@@ -7830,51 +7920,53 @@
       </c>
       <c r="T16">
         <v>75000000.0</v>
       </c>
       <c r="U16">
         <v>151084000.0</v>
       </c>
       <c r="V16">
         <v>174000000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>143000000.0</v>
       </c>
       <c r="Y16">
         <v>-200000000.0</v>
       </c>
       <c r="Z16">
         <v>-299000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>104</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>57000000.0</v>
+      </c>
       <c r="C17">
         <v>200000000.0</v>
       </c>
       <c r="D17">
         <v>-31000000.0</v>
       </c>
       <c r="E17">
         <v>18000000.0</v>
       </c>
       <c r="F17">
         <v>3000000.0</v>
       </c>
       <c r="G17">
         <v>194000000.0</v>
       </c>
       <c r="H17">
         <v>-55000000.0</v>
       </c>
       <c r="I17">
         <v>32000000.0</v>
       </c>
       <c r="J17">
         <v>-3000000.0</v>
       </c>
       <c r="K17">
@@ -7906,51 +7998,53 @@
       </c>
       <c r="T17">
         <v>75000000.0</v>
       </c>
       <c r="U17">
         <v>151084000.0</v>
       </c>
       <c r="V17">
         <v>174000000.0</v>
       </c>
       <c r="W17">
         <v>283000000.0</v>
       </c>
       <c r="X17">
         <v>143000000.0</v>
       </c>
       <c r="Y17">
         <v>-200000000.0</v>
       </c>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>105</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-15000000.0</v>
+      </c>
       <c r="C18">
         <v>-17000000.0</v>
       </c>
       <c r="D18">
         <v>-18000000.0</v>
       </c>
       <c r="E18">
         <v>-18000000.0</v>
       </c>
       <c r="F18">
         <v>-17000000.0</v>
       </c>
       <c r="G18">
         <v>-20000000.0</v>
       </c>
       <c r="H18">
         <v>-22000000.0</v>
       </c>
       <c r="I18">
         <v>-21000000.0</v>
       </c>
       <c r="J18">
         <v>-22000000.0</v>
       </c>
       <c r="K18">
@@ -8274,51 +8368,53 @@
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>112</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>54000000.0</v>
+      </c>
       <c r="C25">
         <v>53000000.0</v>
       </c>
       <c r="D25">
         <v>60000000.0</v>
       </c>
       <c r="E25">
         <v>63000000.0</v>
       </c>
       <c r="F25">
         <v>62000000.0</v>
       </c>
       <c r="G25">
         <v>66000000.0</v>
       </c>
       <c r="H25">
         <v>63000000.0</v>
       </c>
       <c r="I25">
         <v>64000000.0</v>
       </c>
       <c r="J25">
         <v>65000000.0</v>
       </c>
       <c r="K25">
@@ -8426,51 +8522,53 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>344000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>334000000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27">
         <v>239000000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>115</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>509000000.0</v>
+      </c>
       <c r="C28">
         <v>626000000.0</v>
       </c>
       <c r="D28">
         <v>555000000.0</v>
       </c>
       <c r="E28">
         <v>478000000.0</v>
       </c>
       <c r="F28">
         <v>454000000.0</v>
       </c>
       <c r="G28">
         <v>545000000.0</v>
       </c>
       <c r="H28">
         <v>515000000.0</v>
       </c>
       <c r="I28">
         <v>439000000.0</v>
       </c>
       <c r="J28">
         <v>475000000.0</v>
       </c>
       <c r="K28">
@@ -8504,51 +8602,53 @@
         <v>457153000.0</v>
       </c>
       <c r="U28">
         <v>466855000.0</v>
       </c>
       <c r="V28">
         <v>446000000.0</v>
       </c>
       <c r="W28">
         <v>513000000.0</v>
       </c>
       <c r="X28">
         <v>370000000.0</v>
       </c>
       <c r="Y28">
         <v>395000000.0</v>
       </c>
       <c r="Z28">
         <v>394000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>116</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>7000000.0</v>
+      </c>
       <c r="C29">
         <v>15000000.0</v>
       </c>
       <c r="D29">
         <v>-6000000.0</v>
       </c>
       <c r="E29">
         <v>6000000.0</v>
       </c>
       <c r="F29">
         <v>3000000.0</v>
       </c>
       <c r="G29">
         <v>50000000.0</v>
       </c>
       <c r="H29">
         <v>-15000000.0</v>
       </c>
       <c r="I29">
         <v>9000000.0</v>
       </c>
       <c r="J29">
         <v>8000000.0</v>
       </c>
       <c r="K29">
@@ -9469,51 +9569,51 @@
       </c>
       <c r="H24">
         <v>-18000000.0</v>
       </c>
       <c r="I24">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
         <v>119000000.0</v>
       </c>
       <c r="C25">
         <v>-23000000.0</v>
       </c>
       <c r="D25">
         <v>36000000.0</v>
       </c>
       <c r="E25">
         <v>-10000000.0</v>
       </c>
       <c r="F25">
-        <v>734000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="G25">
         <v>161000000.0</v>
       </c>
       <c r="H25">
         <v>983000000.0</v>
       </c>
       <c r="I25">
         <v>72000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>143</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-10000000.0</v>
       </c>
       <c r="D26">
         <v>-125000000.0</v>
       </c>
       <c r="E26">
@@ -9645,2036 +9745,2107 @@
       <c r="I30">
         <v>-343000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>71</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>72</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>73</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>74</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>75</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>76</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>77</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>78</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>79</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>80</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>81</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>82</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>83</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>84</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>85</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>86</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>87</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>120</v>
       </c>
       <c r="B2">
+        <v>518000000.0</v>
+      </c>
+      <c r="C2">
         <v>249000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>188000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>138000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>227000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>161000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>169000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>105000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>270000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>124000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>131000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>132000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>427000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>126000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>201000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>204000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>490000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>331000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>893000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>332000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>335000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>189000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>165000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>169000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>245000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>121</v>
       </c>
       <c r="B3">
+        <v>54000000</v>
+      </c>
+      <c r="C3">
         <v>24000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>52000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>68000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>43000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>28000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>51000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>60000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>39000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>32000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>80000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>89000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>55000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>39000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>67000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>37000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>52000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>51000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>47000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>41000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>43000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>27000000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-295000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>302000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-75000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-2000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-285000000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-7000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-27000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>20000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-32000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>34000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9000000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>124</v>
       </c>
       <c r="B6">
+        <v>-311000000.0</v>
+      </c>
+      <c r="C6">
         <v>269000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>61000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>50000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-89000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>66000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>64000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-165000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>146000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-295000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>301000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-75000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-286000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>159000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-562000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>561000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>146000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>24000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-76000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>125</v>
       </c>
       <c r="B7">
+        <v>-272000000.0</v>
+      </c>
+      <c r="C7">
         <v>338000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-219000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>62000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-234000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>450000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-267000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-199000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>338000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-201000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-218000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>493000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-330000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-49000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-309000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>205000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-169000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-193000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>153000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-7000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>271000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-119000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-15000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>14000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>45000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-35000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>10000000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>127</v>
       </c>
       <c r="B9">
+        <v>2000000.0</v>
+      </c>
+      <c r="C9">
         <v>5000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-25000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-12000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-5000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-15000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-35000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-17000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-26000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-17000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>128</v>
       </c>
       <c r="B10">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C10">
         <v>308000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-320000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-86000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>334000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-271000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-32000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>220000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-179000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>298000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-160000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-40000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-98000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>71000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-274000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-60000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>280000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-71000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>52000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-120000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-16000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>36000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-198000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>130000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-103000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-45000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-212000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>249000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-97000000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>99000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>165000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-115000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>20000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-15000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-48000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>33000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41000000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-44000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>37000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="M13">
         <v>-13000000.0</v>
       </c>
       <c r="N13">
+        <v>-13000000.0</v>
+      </c>
+      <c r="O13">
         <v>20000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-32000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>34000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-9000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>51000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-135000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-12000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-60000000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-12000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>58000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>70000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>132</v>
       </c>
       <c r="B14">
+        <v>54000000.0</v>
+      </c>
+      <c r="C14">
         <v>53000000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>60000000.0</v>
+      </c>
+      <c r="E14">
         <v>63000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>62000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>72000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>63000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>64000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>68000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>71000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>72000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>73000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>66000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="Q14">
         <v>70000000.0</v>
       </c>
       <c r="R14">
         <v>70000000.0</v>
       </c>
       <c r="S14">
+        <v>70000000.0</v>
+      </c>
+      <c r="T14">
         <v>75000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>78000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>80000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>76000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>79000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>81000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>90000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>3000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1000000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>134</v>
       </c>
       <c r="B16">
+        <v>207000000.0</v>
+      </c>
+      <c r="C16">
         <v>518000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>249000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>188000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>138000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>227000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>161000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>169000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>105000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>270000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>124000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>131000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>132000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>427000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>126000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>201000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>204000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>490000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>331000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>893000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>332000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>335000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>189000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>165000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>169000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>136</v>
       </c>
       <c r="B18">
+        <v>-191000000.0</v>
+      </c>
+      <c r="C18">
         <v>649000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-232000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>88000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-193000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>646000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-299000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>55000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-155000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>557000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-261000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>0.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-163000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>677000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-295000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>58000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-167000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>421000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-62000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>240000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>83000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>597000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>130000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>147000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-327000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-68000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-43000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-20000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-50000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-44000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-39000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-31000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-80000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-88000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-55000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-405000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-67000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-35000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-18000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-52000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-51000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-47000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-19000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-18000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-33000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-44000000.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>139</v>
       </c>
       <c r="B21">
+        <v>14000000.0</v>
+      </c>
+      <c r="C21">
         <v>-376000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>299000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-31000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>104000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-441000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>294000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="M21">
         <v>-1000000.0</v>
       </c>
       <c r="N21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O21">
         <v>27000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>266000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="Q21">
         <v>-1000000.0</v>
       </c>
       <c r="R21">
         <v>-1000000.0</v>
       </c>
       <c r="S21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="T21">
         <v>749000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>321000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-88000000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-160000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-151000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>254000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22">
-        <v>183634000.0</v>
+        <v>47691000.0</v>
       </c>
       <c r="C22">
-        <v>-37000000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="D22">
+        <v>-32000000.0</v>
+      </c>
+      <c r="E22">
         <v>18000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>194000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-56000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>181087000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-71000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>172000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>24000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>70000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>76000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>246000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>75000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>151000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>174000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>283000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>143000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-199000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-299000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>140</v>
       </c>
       <c r="B23">
+        <v>-35000000.0</v>
+      </c>
+      <c r="C23">
         <v>-10000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-9000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-145000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="J23">
         <v>-2000000.0</v>
       </c>
       <c r="K23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="L23">
         <v>-3000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>100000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="O23">
         <v>-1000000.0</v>
       </c>
       <c r="P23">
         <v>-1000000.0</v>
       </c>
       <c r="Q23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="R23">
         <v>18000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-12000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-881000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-279000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-88000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-453000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-109000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-145000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>300000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>141</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>3000000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>8000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>1000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>1000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>3000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-67000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="R24">
         <v>-9000000.0</v>
       </c>
       <c r="S24">
         <v>-9000000.0</v>
       </c>
       <c r="T24">
         <v>-9000000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="U24">
+        <v>-9000000.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24">
         <v>-2000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="Y24">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
-        <v>149366000.0</v>
+        <v>9309000.0</v>
       </c>
       <c r="C25">
+        <v>119000000.0</v>
+      </c>
+      <c r="D25">
         <v>20000000.0</v>
       </c>
-      <c r="D25"/>
       <c r="E25">
+        <v>19000000.0</v>
+      </c>
+      <c r="F25">
         <v>20000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-12000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-6000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9913000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9000000.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
-        <v>11000000.0</v>
+        <v>9011000.0</v>
       </c>
       <c r="P25">
         <v>11000000.0</v>
       </c>
       <c r="Q25">
+        <v>11000000.0</v>
+      </c>
+      <c r="R25">
         <v>7000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>84948000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>314000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-30000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>78000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>97000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>143</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-100000000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="G26">
         <v>-1000000.0</v>
       </c>
       <c r="H26">
         <v>-1000000.0</v>
       </c>
       <c r="I26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="J26">
         <v>-7000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-125000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-36000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-45000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-60000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-109000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-250000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-3000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>144</v>
       </c>
       <c r="B27">
+        <v>13000000.0</v>
+      </c>
+      <c r="C27">
         <v>14000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>14000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="I27">
         <v>16000000.0</v>
       </c>
       <c r="J27">
+        <v>16000000.0</v>
+      </c>
+      <c r="K27">
         <v>15000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="U27">
         <v>7000000.0</v>
       </c>
       <c r="V27">
+        <v>7000000.0</v>
+      </c>
+      <c r="W27">
         <v>5000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>7000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28">
+        <v>-121000000.0</v>
+      </c>
+      <c r="C28">
         <v>-384000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>293000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-39000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>106000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-587000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>289000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-413000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>255000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-132000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-9000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>220000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-91000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-261000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-499000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>321000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-88000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-454000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-114000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-151000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>254000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>146</v>
       </c>
       <c r="B29">
+        <v>-137000000.0</v>
+      </c>
+      <c r="C29">
         <v>673000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-180000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>156000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-150000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>674000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-248000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>115000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-116000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>589000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-181000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>89000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-108000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>716000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-228000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>95000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-146000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>473000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-11000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>287000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>102000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>613000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>171000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>190000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-300000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>147</v>
       </c>
       <c r="B30">
+        <v>-54000000.0</v>
+      </c>
+      <c r="C30">
         <v>-21000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-52000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-68000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-43000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-20000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-50000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-44000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-39000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-31000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-80000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-88000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-55000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-405000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-67000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-35000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-48000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-52000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-51000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-47000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-19000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-18000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-33000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-44000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-28000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>