--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1785,51 +1788,51 @@
       <c r="E32">
         <v>1260800000.0</v>
       </c>
       <c r="F32">
         <v>843800000.0</v>
       </c>
       <c r="G32">
         <v>845700000.0</v>
       </c>
       <c r="H32">
         <v>678301320.0</v>
       </c>
       <c r="I32">
         <v>-100560.0</v>
       </c>
       <c r="J32">
         <v>23724.0</v>
       </c>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>5392900000.0</v>
+        <v>5393000000.0</v>
       </c>
       <c r="C33">
         <v>4030700000.0</v>
       </c>
       <c r="D33">
         <v>3997000000.0</v>
       </c>
       <c r="E33">
         <v>3937000000.0</v>
       </c>
       <c r="F33">
         <v>4241000000.0</v>
       </c>
       <c r="G33">
         <v>2555000000.0</v>
       </c>
       <c r="H33">
         <v>2640000000.0</v>
       </c>
       <c r="I33">
         <v>696162083.0</v>
       </c>
       <c r="J33">
         <v>2820400000.0</v>
       </c>
@@ -1934,51 +1937,51 @@
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38">
-        <v>239600000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="C38">
         <v>395300000.0</v>
       </c>
       <c r="D38">
         <v>260200000.0</v>
       </c>
       <c r="E38">
         <v>180400000.0</v>
       </c>
       <c r="F38">
         <v>283400000.0</v>
       </c>
       <c r="G38">
         <v>300000.0</v>
       </c>
       <c r="H38">
         <v>54000000.0</v>
       </c>
       <c r="I38">
         <v>59200000.0</v>
       </c>
       <c r="J38">
         <v>-2820400000.0</v>
       </c>
@@ -2154,51 +2157,51 @@
       <c r="C45">
         <v>1261200000.0</v>
       </c>
       <c r="D45">
         <v>1105600000.0</v>
       </c>
       <c r="E45">
         <v>655800000.0</v>
       </c>
       <c r="F45">
         <v>755300000.0</v>
       </c>
       <c r="G45">
         <v>427600000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
-        <v>1224800000.0</v>
+        <v>1224900000.0</v>
       </c>
       <c r="C46">
         <v>827200000.0</v>
       </c>
       <c r="D46">
         <v>733600000.0</v>
       </c>
       <c r="E46">
         <v>655800000.0</v>
       </c>
       <c r="F46">
         <v>489300000.0</v>
       </c>
       <c r="G46">
         <v>427600000.0</v>
       </c>
       <c r="H46">
         <v>428200000.0</v>
       </c>
       <c r="I46">
         <v>441700000.0</v>
       </c>
       <c r="J46">
         <v>462800000.0</v>
       </c>
@@ -2645,591 +2648,606 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>1951700000.0</v>
+      </c>
+      <c r="C2">
         <v>1756400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1718900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1605100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1407100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1316400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1239700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1098200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>983700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>986400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>931900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>941900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>917000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>984000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>882900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>867200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>887500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>858500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>768800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>766400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>737800000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>730500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>655800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>613400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>591700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6602104.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1234290.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>511483.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>771777.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1183089.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>200911.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>126022.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2064.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1276.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-76200000.0</v>
+      </c>
+      <c r="C5">
         <v>18200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>19200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>45200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-75200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-148800000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>33100000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-65100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-38800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-69400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-18900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-46200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-189400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-74300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>53600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>35600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>32000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>55000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>52600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>51500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-43800000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-34500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7200000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-540300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>41800000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>342700000.0</v>
+      </c>
+      <c r="C7">
         <v>314900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>295400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>258900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>218900000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>217100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>196500000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>193300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>197900000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>185500000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>125900000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>127600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>132500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>132000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>42600000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>41700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>44000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>42100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>45900000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>43700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>40600000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>42300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>38200000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>36000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>33900000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -3246,4523 +3264,4642 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>18</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>2895200000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2883200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2858200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2829600000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2821400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2151800000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>2698300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2677000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2662000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2630700000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2621900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2612600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2607400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2597500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1987300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1978500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1975600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1804300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1641900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1638000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1635900000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>271930.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>2150600000.0</v>
+      </c>
+      <c r="C10">
         <v>1728400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1444200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1656000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1476100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1232200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>917400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>587700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>280500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>788600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>505000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>280200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>280800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>273200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>268700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>205300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>296500000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>447100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>751600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>716800000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>685200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>542600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>332300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>379900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>303400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>233700000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>194528.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>225175.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>632698.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>835544.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>984923.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1811153.0</v>
       </c>
-      <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>20</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>1728400000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1396000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1640800000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1467300000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1227600000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>908700000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>500000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>274900000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>276100000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>260600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>258000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>194400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>288500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>439100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>743600000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>708800000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>2500500000.0</v>
+      </c>
+      <c r="C12">
         <v>1827900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1988800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1754200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1476100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1232200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>917400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>587700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>280500000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>788600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>505000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>280200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>280800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>273200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>268700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>205300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>296500000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>447100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>751600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>716800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>685200000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>542600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>332300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>379900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>303400000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>233700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>194528.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>225175.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>632698.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>835544.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>984923.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1811153.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>22</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>38260.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>38230.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>38180.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>38100.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>38070.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>37500.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>38130.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>38040.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>37910.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>37740.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>37710.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>37670.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>37600.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>37580.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>35250.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>35230.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>673303371.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>675179652.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>673055667.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>669608122.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>666913537.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>664564667.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>662353559.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1725.0</v>
       </c>
       <c r="AH13">
         <v>1725.0</v>
       </c>
-      <c r="AI13"/>
+      <c r="AI13">
+        <v>1725.0</v>
+      </c>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>392128170.0</v>
+      </c>
+      <c r="C14">
         <v>391671334.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>390257902.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>389846827.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>390109650.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>386473586.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>384316065.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>384488069.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>379135184.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>390499535.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>388240664.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>382351210.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>381683511.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>377320182.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>377444000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>377257854.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>379692729.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>372190230.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>363198701.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>356652811.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>353448585.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>333294298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328411705.0</v>
       </c>
       <c r="X14">
         <v>328411705.0</v>
       </c>
       <c r="Y14">
+        <v>328411705.0</v>
+      </c>
+      <c r="Z14">
         <v>240656864.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118261955.0</v>
       </c>
       <c r="AA14">
         <v>118261955.0</v>
       </c>
       <c r="AB14">
         <v>118261955.0</v>
       </c>
       <c r="AC14">
         <v>118261955.0</v>
       </c>
       <c r="AD14">
-        <v>86250000.0</v>
+        <v>118261955.0</v>
       </c>
       <c r="AE14">
         <v>86250000.0</v>
       </c>
       <c r="AF14">
         <v>86250000.0</v>
       </c>
       <c r="AG14">
         <v>86250000.0</v>
       </c>
       <c r="AH14">
         <v>86250000.0</v>
       </c>
       <c r="AI14">
         <v>86250000.0</v>
       </c>
       <c r="AJ14">
         <v>86250000.0</v>
       </c>
       <c r="AK14">
         <v>86250000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>86250000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>673303371.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>675179652.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>673055667.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>669608122.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>666913537.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>664564667.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>662353559.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1725.0</v>
       </c>
       <c r="AH15">
         <v>1725.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>1725.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>2461800000.0</v>
+      </c>
+      <c r="C16">
         <v>1814700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1131900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1257300000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1095100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1063300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1016200000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>888800000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>735000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>638900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>543300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>520000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>502900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>358700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>326900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>330600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>354200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>291000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>296200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>281600000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>273800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>235700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>238100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>190200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>188000000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>184700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>188500000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>179600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>194700000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>198800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>86600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>89900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>104000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>116500000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
+        <v>2023700000.0</v>
+      </c>
+      <c r="C20">
         <v>2033700000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1444200000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1374100000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1339800000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1321100000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1348900000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1321900000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1322800000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1330300000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1284300000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1299400000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1295400000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1284700000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1247300000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1283900000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1317700000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1330100000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>588600000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>603100000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>599800000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>607200000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>611700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>600000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>596300000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>605800000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>618000000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>634000000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>596100000.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>1806000000.0</v>
+      </c>
+      <c r="C21">
         <v>1894800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1507800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1454100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1462700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1487100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1572900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1577600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1615900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1672900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1674100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1746800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1787300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1816100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1801600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1926000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2055200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2138200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1191300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1235100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1262700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1302500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1311700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1341100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1385300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1441600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1457600000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>1564200000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>1663200000.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>1834600000.0</v>
+      </c>
+      <c r="C22">
         <v>1456500000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1437100000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1413300000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1383500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1244400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1255200000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1103700000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>987100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>884300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>921700000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>920200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>903500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>822000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>804300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>794600000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>774500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>616300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>577400000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>551400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>511100000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>446600000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>465500000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>467900000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>445500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>401000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>443200000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>486500000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>13400100000.0</v>
+      </c>
+      <c r="C23">
         <v>12212400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10816300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10406200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9451100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9132500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8891400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8108300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7591400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7998500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7414300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7256600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7255400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7095700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6827000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6827100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6911000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6939600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5261700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5332000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5161400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5073800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4771700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4729900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4629900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4657400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>705562140.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>702715354.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>700877687.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>697339051.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>695164081.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>692424839.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>205878.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>25000.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
-    </row>
-    <row r="24" spans="1:37">
+      <c r="AL23"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>2922200000.0</v>
+      </c>
+      <c r="C24">
         <v>2892100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2897600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2900500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2904100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2907200000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2909600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2913700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2916100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2919100000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2923100000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2927400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3156000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3169100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3223800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3117500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2946300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2950500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2118400000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2122800000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2126900000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2130500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2234800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2409000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2418900000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3467300000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>3427800000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>34</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>2892100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2897600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2900500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2904100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2907200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2909600000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2923100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2927400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3156000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3169100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3223800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3117500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2946300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2950500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2118400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2122800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2126900000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2130500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2234800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2409000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2418900000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>1114300000.0</v>
+      </c>
+      <c r="C28">
         <v>1675000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1769700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1524400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1667900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1913100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2209900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2540500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2854700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2337800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2608100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2839900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3074200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3094900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3125400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3088400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2828400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2680900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1550400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1595900000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1606400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1759500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2074900000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2193800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2252500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3346800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-194528.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-225175.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-632698.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-835544.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-984923.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1811153.0</v>
       </c>
-      <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
-    </row>
-    <row r="29" spans="1:37">
+      <c r="AL28"/>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>7167100000.0</v>
+      </c>
+      <c r="C29">
         <v>6854300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6427200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6046900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5591500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5362500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4744500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4472400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4330700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4955800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4658800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4607300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4728600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4632800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4512700000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4491000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4422200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4390000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2925900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2888300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2877600000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2820800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2647600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2802100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2773000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>3148700000.0</v>
+      </c>
+      <c r="C30">
         <v>3109000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2810700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2831000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2310500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2362700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2328500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2218800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2097100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2185200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2020700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2022600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1991900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1888800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1743800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1676200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1534300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1536400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1386100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1374000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1294500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1354400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1288700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1185000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1144000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1212200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1208000000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>1251800000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>25192.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>25000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-    </row>
-    <row r="31" spans="1:37">
+      <c r="AL30"/>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1244500000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1388100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1531900000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1658900000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1781800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1858200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1918800000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2050600000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-994200000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1094500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1133800000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1241400000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1551700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1590200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1649700000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2752200000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31">
-[...1 lines deleted...]
-      </c>
+      <c r="AC31"/>
       <c r="AD31">
         <v>-2738500000.0</v>
       </c>
-      <c r="AE31"/>
+      <c r="AE31">
+        <v>-2738500000.0</v>
+      </c>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>2641400000.0</v>
+      </c>
+      <c r="C32">
         <v>2412500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2972400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2687500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2277700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2004800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1315400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1111600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>921900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1696100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1519500000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1322800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1369000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1260800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1135400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>993200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>820200000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>843800000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1214700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1138600000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1020800000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>845700000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>649500000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>762700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>687500000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>5392900000.0</v>
+        <v>5415500000.0</v>
       </c>
       <c r="C33">
+        <v>5393000000.0</v>
+      </c>
+      <c r="D33">
         <v>4267099999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4104200000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3989400000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4030700000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4086800000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3916900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3959600000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3997000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3793300000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3878300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3914800000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3937000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3853200000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4013500000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4187000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4241000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2400200000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2482600000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2495200000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2555000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2520600000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2526700000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2564200000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2640000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>705013799.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>702199473.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>699907943.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>696162083.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>693769609.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>690613686.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>2820400000.0</v>
       </c>
-      <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
-    </row>
-    <row r="34" spans="1:37">
+      <c r="AL33"/>
+    </row>
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>398200000.0</v>
+      </c>
+      <c r="C34">
         <v>494000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>316700000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>310100000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>286000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>282300000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>283600000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>268500000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>264100000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>262000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>231600000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>430900000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>388500000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>219600000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>320000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>357900000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>357400000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>368200000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>484200000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>492300000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>556400000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>485400000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>446800000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>418300000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>388700000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>250500000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>3812000000.0</v>
+      </c>
+      <c r="C35">
         <v>3864100000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3730800000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3666300000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3600700000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3601200000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3588500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3491000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3488100000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3678200000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3598899999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3543000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3733000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3755900000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3721499999.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3654999999.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3553099999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3667099999.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2829200000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2877500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2787299999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2820100000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2798400000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2938500000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2919800000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3842500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24150000.0</v>
       </c>
       <c r="AB35">
         <v>24150000.0</v>
       </c>
       <c r="AC35">
         <v>24150000.0</v>
       </c>
       <c r="AD35">
         <v>24150000.0</v>
       </c>
       <c r="AE35">
         <v>24150000.0</v>
       </c>
       <c r="AF35">
         <v>24150000.0</v>
       </c>
-      <c r="AG35"/>
+      <c r="AG35">
+        <v>24150000.0</v>
+      </c>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>410500000.0</v>
+      </c>
+      <c r="C36">
         <v>60000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>65099999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>58500000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>54000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>58700000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>61000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>58800000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>60800000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>55900000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>53200000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>55100000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>57400000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>60700000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>209900000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>214200000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>218600000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>219400000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>211100000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>216000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>190500000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>196800000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>176400000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>170300000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>162000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>155400000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-2598900000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>702199473.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>699907943.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>696162083.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>693769609.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>690613686.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>98300000.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
-    </row>
-    <row r="37" spans="1:37">
+      <c r="AL36"/>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
         <v>47</v>
       </c>
-      <c r="B38">
-[...1 lines deleted...]
-      </c>
+      <c r="B38"/>
       <c r="C38">
+        <v>-100000.0</v>
+      </c>
+      <c r="D38">
         <v>333400000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>364700000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>345800000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>395300000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>385200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>169200000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>168700000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>170100000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>180400000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>338300000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>110100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>328800000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>283400000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>231900000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>235200000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5109700000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>300000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>62900000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>57900000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>57000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>54000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1093610.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1267490.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1343200.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>59200000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-      <c r="AH38">
+      <c r="AH38"/>
+      <c r="AI38">
         <v>-2820400000.0</v>
       </c>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-    </row>
-    <row r="39" spans="1:37">
+      <c r="AL38"/>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>500800000.0</v>
+      </c>
+      <c r="C39">
         <v>426100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>312600000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>303500000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>291600000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>262500000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>303500000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>281200000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>267100000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>151600000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>178600000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>160600000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>169100000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>187300000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>167700000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>148400000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>126700000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>106800000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>154400000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>215200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>183400000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>183200000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>172600000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>180600000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>183000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>180700000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-1207646187.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>290706.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>337046.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-1251458576.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>409549.0</v>
       </c>
-      <c r="AF39"/>
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>180686.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-388000000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
-    </row>
-    <row r="40" spans="1:37">
+      <c r="AL39"/>
+    </row>
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>783900000.0</v>
+      </c>
+      <c r="C40">
         <v>771600000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>617400000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>522700000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>487500000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>566900000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1046700000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>954200000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>868800000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>568900000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>513100000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>495100000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>451700000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>468500000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>530800000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>456900000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>574100000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>620300000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>483500000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>571900000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>554800000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>692300000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>600500000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>535400000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>524800000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1262197896.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1234290.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>511482.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1310658.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1183089.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>739792.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>819066.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>180686.0</v>
       </c>
-      <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
-    </row>
-    <row r="41" spans="1:37">
+      <c r="AL40"/>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>549900000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>488000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>454800000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>497700000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>424800000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>606800000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>716600000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>710800000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>754700000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>660400000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>494600000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>470500000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>443000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>420000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>297000000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>300500000.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-    </row>
-    <row r="42" spans="1:37">
+      <c r="AL41"/>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>2927000000.0</v>
+      </c>
+      <c r="C42">
         <v>2895200000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2883200000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2858200000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2829600000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2821400000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2151800000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2141000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2139300000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2711300000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2698300000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2677000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2662000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2630700000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2621900000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2612600000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2607400000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2597500000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1987300000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1978500000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1975600000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1791800000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1641900000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1638000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1635900000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>277700000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-      <c r="AD42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>271932.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2620802.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>4916910.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326693.0</v>
       </c>
       <c r="AH42">
         <v>326693.0</v>
       </c>
-      <c r="AI42"/>
+      <c r="AI42">
+        <v>326693.0</v>
+      </c>
       <c r="AJ42"/>
       <c r="AK42"/>
-    </row>
-    <row r="43" spans="1:37">
+      <c r="AL42"/>
+    </row>
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>1876200000.0</v>
+      </c>
+      <c r="C45">
         <v>1751200000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1512200000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1402900000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1300600000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1261200000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1207200000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1154000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1136700000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1105600000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>665700000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>663400000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>662000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>655800000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>765800000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>409200000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>427600000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>427000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>406900000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>527700000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>525600000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>428200000.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
-        <v>1224800000.0</v>
+        <v>997500000.0</v>
       </c>
       <c r="C46">
+        <v>1224900000.0</v>
+      </c>
+      <c r="D46">
         <v>981700000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>911300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>841100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>827200000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>779800000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>751100000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>750400000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>733600000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>665700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>663400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>662000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>655800000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>466000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>473800000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>485300000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>489300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>388400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>409200000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>413000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>427600000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>406900000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>407100000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>412700000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>428200000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>523300000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>441700000.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>462800000.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
         <v>56</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>1224800000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>981700000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>911300000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>841100000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>827200000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>779800000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>665700000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>503300000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>496400000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>655800000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>466000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>473800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>485300000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>489300000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>388400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>409200000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>413000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>427600000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>534300000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>527700000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>525600000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>538600000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-      <c r="AD47">
+      <c r="AD47"/>
+      <c r="AE47">
         <v>441700000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
-    </row>
-    <row r="48" spans="1:37">
+      <c r="AL47"/>
+    </row>
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>1394100000.0</v>
+      </c>
+      <c r="C48">
         <v>1027900000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>606300000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>222000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-88000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-238300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-371200000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-538400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-707100000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-691900000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-915000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1009100000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1092300000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1142600000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1165400000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1186600000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1206900000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1215400000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1233600000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1289800000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1299500000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1331200000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1259100000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1243300000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1269500000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4997949.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4997984.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4997990.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4997980.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4726054.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2377185.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>81092.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-305290.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-304694.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
-    </row>
-    <row r="49" spans="1:37">
+      <c r="AL48"/>
+    </row>
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-1009100000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-1092300000.0</v>
       </c>
-      <c r="N49"/>
       <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-1186600000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1206900000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1215400000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1233600000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1289800000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1299500000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1187500000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50">
-[...1 lines deleted...]
-      </c>
+      <c r="B50"/>
       <c r="C50">
         <v>20900000.0</v>
       </c>
       <c r="D50">
-        <v>21000000.0</v>
+        <v>20900000.0</v>
       </c>
       <c r="E50">
         <v>21000000.0</v>
       </c>
       <c r="F50">
         <v>21000000.0</v>
       </c>
       <c r="G50">
-        <v>21200000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="H50">
         <v>21200000.0</v>
       </c>
       <c r="I50">
         <v>21200000.0</v>
       </c>
       <c r="J50">
-        <v>21800000.0</v>
+        <v>21200000.0</v>
       </c>
       <c r="K50">
         <v>21800000.0</v>
       </c>
       <c r="L50">
         <v>21800000.0</v>
       </c>
       <c r="M50">
         <v>21800000.0</v>
       </c>
       <c r="N50">
         <v>21800000.0</v>
       </c>
       <c r="O50">
         <v>21800000.0</v>
       </c>
       <c r="P50">
         <v>21800000.0</v>
       </c>
       <c r="Q50">
         <v>21800000.0</v>
       </c>
       <c r="R50">
         <v>21800000.0</v>
       </c>
       <c r="S50">
         <v>21800000.0</v>
       </c>
       <c r="T50">
         <v>21800000.0</v>
       </c>
       <c r="U50">
-        <v>22000000.0</v>
+        <v>21800000.0</v>
       </c>
       <c r="V50">
         <v>22000000.0</v>
       </c>
       <c r="W50">
+        <v>22000000.0</v>
+      </c>
+      <c r="X50">
         <v>41100000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>42200000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>22200000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>3264900000.0</v>
+      </c>
+      <c r="C51">
         <v>3403400000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3213900000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3180400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3144000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3145300000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3127300000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3128200000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3135200000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3126400000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3113100000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3120100000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3355000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3368100000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3394100000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3293700000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3124900000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3128000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2302000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2312700000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2291600000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2302100000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2407200000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2573700000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2555900000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3580500000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3556300000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>3427800000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>72300000.0</v>
+      </c>
+      <c r="C52">
         <v>20900000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>84900000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>76800000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>67700000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>66700000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>62400000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>64599999.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>65800000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>64700000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>64099999.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>65099999.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>66500000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>67000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>64400000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>63500000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>65800000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>63900000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>67700000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>65500000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>62600000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>64300000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>79300000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>78200000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>56100000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>35000000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52"/>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>349900000.0</v>
+      </c>
+      <c r="C53">
         <v>99500000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>544600000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>98200000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>38600000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>38500000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>36400000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>41600000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>41400000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>36200000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>36900000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>30700000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>18300000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>4400000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>430200000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-    </row>
-    <row r="54" spans="1:37">
+      <c r="AL53"/>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>13400100000.0</v>
+      </c>
+      <c r="C55">
         <v>12212400000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>10816300000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10406200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9451100000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>9132500000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8891400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8108300000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7591400000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7998500000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7414300000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7256600000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7255400000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7095700000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6827000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6827100000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6911000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6939600000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5261700000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5332000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5161400000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5073800000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4771700000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4729900000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4629900000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4657400000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>705562140.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>702715354.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>700877687.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>697339051.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>695164081.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>692424839.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>205878.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>25000.0</v>
       </c>
-      <c r="AI55"/>
       <c r="AJ55"/>
       <c r="AK55"/>
-    </row>
-    <row r="56" spans="1:37">
+      <c r="AL55"/>
+    </row>
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>7984600000.0</v>
+      </c>
+      <c r="C56">
         <v>6819500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6549200000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6302000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5461700000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5101800000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4804600000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4191400000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3631800000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4001500000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3621000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3378300000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3340600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3158700000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2973800000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2813600000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2724000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2698600000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2861500000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2849400000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2666200000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2518800000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2251100000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2203200000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2065700000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2017400000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>548341.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>515881.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>969744.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1176968.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1394472.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1811153.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>205878.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>25000.0</v>
       </c>
-      <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
-    </row>
-    <row r="57" spans="1:37">
+      <c r="AL56"/>
+    </row>
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>5343200000.0</v>
+      </c>
+      <c r="C57">
         <v>4407000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3576800000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3614500000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3184000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3097000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3489200000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3079800000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2709900000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2305400000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2101500000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2055500000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1971600000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1897900000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1838400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1820400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1903800000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1854800000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1646800000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1710800000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1645400000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1741600000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1601600000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1440500000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1378200000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>30752104.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1234504.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>511697.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2121585.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1277528.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1451427.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>923278.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>182750.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1276.0</v>
       </c>
-      <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
-    </row>
-    <row r="58" spans="1:37">
+      <c r="AL57"/>
+    </row>
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>9155200000.0</v>
+      </c>
+      <c r="C58">
         <v>8271100000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7307600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7280800000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6784700000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6698200000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7077700000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6570800000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6198000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5983600000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5700400000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5598500000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5704600000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5653800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5559900000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5475400000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5456900000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5521900000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4476000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4588300000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4432700000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4561700000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4400000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4379000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4298000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5362200000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>25384504.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>24661697.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>26271585.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>25427528.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>25601427.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>25073278.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>182750.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1276.0</v>
       </c>
-      <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
-    </row>
-    <row r="59" spans="1:37">
+      <c r="AL58"/>
+    </row>
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>4244900000.0</v>
+      </c>
+      <c r="C60">
         <v>3941300000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3508700000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3125400000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2666400000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2434300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1813700000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1537500000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1393400000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2014900000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1713900000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1658100000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1550800000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1441900000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1267100000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1351700000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1454100000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1417700000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>785700000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>743700000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>728700000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>512100000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>371700000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>350900000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>331900000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>678301320.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>680177636.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>678053657.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>674606102.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>671911523.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>669562654.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>667351561.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>23128.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>23724.0</v>
       </c>
-      <c r="AI60"/>
       <c r="AJ60"/>
       <c r="AK60"/>
-    </row>
-    <row r="61" spans="1:37">
+      <c r="AL60"/>
+    </row>
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7799,905 +7936,905 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>6715100000.0</v>
       </c>
       <c r="C2">
         <v>5259000000.0</v>
       </c>
       <c r="D2">
         <v>4644000000.0</v>
       </c>
       <c r="E2">
         <v>4291200000.0</v>
       </c>
       <c r="F2">
         <v>3619700000.0</v>
       </c>
       <c r="G2">
         <v>3025600000.0</v>
       </c>
       <c r="H2">
         <v>3107400000.0</v>
       </c>
       <c r="I2">
         <v>2865200000.0</v>
       </c>
       <c r="J2">
         <v>2566800000.0</v>
       </c>
       <c r="K2">
         <v>914400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
         <v>308600000.0</v>
       </c>
       <c r="C3">
         <v>277000000.0</v>
       </c>
       <c r="D3">
         <v>271000000.0</v>
       </c>
       <c r="E3">
         <v>302400000.0</v>
       </c>
       <c r="F3">
         <v>227000000.0</v>
       </c>
       <c r="G3">
         <v>203100000.0</v>
       </c>
       <c r="H3">
         <v>202900000.0</v>
       </c>
       <c r="I3">
         <v>217000000.0</v>
       </c>
       <c r="J3">
         <v>344300000.0</v>
       </c>
       <c r="K3">
         <v>153000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>6900000.0</v>
       </c>
       <c r="J4">
         <v>17800000.0</v>
       </c>
       <c r="K4">
         <v>4350000.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
-        <v>1897000000.0</v>
+        <v>1828000000.0</v>
       </c>
       <c r="C5">
         <v>915800000.0</v>
       </c>
       <c r="D5">
         <v>752700000.0</v>
       </c>
       <c r="E5">
         <v>314300000.0</v>
       </c>
       <c r="F5">
         <v>256800000.0</v>
       </c>
       <c r="G5">
         <v>-104200000.0</v>
       </c>
       <c r="H5">
         <v>206100000.0</v>
       </c>
       <c r="I5">
         <v>48600000.0</v>
       </c>
       <c r="J5">
         <v>-1276.0</v>
       </c>
       <c r="K5">
         <v>-303420.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>2205600000.0</v>
+        <v>2136600000.0</v>
       </c>
       <c r="C6">
         <v>1192800000.0</v>
       </c>
       <c r="D6">
         <v>1023700000.0</v>
       </c>
       <c r="E6">
         <v>616700000.0</v>
       </c>
       <c r="F6">
         <v>483800000.0</v>
       </c>
       <c r="G6">
         <v>98900000.0</v>
       </c>
       <c r="H6">
         <v>409000000.0</v>
       </c>
       <c r="I6">
         <v>6370184.0</v>
       </c>
       <c r="J6">
         <v>-1276.0</v>
       </c>
       <c r="K6">
         <v>-303420.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>3514800000.0</v>
       </c>
       <c r="C9">
         <v>2752800000.0</v>
       </c>
       <c r="D9">
         <v>2219200000.0</v>
       </c>
       <c r="E9">
         <v>1400300000.0</v>
       </c>
       <c r="F9">
         <v>1378400000.0</v>
       </c>
       <c r="G9">
         <v>1345000000.0</v>
       </c>
       <c r="H9">
         <v>1323800000.0</v>
       </c>
       <c r="I9">
         <v>1420400000.0</v>
       </c>
       <c r="J9">
         <v>1312600000.0</v>
       </c>
       <c r="K9">
         <v>387450000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>1741900000.0</v>
       </c>
       <c r="C10">
         <v>765400000.0</v>
       </c>
       <c r="D10">
         <v>533700000.0</v>
       </c>
       <c r="E10">
         <v>167000000.0</v>
       </c>
       <c r="F10">
         <v>166200000.0</v>
       </c>
       <c r="G10">
         <v>-254600000.0</v>
       </c>
       <c r="H10">
         <v>-104300000.0</v>
       </c>
       <c r="I10">
         <v>6370187.0</v>
       </c>
       <c r="J10">
         <v>-1276.0</v>
       </c>
       <c r="K10">
         <v>-303420.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
         <v>409100000.0</v>
       </c>
       <c r="C11">
         <v>269600000.0</v>
       </c>
       <c r="D11">
         <v>73500000.0</v>
       </c>
       <c r="E11">
         <v>90400000.0</v>
       </c>
       <c r="F11">
         <v>46600000.0</v>
       </c>
       <c r="G11">
         <v>72700000.0</v>
       </c>
       <c r="H11">
         <v>36500000.0</v>
       </c>
       <c r="I11">
         <v>1339439.0</v>
       </c>
       <c r="J11">
         <v>-19700000.0</v>
       </c>
       <c r="K11">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>86100000.0</v>
       </c>
       <c r="C12">
         <v>150400000.0</v>
       </c>
       <c r="D12">
         <v>219000000.0</v>
       </c>
       <c r="E12">
         <v>147300000.0</v>
       </c>
       <c r="F12">
         <v>90600000.0</v>
       </c>
       <c r="G12">
         <v>150400000.0</v>
       </c>
       <c r="H12">
         <v>310400000.0</v>
       </c>
       <c r="I12">
         <v>7407080.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>1332800000.0</v>
       </c>
       <c r="C15">
         <v>495800000.0</v>
       </c>
       <c r="D15">
         <v>460200000.0</v>
       </c>
       <c r="E15">
         <v>76600000.0</v>
       </c>
       <c r="F15">
         <v>119600000.0</v>
       </c>
       <c r="G15">
         <v>-327300000.0</v>
       </c>
       <c r="H15">
         <v>-140800000.0</v>
       </c>
       <c r="I15">
         <v>5030748.0</v>
       </c>
       <c r="J15">
         <v>-1276.0</v>
       </c>
       <c r="K15">
         <v>-303420.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>1332800000.0</v>
       </c>
       <c r="C16">
         <v>495800000.0</v>
       </c>
       <c r="D16">
         <v>460200000.0</v>
       </c>
       <c r="E16">
         <v>76600000.0</v>
       </c>
       <c r="F16">
         <v>119600000.0</v>
       </c>
       <c r="G16">
         <v>-183600000.0</v>
       </c>
       <c r="H16">
         <v>-140800000.0</v>
       </c>
       <c r="I16">
         <v>-314000000.0</v>
       </c>
       <c r="J16">
         <v>-369600000.0</v>
       </c>
       <c r="K16">
         <v>-256800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>1332800000.0</v>
       </c>
       <c r="C17">
         <v>495800000.0</v>
       </c>
       <c r="D17">
         <v>460200000.0</v>
       </c>
       <c r="E17">
         <v>76600000.0</v>
       </c>
       <c r="F17">
         <v>119600000.0</v>
       </c>
       <c r="G17">
         <v>-183600000.0</v>
       </c>
       <c r="H17">
         <v>4389796.0</v>
       </c>
       <c r="I17">
         <v>5030748.0</v>
       </c>
       <c r="J17">
         <v>-1276.0</v>
       </c>
       <c r="K17">
         <v>-260400000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-86100000.0</v>
       </c>
       <c r="C18">
         <v>-150400000.0</v>
       </c>
       <c r="D18">
         <v>-180100000.0</v>
       </c>
       <c r="E18">
         <v>-147300000.0</v>
       </c>
       <c r="F18">
         <v>-90600000.0</v>
       </c>
       <c r="G18">
         <v>-150400000.0</v>
       </c>
       <c r="H18">
         <v>-310400000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-62300000.0</v>
       </c>
       <c r="G19">
         <v>-174000000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>10100000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>1897000000.0</v>
       </c>
       <c r="C21">
         <v>1378800000.0</v>
       </c>
       <c r="D21">
         <v>906900000.0</v>
       </c>
       <c r="E21">
         <v>222000000.0</v>
       </c>
       <c r="F21">
         <v>269400000.0</v>
       </c>
       <c r="G21">
         <v>336600000.0</v>
       </c>
       <c r="H21">
         <v>223000000.0</v>
       </c>
       <c r="I21">
         <v>-1036896.0</v>
       </c>
       <c r="J21">
         <v>-1276.0</v>
       </c>
       <c r="K21">
         <v>-303420.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
         <v>8332900000.0</v>
       </c>
       <c r="C23">
         <v>6633000000.0</v>
       </c>
       <c r="D23">
         <v>5956300000.0</v>
       </c>
       <c r="E23">
         <v>5469500000.0</v>
       </c>
       <c r="F23">
         <v>4728700000.0</v>
       </c>
       <c r="G23">
         <v>4034000000.0</v>
       </c>
       <c r="H23">
         <v>4208200000.0</v>
       </c>
       <c r="I23">
         <v>4287300000.0</v>
       </c>
       <c r="J23">
         <v>1276.0</v>
       </c>
       <c r="K23">
         <v>303420.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>308600000.0</v>
       </c>
       <c r="C25">
         <v>277000000.0</v>
       </c>
       <c r="D25">
         <v>271000000.0</v>
       </c>
       <c r="E25">
         <v>302400000.0</v>
       </c>
       <c r="F25">
         <v>227000000.0</v>
       </c>
       <c r="G25">
         <v>203100000.0</v>
       </c>
       <c r="H25">
         <v>202900000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>352100000.0</v>
       </c>
       <c r="D26">
         <v>303500000.0</v>
       </c>
       <c r="E26">
         <v>282000000.0</v>
       </c>
       <c r="F26">
         <v>266399999.0</v>
       </c>
       <c r="G26">
         <v>228600000.0</v>
       </c>
       <c r="H26">
         <v>229400000.0</v>
       </c>
       <c r="I26">
         <v>198300000.0</v>
       </c>
       <c r="J26">
         <v>166500000.0</v>
       </c>
       <c r="K26">
         <v>129400000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>1093056998.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>2.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>1617800000.0</v>
       </c>
       <c r="C28">
         <v>1374000000.0</v>
       </c>
       <c r="D28">
         <v>1312300000.0</v>
       </c>
       <c r="E28">
         <v>1178300000.0</v>
       </c>
       <c r="F28">
         <v>1109000000.0</v>
       </c>
       <c r="G28">
         <v>1008000000.0</v>
       </c>
       <c r="H28">
         <v>7743000.0</v>
       </c>
       <c r="I28">
         <v>1036896.0</v>
       </c>
       <c r="J28">
         <v>1276.0</v>
       </c>
       <c r="K28">
         <v>303420.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>409100000.0</v>
       </c>
       <c r="C29">
         <v>269600000.0</v>
       </c>
       <c r="D29">
         <v>73500000.0</v>
       </c>
       <c r="E29">
         <v>90400000.0</v>
       </c>
       <c r="F29">
         <v>46600000.0</v>
       </c>
       <c r="G29">
         <v>72700000.0</v>
       </c>
       <c r="H29">
         <v>2112830.0</v>
       </c>
       <c r="I29">
         <v>1339440.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>1617800000.0</v>
       </c>
       <c r="C30">
         <v>1374000000.0</v>
       </c>
       <c r="D30">
         <v>1312300000.0</v>
       </c>
       <c r="E30">
         <v>1178300000.0</v>
       </c>
       <c r="F30">
         <v>1109000000.0</v>
       </c>
       <c r="G30">
         <v>1008400000.0</v>
       </c>
       <c r="H30">
         <v>1100800000.0</v>
       </c>
       <c r="I30">
         <v>1036896.0</v>
       </c>
       <c r="J30">
         <v>1276.0</v>
       </c>
       <c r="K30">
         <v>303420.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
         <v>-155100000.0</v>
       </c>
       <c r="C31">
         <v>-613400000.0</v>
       </c>
       <c r="D31">
         <v>-373199999.0</v>
       </c>
       <c r="E31">
         <v>-55000000.0</v>
       </c>
       <c r="F31">
         <v>-103200000.0</v>
       </c>
       <c r="G31">
         <v>-591200000.0</v>
       </c>
       <c r="H31">
         <v>-327300000.0</v>
       </c>
       <c r="I31">
         <v>7407083.0</v>
       </c>
       <c r="J31">
         <v>-414200000.0</v>
       </c>
       <c r="K31">
         <v>-37800000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>10229900000.0</v>
       </c>
       <c r="C32">
         <v>8011800000.0</v>
       </c>
       <c r="D32">
         <v>6863200000.0</v>
       </c>
       <c r="E32">
         <v>5691500000.0</v>
       </c>
       <c r="F32">
         <v>4998100000.0</v>
       </c>
       <c r="G32">
         <v>4370600000.0</v>
       </c>
       <c r="H32">
         <v>4431200000.0</v>
       </c>
       <c r="I32">
         <v>4285600000.0</v>
       </c>
@@ -8707,2610 +8844,2682 @@
       <c r="K32">
         <v>1301850000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>1649800000.0</v>
+      </c>
+      <c r="C2">
         <v>1817900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1665100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1789600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1400200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1521300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1361000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1257400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1122500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1227200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1160500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1185500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1070800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1191000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1106000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1083700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>910500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1085800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>878800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>882900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>772200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>909900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>781500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>691500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>642700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>816800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>750800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>799300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>740400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>801800000.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>107700000.0</v>
+      </c>
+      <c r="C3">
         <v>88300000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>75400000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>73300000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>71600000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>71000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>68900000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>68400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68700000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>68900000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>68200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>67300000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>66599999.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>70500000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75700000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>77000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>79200000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>69900000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>51400000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>53500000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>52200000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>52400000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>50200000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>50000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>50500000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>51000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>51300000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>51000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>49600000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-3637474.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-3155923.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-613686.0</v>
       </c>
-      <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-500000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
-        <v>600500000.0</v>
+        <v>446300000.0</v>
       </c>
       <c r="C5">
+        <v>579900000.0</v>
+      </c>
+      <c r="D5">
         <v>515000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>442400000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>290700000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>275900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>304400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>309500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>26000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>270700000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>189300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>159800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>134500001.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>129300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>70200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>65100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>49699999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>45700000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>114300000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>31000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>65800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>85700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-52599999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-11600001.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-125600000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>47900000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>60400000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>75800000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>22000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4013569.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-252407.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>490786.0</v>
       </c>
-      <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>688800000.0</v>
+        <v>554000000.0</v>
       </c>
       <c r="C6">
+        <v>668200000.0</v>
+      </c>
+      <c r="D6">
         <v>590400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>515700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>362300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>346900000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>373300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>377900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>94700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>339600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>257500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>227100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>201100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>199800000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>145900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>142100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>128899999.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>115600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>165700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>84500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>118000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>138100000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2399999.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>38399999.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-75100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>98900000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>111700000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>126800000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>71600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2976669.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2903513.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>490790.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-788.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1276.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>999700000.0</v>
+      </c>
+      <c r="C9">
         <v>1062099999.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1010700000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>848500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>635800000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>825100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>712500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>695400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>516600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>638200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>582100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>548600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>450300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>463600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>375100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>315700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>245900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>324700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>350100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>377400000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>326200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>395600000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>380500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>314200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>254600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>354700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>319900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>334800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>314400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>369800000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>438300000.0</v>
+      </c>
+      <c r="C10">
         <v>563200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>492200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>421100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>265399999.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>245200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>268500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>264700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>187300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>145800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>112900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>87700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>83500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>31400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>31700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>20400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>91900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>41700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>60700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-79000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-41700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-194500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-28300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-17300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-55800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2976673.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2903516.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>490786.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-788.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1276.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>48200000.0</v>
+      </c>
+      <c r="C11">
         <v>117600000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>93700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>96900000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>100900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>98200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>91900000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>86600000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-7100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-45300000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>51700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>29700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>37400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>56900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>35700000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1300000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>20200000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>24500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>14300000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>13800000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5600000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>16000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>18500000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>627804.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>607423.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>104404.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-192.0</v>
       </c>
-      <c r="AH11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>110</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>16700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>21300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>25300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30700000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>44800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>83400000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>43500000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>46900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>46800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>45800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>38800000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33400000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>29300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>24100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>22400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>24100000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>25000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>26400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>30100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>68900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>76200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>77700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>78700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>77800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>75300000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>111</v>
+      </c>
+      <c r="B13">
+        <v>4400000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>390100000.0</v>
+      </c>
+      <c r="C15">
         <v>445600000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>398500000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>324200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>164500000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>147000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>176600000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>178100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>232600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>94100000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>83200000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>50300000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>26600000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>21200000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>20300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8500000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>56200000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9700000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>31700000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>40500000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-103500000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-56000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-208300000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-33900000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-13700000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-18900000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-74300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2348869.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2296093.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>386382.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-596.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1276.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>445600000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>398500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>324200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>164500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>147000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>176600000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>94100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>83200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>50300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>21200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>56200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-68800000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-15800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-268900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-33900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2123980.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-18900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2694580.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-39700000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>390100000.0</v>
+      </c>
+      <c r="C17">
         <v>445600000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>398500000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>324200000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>164500000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>147000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>176600000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>178100000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5900000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>232600000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>94100000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>83200000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>50300000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>26600000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>21200000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>20300000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8500000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>22000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>56200000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9700000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>31700000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>74900000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-15800000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>26200000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-268900000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3176317.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2123979.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2747555.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2694579.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-39200000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>4400000.0</v>
+      </c>
+      <c r="C18">
         <v>-16700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-21300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-25300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-35900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-44800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-39000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-42900000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-43500000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-46900000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-46800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-45800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-38800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-33400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-29300000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-24100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-22400000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-24100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-25000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-26400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-30100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-68900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-76200000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-46000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4200000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>38900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>94900000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9600000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>32500000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-71200000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-14000000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>9100000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>13100000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>800000.0</v>
       </c>
       <c r="R20">
+        <v>800000.0</v>
+      </c>
+      <c r="S20">
         <v>2100000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4900000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1100000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2000000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>440100000.0</v>
+      </c>
+      <c r="C21">
         <v>600500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>516700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>452900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>289500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>463500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>377900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>331600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>202600000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>289400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>254900000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>221000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>141600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>160300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>79900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>28100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-46300000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>92300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>105700000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>76100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>130100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>128800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>87900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>62900000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>60600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>71500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>28000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-660801.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-252407.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-122900.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-788.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1276.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>2209400000.0</v>
+      </c>
+      <c r="C23">
         <v>2279500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2159100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2185200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1746500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1882900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1695600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1621200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1436500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1576000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1487700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1513100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1379500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1494300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1401200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1371300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1202700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1415200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1136600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1154600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1022300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1175400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1033200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>917800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>907500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1108600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1010100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1062599999.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1026800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>660801.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>252407.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>122900.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>788.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1276.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>107700000.0</v>
+      </c>
+      <c r="C25">
         <v>88300000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>75400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>73300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>71600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>71000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>68900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>68400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>68700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>68900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>68200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>67300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>66600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>70500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>75700000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>77000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>79200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>69900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>51400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>53500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>52200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>52400000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>50200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>50000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>50500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>51000000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>100600000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>124</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>419400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>209700000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>111100000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>98600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>352100000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>303500000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>282000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>266399999.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>228600000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>229400000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>165300000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>285790274.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>456700000.0</v>
+      </c>
+      <c r="C28">
         <v>461600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>414300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>395600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>346300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>361600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>334600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>363800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>314000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>348800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>327200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>327600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>308700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>303300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>295200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>287600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>292200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>329400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>257800000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>271700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>250100000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1008000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>251700000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>226300000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>264800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6009726.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>850575.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>433713.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>448988.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>660801.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>252407.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>122900.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>788.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>48200000.0</v>
+      </c>
+      <c r="C29">
         <v>117600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>96900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>100900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>98200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>91900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>86600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-7100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-45300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>51700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>29700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>37400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>56900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>35700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20200000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>24500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14300000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>100830.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>564600.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>16000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>716490.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>559600000.0</v>
+      </c>
+      <c r="C30">
         <v>461600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>494000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>395600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>346300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>361600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>334600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>363800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>314000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>348800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>327200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>327600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>308700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>303300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>295200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>287600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>292200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>329400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>257800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>271700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>250100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>265500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>251700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>226300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>264800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>291800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>259300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>263300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>286400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>660801.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>252407.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>122900.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>788.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1276.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-1800000.0</v>
+      </c>
+      <c r="C31">
         <v>-37300000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-24500000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-31800000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-24100000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-218300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-109400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-66900000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-215600000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-102100000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-109100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-108100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-53900000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-76800000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-48500000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>66700000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>26300000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-400000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-94700000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-34400000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-69400000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-207800000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-129600000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-184300000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-91200000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-77900000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-74400000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-83800000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3637474.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3155923.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>613686.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>2649500000.0</v>
+      </c>
+      <c r="C32">
         <v>2880000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2675800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2638100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2036000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2346400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2073500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1952800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1639100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1865400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1742600000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1734100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1521100000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1654600000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1481100000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1399400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1156400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1410500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1228900000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1260300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1098400000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1305500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1162000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1005700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>897300000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1171500000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1070700000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1134100000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1054800000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1171600000.0</v>
       </c>
-      <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
+      <c r="AI32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11347,919 +11556,919 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>1232200000.0</v>
       </c>
       <c r="C2">
         <v>788600000.0</v>
       </c>
       <c r="D2">
         <v>273200000.0</v>
       </c>
       <c r="E2">
         <v>447100000.0</v>
       </c>
       <c r="F2">
         <v>542600000.0</v>
       </c>
       <c r="G2">
         <v>233700000.0</v>
       </c>
       <c r="H2">
         <v>225300000.0</v>
       </c>
       <c r="I2">
         <v>398200000.0</v>
       </c>
       <c r="J2">
         <v>274300000.0</v>
       </c>
       <c r="K2">
         <v>310000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>220000000</v>
       </c>
       <c r="C3">
         <v>184100000</v>
       </c>
       <c r="D3">
         <v>134600000</v>
       </c>
       <c r="E3">
         <v>111000000</v>
       </c>
       <c r="F3">
         <v>84600000</v>
       </c>
       <c r="G3">
         <v>52700000</v>
       </c>
       <c r="H3">
         <v>70300000</v>
       </c>
       <c r="I3">
         <v>64600000</v>
       </c>
       <c r="J3">
         <v>36700000</v>
       </c>
       <c r="K3">
         <v>34000000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-91000000.0</v>
       </c>
       <c r="G4">
         <v>303900000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-184300000.0</v>
       </c>
       <c r="G5">
         <v>-39500000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>557600000.0</v>
       </c>
       <c r="C6">
         <v>443600000.0</v>
       </c>
       <c r="D6">
         <v>515400000.0</v>
       </c>
       <c r="E6">
         <v>-173900000.0</v>
       </c>
       <c r="F6">
         <v>-95500000.0</v>
       </c>
       <c r="G6">
         <v>308900000.0</v>
       </c>
       <c r="H6">
         <v>8400000.0</v>
       </c>
       <c r="I6">
         <v>835544.0</v>
       </c>
       <c r="J6">
         <v>123900000.0</v>
       </c>
       <c r="K6">
         <v>274300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>398000000.0</v>
       </c>
       <c r="C7">
         <v>114100000.0</v>
       </c>
       <c r="D7">
         <v>66700000.0</v>
       </c>
       <c r="E7">
         <v>-449200000.0</v>
       </c>
       <c r="F7">
         <v>-132800000.0</v>
       </c>
       <c r="G7">
         <v>-60800000.0</v>
       </c>
       <c r="H7">
         <v>-36400000.0</v>
       </c>
       <c r="I7">
         <v>-857999.0</v>
       </c>
       <c r="J7">
         <v>1276.0</v>
       </c>
       <c r="K7">
         <v>278418.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>-547500000.0</v>
       </c>
       <c r="C9">
         <v>-280300000.0</v>
       </c>
       <c r="D9">
         <v>-277200000.0</v>
       </c>
       <c r="E9">
         <v>-375800000.0</v>
       </c>
       <c r="F9">
         <v>-117400000.0</v>
       </c>
       <c r="G9">
         <v>-114800000.0</v>
       </c>
       <c r="H9">
         <v>39800000.0</v>
       </c>
       <c r="I9">
         <v>-1253946.0</v>
       </c>
       <c r="J9">
         <v>-106800000.0</v>
       </c>
       <c r="K9">
         <v>-25000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>-164700000.0</v>
       </c>
       <c r="C10">
         <v>-369300000.0</v>
       </c>
       <c r="D10">
         <v>-54000000.0</v>
       </c>
       <c r="E10">
         <v>-211400000.0</v>
       </c>
       <c r="F10">
         <v>-125700000.0</v>
       </c>
       <c r="G10">
         <v>-38500000.0</v>
       </c>
       <c r="H10">
         <v>85500000.0</v>
       </c>
       <c r="I10">
         <v>-73700000.0</v>
       </c>
       <c r="J10">
         <v>1200000.0</v>
       </c>
       <c r="K10">
         <v>8500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>105100000.0</v>
       </c>
       <c r="G11">
         <v>78200000.0</v>
       </c>
       <c r="H11">
         <v>-140800000.0</v>
       </c>
       <c r="I11">
         <v>101900000.0</v>
       </c>
       <c r="J11">
         <v>57300000.0</v>
       </c>
       <c r="K11">
         <v>5100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-90100000.0</v>
       </c>
       <c r="F12">
         <v>-9200000.0</v>
       </c>
       <c r="G12">
         <v>218400000.0</v>
       </c>
       <c r="H12">
         <v>3900000.0</v>
       </c>
       <c r="I12">
         <v>-40400000.0</v>
       </c>
       <c r="J12">
         <v>-123100000.0</v>
       </c>
       <c r="K12">
         <v>-94950000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-449200000.0</v>
       </c>
       <c r="F13">
         <v>14000000.0</v>
       </c>
       <c r="G13">
         <v>21100000.0</v>
       </c>
       <c r="H13">
         <v>-6800000.0</v>
       </c>
       <c r="I13">
         <v>-16300000.0</v>
       </c>
       <c r="J13">
         <v>52500000.0</v>
       </c>
       <c r="K13">
         <v>300000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>97100000.0</v>
       </c>
       <c r="C14">
         <v>277000000.0</v>
       </c>
       <c r="D14">
         <v>271000000.0</v>
       </c>
       <c r="E14">
         <v>302400000.0</v>
       </c>
       <c r="F14">
         <v>227000000.0</v>
       </c>
       <c r="G14">
         <v>203100000.0</v>
       </c>
       <c r="H14">
         <v>202900000.0</v>
       </c>
       <c r="I14">
         <v>242500000.0</v>
       </c>
       <c r="J14">
         <v>396300000.0</v>
       </c>
       <c r="K14">
         <v>160600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>-66599999.0</v>
       </c>
       <c r="C15">
         <v>-42200000.0</v>
       </c>
       <c r="D15">
         <v>-9500000.0</v>
       </c>
       <c r="E15">
         <v>3800000.0</v>
       </c>
       <c r="F15">
         <v>3800000.0</v>
       </c>
       <c r="G15">
         <v>3300000.0</v>
       </c>
       <c r="H15">
         <v>360227000000.0</v>
       </c>
       <c r="I15">
         <v>-4883137.0</v>
       </c>
       <c r="J15">
         <v>-1024000000.0</v>
       </c>
       <c r="K15">
         <v>1024000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>1789800000.0</v>
       </c>
       <c r="C16">
         <v>1232200000.0</v>
       </c>
       <c r="D16">
         <v>788600000.0</v>
       </c>
       <c r="E16">
         <v>273200000.0</v>
       </c>
       <c r="F16">
         <v>447100000.0</v>
       </c>
       <c r="G16">
         <v>542600000.0</v>
       </c>
       <c r="H16">
         <v>233700000.0</v>
       </c>
       <c r="I16">
         <v>695718681.0</v>
       </c>
       <c r="J16">
         <v>398200000.0</v>
       </c>
       <c r="K16">
         <v>274300000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>1893800000.0</v>
       </c>
       <c r="C18">
         <v>1135200000.0</v>
       </c>
       <c r="D18">
         <v>765900000.0</v>
       </c>
       <c r="E18">
         <v>-263800000.0</v>
       </c>
       <c r="F18">
         <v>126300000.0</v>
       </c>
       <c r="G18">
         <v>156200000.0</v>
       </c>
       <c r="H18">
         <v>-12800000.0</v>
       </c>
       <c r="I18">
         <v>4172749.0</v>
       </c>
       <c r="J18">
         <v>-86300000.0</v>
       </c>
       <c r="K18">
         <v>-25000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>-89600000.0</v>
       </c>
       <c r="C19">
         <v>-201700000.0</v>
       </c>
       <c r="D19">
         <v>-108500000.0</v>
       </c>
       <c r="E19">
         <v>-112100000.0</v>
       </c>
       <c r="F19">
         <v>-1216800000.0</v>
       </c>
       <c r="G19">
         <v>-45700000.0</v>
       </c>
       <c r="H19">
         <v>-65300000.0</v>
       </c>
       <c r="I19">
         <v>-690000000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>690000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>-20900000.0</v>
       </c>
       <c r="C21">
         <v>-21100000.0</v>
       </c>
       <c r="D21">
         <v>-262100000.0</v>
       </c>
       <c r="E21">
         <v>218600000.0</v>
       </c>
       <c r="F21">
         <v>828200000.0</v>
       </c>
       <c r="G21">
         <v>-1403000000.0</v>
       </c>
       <c r="H21">
         <v>14800000.0</v>
       </c>
       <c r="I21">
         <v>245100000.0</v>
       </c>
       <c r="J21">
         <v>232500000.0</v>
       </c>
       <c r="K21">
         <v>4500600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>1332800000.0</v>
       </c>
       <c r="C22">
         <v>495800000.0</v>
       </c>
       <c r="D22">
         <v>460200000.0</v>
       </c>
       <c r="E22">
         <v>76600000.0</v>
       </c>
       <c r="F22">
         <v>119600000.0</v>
       </c>
       <c r="G22">
         <v>-183600000.0</v>
       </c>
       <c r="H22">
         <v>-140800000.0</v>
       </c>
       <c r="I22">
         <v>5030748.0</v>
       </c>
       <c r="J22">
         <v>-1276.0</v>
       </c>
       <c r="K22">
         <v>-303418.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>-11200000.0</v>
       </c>
       <c r="C23">
         <v>-21900000.0</v>
       </c>
       <c r="D23">
         <v>-3300000.0</v>
       </c>
       <c r="E23">
         <v>676200000.0</v>
       </c>
       <c r="F23">
         <v>940500000.0</v>
       </c>
       <c r="G23">
         <v>1477500000.0</v>
       </c>
       <c r="H23">
         <v>360833000000.0</v>
       </c>
       <c r="I23">
         <v>-238670931.0</v>
       </c>
       <c r="J23">
         <v>-82600000.0</v>
       </c>
       <c r="K23">
         <v>-199125000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>-6400000.0</v>
       </c>
       <c r="C24">
         <v>-17100000.0</v>
       </c>
       <c r="D24">
         <v>12400000.0</v>
       </c>
       <c r="E24">
         <v>-1100000.0</v>
       </c>
       <c r="F24">
         <v>-1132200000.0</v>
       </c>
       <c r="G24">
         <v>-1300000.0</v>
       </c>
       <c r="H24">
         <v>5000000.0</v>
       </c>
       <c r="I24">
         <v>64599999.0</v>
       </c>
       <c r="J24">
         <v>1094799999.0</v>
       </c>
       <c r="K24">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>217400000.0</v>
       </c>
       <c r="C25">
         <v>452300000.0</v>
       </c>
       <c r="D25">
         <v>209200000.0</v>
       </c>
       <c r="E25">
         <v>-98700000.0</v>
       </c>
       <c r="F25">
         <v>95200000.0</v>
       </c>
       <c r="G25">
         <v>217300000.0</v>
       </c>
       <c r="H25">
         <v>45600000.0</v>
       </c>
       <c r="I25">
         <v>-247383137.0</v>
       </c>
       <c r="J25">
         <v>-445900000.0</v>
       </c>
       <c r="K25">
         <v>-160600000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
         <v>26400000.0</v>
       </c>
       <c r="C26">
         <v>-599900000.0</v>
       </c>
       <c r="D26">
         <v>-27400000.0</v>
       </c>
       <c r="E26">
         <v>3100000.0</v>
       </c>
       <c r="F26">
         <v>111600000.0</v>
       </c>
       <c r="G26">
         <v>-341600000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>20983137.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>25000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>45900000.0</v>
       </c>
       <c r="C27">
         <v>34600000.0</v>
       </c>
       <c r="D27">
         <v>25000000.0</v>
       </c>
       <c r="E27">
         <v>24700000.0</v>
       </c>
       <c r="F27">
         <v>23200000.0</v>
       </c>
       <c r="G27">
         <v>13000000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>24150000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27">
         <v>11400000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-72300000.0</v>
       </c>
       <c r="C28">
         <v>-652100000.0</v>
       </c>
       <c r="D28">
         <v>-247500000.0</v>
       </c>
       <c r="E28">
         <v>100200000.0</v>
       </c>
       <c r="F28">
         <v>914900000.0</v>
       </c>
       <c r="G28">
         <v>140700000.0</v>
       </c>
       <c r="H28">
         <v>14800000.0</v>
       </c>
       <c r="I28">
         <v>691545932.0</v>
       </c>
       <c r="J28">
         <v>-874100000.0</v>
       </c>
       <c r="K28">
         <v>25000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>2113800000.0</v>
       </c>
       <c r="C29">
         <v>1319300000.0</v>
       </c>
       <c r="D29">
         <v>900500000.0</v>
       </c>
       <c r="E29">
         <v>-152800000.0</v>
       </c>
       <c r="F29">
         <v>210900000.0</v>
       </c>
       <c r="G29">
         <v>208900000.0</v>
       </c>
       <c r="H29">
         <v>57500000.0</v>
       </c>
       <c r="I29">
         <v>-710388.0</v>
       </c>
       <c r="J29">
         <v>-49600000.0</v>
       </c>
       <c r="K29">
         <v>-25000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-1500800000.0</v>
       </c>
       <c r="C30">
         <v>-201700000.0</v>
       </c>
       <c r="D30">
         <v>-139100000.0</v>
       </c>
       <c r="E30">
         <v>-112100000.0</v>
       </c>
       <c r="F30">
         <v>-1216800000.0</v>
       </c>
       <c r="G30">
         <v>-45700000.0</v>
       </c>
       <c r="H30">
         <v>-65300000.0</v>
       </c>
       <c r="I30">
         <v>-690000000.0</v>
       </c>
@@ -12269,2684 +12478,2756 @@
       <c r="K30">
         <v>-30200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:35">
+      <c r="AJ1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>1789800000.0</v>
+      </c>
+      <c r="C2">
         <v>1444200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1656000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1476100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1232200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>917400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>587700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>280500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>788600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>505000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>280200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>280800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>273200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>268700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>205300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>296500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>447100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>751600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>716800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>685200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>542600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>332300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>379900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>303400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>233700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>704114718.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>701157155.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>699197441.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>695718681.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>984923.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>691811153.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>-690000000.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>112600000</v>
+      </c>
+      <c r="C3">
         <v>93300000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>45900000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>38800000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>63400000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>39200000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>45000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>36500000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>51100000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>27400000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>26300000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>29800000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41300000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24800000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>26700000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>18200000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>31800000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>17900000</v>
       </c>
       <c r="U3">
         <v>17900000</v>
       </c>
       <c r="V3">
+        <v>17900000</v>
+      </c>
+      <c r="W3">
         <v>26500000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6800000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10900000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8500000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>19700000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4900000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12300000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10700000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>19600000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>587067</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>2200000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>5800000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-82400000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-151900000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-305200000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>38300000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>30200000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>145700000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>51400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-86900000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-261700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-124800000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-27600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-32200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-81700000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-42800000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>401400000.0</v>
+      </c>
+      <c r="C6">
         <v>345600000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-211800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>179900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>243900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>314800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>329700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>307200000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-508100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>283600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>224800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-600000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>63400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-91200000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-150600000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-304500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>34800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>31600000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>142600000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>210300000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-47600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>76500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>69700000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3327225.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2957563.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-407523.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3478760.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-149379.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1870924.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>691811153.0</v>
       </c>
-      <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>227800000.0</v>
+      </c>
+      <c r="C7">
         <v>538700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>95200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-90400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4800000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>44900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>72800000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>96100000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-99700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>84500000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>17700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>51400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-86900000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1200000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-70200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-261700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-116100000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>27200000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-33900000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-81500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-44600000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>41300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>66500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-29400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-139200000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5203542.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>833584.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1487841.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>784181.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-312265.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-186006.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-360516.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>788.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1276.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>23724.0</v>
       </c>
     </row>
-    <row r="8" spans="1:35">
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>32700000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>96200000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>-57700000.0</v>
+      </c>
+      <c r="C9">
         <v>-207700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-462400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>81600000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-89900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-75300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-125000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-135800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>130400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-184200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-90100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-118800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-87200000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-165000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-49600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-39400000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-75500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>47100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-38300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-103700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-36600000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>63800000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>174890.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>173884.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>75707.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-64254.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-206491.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-458769.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-588686.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-384200000.0</v>
+      </c>
+      <c r="C10">
         <v>-21600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-128600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-140700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-117600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-106500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>47500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-17000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-79500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-15200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-26700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-160400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>22000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-40400000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-38900000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-68400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-20900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-46000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>42300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34600000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>4800000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>15000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>25700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-62300000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-42200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>21600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-12400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>33000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>42000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>30200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>57400000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>41900000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-21100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>0.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>20600000.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>-106100000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>51300000.0</v>
       </c>
-      <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>67100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>49700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>84700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-24900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-43800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-97400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-84300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-20600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-8700000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>168100000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>33800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>29300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>152200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24000000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>-9100000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-4600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-39100000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>39100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46500000.0</v>
       </c>
       <c r="M13">
         <v>46500000.0</v>
       </c>
       <c r="N13">
+        <v>46500000.0</v>
+      </c>
+      <c r="O13">
         <v>-429300000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-40600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5900000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>32200000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>107500000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-46800000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>122400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>17200000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-134400000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>26700000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>-14900000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-11900000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6800000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>107700000.0</v>
+      </c>
+      <c r="C14">
         <v>26200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-74000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>73300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>71600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>71000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>68900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>68400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>68700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>68900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>68200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>67300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>66600000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>70500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>75700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>77000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>79200000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>69900000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>51400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>53500000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>52200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>52400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>50200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>50000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>50500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>51000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>51300000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>51000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>49600000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-24150192.0</v>
       </c>
-      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>-23900000.0</v>
+      </c>
+      <c r="C15">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14200000.0</v>
       </c>
       <c r="D15">
         <v>-14200000.0</v>
       </c>
       <c r="E15">
         <v>-14200000.0</v>
       </c>
       <c r="F15">
+        <v>-14200000.0</v>
+      </c>
+      <c r="G15">
         <v>-14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9400000.0</v>
       </c>
       <c r="H15">
         <v>-9400000.0</v>
       </c>
       <c r="I15">
+        <v>-9400000.0</v>
+      </c>
+      <c r="J15">
         <v>-9300000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12600000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="O15">
         <v>3800000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>3800000.0</v>
+      </c>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>-3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="T15">
         <v>3800000.0</v>
       </c>
       <c r="U15">
+        <v>3800000.0</v>
+      </c>
+      <c r="V15">
         <v>3300000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3300000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>-360227000000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>-64254.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-4883137.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>2191200000.0</v>
+      </c>
+      <c r="C16">
         <v>1789800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1444200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1656000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1476100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1232200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>917400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>587700000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>280500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>788600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>505000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>280200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>280800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>273200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>268700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>205300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>296500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>447100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>751600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>716800000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>685200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>542600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>332300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>379900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>303400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>707441943.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>704114718.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>701157155.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>699197441.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>835544.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>693682077.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>691811153.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>654200000.0</v>
+      </c>
+      <c r="C18">
         <v>911600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>466700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>277000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>264500000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>361800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>335900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>336500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>101000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>305100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>221300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>227300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>139400000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-20400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-232400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-150400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>37400000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>41400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>42800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>168000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>129300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>62100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-203200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2027225.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2957563.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1259714.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3478760.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-149379.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2110087.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>26058.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-248400000.0</v>
+      </c>
+      <c r="C19">
         <v>450000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-709900000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-144000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-38800000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-81000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-39200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-45000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-36500000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-68000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-27400000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-26300000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-17400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-37400000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-24800000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-31700000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-18200000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1170100000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-10900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17900000.0</v>
       </c>
       <c r="U19">
         <v>-17900000.0</v>
       </c>
       <c r="V19">
+        <v>-17900000.0</v>
+      </c>
+      <c r="W19">
         <v>-19500000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-9100000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10900000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-26900000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
-        <v>-5200000.0</v>
+        <v>23900000.0</v>
       </c>
       <c r="C21">
         <v>-5200000.0</v>
       </c>
       <c r="D21">
         <v>-5200000.0</v>
       </c>
       <c r="E21">
+        <v>-5200000.0</v>
+      </c>
+      <c r="F21">
         <v>-5300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5300000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-5400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-67400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>104000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>844600000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-5400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-124900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-178900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1119900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-19000000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>64300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-59400000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>99300000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>390100000.0</v>
+      </c>
+      <c r="C22">
         <v>1332800000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>398500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>324200000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>164500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>147000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>176600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>178100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>232600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>94100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>83200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>50300000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>26600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>21200000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>22000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>56200000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>74900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-103500000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-56000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-208300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3176317.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2123979.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2747555.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2694579.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2348869.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2296093.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>386382.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-596.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1276.0</v>
       </c>
-      <c r="AI22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>151</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-3200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-592300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-18100000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="K23">
         <v>-500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>139100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-13000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-16800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-12800000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-13900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>900000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1815800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>360247300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-63600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>59464254.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4883137.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-239163.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1785095.0</v>
       </c>
-      <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
+        <v>-15300000.0</v>
+      </c>
+      <c r="C24">
         <v>-1700000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>93400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-98100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-17600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-10900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8600000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-5000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1138300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6100000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-4300000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1100000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1300000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-4400000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-7200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4900000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-5500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4500000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>52400000.0</v>
+      </c>
+      <c r="C25">
         <v>-830400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27500000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>154900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>99000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>172800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>94900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>64500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>46700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>66800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-15800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-43900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-105800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-26700000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>86400000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>21500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>118300000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>101000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>96200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-45500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-51300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-93259714.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-46100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2185983.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2697154.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>192.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>-11600000.0</v>
+      </c>
+      <c r="C26">
         <v>26400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-13000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>591900000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-400000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-15000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-599900000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-100000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1300000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-4300000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-100000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-200000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-7000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>108400000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>156500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-341600000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>690000000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>17000000.0</v>
+      </c>
+      <c r="C27">
         <v>7200000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14200000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13300000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8800000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8500000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9200000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6200000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6500000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6800000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6300000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7200000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="S27">
         <v>5700000.0</v>
       </c>
       <c r="T27">
+        <v>5700000.0</v>
+      </c>
+      <c r="U27">
         <v>6200000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3800000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2500000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>700000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>24150000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>11900000.0</v>
+      </c>
+      <c r="C28">
         <v>-28000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-24900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-23600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-603100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-10800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-225100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-18800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-144500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>91200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>155000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>828400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-5200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-11200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>102900000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>28400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-181200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>279300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1300000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>28900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>64300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-59400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>99300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-239163.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>691785095.0</v>
       </c>
-      <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>766800000.0</v>
+      </c>
+      <c r="C29">
         <v>1004900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>508700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>322900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>303300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>425200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>375100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>381500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>137500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>356200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>248700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>253600000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>42000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>180700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4400000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-205700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-132200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>36500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>54400000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>59300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>60700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>194500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>136100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>73000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-194700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2027225.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2957563.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-47900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3478760.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-149379.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2110087.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>26058.0</v>
       </c>
-      <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-376700000.0</v>
+      </c>
+      <c r="C30">
         <v>-634100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-709900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-144000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-38800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-81000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-39200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-45000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-36500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-68000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-27400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-26300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-17400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-112100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-24800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-31700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-18200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1170100000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-10900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17900000.0</v>
       </c>
       <c r="U30">
         <v>-17900000.0</v>
       </c>
       <c r="V30">
+        <v>-17900000.0</v>
+      </c>
+      <c r="W30">
         <v>-19500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-10900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-26900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-9800000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-17800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-10800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-15100000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-690000000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
+      <c r="AJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>