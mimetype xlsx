--- v3 (2026-09-14)
+++ v4 (2026-10-31)
@@ -6769,57 +6769,57 @@
       </c>
       <c r="D2">
         <v>731256000.0</v>
       </c>
       <c r="E2">
         <v>1704114000.0</v>
       </c>
       <c r="F2">
         <v>2982156000.0</v>
       </c>
       <c r="G2">
         <v>1286155000.0</v>
       </c>
       <c r="H2">
         <v>1133962000.0</v>
       </c>
       <c r="I2">
         <v>794622000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>94</v>
       </c>
       <c r="B3">
-        <v>4407000.0</v>
+        <v>3350000.0</v>
       </c>
       <c r="C3">
         <v>29086000.0</v>
       </c>
       <c r="D3">
-        <v>43476000.0</v>
+        <v>29113000.0</v>
       </c>
       <c r="E3">
         <v>38707000.0</v>
       </c>
       <c r="F3">
         <v>13215000.0</v>
       </c>
       <c r="G3">
         <v>4654000.0</v>
       </c>
       <c r="H3">
         <v>6157000.0</v>
       </c>
       <c r="I3">
         <v>6932000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
@@ -6840,57 +6840,57 @@
       </c>
       <c r="D5">
         <v>-214776000.0</v>
       </c>
       <c r="E5">
         <v>-430897000.0</v>
       </c>
       <c r="F5">
         <v>-348209000.0</v>
       </c>
       <c r="G5">
         <v>-193059000.0</v>
       </c>
       <c r="H5">
         <v>-129245000.0</v>
       </c>
       <c r="I5">
         <v>-76436000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>97</v>
       </c>
       <c r="B6">
-        <v>51468000.0</v>
+        <v>50411000.0</v>
       </c>
       <c r="C6">
         <v>-43112000.0</v>
       </c>
       <c r="D6">
-        <v>-171300000.0</v>
+        <v>-185663000.0</v>
       </c>
       <c r="E6">
         <v>-392190000.0</v>
       </c>
       <c r="F6">
         <v>-334994000.0</v>
       </c>
       <c r="G6">
         <v>-188405000.0</v>
       </c>
       <c r="H6">
         <v>-123088000.0</v>
       </c>
       <c r="I6">
         <v>-69504000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -7748,51 +7748,51 @@
       <c r="E3">
         <v>998000.0</v>
       </c>
       <c r="F3">
         <v>742000.0</v>
       </c>
       <c r="G3">
         <v>575000.0</v>
       </c>
       <c r="H3">
         <v>7123000.0</v>
       </c>
       <c r="I3">
         <v>7105000.0</v>
       </c>
       <c r="J3">
         <v>7232000.0</v>
       </c>
       <c r="K3">
         <v>7626000.0</v>
       </c>
       <c r="L3">
         <v>11055000.0</v>
       </c>
       <c r="M3">
-        <v>11848000.0</v>
+        <v>7298000.0</v>
       </c>
       <c r="N3">
         <v>7198000.0</v>
       </c>
       <c r="O3">
         <v>7224000.0</v>
       </c>
       <c r="P3">
         <v>10702000.0</v>
       </c>
       <c r="Q3">
         <v>9995000.0</v>
       </c>
       <c r="R3">
         <v>10115000.0</v>
       </c>
       <c r="S3">
         <v>7895000.0</v>
       </c>
       <c r="T3">
         <v>3718000.0</v>
       </c>
       <c r="U3">
         <v>3469000.0</v>
       </c>
@@ -7973,51 +7973,51 @@
       <c r="E6">
         <v>-11979000.0</v>
       </c>
       <c r="F6">
         <v>5709000.0</v>
       </c>
       <c r="G6">
         <v>5921000.0</v>
       </c>
       <c r="H6">
         <v>-13151000.0</v>
       </c>
       <c r="I6">
         <v>-13567000.0</v>
       </c>
       <c r="J6">
         <v>9452000.0</v>
       </c>
       <c r="K6">
         <v>-13677000.0</v>
       </c>
       <c r="L6">
         <v>-48353000.0</v>
       </c>
       <c r="M6">
-        <v>-58691000.0</v>
+        <v>-63241000.0</v>
       </c>
       <c r="N6">
         <v>1545000.0</v>
       </c>
       <c r="O6">
         <v>-2917000.0</v>
       </c>
       <c r="P6">
         <v>49948000.0</v>
       </c>
       <c r="Q6">
         <v>-30529000.0</v>
       </c>
       <c r="R6">
         <v>-95185000.0</v>
       </c>
       <c r="S6">
         <v>-316424000.0</v>
       </c>
       <c r="T6">
         <v>-118472000.0</v>
       </c>
       <c r="U6">
         <v>-87596000.0</v>
       </c>