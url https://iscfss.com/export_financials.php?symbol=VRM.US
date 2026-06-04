--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -836,11385 +842,12186 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>2142000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34702000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52651000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32925000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18987000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14824000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-1724056000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-874336000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7263000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>9142000.0</v>
+      </c>
+      <c r="C7">
         <v>11065000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>33920000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>29859000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16481000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>18145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
-        <v>2000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
-        <v>135000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="E8">
         <v>135000.0</v>
       </c>
       <c r="F8">
+        <v>135000.0</v>
+      </c>
+      <c r="G8">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>2075798000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2063841000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2004841000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>10384000.0</v>
+      </c>
+      <c r="C10">
         <v>29343000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>135585000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>398915000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1132325000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1056213000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>217734000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>161656000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>10384000.0</v>
+      </c>
+      <c r="C12">
         <v>29343000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>140070000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>419507000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1132325000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1056213000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>217734000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>161656000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
-        <v>2000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
+        <v>2000.0</v>
+      </c>
+      <c r="F13">
         <v>135000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>5199641.0</v>
+      </c>
+      <c r="C14">
         <v>1813168.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1743128.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1723843.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1705372.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>916820.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>107575.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>106760.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>135000.0</v>
       </c>
       <c r="F15">
+        <v>135000.0</v>
+      </c>
+      <c r="G15">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="H15">
         <v>4000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>14025000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10655000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>75803000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24822000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17323000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6421000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>3100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2600000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2400000.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>158817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78172000.0</v>
       </c>
       <c r="G20">
         <v>78172000.0</v>
       </c>
       <c r="H20">
         <v>78172000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20">
+        <v>78172000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>12370000.0</v>
+      </c>
+      <c r="C21">
         <v>104869000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>131892000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>158910000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>28207000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>34000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>572000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3945000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>163250000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>320648000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>726384000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>423647000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>205746000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>115551000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>937385000.0</v>
+      </c>
+      <c r="C23">
         <v>1066696000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1475422000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1619027000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2366750000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1724056000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>563387000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>392844000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>433197000.0</v>
+      </c>
+      <c r="C24">
         <v>381366000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>454173000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>402154000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>610618000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>181000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16045000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>402154000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>610618000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>181000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16045000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>140235000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>769110000.0</v>
+      </c>
+      <c r="C28">
         <v>723000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1097364000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>586843000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7575000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-708837000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-43957000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-41743000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>886970000.0</v>
+      </c>
+      <c r="C29">
         <v>710333000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1321180000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1431140000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2038613000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1556333000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-400075000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-176953000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>12834000.0</v>
+      </c>
+      <c r="C30">
         <v>836107000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>525186000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>348532000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>105433000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60576000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30848000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13207000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>316331000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>728170000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1148930000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-652024000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-378983000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>542952000.0</v>
+      </c>
+      <c r="C32">
         <v>546576000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>95833000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>516789000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1275036000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1115169000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>205496000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>145186000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>24906000.0</v>
+      </c>
+      <c r="C33">
         <v>151277000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>522783000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>398918000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>264458000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>126177000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>98057000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>95363000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>28164000.0</v>
+      </c>
+      <c r="C34">
         <v>324202000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>17109000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>38312000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>13682000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2151000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2892000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2270000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:8">
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>803610000.0</v>
+      </c>
+      <c r="C35">
         <v>720684000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>688485000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>440466000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>624300000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14244000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>877405000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>537415000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>24665000.0</v>
+      </c>
+      <c r="C36">
         <v>35472000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>359696000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>26004000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>25033000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>15742000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>11485000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5573000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38">
+        <v>889261000.0</v>
+      </c>
+      <c r="C38">
         <v>943000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>166239000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>25033000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>32913000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>12057000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5573000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>46</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>49026000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>124133000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>131422000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>138150000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>57443000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11002000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7067000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>314321000.0</v>
+      </c>
+      <c r="C40">
         <v>17045000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>82648000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>88505000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>139949000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>74237000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>42473000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>25133000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>18183000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>4090000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2151000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3073000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>2270000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>169663000.0</v>
+      </c>
+      <c r="C42">
         <v>2094889000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2082861000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2075931000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2063841000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2004841000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>8000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7263000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>13972000.0</v>
+      </c>
+      <c r="C45">
         <v>16798000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>49391000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>73769000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>52401000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>32229000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>17348000.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>12536000.0</v>
+      </c>
+      <c r="C46">
         <v>10936000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>31195000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>73769000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>52401000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>32229000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7828000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7673000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>50201000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>52401000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>32229000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>7828000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>7673000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-53050000.0</v>
+      </c>
+      <c r="C48">
         <v>-2125836000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1960712000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1600692000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1148782000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-777871000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-573856000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-296870000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-1600692000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-1148782000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-777871000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>337155000.0</v>
+      </c>
+      <c r="C50">
         <v>359912000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>744856000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>553745000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>512801000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>329231000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>173596000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>103868000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>779494000.0</v>
+      </c>
+      <c r="C51">
         <v>752343000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1232949000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>985758000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1139900000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>347376000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>173777000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>119913000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>30541000.0</v>
+      </c>
+      <c r="C52">
         <v>359912000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>753593000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>563475000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>519690000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>335283000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>173596000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>103868000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>4485000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>20592000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>937385000.0</v>
+      </c>
+      <c r="C55">
         <v>1066696000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1475422000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1619027000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2366750000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1724056000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>563387000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>392844000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>23218000.0</v>
+      </c>
+      <c r="C56">
         <v>914476000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>952639000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1220109000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2102292000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1597879000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>465330000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>297481000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>344862000.0</v>
+      </c>
+      <c r="C57">
         <v>376957000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>856806000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>703320000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>827256000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>482710000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>259834000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>152295000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>820767000.0</v>
+      </c>
+      <c r="C58">
         <v>1097641000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1353271000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1143786000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1451556000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>496954000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1137239000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>689710000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>116618000.0</v>
+      </c>
+      <c r="C60">
         <v>-30945000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>122151000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>475241000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>915194000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1227102000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-573852000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-296866000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2">
         <v>2142000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>27280000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>29345000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28861000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>34702000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36800000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>43631000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>52172000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>52651000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>59522000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>69813000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>42840000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>32925000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>29630000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>20133000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>16033000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>18987000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="H5"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="P5">
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-      <c r="S5">
+      <c r="R5">
         <v>0.0</v>
       </c>
+      <c r="S5"/>
       <c r="T5"/>
       <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-12161000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-11304000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-10352000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-9520000.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-296866000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>8825000.0</v>
+      </c>
+      <c r="C7">
+        <v>9142000.0</v>
+      </c>
+      <c r="D7">
         <v>9455000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9762000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>10198000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>11065000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>11396000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>11587000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>9809000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>33920000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>36449000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>33196000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>27299000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>29859000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>28888000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>15444000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>16349000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>16481000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>18197000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>18960000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>19822000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>18145000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>15295000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>16390000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>17636000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>0.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
-        <v>2000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F8">
-        <v>2000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
-        <v>135000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="K8">
-        <v>135000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="L8">
         <v>135000.0</v>
       </c>
       <c r="M8">
         <v>135000.0</v>
       </c>
       <c r="N8">
         <v>135000.0</v>
       </c>
       <c r="O8">
         <v>135000.0</v>
       </c>
       <c r="P8">
         <v>135000.0</v>
       </c>
       <c r="Q8">
         <v>135000.0</v>
       </c>
       <c r="R8">
         <v>135000.0</v>
       </c>
       <c r="S8">
+        <v>135000.0</v>
+      </c>
+      <c r="T8">
+        <v>135000.0</v>
+      </c>
+      <c r="U8">
         <v>134000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>2080155000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2077839000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2075798000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2070454000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2069246000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2067470000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2063841000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2059505000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2057479000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2050527000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2004841000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>14478000.0</v>
+      </c>
+      <c r="C10">
+        <v>10384000.0</v>
+      </c>
+      <c r="D10">
         <v>12412000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>14262000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>14565000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>29343000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>51093000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>63393000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>90990000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>135585000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>208562000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>237925000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>316714000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>398915000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>509660000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>532642000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>600721000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1132325000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1326543000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1463573000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>940287000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1056213000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1161362000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>651035000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>169842000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>217734000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-161656000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>14478000.0</v>
+      </c>
+      <c r="C12">
+        <v>10384000.0</v>
+      </c>
+      <c r="D12">
         <v>12412000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>14262000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>14565000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>29343000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>51093000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>63393000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>90990000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>140070000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>213849000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>244478000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>324690000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>419507000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>533644000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>546074000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>616324000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1132325000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1326543000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1463573000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>940287000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1056213000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1161362000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>651035000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>169842000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>217734000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>161656000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
-        <v>2000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F13">
-        <v>2000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
-        <v>135000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="K13">
-        <v>135000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="L13">
         <v>135000.0</v>
       </c>
       <c r="M13">
-        <v>2000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="N13">
         <v>135000.0</v>
       </c>
       <c r="O13">
-        <v>135000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="P13">
         <v>135000.0</v>
       </c>
       <c r="Q13">
         <v>135000.0</v>
       </c>
       <c r="R13">
         <v>135000.0</v>
       </c>
       <c r="S13">
+        <v>135000.0</v>
+      </c>
+      <c r="T13">
+        <v>135000.0</v>
+      </c>
+      <c r="U13">
         <v>134000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>134000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>132000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>130000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>119000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>94000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>8000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>5201905.0</v>
+      </c>
+      <c r="C14">
+        <v>5199628.0</v>
+      </c>
+      <c r="D14">
         <v>5174381.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>5174381.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5163109.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1822293.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1807398.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1800486.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1794303.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1755387.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1746154.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1739336.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1731636.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1727203.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1726483.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1725940.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1715745.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1711855.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1709575.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1706339.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1693718.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1652348.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>655907.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>394994.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>105893.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>108118.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>107696.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>107252.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>107235.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>135000.0</v>
       </c>
       <c r="N15">
         <v>135000.0</v>
       </c>
       <c r="O15">
         <v>135000.0</v>
       </c>
       <c r="P15">
         <v>135000.0</v>
       </c>
       <c r="Q15">
         <v>135000.0</v>
       </c>
       <c r="R15">
         <v>135000.0</v>
       </c>
       <c r="S15">
+        <v>135000.0</v>
+      </c>
+      <c r="T15">
+        <v>135000.0</v>
+      </c>
+      <c r="U15">
         <v>134000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>134000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>132000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>130000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>119000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>94000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>4000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>14025000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>12487000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>16717000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>13037000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10655000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16313000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>17800000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>73354000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>75803000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>64087000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>41648000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>48236000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>24822000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>17299000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>15488000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12824000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>17323000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>3200000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>3100000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>6600000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>6800000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>7000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5700000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>3900000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2700000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>3800000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>158817000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>158817000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>159306000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>159306000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>78172000.0</v>
       </c>
       <c r="W20">
         <v>78172000.0</v>
       </c>
       <c r="X20">
         <v>78172000.0</v>
       </c>
       <c r="Y20">
         <v>78172000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20"/>
+      <c r="Z20">
+        <v>78172000.0</v>
+      </c>
+      <c r="AA20">
+        <v>78172000.0</v>
+      </c>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>11895000.0</v>
+      </c>
+      <c r="C21">
+        <v>12370000.0</v>
+      </c>
+      <c r="D21">
         <v>12846000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13321000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>13796000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>104869000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>111625000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>118381000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>125136000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>131892000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>138644000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>145399000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>152155000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>158910000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>165668000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>172425000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>179183000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>28207000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>29762000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>31318000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>32912000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>34000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>160000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>297000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>434000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>572000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>-67742000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-78058000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>163250000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>240676000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>208871000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>212982000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>320648000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>437828000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>535772000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>741368000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>726384000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>601753000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>519966000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>337696000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>423647000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>299411000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>141063000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>179617000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>205746000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>937823000.0</v>
+      </c>
+      <c r="C23">
+        <v>937385000.0</v>
+      </c>
+      <c r="D23">
         <v>949188000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>979754000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>989956000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1066696000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1123734000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1180709000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1222267000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1475422000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1646711000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1591869000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1651636000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1619027000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1808960000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2142299000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2338735000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2366750000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2409543000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2420639000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1666707000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1724056000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1654943000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>963207000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>547083000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>563387000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>222234000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>587968000.0</v>
+      </c>
+      <c r="C24">
+        <v>433197000.0</v>
+      </c>
+      <c r="D24">
         <v>502144000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>563702000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>655430000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>381366000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>729372000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>794734000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>548142000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>454173000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>521353000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>544931000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>554655000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>402154000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>607790000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>674331000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>687426000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>610618000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>609811000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>608960000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>145000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>181000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>544931000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>554655000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>402154000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>607790000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>674331000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>687426000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>610618000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>609811000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>608960000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>145000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>140235000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>166382000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>213323000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>210523000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>760298000.0</v>
+      </c>
+      <c r="C28">
+        <v>769110000.0</v>
+      </c>
+      <c r="D28">
         <v>768960000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>765024000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>765250000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>723000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1011487000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1013712000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>983236999.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1097364000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1053424000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>882017000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>798661000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>586843000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>662395000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>905487000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>811930000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7575000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-257062000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-472039000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-667427000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-708837000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-897100000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-524862000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13242000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-44273000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>161656000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>864367000.0</v>
+      </c>
+      <c r="C29">
+        <v>886970000.0</v>
+      </c>
+      <c r="D29">
         <v>898529000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>921468000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>928244000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>710333000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1055867000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1108660000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1125905000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1321180000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1483807000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1424982000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1490314000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1431140000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1588299000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1917736000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2004666000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2038613000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2091935000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2109320000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1448639000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1556333000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1526817000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>855218000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>450371000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>11527000.0</v>
+      </c>
+      <c r="C30">
+        <v>12834000.0</v>
+      </c>
+      <c r="D30">
         <v>830536000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>862088000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>870988000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>836107000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>864626000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>895548000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>889610000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>525186000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>421759000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>312697000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>209945000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>348532000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>248106000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>369886000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>236469000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>105433000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>89900000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>100491000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>93215000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>60576000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>33799000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15287000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>35033000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>30848000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>192837000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>250083000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>316331000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>279464000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>322626000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>429181000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>728170000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>852072000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>946122000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1003383000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1148930000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1199518000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>666966000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-694729000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-378983000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>705401000.0</v>
+      </c>
+      <c r="C32">
+        <v>542952000.0</v>
+      </c>
+      <c r="D32">
         <v>622096000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>715235000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>816526000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>546576000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>632479000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>732161000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>498225000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>95833000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>190509000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>222210000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>220885000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>516789000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>652737000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>720791000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>842098000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1275036000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1406608000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1512129000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>967327000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1115169000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1174257000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>642989000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>182290000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>24840000.0</v>
+      </c>
+      <c r="C33">
+        <v>24906000.0</v>
+      </c>
+      <c r="D33">
         <v>51214000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>50503000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>51392000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>151277000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>157931000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>154026000.0</v>
       </c>
-      <c r="H33">
-[...2 lines deleted...]
-      <c r="I33">
+      <c r="J33">
+        <v>163609000.0</v>
+      </c>
+      <c r="K33">
         <v>522783000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>633021000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>702296000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>772668000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>398918000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>436501000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>475396000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>479308000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>264458000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>259383000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>249509000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>244235000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>126177000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>116153000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>116161000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>117826000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>98057000.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-161656000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>51354000.0</v>
+      </c>
+      <c r="C34">
+        <v>28164000.0</v>
+      </c>
+      <c r="D34">
         <v>28305000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>31132000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>36950000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>324202000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>33804000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>37339000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>45844000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>17109000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>16969000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>17410000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>36660000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>38312000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>36316000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>18458000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>25616000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>13682000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>15529000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>3584000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>2504000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>2151000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>1886000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1965000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>2136000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>2892000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>789686000.0</v>
+      </c>
+      <c r="C35">
+        <v>803610000.0</v>
+      </c>
+      <c r="D35">
         <v>546698000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>613794000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>709291000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>720684000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>785727000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>866783000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>606921000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>688485000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>565260000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>586270000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>591315000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>440466000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>644106000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>701136000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>713042000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>624300000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>625340000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>624892000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>15961000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>14244000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>12560000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>13715000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>15193000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>3073000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>23144000.0</v>
+      </c>
+      <c r="C36">
+        <v>24665000.0</v>
+      </c>
+      <c r="D36">
         <v>26667000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>26891000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>28490000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>35472000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>36446000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>24508000.0</v>
       </c>
-      <c r="H36">
-[...2 lines deleted...]
-      <c r="I36">
+      <c r="J36">
+        <v>29308000.0</v>
+      </c>
+      <c r="K36">
         <v>359696000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>802117000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>479371000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>547345000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>26004000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>29539000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>28531000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>29624000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>25033000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>23251000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>19809000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>16511000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>15742000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>13433000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>12472000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>13580000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>12057000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-161656000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38">
+        <v>886978000.0</v>
+      </c>
+      <c r="C38">
+        <v>889261000.0</v>
+      </c>
+      <c r="D38">
         <v>899404000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>928833000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>939701000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>943000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>937132000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>19537000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>982834000.0</v>
       </c>
-      <c r="I38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>479371000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>166239000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>195921000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>241854000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>240147000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>25033000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>23251000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>19809000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>16511000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>32913000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>27770000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>12472000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>13580000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>46</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
         <v>55026000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>52901000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>53011000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>49026000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>50084000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>67742000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>78057999.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>124133000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>137406000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>123527000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>131351000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>131422000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>152881000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>215171000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>265266000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>138150000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>131964000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>87100000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>51274000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>57443000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>44218000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>39661000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>44765000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>11002000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>223000.0</v>
+      </c>
+      <c r="C40">
+        <v>314321000.0</v>
+      </c>
+      <c r="D40">
         <v>6105000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>8194000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>7851000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>17045000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>17305000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>8881000.0</v>
       </c>
-      <c r="H40">
-[...2 lines deleted...]
-      <c r="I40">
+      <c r="J40">
+        <v>37583000.0</v>
+      </c>
+      <c r="K40">
         <v>82648000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>64870000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>65205000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>63507000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>88505000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>112696000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>109662000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>139945000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>139949000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>139477000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>148905000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>81877000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>74237000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>50836000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>42709000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>37884000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>67386000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>17410000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>18183000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>15696000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>18458000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>16679000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>4090000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>4204000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>3584000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2504000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>2151000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1886000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1965000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>2136000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>171090000.0</v>
+      </c>
+      <c r="C42">
+        <v>169663000.0</v>
+      </c>
+      <c r="D42">
         <v>168253000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>166809000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>164973000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2094889000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2093941000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2092657000.0</v>
       </c>
-      <c r="H42">
-[...2 lines deleted...]
-      <c r="I42">
+      <c r="J42">
+        <v>2089813999.0</v>
+      </c>
+      <c r="K42">
         <v>2082861000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2083046000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2080155000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>2077839000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>2075931000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>2070454000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>2069246000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>2067470000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>2063841000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>2059505000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>2057479000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>2050527000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>2004841000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1994929000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1424675000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>900956000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-864808000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>15232000.0</v>
+      </c>
+      <c r="C45">
+        <v>13972000.0</v>
+      </c>
+      <c r="D45">
         <v>12577000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>10804000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>9304000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>16798000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>15484000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>16387000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>13944000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>49391000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>125075000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>118060000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>73168000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>73769000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>74912000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>39076000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>35506000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>32229000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>24388000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>12945000.0</v>
+      </c>
+      <c r="C46">
+        <v>12536000.0</v>
+      </c>
+      <c r="D46">
         <v>11701000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>10291000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>9106000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>10936000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>9860000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>11137000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>9165000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>31195000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>80056000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>77526000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>73168000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>73769000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>74912000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>61117000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>59978000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>52401000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>47553000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>39076000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>35506000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>32229000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>24388000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>25220000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>25640000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>7828000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>50689000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>51427000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>50201000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>50520000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>61117000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>44657000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>52401000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>30559000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>39076000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>35506000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>32229000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>24388000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>25220000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>25640000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-72679000.0</v>
+      </c>
+      <c r="C48">
+        <v>-53050000.0</v>
+      </c>
+      <c r="D48">
         <v>-41646000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-14870000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-6351000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-2125836000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-2089260000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-2049517000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-2028329000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1960712000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1824911000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1742054000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1675736000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1600692000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1625457000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1574330000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1459241000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1148782000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1018989000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-920867000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-855060000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-777871000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-717209000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-679359000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-616127000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-573860000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-1742054000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-1675736000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1600692000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1625457000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1574330000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-1459241000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-1148782000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-1018989000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-920867000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-855060000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-777871000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>177983000.0</v>
+      </c>
+      <c r="C50">
+        <v>337155000.0</v>
+      </c>
+      <c r="D50">
         <v>269773000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>205822000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>114187000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>359912000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>321812000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>270784000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>516276000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>744856000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>704184000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>541815000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>533421000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>553745000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>535377000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>748354000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>708876000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>512801000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>441473000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>363614000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>253038000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>329231000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>248967000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>109783000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>165303000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>173596000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>774776000.0</v>
+      </c>
+      <c r="C51">
+        <v>779494000.0</v>
+      </c>
+      <c r="D51">
         <v>781372000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>779286000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>779815000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>752343000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1062580000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1077105000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1074226999.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1232949000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1261986000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1119942000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1115375000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>985758000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1172055000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1438129000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1412651000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1139900000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1069481000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>991534000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>272860000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>347376000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>264262000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>126173000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>183084000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>173461000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>28500000.0</v>
+      </c>
+      <c r="C52">
+        <v>30541000.0</v>
+      </c>
+      <c r="D52">
         <v>269773000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>205822000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>114187000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>359912000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>321812000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>270784000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>516275999.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>753593000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>713695000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>551082000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>542442000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>563475000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>543645000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>755451000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>716288000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>519690000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>448345000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>370226000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>259403000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>335283000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>253588000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>114423000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>170027000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>173461000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>4485000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>5287000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>6553000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>7976000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>20592000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>23984000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>13432000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>15603000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>323312000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>937823000.0</v>
+      </c>
+      <c r="C55">
+        <v>937385000.0</v>
+      </c>
+      <c r="D55">
         <v>949188000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>979754000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>989956000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1066696000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1123734000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1180709000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1222267000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1475422000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1646711000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1591869000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1651636000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1619027000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1808960000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2142299000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2338735000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2366750000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2409543000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2420639000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1666707000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1724056000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1654943000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>963207000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>547083000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>563387000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>26005000.0</v>
+      </c>
+      <c r="C56">
+        <v>23218000.0</v>
+      </c>
+      <c r="D56">
         <v>897974000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>929251000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>938564000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>914476000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>965803000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1026683000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1058657999.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>952639000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1013690000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>889573000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>878968000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1220109000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1372459000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1666903000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1859427000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2102292000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2150160000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2171130000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1422472000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1597879000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1538790000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>847046000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>429257000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>465330000.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56">
         <v>161656000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>28500000.0</v>
+      </c>
+      <c r="C57">
+        <v>344862000.0</v>
+      </c>
+      <c r="D57">
         <v>275878000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>214016000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>122038000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>376957000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>339117000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>270784000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>553859000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>856806000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>823181000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>667363000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>658083000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>703320000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>719722000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>946112000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1017329000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>827256000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>743552000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>659001000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>455145000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>482710000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>364533000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>204057000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>246967000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>259834000.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>818186000.0</v>
+      </c>
+      <c r="C58">
+        <v>820767000.0</v>
+      </c>
+      <c r="D58">
         <v>822576000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>827810000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>831329000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1097641000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1119051000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1137567000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1160780000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1353271000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1388441000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1253633000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1249398000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1143786000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1363828000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1647248000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1730371000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1451556000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1368892000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1283893000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>471106000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>496954000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>377093000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>217772000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>262160000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>262907000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>98416000.0</v>
+      </c>
+      <c r="C60">
+        <v>116618000.0</v>
+      </c>
+      <c r="D60">
         <v>126612000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>151944000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>158627000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-30945000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>4683000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>43142000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>61487000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>122151000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>258270000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>338236000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>402238000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>475241000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>445132000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>495051000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>608364000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>915194000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1040651000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1136746000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1195601000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1227102000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1277850000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>745435000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>284923000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>300480000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60">
         <v>222234000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>21140000.0</v>
+      </c>
+      <c r="C2">
         <v>186016000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>731256000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1704114000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2982156000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1286155000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1133962000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>794622000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>4407000.0</v>
+      </c>
+      <c r="C3">
         <v>29086000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>43476000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>38707000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13215000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4654000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6157000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6932000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>47061000.0</v>
+      </c>
+      <c r="C5">
         <v>-72198000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-214776000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-430897000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-348209000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-193059000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-129245000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-76436000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>51468000.0</v>
+      </c>
+      <c r="C6">
         <v>-43112000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-171300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-392190000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-334994000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-188405000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-123088000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-69504000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>91133000.0</v>
+      </c>
+      <c r="C9">
         <v>11610000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>161947000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>244787000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>202099000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>71545000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>57859000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>60807000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-8657000.0</v>
+      </c>
+      <c r="C10">
         <v>-137384000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-364925000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-471590000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-370157000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-202715000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-142810000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-84949000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>299000.0</v>
+      </c>
+      <c r="C11">
         <v>856000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>615000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-19680000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>754000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>84000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>168000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>229000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>55718000.0</v>
+      </c>
+      <c r="C12">
         <v>65186000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>47869000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40693000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21948000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9656000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14596000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8513000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>171650000.0</v>
+      </c>
+      <c r="C13">
         <v>201833000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22741000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>19363000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10341000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5896000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5607000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3135000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-7964000.0</v>
+      </c>
+      <c r="C15">
         <v>-165124000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-365540000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-451910000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-370911000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-202799000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-142978000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-85178000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-451910000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-370911000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-202799000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-275728000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-98214000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-54046000.0</v>
+      </c>
+      <c r="C17">
         <v>-138240000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-199454000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-451910000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-370911000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-202799000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-142978000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-85178000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>118303000.0</v>
+      </c>
+      <c r="C18">
         <v>136647000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-20250000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-21330000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11607000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3760000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8989000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5378000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>140866000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>10406000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14460000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>211873000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>181000.0</v>
+      </c>
+      <c r="C21">
         <v>-126804000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-270227000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-571763000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-358615000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-178599000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-133148000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-79892000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>112092000.0</v>
+      </c>
+      <c r="C23">
         <v>138414000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1163430000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2520664000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3542870000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1536299000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1324969000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>935321000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>3350000.0</v>
+      </c>
+      <c r="C25">
         <v>29086000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>43123000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>24114000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13215000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4654000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6157000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6932000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>48440000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>118693000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>125481000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>92655000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>49866000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>25600000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>12168000.0</v>
+      </c>
+      <c r="C28">
         <v>109328000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>285514000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>447694000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>422342000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>152891000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>135122000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>108242000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>294000.0</v>
+      </c>
+      <c r="C29">
         <v>856000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3323000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-19680000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>754000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>84000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>168000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>229000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>90952000.0</v>
+      </c>
+      <c r="C30">
         <v>138414000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>432174000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>816550000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>560714000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>250144000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>191007000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>140699000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>-8838000.0</v>
+      </c>
+      <c r="C31">
         <v>-10580000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-94698000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>100173000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11542000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-24116000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-9662000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5057000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>112273000.0</v>
+      </c>
+      <c r="C32">
         <v>11610000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>893203000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1948901000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3184255000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1357700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1191821000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>855429000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>5841000.0</v>
+      </c>
+      <c r="C2">
+        <v>5054998.0</v>
+      </c>
+      <c r="D2">
         <v>16287000.0</v>
       </c>
-      <c r="C2">
-[...2 lines deleted...]
-      <c r="D2">
+      <c r="E2">
+        <v>4904000.0</v>
+      </c>
+      <c r="F2">
         <v>18890000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>48531000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>61793000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>27176000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>24110000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>206877000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>187540000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9639000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>157662000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>179890000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>273466000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>409080000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>842135000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>889785000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>838667000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>698762000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>554942000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>385723000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>297560000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>245486000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>357385000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>339261000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>324602000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>247052000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>223047000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>1340000.0</v>
+      </c>
+      <c r="C3">
+        <v>1035000.0</v>
+      </c>
+      <c r="D3">
         <v>998000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>742000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>575000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7123000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7105000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7232000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7626000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>11055000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>11848000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>7198000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10637000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>10702000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>9995000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>10115000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7895000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3718000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3469000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3122000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2906000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1399000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1196000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1089000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>970000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1474000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1537000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1557000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1589000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-5583000.0</v>
+      </c>
+      <c r="C5">
+        <v>2260000.0</v>
+      </c>
+      <c r="D5">
         <v>-12977000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>4967000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>5346000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-20274000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-20672000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2220000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-21303000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-59408000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-70539000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-5653000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-73667000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>39246000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-40524000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-105300000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-324319000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-122190000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-91065000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-61733000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-73221000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-57442000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-35558000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-61879000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-38180000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-37996000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-35919000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-29981000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-24318000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-4243000.0</v>
+      </c>
+      <c r="C6">
+        <v>3295000.0</v>
+      </c>
+      <c r="D6">
         <v>-11979000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>5709000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>5921000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-13151000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-13567000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>9452000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-13677000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-48353000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-58691000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1545000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-63030000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>49948000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-30529000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-95185000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-316424000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-118472000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-87596000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-58611000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-70315000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-56043000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-34362000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-60790000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-37210000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-36522000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-34382000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-28424000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-22729000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>19151000.0</v>
+      </c>
+      <c r="C9">
+        <v>23317000.0</v>
+      </c>
+      <c r="D9">
         <v>-16287000.0</v>
       </c>
-      <c r="C9">
-[...2 lines deleted...]
-      <c r="D9">
+      <c r="E9">
+        <v>17019000.0</v>
+      </c>
+      <c r="F9">
         <v>-7640000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2828000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2890000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>33705000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>25107000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>29047000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>48094000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>43882000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>38805000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>29459000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>67331000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>66357000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>81640000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>44706000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>58089000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>63128000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>36176000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>20106000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>25445000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>7607000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>18387000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>16331000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>15671000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>13845000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>12012000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-18854000.0</v>
+      </c>
+      <c r="C10">
+        <v>-11580000.0</v>
+      </c>
+      <c r="D10">
         <v>-26998000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-8873000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-6300000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-36251000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-37620000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-19271000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-44240000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-141624000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-82597000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-7180000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-15196000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>27170000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-50228000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-114833000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-333699000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-129418000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-98093000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-65613000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-77033000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-60716000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-37817000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-63176000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-41006000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-42689000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-39716000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-33369000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-27036000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>192000.0</v>
+      </c>
+      <c r="C11">
+        <v>-59000.0</v>
+      </c>
+      <c r="D11">
         <v>144000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>59000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>150000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>463000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>124000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-167000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>436000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-303000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>260000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>286000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>273000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2405000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>899000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>256000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-23240000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>375000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>29000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>194000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>156000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-54000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>33000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>52000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>53000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>46000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>48000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-29000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12">
-        <v>706000.0</v>
+        <v>13271000.0</v>
       </c>
       <c r="C12">
+        <v>29526000.0</v>
+      </c>
+      <c r="D12">
+        <v>14021000.0</v>
+      </c>
+      <c r="E12">
         <v>13840000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11646000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>15977000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>16948000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>16530000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>15731000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14530000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>12058000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>8938000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8784000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12076000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9704000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9533000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9380000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7228000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7028000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3880000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3812000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3274000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2259000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1297000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2826000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4693000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3797000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3388000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2718000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>42476000.0</v>
+      </c>
+      <c r="C13">
+        <v>43916000.0</v>
+      </c>
+      <c r="D13">
         <v>44829000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>45748000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>37157000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>48681000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>50213000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>51862000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>51077000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4789000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5506000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4921000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>5942000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>6372000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>5104000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3935000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3952000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3053000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2930000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2062000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2296000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1936000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1289000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>715000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1956000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1153000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1190000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1415000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>869000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-19058000.0</v>
+      </c>
+      <c r="C15">
+        <v>-11403000.0</v>
+      </c>
+      <c r="D15">
         <v>-26776000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-8519000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-6351000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-36574000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-39743000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-21188000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-67617000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-141321000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-82857000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-66039000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-75044000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>24765000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-51127000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-115089000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-310459000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-129793000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-98122000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-65807000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-77189000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-60662000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-37850000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-63228000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-41059000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-42735000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-39764000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-33340000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-27139000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-66318000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-75044000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>24765000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-51127000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-115089000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-310459000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-129793000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-98122000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-65807000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-77189000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-60662000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-37850000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-63228000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-41059000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-105450000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-59219000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-45103000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-19046000.0</v>
+      </c>
+      <c r="C17">
+        <v>-11521000.0</v>
+      </c>
+      <c r="D17">
         <v>-27142000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-8932000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-6450000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-36714000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-37744000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-19104000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-44676000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-141321000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-82857000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-66318000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-75044000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>24765000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-51127000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-115089000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-310459000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-129793000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-98122000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-65807000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-77189000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-60662000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-37850000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-63228000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-41059000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-42735000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-39764000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-33340000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-27139000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>29205000.0</v>
+      </c>
+      <c r="C18">
+        <v>30076000.0</v>
+      </c>
+      <c r="D18">
         <v>30808000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>31908000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>25511000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>32704000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>33265000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1549000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>35346000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9741000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6552000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4017000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3977000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5704000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4600000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5598000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5428000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4175000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4098000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1818000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1516000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1338000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-970000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-582000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-870000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3540000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2607000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1973000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-869000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-4384000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>3411000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>116855000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>37638000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-5221000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-8406000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>3060000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2940000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2095000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>2311000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
+        <v>1353000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20">
         <v>5746000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1017000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>3407000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>201703000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-5583000.0</v>
+      </c>
+      <c r="C21">
+        <v>2260000.0</v>
+      </c>
+      <c r="D21">
         <v>-18823000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-23846000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-21989000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-107205000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5802000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>28181000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>17142000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-106851000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-42502000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-52611000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-68263000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-77609000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-78162000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-100079000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-315913000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-125250000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-94005000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-63828000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-75532000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-59381000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-36873000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-41387000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-40959000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-38916000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-36780000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-31348000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-26104000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>30575000.0</v>
+      </c>
+      <c r="C23">
+        <v>26112000.0</v>
+      </c>
+      <c r="D23">
         <v>18823000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>23846000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>21989000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>110033000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>8692000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>32700000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>32075000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>342775000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>278136000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>106132000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>264730000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>286958000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>418959000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>575516000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1239688000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1059741000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>990761000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>825718000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>666650000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>465210000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>359878000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>294480000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>416731000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>394508000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>377053000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>292245000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>261163000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>1340000.0</v>
+      </c>
+      <c r="C25">
+        <v>1035000.0</v>
+      </c>
+      <c r="D25">
         <v>998000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>742000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>575000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7123000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7105000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7232000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7626000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>11055000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>11248000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>10536000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5317000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-3891000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9995000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>10115000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>7895000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3718000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3469000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3122000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2906000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1399000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1196000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1089000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>970000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1474000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1537000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1557000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1589000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>32768000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>59944000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4036000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>28732000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8569000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>13429000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>14970000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>11471000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8950000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>19890000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>29370000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>60483000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>65015000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>57931000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>43648000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>44924000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>28064000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>23841000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>17043000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>23707000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>15424000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>14606000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>12736000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>7100000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>4520000.0</v>
+      </c>
+      <c r="C28">
+        <v>33888000.0</v>
+      </c>
+      <c r="D28">
         <v>1538000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>23104000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>21414000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>102910000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1587000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5524000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7965000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>68962000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>66157000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>23785000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>85066000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>81810000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>114753000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>123620000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>127511000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>101326000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>90787000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>80250000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>64190000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>50064000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>37286000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>30868000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>34673000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>38355000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>36328000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>30956000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>29483000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>192000.0</v>
+      </c>
+      <c r="C29">
+        <v>-59000.0</v>
+      </c>
+      <c r="D29">
         <v>144000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>59000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>150000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>463000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>124000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-167000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>436000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-303000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>260000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>385000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>273000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2405000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>899000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>256000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-23240000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>375000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>29000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>194000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>156000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-54000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>33000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>52000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>53000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>46000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>48000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-29000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>24734000.0</v>
+      </c>
+      <c r="C30">
+        <v>21057000.0</v>
+      </c>
+      <c r="D30">
         <v>2536000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>23846000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>21989000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>110033000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8692000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5524000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7965000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>135898000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>90596000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>96493000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>107068000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>107068000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>145493000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>166436000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>397553000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>169956000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>152094000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>126956000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>111708000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>79487000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>62318000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>48994000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>59346000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>55247000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>52451000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>45193000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>38116000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>-13271000.0</v>
+      </c>
+      <c r="C31">
+        <v>-13840000.0</v>
+      </c>
+      <c r="D31">
         <v>-8175000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>14973000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>15689000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>70954000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-31818000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-47452000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-61382000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-34773000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-40095000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>45431000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>53067000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>104779000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>27934000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-14754000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-17786000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-4168000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-4088000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1785000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1501000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1335000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-944000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-21789000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-47000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-3773000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2936000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-2021000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-932000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>24992000.0</v>
+      </c>
+      <c r="C32">
+        <v>28372000.0</v>
+      </c>
+      <c r="D32">
         <v>-5000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>21923000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11250000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2828000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2890000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>60881000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>49217000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>235924000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>235634000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>53521000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>196467000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>209349000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>340797000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>475437000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>923775000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>934491000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>896756000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>761890000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>591118000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>405829000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>323005000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>253093000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>375772000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>355592000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>340273000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>260897000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>235059000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>61441000.0</v>
+      </c>
+      <c r="C2">
         <v>208819000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>472010000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1214775000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1090039000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>219587000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>163509000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>83257000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>7061000</v>
+      </c>
+      <c r="C3">
         <v>3487000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2624000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24234000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>28413000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11329000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3528000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2062000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-742765000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>124736000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>870452000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>71618000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-41624000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-13673000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>4857000.0</v>
+      </c>
+      <c r="C6">
         <v>-130450000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-263191000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-742765000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>124736000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>870452000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>56078000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>80252000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>4948000.0</v>
+      </c>
+      <c r="C7">
         <v>7279000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5728000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>302277000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-246363000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-200734000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-87988000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9595000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>78060000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-53206000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-32068000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>1397000.0</v>
+      </c>
+      <c r="C9">
         <v>417000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7241000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>78060000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-53206000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-32068000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-18430000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9049000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>159758000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>403924000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-312208000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-224489000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-92877000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11902000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-181307000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>70264000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>21565000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14937000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5667000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-72966000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32499000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>42687000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8816000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3461000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-149421000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>48787000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>34258000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8382000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-5689000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>3350000.0</v>
+      </c>
+      <c r="C14">
         <v>29086000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29113000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38707000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13215000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4654000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6157000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6932000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>1266771000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>228589000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>66298000.0</v>
+      </c>
+      <c r="C16">
         <v>78369000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>208819000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>472010000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1214775000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1090039000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>219587000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>163509000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>68093000.0</v>
+      </c>
+      <c r="C18">
         <v>-100524000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-536308000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-133299000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-597101000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-366583000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-219164000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-66973000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>132575000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>154499000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13222000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-104288000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-11329000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3528000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>12788000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>141</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2399000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1095189000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>227502000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>145899000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>39817000.0</v>
+      </c>
+      <c r="C21">
         <v>-14446000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>222404000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-518860000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>808570000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>155770000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>52979000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-13391000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-54046000.0</v>
+      </c>
+      <c r="C22">
         <v>-138240000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-85097000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-451910000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-370911000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-202799000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-142978000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-85178000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-1941000.0</v>
+      </c>
+      <c r="C23">
         <v>-151542000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-127463000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4212000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-16624000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2522010000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>228772000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>291665000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-101112000.0</v>
+      </c>
+      <c r="C24">
         <v>136062000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>175777000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>127510000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-104288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8341000.0</v>
       </c>
       <c r="G24">
         <v>8341000.0</v>
       </c>
       <c r="H24">
+        <v>8341000.0</v>
+      </c>
+      <c r="I24">
         <v>14850000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>115721000.0</v>
+      </c>
+      <c r="C25">
         <v>-1047000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-478865000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13759000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12491000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3267000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>357000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>279000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>5766000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-4733000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5824000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>5181000.0</v>
+      </c>
+      <c r="C27">
         <v>5885000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6893000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11957000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13409000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13254000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2756000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1158000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>37876000.0</v>
+      </c>
+      <c r="C28">
         <v>-165988000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>97340000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-469488000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>797712000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1237035000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>275242000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>132375000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>75154000.0</v>
+      </c>
+      <c r="C29">
         <v>-97037000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-533684000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-109065000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-568688000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-355254000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-215636000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-64911000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-108173000.0</v>
+      </c>
+      <c r="C30">
         <v>132575000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>173153000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-164212000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-104288000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-11329000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3528000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12788000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>66298000.0</v>
+      </c>
+      <c r="C2">
+        <v>67438000.0</v>
+      </c>
+      <c r="D2">
         <v>67163000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>67568000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>61441000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>98161000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>111598000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>140506000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>208819000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>289079000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>304231000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>388708000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>472010000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>603965000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>686383000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>797530000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1214775000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1396117000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1500689000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>966837000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1090039000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1189323000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>672888000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>202343000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>219587000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>69109000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>102524000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>140786000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>163509000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>1536000</v>
+      </c>
+      <c r="C3">
+        <v>1667000</v>
+      </c>
+      <c r="D3">
         <v>2204000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1721000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1469000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1376000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1185000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>282000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>644000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3252000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>677000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>435000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>814000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4266000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3922000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8950000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7096000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>9627000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>9843000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5704000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3239000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6272000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1929000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1429000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1699000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1504000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1230000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>533000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>261000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-84477000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-83302000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-131955000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-82418000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-111147000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-417245000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-181342000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-104572000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>533852000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-123202000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>44503000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>47457000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>35628000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>5139000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>39624000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-8773000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>5122000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-16129000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-28840000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1777000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>7401000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1140000.0</v>
+      </c>
+      <c r="D6">
         <v>275000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-405000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>6127000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-19792000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-13437000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-28908000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-68313000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-80260000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-15152000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-84477000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-83302000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-131955000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-82418000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-111147000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-417245000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-181342000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-104572000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>533852000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-123202000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-99284000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>516435000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>470545000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-17244000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>150478000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-33415000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-38262000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-22723000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>3840000.0</v>
+      </c>
+      <c r="C7">
+        <v>6252000.0</v>
+      </c>
+      <c r="D7">
         <v>-1109000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-283000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>88000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8271000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3632000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-10592000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5968000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>61285000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1209000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5947000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3408000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>83831000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>110584000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>145881000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-38019000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-130488000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-86171000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-131178000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>101474000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-122438000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-155915000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>67312000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>10307000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4341000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-17255000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-62197000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-12877000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-439000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>4312000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>14808000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>29060000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>38523000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-4331000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-20270000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>8457000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-8253000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-33140000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>1307000.0</v>
+      </c>
+      <c r="C9">
+        <v>-9000.0</v>
+      </c>
+      <c r="D9">
         <v>222000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-259000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1443000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-43000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>949000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-831000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>342000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-3196000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-339000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1291000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3737000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>14808000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>29060000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>38523000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-4331000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-20270000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>8457000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-8253000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-33140000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-27771000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-19160000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>19393000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-4530000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-3401000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-485000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-10383000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-4161000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>63919000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-27749000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8607000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>114981000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>110335000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>100971000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>208071000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-15453000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-128477000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-84319000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-187914000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>88502000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-127907000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-162829000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>44545000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>21702000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4647000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-21315000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-64797000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-11412000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-274000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-25833000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-33170000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-17346000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-64082000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-22400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4893000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5820000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>20351000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>32944000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>11111000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>11370000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>6520000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-7436000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>2134000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11536000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2371000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-144852000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-162646000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-250063000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>36471000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18111000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>337189000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12246000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6130000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12041000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2082000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>9039000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>9410000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>19695000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4543000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>3261000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3904000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>427000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-112205000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-112205000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-151517000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>72004000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-219359000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>145440000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>13366000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-22385000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>44638000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>13168000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>22129000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>14704000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-3146000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>571000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>2411000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1447000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>5067000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>1340000.0</v>
+      </c>
+      <c r="C14">
+        <v>1035000.0</v>
+      </c>
+      <c r="D14">
         <v>998000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>742000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>575000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>7123000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>7105000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7232000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7626000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>11055000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>7298000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>7198000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>7224000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>10702000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9995000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>10115000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>7895000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3718000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3469000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3122000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2906000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1399000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1196000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1089000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>970000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1474000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1537000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1557000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1589000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>399164000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>377322000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>73699000.0</v>
+      </c>
+      <c r="C16">
+        <v>66298000.0</v>
+      </c>
+      <c r="D16">
         <v>67438000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>67163000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>67568000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>78369000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>98161000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>111598000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>140506000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>208819000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>289079000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>304231000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>388708000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>472010000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>603965000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>686383000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>797530000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1214775000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1396117000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1500689000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>966837000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1090039000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1189323000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>672888000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>202343000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>219587000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>69109000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>102524000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>140786000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>17089000.0</v>
+      </c>
+      <c r="C18">
+        <v>19579000.0</v>
+      </c>
+      <c r="D18">
         <v>17483000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>15958000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>15368000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-23516000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-32905000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-66583000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>22480000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-111305000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-194183000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-147539000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-85835000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-90229000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>110495000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-131391000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-22174000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-252856000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-183451000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-187109000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>26315000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-178652000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-184807000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>23720000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-26844000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-37112000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-53361000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-90513000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-38178000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-17870000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-18593000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-47697000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>24608000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>31115000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>35781000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>41071000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>35711000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>42748000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>47876000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3392000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-56484000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>14236000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-14610000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>29043000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-9627000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-9573000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-5704000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-79384000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-6272000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1929000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1429000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1699000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1504000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1230000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-533000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-261000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
-[...4 lines deleted...]
-      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>-3106000.0</v>
+      </c>
+      <c r="C21">
+        <v>1711000.0</v>
+      </c>
+      <c r="D21">
         <v>-864000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>824000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>38146000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-22252000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12802000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-60199000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>60508000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-155964000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-166984000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>26373000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-11262000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>71328000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>77905000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>735576000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-76193000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>80264000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>139184000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-55349000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-8329000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>19975000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>51983000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>15650000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-19046000.0</v>
+      </c>
+      <c r="C22">
+        <v>-11521000.0</v>
+      </c>
+      <c r="D22">
         <v>-27142000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-8932000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-6450000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-36714000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-37745000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-19105000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-44676000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-141321000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-34735000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-7466000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-15469000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>24765000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-51127000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-115089000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-310459000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-129793000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-98122000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-65807000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-77189000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-60662000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-37850000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-63228000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-41059000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-42735000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-39764000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-33340000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-27139000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-73000.0</v>
+      </c>
+      <c r="C23">
+        <v>-84000.0</v>
+      </c>
+      <c r="D23">
         <v>9617000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-315000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1159000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-8000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-30000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-286000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-151218000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2208000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>79587000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-15835000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-129716000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2235000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-633000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-469000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-875000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-495000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>750000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>720961000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2821000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-4697000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-249000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-66000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>19713000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>227318000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-29000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>268000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>347000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-27730000.0</v>
+      </c>
+      <c r="C24">
+        <v>-22346000.0</v>
+      </c>
+      <c r="D24">
         <v>-15961000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-16872000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-46228000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>25984000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>32300000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>36063000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>41715000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>38963000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>43425000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>48311000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>47632000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>21323000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>49226000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-6366000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>63327000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>270000.0</v>
       </c>
       <c r="S24">
         <v>714000.0</v>
       </c>
       <c r="T24">
+        <v>270000.0</v>
+      </c>
+      <c r="U24">
+        <v>714000.0</v>
+      </c>
+      <c r="V24">
         <v>-76145000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>32491000.0</v>
+      </c>
+      <c r="C25">
+        <v>24070000.0</v>
+      </c>
+      <c r="D25">
         <v>46940000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>24316000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>22133000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1756000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-5724000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-46449000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>52882000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-41875000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-166638000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-142558000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-75047000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-210605000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>43757000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-165124000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>345731000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9679000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5674000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>7066000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-457000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4997000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5461000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>15876000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4037000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>711000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>316000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>96000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>83000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>681000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>704000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1560000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2915000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2915000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-2037000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-878000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-1818000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-5282000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>0.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>0.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-542000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>1427000.0</v>
+      </c>
+      <c r="C27">
+        <v>1410000.0</v>
+      </c>
+      <c r="D27">
         <v>-491000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1836000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>491000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>936000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1012000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2613000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1324000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2803000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1778000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1669000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1679000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5344000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1208000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1776000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3629000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3655000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1542000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5392000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2820000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4324000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>4230000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4100000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>600000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>601000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>619000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>667000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>869000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>18042000.0</v>
+      </c>
+      <c r="C28">
+        <v>1627000.0</v>
+      </c>
+      <c r="D28">
         <v>-1247000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>509000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>36987000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-22260000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-12832000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1612000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-132508000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-7918000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>135606000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>14751000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-45099000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-63049000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-242139000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>25904000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-190204000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>71514000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>78609000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>720961000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-73372000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>79368000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>701242000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>446825000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>9600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>187590000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>19946000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>52251000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>15455000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>18625000.0</v>
+      </c>
+      <c r="C29">
+        <v>21246000.0</v>
+      </c>
+      <c r="D29">
         <v>19687000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>17679000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>16837000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-22140000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-31720000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-66301000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>23124000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-108053000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-193506000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-147104000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-85021000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-85963000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>114417000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-122441000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-15078000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-243229000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-173608000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-181405000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>29554000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-172380000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-182878000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>25149000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-25145000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-35608000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-52131000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-89980000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-37917000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-29266000.0</v>
+      </c>
+      <c r="C30">
+        <v>-24013000.0</v>
+      </c>
+      <c r="D30">
         <v>-18165000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-18593000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-47697000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>24608000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>31115000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35781000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>41071000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>35711000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>42748000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>47876000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>46818000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17057000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>45304000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-14610000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-211963000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-9627000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-9573000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5704000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-79384000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-6272000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1929000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1429000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1699000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1504000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1230000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-533000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-261000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>