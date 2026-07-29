--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1521,51 +1521,51 @@
       </c>
       <c r="D29">
         <v>1321180000.0</v>
       </c>
       <c r="E29">
         <v>1431140000.0</v>
       </c>
       <c r="F29">
         <v>2038613000.0</v>
       </c>
       <c r="G29">
         <v>1556333000.0</v>
       </c>
       <c r="H29">
         <v>-400075000.0</v>
       </c>
       <c r="I29">
         <v>-176953000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>12834000.0</v>
+        <v>821470000.0</v>
       </c>
       <c r="C30">
         <v>836107000.0</v>
       </c>
       <c r="D30">
         <v>525186000.0</v>
       </c>
       <c r="E30">
         <v>348532000.0</v>
       </c>
       <c r="F30">
         <v>105433000.0</v>
       </c>
       <c r="G30">
         <v>60576000.0</v>
       </c>
       <c r="H30">
         <v>30848000.0</v>
       </c>
       <c r="I30">
         <v>13207000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
@@ -1602,51 +1602,51 @@
       </c>
       <c r="D32">
         <v>95833000.0</v>
       </c>
       <c r="E32">
         <v>516789000.0</v>
       </c>
       <c r="F32">
         <v>1275036000.0</v>
       </c>
       <c r="G32">
         <v>1115169000.0</v>
       </c>
       <c r="H32">
         <v>205496000.0</v>
       </c>
       <c r="I32">
         <v>145186000.0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>24906000.0</v>
+        <v>49571000.0</v>
       </c>
       <c r="C33">
         <v>151277000.0</v>
       </c>
       <c r="D33">
         <v>522783000.0</v>
       </c>
       <c r="E33">
         <v>398918000.0</v>
       </c>
       <c r="F33">
         <v>264458000.0</v>
       </c>
       <c r="G33">
         <v>126177000.0</v>
       </c>
       <c r="H33">
         <v>98057000.0</v>
       </c>
       <c r="I33">
         <v>95363000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
@@ -1757,51 +1757,53 @@
       </c>
       <c r="C38">
         <v>943000.0</v>
       </c>
       <c r="D38"/>
       <c r="E38">
         <v>166239000.0</v>
       </c>
       <c r="F38">
         <v>25033000.0</v>
       </c>
       <c r="G38">
         <v>32913000.0</v>
       </c>
       <c r="H38">
         <v>12057000.0</v>
       </c>
       <c r="I38">
         <v>5573000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>55960000.0</v>
+      </c>
       <c r="C39">
         <v>49026000.0</v>
       </c>
       <c r="D39">
         <v>124133000.0</v>
       </c>
       <c r="E39">
         <v>131422000.0</v>
       </c>
       <c r="F39">
         <v>138150000.0</v>
       </c>
       <c r="G39">
         <v>57443000.0</v>
       </c>
       <c r="H39">
         <v>11002000.0</v>
       </c>
       <c r="I39">
         <v>7067000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
@@ -2167,51 +2169,51 @@
       </c>
       <c r="D55">
         <v>1475422000.0</v>
       </c>
       <c r="E55">
         <v>1619027000.0</v>
       </c>
       <c r="F55">
         <v>2366750000.0</v>
       </c>
       <c r="G55">
         <v>1724056000.0</v>
       </c>
       <c r="H55">
         <v>563387000.0</v>
       </c>
       <c r="I55">
         <v>392844000.0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>23218000.0</v>
+        <v>887814000.0</v>
       </c>
       <c r="C56">
         <v>914476000.0</v>
       </c>
       <c r="D56">
         <v>952639000.0</v>
       </c>
       <c r="E56">
         <v>1220109000.0</v>
       </c>
       <c r="F56">
         <v>2102292000.0</v>
       </c>
       <c r="G56">
         <v>1597879000.0</v>
       </c>
       <c r="H56">
         <v>465330000.0</v>
       </c>
       <c r="I56">
         <v>297481000.0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
@@ -4218,51 +4220,51 @@
       <c r="V29">
         <v>1448639000.0</v>
       </c>
       <c r="W29">
         <v>1556333000.0</v>
       </c>
       <c r="X29">
         <v>1526817000.0</v>
       </c>
       <c r="Y29">
         <v>855218000.0</v>
       </c>
       <c r="Z29">
         <v>450371000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>11527000.0</v>
+        <v>816140000.0</v>
       </c>
       <c r="C30">
         <v>12834000.0</v>
       </c>
       <c r="D30">
         <v>830536000.0</v>
       </c>
       <c r="E30">
         <v>862088000.0</v>
       </c>
       <c r="F30">
         <v>870988000.0</v>
       </c>
       <c r="G30">
         <v>836107000.0</v>
       </c>
       <c r="H30">
         <v>864626000.0</v>
       </c>
       <c r="I30">
         <v>895548000.0</v>
       </c>
       <c r="J30">
         <v>889610000.0</v>
       </c>
@@ -4452,51 +4454,51 @@
       <c r="V32">
         <v>967327000.0</v>
       </c>
       <c r="W32">
         <v>1115169000.0</v>
       </c>
       <c r="X32">
         <v>1174257000.0</v>
       </c>
       <c r="Y32">
         <v>642989000.0</v>
       </c>
       <c r="Z32">
         <v>182290000.0</v>
       </c>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>24840000.0</v>
+        <v>47984000.0</v>
       </c>
       <c r="C33">
         <v>24906000.0</v>
       </c>
       <c r="D33">
         <v>51214000.0</v>
       </c>
       <c r="E33">
         <v>50503000.0</v>
       </c>
       <c r="F33">
         <v>51392000.0</v>
       </c>
       <c r="G33">
         <v>151277000.0</v>
       </c>
       <c r="H33">
         <v>157931000.0</v>
       </c>
       <c r="I33">
         <v>154026000.0</v>
       </c>
       <c r="J33">
         <v>163609000.0</v>
       </c>
@@ -4911,52 +4913,56 @@
       </c>
       <c r="V38">
         <v>16511000.0</v>
       </c>
       <c r="W38">
         <v>32913000.0</v>
       </c>
       <c r="X38">
         <v>27770000.0</v>
       </c>
       <c r="Y38">
         <v>12472000.0</v>
       </c>
       <c r="Z38">
         <v>13580000.0</v>
       </c>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>46</v>
       </c>
-      <c r="B39"/>
-      <c r="C39"/>
+      <c r="B39">
+        <v>59221000.0</v>
+      </c>
+      <c r="C39">
+        <v>55960000.0</v>
+      </c>
       <c r="D39">
         <v>55026000.0</v>
       </c>
       <c r="E39">
         <v>52901000.0</v>
       </c>
       <c r="F39">
         <v>53011000.0</v>
       </c>
       <c r="G39">
         <v>49026000.0</v>
       </c>
       <c r="H39">
         <v>50084000.0</v>
       </c>
       <c r="I39">
         <v>67742000.0</v>
       </c>
       <c r="J39">
         <v>78057999.0</v>
       </c>
       <c r="K39">
         <v>124133000.0</v>
       </c>
       <c r="L39">
@@ -4994,75 +5000,75 @@
       </c>
       <c r="W39">
         <v>57443000.0</v>
       </c>
       <c r="X39">
         <v>44218000.0</v>
       </c>
       <c r="Y39">
         <v>39661000.0</v>
       </c>
       <c r="Z39">
         <v>44765000.0</v>
       </c>
       <c r="AA39">
         <v>11002000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>223000.0</v>
+        <v>6455000.0</v>
       </c>
       <c r="C40">
-        <v>314321000.0</v>
+        <v>321457000.0</v>
       </c>
       <c r="D40">
         <v>6105000.0</v>
       </c>
       <c r="E40">
         <v>8194000.0</v>
       </c>
       <c r="F40">
         <v>7851000.0</v>
       </c>
       <c r="G40">
         <v>17045000.0</v>
       </c>
       <c r="H40">
         <v>17305000.0</v>
       </c>
       <c r="I40">
         <v>8881000.0</v>
       </c>
       <c r="J40">
-        <v>37583000.0</v>
+        <v>38685000.0</v>
       </c>
       <c r="K40">
         <v>82648000.0</v>
       </c>
       <c r="L40">
         <v>64870000.0</v>
       </c>
       <c r="M40">
         <v>65205000.0</v>
       </c>
       <c r="N40">
         <v>63507000.0</v>
       </c>
       <c r="O40">
         <v>88505000.0</v>
       </c>
       <c r="P40">
         <v>112696000.0</v>
       </c>
       <c r="Q40">
         <v>109662000.0</v>
       </c>
       <c r="R40">
         <v>139945000.0</v>
       </c>
@@ -6086,51 +6092,51 @@
       </c>
       <c r="W55">
         <v>1724056000.0</v>
       </c>
       <c r="X55">
         <v>1654943000.0</v>
       </c>
       <c r="Y55">
         <v>963207000.0</v>
       </c>
       <c r="Z55">
         <v>547083000.0</v>
       </c>
       <c r="AA55">
         <v>563387000.0</v>
       </c>
       <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
     </row>
     <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>26005000.0</v>
+        <v>889839000.0</v>
       </c>
       <c r="C56">
         <v>23218000.0</v>
       </c>
       <c r="D56">
         <v>897974000.0</v>
       </c>
       <c r="E56">
         <v>929251000.0</v>
       </c>
       <c r="F56">
         <v>938564000.0</v>
       </c>
       <c r="G56">
         <v>914476000.0</v>
       </c>
       <c r="H56">
         <v>965803000.0</v>
       </c>
       <c r="I56">
         <v>1026683000.0</v>
       </c>
       <c r="J56">
         <v>1058657999.0</v>
       </c>
@@ -7494,75 +7500,75 @@
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>92</v>
       </c>
       <c r="B2">
         <v>5841000.0</v>
       </c>
       <c r="C2">
         <v>5054998.0</v>
       </c>
       <c r="D2">
         <v>16287000.0</v>
       </c>
       <c r="E2">
         <v>4904000.0</v>
       </c>
       <c r="F2">
-        <v>18890000.0</v>
+        <v>16067000.0</v>
       </c>
       <c r="G2">
         <v>48531000.0</v>
       </c>
       <c r="H2">
         <v>61793000.0</v>
       </c>
       <c r="I2">
         <v>27176000.0</v>
       </c>
       <c r="J2">
         <v>24110000.0</v>
       </c>
       <c r="K2">
         <v>206877000.0</v>
       </c>
       <c r="L2">
         <v>187540000.0</v>
       </c>
       <c r="M2">
         <v>9639000.0</v>
       </c>
       <c r="N2">
-        <v>157662000.0</v>
+        <v>23221000.0</v>
       </c>
       <c r="O2">
         <v>179890000.0</v>
       </c>
       <c r="P2">
         <v>273466000.0</v>
       </c>
       <c r="Q2">
         <v>409080000.0</v>
       </c>
       <c r="R2">
         <v>842135000.0</v>
       </c>
       <c r="S2">
         <v>889785000.0</v>
       </c>
       <c r="T2">
         <v>838667000.0</v>
       </c>
       <c r="U2">
         <v>698762000.0</v>
       </c>
       <c r="V2">
         <v>554942000.0</v>
       </c>
@@ -7610,51 +7616,51 @@
       <c r="F3">
         <v>575000.0</v>
       </c>
       <c r="G3">
         <v>7123000.0</v>
       </c>
       <c r="H3">
         <v>7105000.0</v>
       </c>
       <c r="I3">
         <v>7232000.0</v>
       </c>
       <c r="J3">
         <v>7626000.0</v>
       </c>
       <c r="K3">
         <v>11055000.0</v>
       </c>
       <c r="L3">
         <v>11848000.0</v>
       </c>
       <c r="M3">
         <v>7198000.0</v>
       </c>
       <c r="N3">
-        <v>10637000.0</v>
+        <v>7224000.0</v>
       </c>
       <c r="O3">
         <v>10702000.0</v>
       </c>
       <c r="P3">
         <v>9995000.0</v>
       </c>
       <c r="Q3">
         <v>10115000.0</v>
       </c>
       <c r="R3">
         <v>7895000.0</v>
       </c>
       <c r="S3">
         <v>3718000.0</v>
       </c>
       <c r="T3">
         <v>3469000.0</v>
       </c>
       <c r="U3">
         <v>3122000.0</v>
       </c>
       <c r="V3">
         <v>2906000.0</v>
       </c>
@@ -7703,84 +7709,84 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
         <v>-5583000.0</v>
       </c>
       <c r="C5">
-        <v>2260000.0</v>
+        <v>17946000.0</v>
       </c>
       <c r="D5">
         <v>-12977000.0</v>
       </c>
       <c r="E5">
         <v>4967000.0</v>
       </c>
       <c r="F5">
         <v>5346000.0</v>
       </c>
       <c r="G5">
         <v>-20274000.0</v>
       </c>
       <c r="H5">
         <v>-20672000.0</v>
       </c>
       <c r="I5">
         <v>2220000.0</v>
       </c>
       <c r="J5">
         <v>-21303000.0</v>
       </c>
       <c r="K5">
         <v>-59408000.0</v>
       </c>
       <c r="L5">
         <v>-70539000.0</v>
       </c>
       <c r="M5">
         <v>-5653000.0</v>
       </c>
       <c r="N5">
-        <v>-73667000.0</v>
+        <v>-10141000.0</v>
       </c>
       <c r="O5">
         <v>39246000.0</v>
       </c>
       <c r="P5">
         <v>-40524000.0</v>
       </c>
       <c r="Q5">
         <v>-105300000.0</v>
       </c>
       <c r="R5">
         <v>-324319000.0</v>
       </c>
       <c r="S5">
         <v>-122190000.0</v>
       </c>
       <c r="T5">
         <v>-91065000.0</v>
       </c>
       <c r="U5">
         <v>-61733000.0</v>
       </c>
       <c r="V5">
         <v>-73221000.0</v>
       </c>
@@ -7795,84 +7801,84 @@
       </c>
       <c r="Z5">
         <v>-38180000.0</v>
       </c>
       <c r="AA5">
         <v>-37996000.0</v>
       </c>
       <c r="AB5">
         <v>-35919000.0</v>
       </c>
       <c r="AC5">
         <v>-29981000.0</v>
       </c>
       <c r="AD5">
         <v>-24318000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
         <v>-4243000.0</v>
       </c>
       <c r="C6">
-        <v>3295000.0</v>
+        <v>18981000.0</v>
       </c>
       <c r="D6">
         <v>-11979000.0</v>
       </c>
       <c r="E6">
         <v>5709000.0</v>
       </c>
       <c r="F6">
         <v>5921000.0</v>
       </c>
       <c r="G6">
         <v>-13151000.0</v>
       </c>
       <c r="H6">
         <v>-13567000.0</v>
       </c>
       <c r="I6">
         <v>9452000.0</v>
       </c>
       <c r="J6">
         <v>-13677000.0</v>
       </c>
       <c r="K6">
         <v>-48353000.0</v>
       </c>
       <c r="L6">
         <v>-58691000.0</v>
       </c>
       <c r="M6">
         <v>1545000.0</v>
       </c>
       <c r="N6">
-        <v>-63030000.0</v>
+        <v>-2917000.0</v>
       </c>
       <c r="O6">
         <v>49948000.0</v>
       </c>
       <c r="P6">
         <v>-30529000.0</v>
       </c>
       <c r="Q6">
         <v>-95185000.0</v>
       </c>
       <c r="R6">
         <v>-316424000.0</v>
       </c>
       <c r="S6">
         <v>-118472000.0</v>
       </c>
       <c r="T6">
         <v>-87596000.0</v>
       </c>
       <c r="U6">
         <v>-58611000.0</v>
       </c>
       <c r="V6">
         <v>-70315000.0</v>
       </c>
@@ -7964,75 +7970,75 @@
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>99</v>
       </c>
       <c r="B9">
         <v>19151000.0</v>
       </c>
       <c r="C9">
         <v>23317000.0</v>
       </c>
       <c r="D9">
         <v>-16287000.0</v>
       </c>
       <c r="E9">
         <v>17019000.0</v>
       </c>
       <c r="F9">
-        <v>-7640000.0</v>
+        <v>-16067000.0</v>
       </c>
       <c r="G9">
         <v>2828000.0</v>
       </c>
       <c r="H9">
         <v>2890000.0</v>
       </c>
       <c r="I9">
         <v>33705000.0</v>
       </c>
       <c r="J9">
         <v>25107000.0</v>
       </c>
       <c r="K9">
         <v>29047000.0</v>
       </c>
       <c r="L9">
         <v>48094000.0</v>
       </c>
       <c r="M9">
         <v>43882000.0</v>
       </c>
       <c r="N9">
-        <v>38805000.0</v>
+        <v>23038000.0</v>
       </c>
       <c r="O9">
         <v>29459000.0</v>
       </c>
       <c r="P9">
         <v>67331000.0</v>
       </c>
       <c r="Q9">
         <v>66357000.0</v>
       </c>
       <c r="R9">
         <v>81640000.0</v>
       </c>
       <c r="S9">
         <v>44706000.0</v>
       </c>
       <c r="T9">
         <v>58089000.0</v>
       </c>
       <c r="U9">
         <v>63128000.0</v>
       </c>
       <c r="V9">
         <v>36176000.0</v>
       </c>
@@ -8080,51 +8086,51 @@
       <c r="F10">
         <v>-6300000.0</v>
       </c>
       <c r="G10">
         <v>-36251000.0</v>
       </c>
       <c r="H10">
         <v>-37620000.0</v>
       </c>
       <c r="I10">
         <v>-19271000.0</v>
       </c>
       <c r="J10">
         <v>-44240000.0</v>
       </c>
       <c r="K10">
         <v>-141624000.0</v>
       </c>
       <c r="L10">
         <v>-82597000.0</v>
       </c>
       <c r="M10">
         <v>-7180000.0</v>
       </c>
       <c r="N10">
-        <v>-15196000.0</v>
+        <v>-15415000.0</v>
       </c>
       <c r="O10">
         <v>27170000.0</v>
       </c>
       <c r="P10">
         <v>-50228000.0</v>
       </c>
       <c r="Q10">
         <v>-114833000.0</v>
       </c>
       <c r="R10">
         <v>-333699000.0</v>
       </c>
       <c r="S10">
         <v>-129418000.0</v>
       </c>
       <c r="T10">
         <v>-98093000.0</v>
       </c>
       <c r="U10">
         <v>-65613000.0</v>
       </c>
       <c r="V10">
         <v>-77033000.0</v>
       </c>
@@ -8172,51 +8178,51 @@
       <c r="F11">
         <v>150000.0</v>
       </c>
       <c r="G11">
         <v>463000.0</v>
       </c>
       <c r="H11">
         <v>124000.0</v>
       </c>
       <c r="I11">
         <v>-167000.0</v>
       </c>
       <c r="J11">
         <v>436000.0</v>
       </c>
       <c r="K11">
         <v>-303000.0</v>
       </c>
       <c r="L11">
         <v>260000.0</v>
       </c>
       <c r="M11">
         <v>286000.0</v>
       </c>
       <c r="N11">
-        <v>273000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="O11">
         <v>2405000.0</v>
       </c>
       <c r="P11">
         <v>899000.0</v>
       </c>
       <c r="Q11">
         <v>256000.0</v>
       </c>
       <c r="R11">
         <v>-23240000.0</v>
       </c>
       <c r="S11">
         <v>375000.0</v>
       </c>
       <c r="T11">
         <v>29000.0</v>
       </c>
       <c r="U11">
         <v>194000.0</v>
       </c>
       <c r="V11">
         <v>156000.0</v>
       </c>
@@ -8924,51 +8930,51 @@
       <c r="F21">
         <v>-21989000.0</v>
       </c>
       <c r="G21">
         <v>-107205000.0</v>
       </c>
       <c r="H21">
         <v>-5802000.0</v>
       </c>
       <c r="I21">
         <v>28181000.0</v>
       </c>
       <c r="J21">
         <v>17142000.0</v>
       </c>
       <c r="K21">
         <v>-106851000.0</v>
       </c>
       <c r="L21">
         <v>-42502000.0</v>
       </c>
       <c r="M21">
         <v>-52611000.0</v>
       </c>
       <c r="N21">
-        <v>-68263000.0</v>
+        <v>12819000.0</v>
       </c>
       <c r="O21">
         <v>-77609000.0</v>
       </c>
       <c r="P21">
         <v>-78162000.0</v>
       </c>
       <c r="Q21">
         <v>-100079000.0</v>
       </c>
       <c r="R21">
         <v>-315913000.0</v>
       </c>
       <c r="S21">
         <v>-125250000.0</v>
       </c>
       <c r="T21">
         <v>-94005000.0</v>
       </c>
       <c r="U21">
         <v>-63828000.0</v>
       </c>
       <c r="V21">
         <v>-75532000.0</v>
       </c>
@@ -9050,51 +9056,51 @@
       <c r="F23">
         <v>21989000.0</v>
       </c>
       <c r="G23">
         <v>110033000.0</v>
       </c>
       <c r="H23">
         <v>8692000.0</v>
       </c>
       <c r="I23">
         <v>32700000.0</v>
       </c>
       <c r="J23">
         <v>32075000.0</v>
       </c>
       <c r="K23">
         <v>342775000.0</v>
       </c>
       <c r="L23">
         <v>278136000.0</v>
       </c>
       <c r="M23">
         <v>106132000.0</v>
       </c>
       <c r="N23">
-        <v>264730000.0</v>
+        <v>33440000.0</v>
       </c>
       <c r="O23">
         <v>286958000.0</v>
       </c>
       <c r="P23">
         <v>418959000.0</v>
       </c>
       <c r="Q23">
         <v>575516000.0</v>
       </c>
       <c r="R23">
         <v>1239688000.0</v>
       </c>
       <c r="S23">
         <v>1059741000.0</v>
       </c>
       <c r="T23">
         <v>990761000.0</v>
       </c>
       <c r="U23">
         <v>825718000.0</v>
       </c>
       <c r="V23">
         <v>666650000.0</v>
       </c>
@@ -9360,75 +9366,75 @@
       </c>
       <c r="AC27">
         <v>12736000.0</v>
       </c>
       <c r="AD27">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>118</v>
       </c>
       <c r="B28">
         <v>4520000.0</v>
       </c>
       <c r="C28">
         <v>33888000.0</v>
       </c>
       <c r="D28">
         <v>1538000.0</v>
       </c>
       <c r="E28">
         <v>23104000.0</v>
       </c>
       <c r="F28">
-        <v>21414000.0</v>
+        <v>5347000.0</v>
       </c>
       <c r="G28">
         <v>102910000.0</v>
       </c>
       <c r="H28">
         <v>1587000.0</v>
       </c>
       <c r="I28">
         <v>5524000.0</v>
       </c>
       <c r="J28">
         <v>7965000.0</v>
       </c>
       <c r="K28">
         <v>68962000.0</v>
       </c>
       <c r="L28">
         <v>66157000.0</v>
       </c>
       <c r="M28">
         <v>23785000.0</v>
       </c>
       <c r="N28">
-        <v>85066000.0</v>
+        <v>10219000.0</v>
       </c>
       <c r="O28">
         <v>81810000.0</v>
       </c>
       <c r="P28">
         <v>114753000.0</v>
       </c>
       <c r="Q28">
         <v>123620000.0</v>
       </c>
       <c r="R28">
         <v>127511000.0</v>
       </c>
       <c r="S28">
         <v>101326000.0</v>
       </c>
       <c r="T28">
         <v>90787000.0</v>
       </c>
       <c r="U28">
         <v>80250000.0</v>
       </c>
       <c r="V28">
         <v>64190000.0</v>
       </c>
@@ -9544,75 +9550,75 @@
       </c>
       <c r="AC29">
         <v>-29000.0</v>
       </c>
       <c r="AD29">
         <v>103000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>120</v>
       </c>
       <c r="B30">
         <v>24734000.0</v>
       </c>
       <c r="C30">
         <v>21057000.0</v>
       </c>
       <c r="D30">
         <v>2536000.0</v>
       </c>
       <c r="E30">
         <v>23846000.0</v>
       </c>
       <c r="F30">
-        <v>21989000.0</v>
+        <v>5922000.0</v>
       </c>
       <c r="G30">
         <v>110033000.0</v>
       </c>
       <c r="H30">
         <v>8692000.0</v>
       </c>
       <c r="I30">
         <v>5524000.0</v>
       </c>
       <c r="J30">
         <v>7965000.0</v>
       </c>
       <c r="K30">
         <v>135898000.0</v>
       </c>
       <c r="L30">
         <v>90596000.0</v>
       </c>
       <c r="M30">
         <v>96493000.0</v>
       </c>
       <c r="N30">
-        <v>107068000.0</v>
+        <v>10219000.0</v>
       </c>
       <c r="O30">
         <v>107068000.0</v>
       </c>
       <c r="P30">
         <v>145493000.0</v>
       </c>
       <c r="Q30">
         <v>166436000.0</v>
       </c>
       <c r="R30">
         <v>397553000.0</v>
       </c>
       <c r="S30">
         <v>169956000.0</v>
       </c>
       <c r="T30">
         <v>152094000.0</v>
       </c>
       <c r="U30">
         <v>126956000.0</v>
       </c>
       <c r="V30">
         <v>111708000.0</v>
       </c>
@@ -9660,51 +9666,51 @@
       <c r="F31">
         <v>15689000.0</v>
       </c>
       <c r="G31">
         <v>70954000.0</v>
       </c>
       <c r="H31">
         <v>-31818000.0</v>
       </c>
       <c r="I31">
         <v>-47452000.0</v>
       </c>
       <c r="J31">
         <v>-61382000.0</v>
       </c>
       <c r="K31">
         <v>-34773000.0</v>
       </c>
       <c r="L31">
         <v>-40095000.0</v>
       </c>
       <c r="M31">
         <v>45431000.0</v>
       </c>
       <c r="N31">
-        <v>53067000.0</v>
+        <v>-28234000.0</v>
       </c>
       <c r="O31">
         <v>104779000.0</v>
       </c>
       <c r="P31">
         <v>27934000.0</v>
       </c>
       <c r="Q31">
         <v>-14754000.0</v>
       </c>
       <c r="R31">
         <v>-17786000.0</v>
       </c>
       <c r="S31">
         <v>-4168000.0</v>
       </c>
       <c r="T31">
         <v>-4088000.0</v>
       </c>
       <c r="U31">
         <v>-1785000.0</v>
       </c>
       <c r="V31">
         <v>-1501000.0</v>
       </c>
@@ -9752,51 +9758,51 @@
       <c r="F32">
         <v>11250000.0</v>
       </c>
       <c r="G32">
         <v>2828000.0</v>
       </c>
       <c r="H32">
         <v>2890000.0</v>
       </c>
       <c r="I32">
         <v>60881000.0</v>
       </c>
       <c r="J32">
         <v>49217000.0</v>
       </c>
       <c r="K32">
         <v>235924000.0</v>
       </c>
       <c r="L32">
         <v>235634000.0</v>
       </c>
       <c r="M32">
         <v>53521000.0</v>
       </c>
       <c r="N32">
-        <v>196467000.0</v>
+        <v>46259000.0</v>
       </c>
       <c r="O32">
         <v>209349000.0</v>
       </c>
       <c r="P32">
         <v>340797000.0</v>
       </c>
       <c r="Q32">
         <v>475437000.0</v>
       </c>
       <c r="R32">
         <v>923775000.0</v>
       </c>
       <c r="S32">
         <v>934491000.0</v>
       </c>
       <c r="T32">
         <v>896756000.0</v>
       </c>
       <c r="U32">
         <v>761890000.0</v>
       </c>
       <c r="V32">
         <v>591118000.0</v>
       </c>
@@ -11912,51 +11918,51 @@
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>139</v>
       </c>
       <c r="B18">
         <v>17089000.0</v>
       </c>
       <c r="C18">
         <v>19579000.0</v>
       </c>
       <c r="D18">
-        <v>17483000.0</v>
+        <v>17188000.0</v>
       </c>
       <c r="E18">
         <v>15958000.0</v>
       </c>
       <c r="F18">
         <v>15368000.0</v>
       </c>
       <c r="G18">
         <v>-23516000.0</v>
       </c>
       <c r="H18">
         <v>-32905000.0</v>
       </c>
       <c r="I18">
         <v>-66583000.0</v>
       </c>
       <c r="J18">
         <v>22480000.0</v>
       </c>
       <c r="K18">
         <v>-111305000.0</v>
       </c>
       <c r="L18">
         <v>-194183000.0</v>
       </c>
@@ -12214,51 +12220,51 @@
       <c r="Z21">
         <v>-8329000.0</v>
       </c>
       <c r="AA21"/>
       <c r="AB21">
         <v>19975000.0</v>
       </c>
       <c r="AC21">
         <v>51983000.0</v>
       </c>
       <c r="AD21">
         <v>15650000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>105</v>
       </c>
       <c r="B22">
         <v>-19046000.0</v>
       </c>
       <c r="C22">
         <v>-11521000.0</v>
       </c>
       <c r="D22">
-        <v>-27142000.0</v>
+        <v>-27143000.0</v>
       </c>
       <c r="E22">
         <v>-8932000.0</v>
       </c>
       <c r="F22">
         <v>-6450000.0</v>
       </c>
       <c r="G22">
         <v>-36714000.0</v>
       </c>
       <c r="H22">
         <v>-37745000.0</v>
       </c>
       <c r="I22">
         <v>-19105000.0</v>
       </c>
       <c r="J22">
         <v>-44676000.0</v>
       </c>
       <c r="K22">
         <v>-141321000.0</v>
       </c>
       <c r="L22">
         <v>-34735000.0</v>
       </c>
@@ -12306,143 +12312,143 @@
       </c>
       <c r="AA22">
         <v>-42735000.0</v>
       </c>
       <c r="AB22">
         <v>-39764000.0</v>
       </c>
       <c r="AC22">
         <v>-33340000.0</v>
       </c>
       <c r="AD22">
         <v>-27139000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>-73000.0</v>
       </c>
       <c r="C23">
         <v>-84000.0</v>
       </c>
       <c r="D23">
-        <v>9617000.0</v>
+        <v>-383000.0</v>
       </c>
       <c r="E23">
         <v>-315000.0</v>
       </c>
       <c r="F23">
         <v>-1159000.0</v>
       </c>
       <c r="G23">
         <v>-8000.0</v>
       </c>
       <c r="H23">
         <v>-30000.0</v>
       </c>
       <c r="I23">
         <v>-286000.0</v>
       </c>
       <c r="J23">
         <v>-151218000.0</v>
       </c>
       <c r="K23">
         <v>2208000.0</v>
       </c>
       <c r="L23">
         <v>79587000.0</v>
       </c>
       <c r="M23">
         <v>-15835000.0</v>
       </c>
       <c r="N23">
         <v>-129716000.0</v>
       </c>
       <c r="O23">
         <v>-2235000.0</v>
       </c>
       <c r="P23">
         <v>-633000.0</v>
       </c>
       <c r="Q23">
         <v>-469000.0</v>
       </c>
       <c r="R23">
         <v>-875000.0</v>
       </c>
       <c r="S23">
         <v>-495000.0</v>
       </c>
       <c r="T23">
         <v>750000.0</v>
       </c>
       <c r="U23">
-        <v>720961000.0</v>
+        <v>-14615000.0</v>
       </c>
       <c r="V23">
         <v>2821000.0</v>
       </c>
       <c r="W23">
         <v>-4697000.0</v>
       </c>
       <c r="X23">
         <v>-249000.0</v>
       </c>
       <c r="Y23">
         <v>-66000.0</v>
       </c>
       <c r="Z23">
         <v>19713000.0</v>
       </c>
       <c r="AA23">
         <v>227318000.0</v>
       </c>
       <c r="AB23">
         <v>-29000.0</v>
       </c>
       <c r="AC23">
         <v>268000.0</v>
       </c>
       <c r="AD23">
         <v>347000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>144</v>
       </c>
       <c r="B24">
         <v>-27730000.0</v>
       </c>
       <c r="C24">
         <v>-22346000.0</v>
       </c>
       <c r="D24">
-        <v>-15961000.0</v>
+        <v>-15666000.0</v>
       </c>
       <c r="E24">
         <v>-16872000.0</v>
       </c>
       <c r="F24">
         <v>-46228000.0</v>
       </c>
       <c r="G24">
         <v>25984000.0</v>
       </c>
       <c r="H24">
         <v>32300000.0</v>
       </c>
       <c r="I24">
         <v>36063000.0</v>
       </c>
       <c r="J24">
         <v>41715000.0</v>
       </c>
       <c r="K24">
         <v>38963000.0</v>
       </c>
       <c r="L24">
         <v>43425000.0</v>
       </c>
@@ -12468,57 +12474,57 @@
         <v>714000.0</v>
       </c>
       <c r="T24">
         <v>270000.0</v>
       </c>
       <c r="U24">
         <v>714000.0</v>
       </c>
       <c r="V24">
         <v>-76145000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>32491000.0</v>
+        <v>31064000.0</v>
       </c>
       <c r="C25">
         <v>24070000.0</v>
       </c>
       <c r="D25">
-        <v>46940000.0</v>
+        <v>45202000.0</v>
       </c>
       <c r="E25">
         <v>24316000.0</v>
       </c>
       <c r="F25">
         <v>22133000.0</v>
       </c>
       <c r="G25">
         <v>-1756000.0</v>
       </c>
       <c r="H25">
         <v>-5724000.0</v>
       </c>
       <c r="I25">
         <v>-46449000.0</v>
       </c>
       <c r="J25">
         <v>52882000.0</v>
       </c>
       <c r="K25">
         <v>-41875000.0</v>
       </c>
       <c r="L25">
         <v>-166638000.0</v>
       </c>
@@ -12624,51 +12630,51 @@
       </c>
       <c r="AA26">
         <v>-5282000.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>-542000.0</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>147</v>
       </c>
       <c r="B27">
         <v>1427000.0</v>
       </c>
       <c r="C27">
         <v>1410000.0</v>
       </c>
       <c r="D27">
-        <v>-491000.0</v>
+        <v>1444000.0</v>
       </c>
       <c r="E27">
         <v>1836000.0</v>
       </c>
       <c r="F27">
         <v>491000.0</v>
       </c>
       <c r="G27">
         <v>936000.0</v>
       </c>
       <c r="H27">
         <v>1012000.0</v>
       </c>
       <c r="I27">
         <v>2613000.0</v>
       </c>
       <c r="J27">
         <v>1324000.0</v>
       </c>
       <c r="K27">
         <v>2803000.0</v>
       </c>
       <c r="L27">
         <v>1778000.0</v>
       </c>
@@ -12808,51 +12814,51 @@
       </c>
       <c r="AA28">
         <v>187590000.0</v>
       </c>
       <c r="AB28">
         <v>19946000.0</v>
       </c>
       <c r="AC28">
         <v>52251000.0</v>
       </c>
       <c r="AD28">
         <v>15455000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>149</v>
       </c>
       <c r="B29">
         <v>18625000.0</v>
       </c>
       <c r="C29">
         <v>21246000.0</v>
       </c>
       <c r="D29">
-        <v>19687000.0</v>
+        <v>19392000.0</v>
       </c>
       <c r="E29">
         <v>17679000.0</v>
       </c>
       <c r="F29">
         <v>16837000.0</v>
       </c>
       <c r="G29">
         <v>-22140000.0</v>
       </c>
       <c r="H29">
         <v>-31720000.0</v>
       </c>
       <c r="I29">
         <v>-66301000.0</v>
       </c>
       <c r="J29">
         <v>23124000.0</v>
       </c>
       <c r="K29">
         <v>-108053000.0</v>
       </c>
       <c r="L29">
         <v>-193506000.0</v>
       </c>
@@ -12900,51 +12906,51 @@
       </c>
       <c r="AA29">
         <v>-35608000.0</v>
       </c>
       <c r="AB29">
         <v>-52131000.0</v>
       </c>
       <c r="AC29">
         <v>-89980000.0</v>
       </c>
       <c r="AD29">
         <v>-37917000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>150</v>
       </c>
       <c r="B30">
         <v>-29266000.0</v>
       </c>
       <c r="C30">
         <v>-24013000.0</v>
       </c>
       <c r="D30">
-        <v>-18165000.0</v>
+        <v>-17870000.0</v>
       </c>
       <c r="E30">
         <v>-18593000.0</v>
       </c>
       <c r="F30">
         <v>-47697000.0</v>
       </c>
       <c r="G30">
         <v>24608000.0</v>
       </c>
       <c r="H30">
         <v>31115000.0</v>
       </c>
       <c r="I30">
         <v>35781000.0</v>
       </c>
       <c r="J30">
         <v>41071000.0</v>
       </c>
       <c r="K30">
         <v>35711000.0</v>
       </c>
       <c r="L30">
         <v>42748000.0</v>
       </c>