--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -897,51 +900,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2">
-        <v>2142000.0</v>
+        <v>26762000.0</v>
       </c>
       <c r="E2">
         <v>34702000.0</v>
       </c>
       <c r="F2">
         <v>52651000.0</v>
       </c>
       <c r="G2">
         <v>32925000.0</v>
       </c>
       <c r="H2">
         <v>18987000.0</v>
       </c>
       <c r="I2">
         <v>14824000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
@@ -1660,51 +1663,51 @@
       </c>
       <c r="D34">
         <v>17109000.0</v>
       </c>
       <c r="E34">
         <v>38312000.0</v>
       </c>
       <c r="F34">
         <v>13682000.0</v>
       </c>
       <c r="G34">
         <v>2151000.0</v>
       </c>
       <c r="H34">
         <v>2892000.0</v>
       </c>
       <c r="I34">
         <v>2270000.0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>803610000.0</v>
+        <v>475905000.0</v>
       </c>
       <c r="C35">
         <v>720684000.0</v>
       </c>
       <c r="D35">
         <v>688485000.0</v>
       </c>
       <c r="E35">
         <v>440466000.0</v>
       </c>
       <c r="F35">
         <v>624300000.0</v>
       </c>
       <c r="G35">
         <v>14244000.0</v>
       </c>
       <c r="H35">
         <v>877405000.0</v>
       </c>
       <c r="I35">
         <v>537415000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
@@ -1787,57 +1790,57 @@
       </c>
       <c r="D39">
         <v>124133000.0</v>
       </c>
       <c r="E39">
         <v>131422000.0</v>
       </c>
       <c r="F39">
         <v>138150000.0</v>
       </c>
       <c r="G39">
         <v>57443000.0</v>
       </c>
       <c r="H39">
         <v>11002000.0</v>
       </c>
       <c r="I39">
         <v>7067000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>314321000.0</v>
+        <v>7707000.0</v>
       </c>
       <c r="C40">
         <v>17045000.0</v>
       </c>
       <c r="D40">
-        <v>82648000.0</v>
+        <v>58028000.0</v>
       </c>
       <c r="E40">
         <v>88505000.0</v>
       </c>
       <c r="F40">
         <v>139949000.0</v>
       </c>
       <c r="G40">
         <v>74237000.0</v>
       </c>
       <c r="H40">
         <v>42473000.0</v>
       </c>
       <c r="I40">
         <v>25133000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
@@ -2079,51 +2082,51 @@
       </c>
       <c r="D51">
         <v>1232949000.0</v>
       </c>
       <c r="E51">
         <v>985758000.0</v>
       </c>
       <c r="F51">
         <v>1139900000.0</v>
       </c>
       <c r="G51">
         <v>347376000.0</v>
       </c>
       <c r="H51">
         <v>173777000.0</v>
       </c>
       <c r="I51">
         <v>119913000.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>30541000.0</v>
+        <v>337155000.0</v>
       </c>
       <c r="C52">
         <v>359912000.0</v>
       </c>
       <c r="D52">
         <v>753593000.0</v>
       </c>
       <c r="E52">
         <v>563475000.0</v>
       </c>
       <c r="F52">
         <v>519690000.0</v>
       </c>
       <c r="G52">
         <v>335283000.0</v>
       </c>
       <c r="H52">
         <v>173596000.0</v>
       </c>
       <c r="I52">
         <v>103868000.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
@@ -2340,4246 +2343,4372 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
+      <c r="K2"/>
       <c r="L2">
+        <v>26762000.0</v>
+      </c>
+      <c r="M2">
         <v>27280000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29345000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>28861000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34702000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>43631000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>52172000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>52651000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>59522000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>69813000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42840000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32925000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29630000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20133000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16033000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18987000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="S5"/>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12161000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-11304000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10352000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-9520000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-296866000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>8486000.0</v>
+      </c>
+      <c r="C7">
         <v>8825000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9142000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9455000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9762000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10198000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11065000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11396000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11587000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9809000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>33920000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>36449000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>33196000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>27299000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>29859000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>28888000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>15444000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16349000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16481000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>18197000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>18960000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>19822000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>18145000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>15295000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>16390000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>17636000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>0.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
-        <v>2000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
       <c r="K8">
         <v>2000.0</v>
       </c>
       <c r="L8">
-        <v>135000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="M8">
         <v>135000.0</v>
       </c>
       <c r="N8">
         <v>135000.0</v>
       </c>
       <c r="O8">
         <v>135000.0</v>
       </c>
       <c r="P8">
         <v>135000.0</v>
       </c>
       <c r="Q8">
         <v>135000.0</v>
       </c>
       <c r="R8">
         <v>135000.0</v>
       </c>
       <c r="S8">
         <v>135000.0</v>
       </c>
       <c r="T8">
         <v>135000.0</v>
       </c>
       <c r="U8">
+        <v>135000.0</v>
+      </c>
+      <c r="V8">
         <v>134000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>2080155000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2077839000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2075798000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2070454000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2069246000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2067470000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2063841000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2059505000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2057479000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2050527000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2004841000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>16359000.0</v>
+      </c>
+      <c r="C10">
         <v>14478000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10384000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12412000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14262000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14565000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>29343000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51093000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>63393000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>90990000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>135585000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>208562000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>237925000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>316714000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>398915000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>509660000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>532642000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>600721000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1132325000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1326543000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1463573000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>940287000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1056213000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1161362000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>651035000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>169842000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>217734000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-161656000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>16359000.0</v>
+      </c>
+      <c r="C12">
         <v>14478000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10384000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12412000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14262000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14565000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29343000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>51093000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>63393000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>90990000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>140070000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>213849000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>244478000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>324690000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>419507000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>533644000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>546074000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>616324000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1132325000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1326543000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1463573000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>940287000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1056213000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1161362000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>651035000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>169842000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>217734000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>161656000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
-        <v>2000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
-        <v>135000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="M13">
         <v>135000.0</v>
       </c>
       <c r="N13">
         <v>135000.0</v>
       </c>
       <c r="O13">
+        <v>135000.0</v>
+      </c>
+      <c r="P13">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000.0</v>
       </c>
       <c r="Q13">
         <v>135000.0</v>
       </c>
       <c r="R13">
         <v>135000.0</v>
       </c>
       <c r="S13">
         <v>135000.0</v>
       </c>
       <c r="T13">
         <v>135000.0</v>
       </c>
       <c r="U13">
-        <v>134000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="V13">
         <v>134000.0</v>
       </c>
       <c r="W13">
+        <v>134000.0</v>
+      </c>
+      <c r="X13">
         <v>132000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>130000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>119000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>94000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>5214021.0</v>
+      </c>
+      <c r="C14">
         <v>5201905.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5199628.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5174381.0</v>
       </c>
       <c r="E14">
         <v>5174381.0</v>
       </c>
       <c r="F14">
+        <v>5174381.0</v>
+      </c>
+      <c r="G14">
         <v>5163109.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1822293.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1807398.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1800486.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1794303.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1755387.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1746154.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1739336.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1731636.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1727203.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1726483.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1725940.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1715745.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1711855.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1709575.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1706339.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1693718.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1652348.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>655907.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>394994.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>105893.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>108118.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>107696.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>107252.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>107235.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>135000.0</v>
       </c>
       <c r="O15">
         <v>135000.0</v>
       </c>
       <c r="P15">
         <v>135000.0</v>
       </c>
       <c r="Q15">
         <v>135000.0</v>
       </c>
       <c r="R15">
         <v>135000.0</v>
       </c>
       <c r="S15">
         <v>135000.0</v>
       </c>
       <c r="T15">
         <v>135000.0</v>
       </c>
       <c r="U15">
-        <v>134000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="V15">
         <v>134000.0</v>
       </c>
       <c r="W15">
+        <v>134000.0</v>
+      </c>
+      <c r="X15">
         <v>132000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>130000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>119000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>94000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>14025000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12487000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16717000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13037000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10655000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16313000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>17800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>73354000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>75803000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>64087000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>41648000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>48236000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24822000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17299000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>15488000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12824000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>17323000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>3200000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>3100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>6600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5700000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2700000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>3800000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
-        <v>158817000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T20">
         <v>158817000.0</v>
       </c>
       <c r="U20">
-        <v>159306000.0</v>
+        <v>158817000.0</v>
       </c>
       <c r="V20">
         <v>159306000.0</v>
       </c>
       <c r="W20">
-        <v>78172000.0</v>
+        <v>159306000.0</v>
       </c>
       <c r="X20">
         <v>78172000.0</v>
       </c>
       <c r="Y20">
         <v>78172000.0</v>
       </c>
       <c r="Z20">
         <v>78172000.0</v>
       </c>
       <c r="AA20">
         <v>78172000.0</v>
       </c>
-      <c r="AB20"/>
+      <c r="AB20">
+        <v>78172000.0</v>
+      </c>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>11419000.0</v>
+      </c>
+      <c r="C21">
         <v>11895000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12370000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12846000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13321000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13796000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>104869000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>111625000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>118381000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>125136000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>131892000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>138644000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>145399000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>152155000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>158910000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>165668000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>172425000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>179183000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28207000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>29762000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>31318000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>32912000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>34000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>160000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>297000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>434000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>572000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-67742000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-78058000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>163250000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>240676000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>208871000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>212982000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>320648000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>437828000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>535772000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>741368000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>726384000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>601753000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>519966000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>337696000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>423647000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>299411000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>141063000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>179617000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>205746000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>941345000.0</v>
+      </c>
+      <c r="C23">
         <v>937823000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>937385000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>949188000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>979754000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>989956000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1066696000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1123734000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1180709000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1222267000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1475422000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1646711000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1591869000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1651636000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1619027000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1808960000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2142299000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2338735000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2366750000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2409543000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2420639000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1666707000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1724056000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1654943000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>963207000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>547083000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>563387000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>222234000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>529370000.0</v>
+      </c>
+      <c r="C24">
         <v>587968000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>433197000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>502144000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>563702000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>655430000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>381366000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>729372000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>794734000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>548142000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>454173000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>521353000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>544931000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>554655000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>402154000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>607790000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>674331000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>687426000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>610618000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>609811000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>608960000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>145000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>181000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>544931000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>554655000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>402154000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>607790000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>674331000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>687426000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>610618000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>609811000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>608960000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>145000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>140235000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>166382000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>213323000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>210523000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>762263000.0</v>
+      </c>
+      <c r="C28">
         <v>760298000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>769110000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>768960000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>765024000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>765250000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>723000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1011487000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1013712000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>983236999.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1097364000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1053424000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>882017000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>798661000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>586843000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>662395000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>905487000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>811930000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7575000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-257062000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-472039000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-667427000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-708837000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-897100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-524862000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13242000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-44273000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>161656000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>869928000.0</v>
+      </c>
+      <c r="C29">
         <v>864367000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>886970000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>898529000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>921468000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>928244000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>710333000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1055867000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1108660000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1125905000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1321180000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1483807000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1424982000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1490314000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1431140000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1588299000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1917736000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2004666000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2038613000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2091935000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2109320000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1448639000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1556333000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1526817000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>855218000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>450371000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>819580000.0</v>
+      </c>
+      <c r="C30">
         <v>816140000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>821470000.0</v>
+      </c>
+      <c r="E30">
         <v>830536000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>862088000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>870988000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>836107000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>864626000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>895548000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>889610000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>525186000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>421759000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>312697000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>209945000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>348532000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>248106000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>369886000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>236469000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>105433000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>89900000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>100491000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>93215000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>60576000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>33799000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15287000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>35033000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>30848000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>192837000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>250083000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>316331000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>279464000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>322626000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>429181000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>728170000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>852072000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>946122000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1003383000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1148930000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1199518000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>666966000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-694729000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-      <c r="AD31">
+      <c r="AD31"/>
+      <c r="AE31">
         <v>-378983000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>647869000.0</v>
+      </c>
+      <c r="C32">
         <v>705401000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>542952000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>622096000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>715235000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>816526000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>546576000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>632479000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>732161000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>498225000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>95833000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>190509000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>222210000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>220885000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>516789000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>652737000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>720791000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>842098000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1275036000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1406608000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1512129000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>967327000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1115169000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1174257000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>642989000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>182290000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>854144000.0</v>
+      </c>
+      <c r="C33">
         <v>47984000.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
+        <v>49571000.0</v>
+      </c>
+      <c r="E33">
         <v>51214000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>50503000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>51392000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>151277000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>157931000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>154026000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>163609000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>522783000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>633021000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>702296000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>772668000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>398918000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>436501000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>475396000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>479308000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>264458000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>259383000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>249509000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>244235000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>126177000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>116153000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>116161000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>117826000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>98057000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>-161656000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>27922000.0</v>
+      </c>
+      <c r="C34">
         <v>51354000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>28164000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>28305000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>31132000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>36950000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>324202000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>33804000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>37339000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>45844000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>17109000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>16969000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>17410000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>36660000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>38312000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>36316000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>18458000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>25616000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>13682000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>15529000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3584000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2504000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2151000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1886000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1965000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2136000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2892000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>789686000.0</v>
+        <v>780332000.0</v>
       </c>
       <c r="C35">
-        <v>803610000.0</v>
+        <v>654969000.0</v>
       </c>
       <c r="D35">
+        <v>475905000.0</v>
+      </c>
+      <c r="E35">
         <v>546698000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>613794000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>709291000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>720684000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>785727000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>866783000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>606921000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>688485000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>565260000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>586270000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>591315000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>440466000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>644106000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>701136000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>713042000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>624300000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>625340000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>624892000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>15961000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14244000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>12560000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>13715000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>15193000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3073000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>829765000.0</v>
+      </c>
+      <c r="C36">
         <v>23144000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>24665000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>26667000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>26891000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>28490000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>35472000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36446000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>24508000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>29308000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>359696000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>802117000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>479371000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>547345000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>26004000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>29539000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>28531000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>29624000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>25033000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>23251000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>19809000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>16511000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>15742000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>13433000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>12472000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>13580000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>12057000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-161656000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>886978000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>889261000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>899404000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>928833000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>939701000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>943000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>937132000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>19537000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>982834000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>479371000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>166239000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>195921000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>241854000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>240147000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>25033000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>23251000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>19809000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16511000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>32913000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>27770000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>12472000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>13580000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>-748738000.0</v>
+      </c>
+      <c r="C39">
         <v>59221000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>55960000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>55026000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>52901000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>53011000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>49026000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>50084000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>67742000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>78057999.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>124133000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>137406000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>123527000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>131351000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>131422000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>152881000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>215171000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>265266000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>138150000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>131964000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>87100000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>51274000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>57443000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>44218000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>39661000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>44765000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>11002000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>250962000.0</v>
+      </c>
+      <c r="C40">
         <v>6455000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>7707000.0</v>
+      </c>
+      <c r="E40">
         <v>6105000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8194000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7851000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>17045000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>17305000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8881000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>38685000.0</v>
       </c>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
       <c r="L40">
+        <v>58028000.0</v>
+      </c>
+      <c r="M40">
         <v>64870000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>65205000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>63507000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>88505000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>112696000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>109662000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>139945000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>139949000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>139477000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>148905000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>81877000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>74237000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>50836000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>42709000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>37884000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>67386000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>17410000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>18183000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>15696000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>18458000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>16679000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>4090000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>4204000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3584000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2504000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2151000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1886000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1965000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2136000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>172529000.0</v>
+      </c>
+      <c r="C42">
         <v>171090000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>169663000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>168253000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>166809000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>164973000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2094889000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2093941000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2092657000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2089813999.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2082861000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2083046000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2080155000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2077839000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2075931000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2070454000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2069246000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2067470000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2063841000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2059505000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2057479000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2050527000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2004841000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1994929000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1424675000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>900956000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-864808000.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>16243000.0</v>
+      </c>
+      <c r="C45">
         <v>15232000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>13972000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>12577000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10804000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9304000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>16798000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>15484000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>16387000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>13944000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>49391000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>125075000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>118060000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>73168000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>73769000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>74912000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>39076000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>35506000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>32229000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>24388000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>12960000.0</v>
+      </c>
+      <c r="C46">
         <v>12945000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>12536000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11701000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10291000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9106000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10936000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9860000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11137000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9165000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>31195000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>80056000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>77526000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>73168000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>73769000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>74912000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>61117000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>59978000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>52401000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>47553000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>39076000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>35506000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>32229000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>24388000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>25220000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>25640000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7828000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>50689000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>51427000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>50201000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>50520000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>61117000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>44657000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>52401000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>30559000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>39076000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>35506000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>32229000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>24388000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>25220000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>25640000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-72742000.0</v>
+      </c>
+      <c r="C48">
         <v>-72679000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-53050000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-41646000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-14870000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6351000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2125836000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2089260000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2049517000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2028329000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1960712000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1824911000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1742054000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1675736000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1600692000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1625457000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1574330000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1459241000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1148782000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1018989000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-920867000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-855060000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-777871000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-717209000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-679359000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-616127000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-573860000.0</v>
       </c>
-      <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-1742054000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1675736000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1600692000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1625457000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1574330000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1459241000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1148782000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1018989000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-920867000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-855060000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-777871000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>240766000.0</v>
+      </c>
+      <c r="C50">
         <v>177983000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>337155000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>269773000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>205822000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>114187000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>359912000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>321812000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>270784000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>516276000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>744856000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>704184000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>541815000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>533421000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>553745000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>535377000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>748354000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>708876000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>512801000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>441473000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>363614000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>253038000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>329231000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>248967000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>109783000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>165303000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>173596000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>778622000.0</v>
+      </c>
+      <c r="C51">
         <v>774776000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>779494000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>781372000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>779286000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>779815000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>752343000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1062580000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1077105000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1074226999.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1232949000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1261986000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1119942000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1115375000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>985758000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1172055000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1438129000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1412651000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1139900000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1069481000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>991534000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>272860000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>347376000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>264262000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>126173000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>183084000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>173461000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>28500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C52">
-        <v>30541000.0</v>
+        <v>177983000.0</v>
       </c>
       <c r="D52">
+        <v>337155000.0</v>
+      </c>
+      <c r="E52">
         <v>269773000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>205822000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>114187000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>359912000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>321812000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>270784000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>516275999.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>753593000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>713695000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>551082000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>542442000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>563475000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>543645000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>755451000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>716288000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>519690000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>448345000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>370226000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>259403000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>335283000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>253588000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>114423000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>170027000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>173461000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>4485000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>5287000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6553000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7976000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>20592000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>23984000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>13432000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>15603000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>323312000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>941345000.0</v>
+      </c>
+      <c r="C55">
         <v>937823000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>937385000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>949188000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>979754000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>989956000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1066696000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1123734000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1180709000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1222267000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1475422000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1646711000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1591869000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1651636000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1619027000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1808960000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2142299000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2338735000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2366750000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2409543000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2420639000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1666707000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1724056000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1654943000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>963207000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>547083000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>563387000.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>87201000.0</v>
+      </c>
+      <c r="C56">
         <v>889839000.0</v>
       </c>
-      <c r="C56">
-[...1 lines deleted...]
-      </c>
       <c r="D56">
+        <v>887814000.0</v>
+      </c>
+      <c r="E56">
         <v>897974000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>929251000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>938564000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>914476000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>965803000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1026683000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1058657999.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>952639000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1013690000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>889573000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>878968000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1220109000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1372459000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1666903000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1859427000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2102292000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2150160000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2171130000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1422472000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1597879000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1538790000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>847046000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>429257000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>465330000.0</v>
       </c>
-      <c r="AB56"/>
       <c r="AC56"/>
-      <c r="AD56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>161656000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
-        <v>28500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C57">
+        <v>184438000.0</v>
+      </c>
+      <c r="D57">
         <v>344862000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>275878000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>214016000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>122038000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>376957000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>339117000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>270784000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>553859000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>856806000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>823181000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>667363000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>658083000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>703320000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>719722000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>946112000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1017329000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>827256000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>743552000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>659001000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>455145000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>482710000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>364533000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>204057000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>246967000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>259834000.0</v>
       </c>
-      <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>818186000.0</v>
+        <v>820332000.0</v>
       </c>
       <c r="C58">
+        <v>839407000.0</v>
+      </c>
+      <c r="D58">
         <v>820767000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>822576000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>827810000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>831329000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1097641000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1119051000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1137567000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1160780000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1353271000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1388441000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1253633000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1249398000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1143786000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1363828000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1647248000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1730371000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1451556000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1368892000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1283893000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>471106000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>496954000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>377093000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>217772000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>262160000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>262907000.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>99792000.0</v>
+      </c>
+      <c r="C60">
         <v>98416000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>116618000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>126612000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>151944000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>158627000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-30945000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4683000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>43142000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>61487000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>122151000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>258270000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>338236000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>402238000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>475241000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>445132000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>495051000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>608364000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>915194000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1040651000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1136746000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1195601000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1227102000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1277850000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>745435000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>284923000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>300480000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>222234000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6608,3248 +6737,3320 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>21140000.0</v>
       </c>
       <c r="C2">
         <v>186016000.0</v>
       </c>
       <c r="D2">
         <v>731256000.0</v>
       </c>
       <c r="E2">
         <v>1704114000.0</v>
       </c>
       <c r="F2">
         <v>2982156000.0</v>
       </c>
       <c r="G2">
         <v>1286155000.0</v>
       </c>
       <c r="H2">
         <v>1133962000.0</v>
       </c>
       <c r="I2">
         <v>794622000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>4407000.0</v>
       </c>
       <c r="C3">
         <v>29086000.0</v>
       </c>
       <c r="D3">
         <v>43476000.0</v>
       </c>
       <c r="E3">
         <v>38707000.0</v>
       </c>
       <c r="F3">
         <v>13215000.0</v>
       </c>
       <c r="G3">
         <v>4654000.0</v>
       </c>
       <c r="H3">
         <v>6157000.0</v>
       </c>
       <c r="I3">
         <v>6932000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>47061000.0</v>
       </c>
       <c r="C5">
         <v>-72198000.0</v>
       </c>
       <c r="D5">
         <v>-214776000.0</v>
       </c>
       <c r="E5">
         <v>-430897000.0</v>
       </c>
       <c r="F5">
         <v>-348209000.0</v>
       </c>
       <c r="G5">
         <v>-193059000.0</v>
       </c>
       <c r="H5">
         <v>-129245000.0</v>
       </c>
       <c r="I5">
         <v>-76436000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>51468000.0</v>
       </c>
       <c r="C6">
         <v>-43112000.0</v>
       </c>
       <c r="D6">
         <v>-171300000.0</v>
       </c>
       <c r="E6">
         <v>-392190000.0</v>
       </c>
       <c r="F6">
         <v>-334994000.0</v>
       </c>
       <c r="G6">
         <v>-188405000.0</v>
       </c>
       <c r="H6">
         <v>-123088000.0</v>
       </c>
       <c r="I6">
         <v>-69504000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>91133000.0</v>
       </c>
       <c r="C9">
         <v>11610000.0</v>
       </c>
       <c r="D9">
         <v>161947000.0</v>
       </c>
       <c r="E9">
         <v>244787000.0</v>
       </c>
       <c r="F9">
         <v>202099000.0</v>
       </c>
       <c r="G9">
         <v>71545000.0</v>
       </c>
       <c r="H9">
         <v>57859000.0</v>
       </c>
       <c r="I9">
         <v>60807000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-8657000.0</v>
       </c>
       <c r="C10">
         <v>-137384000.0</v>
       </c>
       <c r="D10">
         <v>-364925000.0</v>
       </c>
       <c r="E10">
         <v>-471590000.0</v>
       </c>
       <c r="F10">
         <v>-370157000.0</v>
       </c>
       <c r="G10">
         <v>-202715000.0</v>
       </c>
       <c r="H10">
         <v>-142810000.0</v>
       </c>
       <c r="I10">
         <v>-84949000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>299000.0</v>
       </c>
       <c r="C11">
         <v>856000.0</v>
       </c>
       <c r="D11">
         <v>615000.0</v>
       </c>
       <c r="E11">
         <v>-19680000.0</v>
       </c>
       <c r="F11">
         <v>754000.0</v>
       </c>
       <c r="G11">
         <v>84000.0</v>
       </c>
       <c r="H11">
         <v>168000.0</v>
       </c>
       <c r="I11">
         <v>229000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>55718000.0</v>
       </c>
       <c r="C12">
         <v>65186000.0</v>
       </c>
       <c r="D12">
         <v>47869000.0</v>
       </c>
       <c r="E12">
         <v>40693000.0</v>
       </c>
       <c r="F12">
         <v>21948000.0</v>
       </c>
       <c r="G12">
         <v>9656000.0</v>
       </c>
       <c r="H12">
         <v>14596000.0</v>
       </c>
       <c r="I12">
         <v>8513000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
         <v>171650000.0</v>
       </c>
       <c r="C13">
         <v>201833000.0</v>
       </c>
       <c r="D13">
         <v>22741000.0</v>
       </c>
       <c r="E13">
         <v>19363000.0</v>
       </c>
       <c r="F13">
         <v>10341000.0</v>
       </c>
       <c r="G13">
         <v>5896000.0</v>
       </c>
       <c r="H13">
         <v>5607000.0</v>
       </c>
       <c r="I13">
         <v>3135000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-7964000.0</v>
       </c>
       <c r="C15">
         <v>-165124000.0</v>
       </c>
       <c r="D15">
         <v>-365540000.0</v>
       </c>
       <c r="E15">
         <v>-451910000.0</v>
       </c>
       <c r="F15">
         <v>-370911000.0</v>
       </c>
       <c r="G15">
         <v>-202799000.0</v>
       </c>
       <c r="H15">
         <v>-142978000.0</v>
       </c>
       <c r="I15">
         <v>-85178000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-451910000.0</v>
       </c>
       <c r="F16">
         <v>-370911000.0</v>
       </c>
       <c r="G16">
         <v>-202799000.0</v>
       </c>
       <c r="H16">
         <v>-275728000.0</v>
       </c>
       <c r="I16">
         <v>-98214000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-54046000.0</v>
       </c>
       <c r="C17">
         <v>-138240000.0</v>
       </c>
       <c r="D17">
         <v>-199454000.0</v>
       </c>
       <c r="E17">
         <v>-451910000.0</v>
       </c>
       <c r="F17">
         <v>-370911000.0</v>
       </c>
       <c r="G17">
         <v>-202799000.0</v>
       </c>
       <c r="H17">
         <v>-142978000.0</v>
       </c>
       <c r="I17">
         <v>-85178000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>118303000.0</v>
       </c>
       <c r="C18">
         <v>136647000.0</v>
       </c>
       <c r="D18">
         <v>-20250000.0</v>
       </c>
       <c r="E18">
         <v>-21330000.0</v>
       </c>
       <c r="F18">
         <v>-11607000.0</v>
       </c>
       <c r="G18">
         <v>-3760000.0</v>
       </c>
       <c r="H18">
         <v>-8989000.0</v>
       </c>
       <c r="I18">
         <v>-5378000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>140866000.0</v>
       </c>
       <c r="F19">
         <v>10406000.0</v>
       </c>
       <c r="G19">
         <v>-14460000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>211873000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>181000.0</v>
       </c>
       <c r="C21">
         <v>-126804000.0</v>
       </c>
       <c r="D21">
         <v>-270227000.0</v>
       </c>
       <c r="E21">
         <v>-571763000.0</v>
       </c>
       <c r="F21">
         <v>-358615000.0</v>
       </c>
       <c r="G21">
         <v>-178599000.0</v>
       </c>
       <c r="H21">
         <v>-133148000.0</v>
       </c>
       <c r="I21">
         <v>-79892000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>112092000.0</v>
       </c>
       <c r="C23">
         <v>138414000.0</v>
       </c>
       <c r="D23">
         <v>1163430000.0</v>
       </c>
       <c r="E23">
         <v>2520664000.0</v>
       </c>
       <c r="F23">
         <v>3542870000.0</v>
       </c>
       <c r="G23">
         <v>1536299000.0</v>
       </c>
       <c r="H23">
         <v>1324969000.0</v>
       </c>
       <c r="I23">
         <v>935321000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>3350000.0</v>
       </c>
       <c r="C25">
         <v>29086000.0</v>
       </c>
       <c r="D25">
         <v>43123000.0</v>
       </c>
       <c r="E25">
         <v>24114000.0</v>
       </c>
       <c r="F25">
         <v>13215000.0</v>
       </c>
       <c r="G25">
         <v>4654000.0</v>
       </c>
       <c r="H25">
         <v>6157000.0</v>
       </c>
       <c r="I25">
         <v>6932000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>48440000.0</v>
       </c>
       <c r="E27">
         <v>118693000.0</v>
       </c>
       <c r="F27">
         <v>125481000.0</v>
       </c>
       <c r="G27">
         <v>92655000.0</v>
       </c>
       <c r="H27">
         <v>49866000.0</v>
       </c>
       <c r="I27">
         <v>25600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>12168000.0</v>
       </c>
       <c r="C28">
         <v>109328000.0</v>
       </c>
       <c r="D28">
         <v>285514000.0</v>
       </c>
       <c r="E28">
         <v>447694000.0</v>
       </c>
       <c r="F28">
         <v>422342000.0</v>
       </c>
       <c r="G28">
         <v>152891000.0</v>
       </c>
       <c r="H28">
         <v>135122000.0</v>
       </c>
       <c r="I28">
         <v>108242000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>294000.0</v>
       </c>
       <c r="C29">
         <v>856000.0</v>
       </c>
       <c r="D29">
         <v>3323000.0</v>
       </c>
       <c r="E29">
         <v>-19680000.0</v>
       </c>
       <c r="F29">
         <v>754000.0</v>
       </c>
       <c r="G29">
         <v>84000.0</v>
       </c>
       <c r="H29">
         <v>168000.0</v>
       </c>
       <c r="I29">
         <v>229000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>90952000.0</v>
       </c>
       <c r="C30">
         <v>138414000.0</v>
       </c>
       <c r="D30">
         <v>432174000.0</v>
       </c>
       <c r="E30">
         <v>816550000.0</v>
       </c>
       <c r="F30">
         <v>560714000.0</v>
       </c>
       <c r="G30">
         <v>250144000.0</v>
       </c>
       <c r="H30">
         <v>191007000.0</v>
       </c>
       <c r="I30">
         <v>140699000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>-8838000.0</v>
       </c>
       <c r="C31">
         <v>-10580000.0</v>
       </c>
       <c r="D31">
         <v>-94698000.0</v>
       </c>
       <c r="E31">
         <v>100173000.0</v>
       </c>
       <c r="F31">
         <v>-11542000.0</v>
       </c>
       <c r="G31">
         <v>-24116000.0</v>
       </c>
       <c r="H31">
         <v>-9662000.0</v>
       </c>
       <c r="I31">
         <v>-5057000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>112273000.0</v>
       </c>
       <c r="C32">
         <v>11610000.0</v>
       </c>
       <c r="D32">
         <v>893203000.0</v>
       </c>
       <c r="E32">
         <v>1948901000.0</v>
       </c>
       <c r="F32">
         <v>3184255000.0</v>
       </c>
       <c r="G32">
         <v>1357700000.0</v>
       </c>
       <c r="H32">
         <v>1191821000.0</v>
       </c>
       <c r="I32">
         <v>855429000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>10663000.0</v>
+      </c>
+      <c r="C2">
         <v>5841000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5054998.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16287000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4904000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16067000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48531000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>61793000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27176000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24110000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>206877000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>187540000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9639000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23221000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>179890000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>273466000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>409080000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>842135000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>889785000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>838667000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>698762000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>554942000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>385723000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>297560000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>245486000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>357385000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>339261000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>324602000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>247052000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>223047000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>1482000.0</v>
+      </c>
+      <c r="C3">
         <v>1340000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1035000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>998000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>742000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>575000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7123000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7105000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7232000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7626000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11055000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11848000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7198000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7224000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10702000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9995000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10115000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7895000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3718000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3469000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3122000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2906000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1399000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1196000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1089000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>970000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1474000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1537000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1557000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1589000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>31091000.0</v>
+      </c>
+      <c r="C5">
         <v>-5583000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>17946000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12977000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4967000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5346000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-20274000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-20672000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2220000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-21303000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-59408000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-70539000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5653000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10141000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39246000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-40524000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-105300000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-324319000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-122190000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-91065000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-61733000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-73221000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-57442000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-35558000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-61879000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-38180000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-37996000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-35919000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-29981000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-24318000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>32573000.0</v>
+      </c>
+      <c r="C6">
         <v>-4243000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18981000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11979000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5709000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5921000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13151000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13567000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9452000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13677000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-48353000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-58691000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1545000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2917000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>49948000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-30529000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-95185000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-316424000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-118472000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-87596000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-58611000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-70315000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-56043000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-34362000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-60790000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-37210000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-36522000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-34382000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-28424000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-22729000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>41611000.0</v>
+      </c>
+      <c r="C9">
         <v>19151000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>23317000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-16287000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17019000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-16067000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2828000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2890000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33705000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>25107000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>29047000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>48094000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>43882000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>23038000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>29459000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>67331000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>66357000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>81640000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>44706000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>58089000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>63128000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>36176000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>20106000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25445000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7607000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>18387000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>16331000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>15671000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13845000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12012000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>531000.0</v>
+      </c>
+      <c r="C10">
         <v>-18854000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-11580000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-26998000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8873000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-36251000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-37620000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-19271000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-44240000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-141624000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-82597000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7180000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-15415000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27170000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-50228000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-114833000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-333699000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-129418000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-98093000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-65613000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-77033000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-60716000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-37817000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-63176000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-41006000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-42689000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-39716000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-33369000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-27036000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>-24000.0</v>
+      </c>
+      <c r="C11">
         <v>192000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-59000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>144000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>59000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>150000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>463000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>124000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-167000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>436000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-303000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>260000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>286000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>54000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2405000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>899000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>256000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-23240000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>375000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>29000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>194000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>156000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-54000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>33000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>52000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>53000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>46000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>48000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-29000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>13045000.0</v>
+      </c>
+      <c r="C12">
         <v>13271000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>29526000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14021000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13840000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11646000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15977000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16948000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16530000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15731000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14530000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12058000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8938000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8784000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12076000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9704000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9533000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9380000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7228000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7028000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3880000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3812000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3274000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2259000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1297000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2826000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4693000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3797000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3388000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2718000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>104</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>42476000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>43916000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>44829000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>45748000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>37157000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>48681000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>50213000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>51862000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>51077000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4789000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5506000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4921000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5942000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6372000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5104000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3935000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3952000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3053000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2930000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2062000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2296000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1936000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1289000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>715000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1956000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1153000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1190000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1415000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>869000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>628000.0</v>
+      </c>
+      <c r="C15">
         <v>-19058000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-11403000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-26776000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8519000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6351000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-36574000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-39743000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-21188000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-67617000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-141321000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-82857000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-66039000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-75044000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>24765000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-51127000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-115089000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-310459000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-129793000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-98122000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-65807000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-77189000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-60662000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-37850000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-63228000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-41059000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-42735000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-39764000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-33340000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-27139000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-66318000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-75044000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24765000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-51127000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-115089000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-310459000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-129793000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-98122000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-65807000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-77189000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-60662000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-37850000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-63228000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-41059000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-105450000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-59219000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-45103000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>555000.0</v>
+      </c>
+      <c r="C17">
         <v>-19046000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-11521000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-27142000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8932000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6450000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-36714000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-37744000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-19104000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-44676000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-141321000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-82857000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-66318000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-75044000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>24765000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-51127000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-115089000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-310459000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-129793000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-98122000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-65807000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-77189000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-60662000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-37850000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-63228000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-41059000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-42735000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-39764000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-33340000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-27139000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-1063000.0</v>
+      </c>
+      <c r="C18">
         <v>29205000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>30076000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>30808000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>31908000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>25511000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>32704000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33265000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1549000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>35346000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9741000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6552000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4017000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3977000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5704000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5598000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5428000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4175000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4098000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1818000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1516000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1338000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-970000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-582000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-870000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3540000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2607000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1973000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-869000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-4384000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>3411000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>116855000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>37638000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5221000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-8406000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3060000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2940000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2095000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2311000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1353000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>5746000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1017000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3407000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>201703000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>531000.0</v>
+      </c>
+      <c r="C21">
         <v>-5583000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2260000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18823000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-23846000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-21989000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-107205000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5802000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>28181000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17142000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-106851000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-42502000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-52611000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12819000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-77609000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-78162000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-100079000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-315913000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-125250000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-94005000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-63828000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-75532000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-59381000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-36873000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-41387000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-40959000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-38916000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-36780000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-31348000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-26104000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>51743000.0</v>
+      </c>
+      <c r="C23">
         <v>30575000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>26112000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>18823000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23846000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21989000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>110033000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8692000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>32700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>32075000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>342775000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>278136000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>106132000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33440000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>286958000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>418959000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>575516000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1239688000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1059741000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>990761000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>825718000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>666650000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>465210000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>359878000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>294480000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>416731000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>394508000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>377053000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>292245000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>261163000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>1482000.0</v>
+      </c>
+      <c r="C25">
         <v>1340000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1035000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>998000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>742000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>575000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7123000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7105000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7232000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7626000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11055000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11248000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10536000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5317000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-3891000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9995000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10115000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7895000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3718000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3469000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3122000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2906000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1399000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1196000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1089000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>970000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1474000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1537000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1557000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1589000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>32768000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>59944000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4036000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>28732000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8569000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13429000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14970000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11471000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8950000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19890000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>29370000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>60483000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>65015000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>57931000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>43648000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>44924000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>28064000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>23841000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>17043000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>23707000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>15424000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>14606000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>12736000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7100000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>26553000.0</v>
+      </c>
+      <c r="C28">
         <v>4520000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>33888000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1538000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23104000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5347000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>102910000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1587000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5524000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7965000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>68962000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>66157000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23785000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10219000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>81810000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>114753000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>123620000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>127511000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>101326000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>90787000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>80250000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>64190000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>50064000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>37286000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>30868000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34673000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>38355000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>36328000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30956000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>29483000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>-24000.0</v>
+      </c>
+      <c r="C29">
         <v>192000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-59000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>144000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>59000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>150000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>463000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>124000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-167000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>436000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-303000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>260000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>385000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>273000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2405000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>899000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>256000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-23240000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>375000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>29000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>194000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>156000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-54000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>33000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>52000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>53000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>46000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>48000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-29000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>41080000.0</v>
+      </c>
+      <c r="C30">
         <v>24734000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21057000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2536000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23846000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5922000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>110033000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8692000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5524000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7965000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>135898000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>90596000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>96493000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10219000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>107068000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>145493000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>166436000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>397553000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>169956000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>152094000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>126956000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>111708000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>79487000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>62318000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>48994000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>59346000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>55247000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>52451000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>45193000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>38116000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-7812000.0</v>
+      </c>
+      <c r="C31">
         <v>-13271000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-13840000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8175000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>14973000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15689000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>70954000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-31818000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-47452000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-61382000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-34773000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-40095000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>45431000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-28234000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>104779000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>27934000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14754000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-17786000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4168000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4088000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1785000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1501000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1335000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-944000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-21789000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-47000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3773000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2936000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2021000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-932000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>52274000.0</v>
+      </c>
+      <c r="C32">
         <v>24992000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>28372000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-5000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>21923000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11250000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2828000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2890000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>60881000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>49217000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>235924000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>235634000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>53521000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>46259000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>209349000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>340797000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>475437000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>923775000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>934491000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>896756000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>761890000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>591118000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>405829000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>323005000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>253093000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>375772000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>355592000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>340273000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>260897000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>235059000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9880,3154 +10081,3220 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>61441000.0</v>
       </c>
       <c r="C2">
         <v>208819000.0</v>
       </c>
       <c r="D2">
         <v>472010000.0</v>
       </c>
       <c r="E2">
         <v>1214775000.0</v>
       </c>
       <c r="F2">
         <v>1090039000.0</v>
       </c>
       <c r="G2">
         <v>219587000.0</v>
       </c>
       <c r="H2">
         <v>163509000.0</v>
       </c>
       <c r="I2">
         <v>83257000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>7061000</v>
       </c>
       <c r="C3">
         <v>3487000</v>
       </c>
       <c r="D3">
         <v>2624000</v>
       </c>
       <c r="E3">
         <v>24234000</v>
       </c>
       <c r="F3">
         <v>28413000</v>
       </c>
       <c r="G3">
         <v>11329000</v>
       </c>
       <c r="H3">
         <v>3528000</v>
       </c>
       <c r="I3">
         <v>2062000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-742765000.0</v>
       </c>
       <c r="F4">
         <v>124736000.0</v>
       </c>
       <c r="G4">
         <v>870452000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>71618000.0</v>
       </c>
       <c r="F5">
         <v>-41624000.0</v>
       </c>
       <c r="G5">
         <v>-13673000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>4857000.0</v>
       </c>
       <c r="C6">
         <v>-130450000.0</v>
       </c>
       <c r="D6">
         <v>-263191000.0</v>
       </c>
       <c r="E6">
         <v>-742765000.0</v>
       </c>
       <c r="F6">
         <v>124736000.0</v>
       </c>
       <c r="G6">
         <v>870452000.0</v>
       </c>
       <c r="H6">
         <v>56078000.0</v>
       </c>
       <c r="I6">
         <v>80252000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>4948000.0</v>
       </c>
       <c r="C7">
         <v>7279000.0</v>
       </c>
       <c r="D7">
         <v>-5728000.0</v>
       </c>
       <c r="E7">
         <v>302277000.0</v>
       </c>
       <c r="F7">
         <v>-246363000.0</v>
       </c>
       <c r="G7">
         <v>-200734000.0</v>
       </c>
       <c r="H7">
         <v>-87988000.0</v>
       </c>
       <c r="I7">
         <v>9595000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>78060000.0</v>
       </c>
       <c r="F8">
         <v>-53206000.0</v>
       </c>
       <c r="G8">
         <v>-32068000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>1397000.0</v>
       </c>
       <c r="C9">
         <v>417000.0</v>
       </c>
       <c r="D9">
         <v>-7241000.0</v>
       </c>
       <c r="E9">
         <v>78060000.0</v>
       </c>
       <c r="F9">
         <v>-53206000.0</v>
       </c>
       <c r="G9">
         <v>-32068000.0</v>
       </c>
       <c r="H9">
         <v>-18430000.0</v>
       </c>
       <c r="I9">
         <v>9049000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>159758000.0</v>
       </c>
       <c r="E10">
         <v>403924000.0</v>
       </c>
       <c r="F10">
         <v>-312208000.0</v>
       </c>
       <c r="G10">
         <v>-224489000.0</v>
       </c>
       <c r="H10">
         <v>-92877000.0</v>
       </c>
       <c r="I10">
         <v>11902000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-181307000.0</v>
       </c>
       <c r="F11">
         <v>70264000.0</v>
       </c>
       <c r="G11">
         <v>21565000.0</v>
       </c>
       <c r="H11">
         <v>14937000.0</v>
       </c>
       <c r="I11">
         <v>-5667000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-72966000.0</v>
       </c>
       <c r="F12">
         <v>32499000.0</v>
       </c>
       <c r="G12">
         <v>42687000.0</v>
       </c>
       <c r="H12">
         <v>8816000.0</v>
       </c>
       <c r="I12">
         <v>3461000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-149421000.0</v>
       </c>
       <c r="F13">
         <v>48787000.0</v>
       </c>
       <c r="G13">
         <v>34258000.0</v>
       </c>
       <c r="H13">
         <v>8382000.0</v>
       </c>
       <c r="I13">
         <v>-5689000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>3350000.0</v>
       </c>
       <c r="C14">
         <v>29086000.0</v>
       </c>
       <c r="D14">
         <v>29113000.0</v>
       </c>
       <c r="E14">
         <v>38707000.0</v>
       </c>
       <c r="F14">
         <v>13215000.0</v>
       </c>
       <c r="G14">
         <v>4654000.0</v>
       </c>
       <c r="H14">
         <v>6157000.0</v>
       </c>
       <c r="I14">
         <v>6932000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>1266771000.0</v>
       </c>
       <c r="H15">
         <v>228589000.0</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>66298000.0</v>
       </c>
       <c r="C16">
         <v>78369000.0</v>
       </c>
       <c r="D16">
         <v>208819000.0</v>
       </c>
       <c r="E16">
         <v>472010000.0</v>
       </c>
       <c r="F16">
         <v>1214775000.0</v>
       </c>
       <c r="G16">
         <v>1090039000.0</v>
       </c>
       <c r="H16">
         <v>219587000.0</v>
       </c>
       <c r="I16">
         <v>163509000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>68093000.0</v>
       </c>
       <c r="C18">
         <v>-100524000.0</v>
       </c>
       <c r="D18">
         <v>-536308000.0</v>
       </c>
       <c r="E18">
         <v>-133299000.0</v>
       </c>
       <c r="F18">
         <v>-597101000.0</v>
       </c>
       <c r="G18">
         <v>-366583000.0</v>
       </c>
       <c r="H18">
         <v>-219164000.0</v>
       </c>
       <c r="I18">
         <v>-66973000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>132575000.0</v>
       </c>
       <c r="D19">
         <v>154499000.0</v>
       </c>
       <c r="E19">
         <v>-13222000.0</v>
       </c>
       <c r="F19">
         <v>-104288000.0</v>
       </c>
       <c r="G19">
         <v>-11329000.0</v>
       </c>
       <c r="H19">
         <v>-3528000.0</v>
       </c>
       <c r="I19">
         <v>12788000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>2399000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>1000.0</v>
       </c>
       <c r="G20">
         <v>1095189000.0</v>
       </c>
       <c r="H20">
         <v>227502000.0</v>
       </c>
       <c r="I20">
         <v>145899000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
         <v>39817000.0</v>
       </c>
       <c r="C21">
         <v>-14446000.0</v>
       </c>
       <c r="D21">
         <v>222404000.0</v>
       </c>
       <c r="E21">
         <v>-518860000.0</v>
       </c>
       <c r="F21">
         <v>808570000.0</v>
       </c>
       <c r="G21">
         <v>155770000.0</v>
       </c>
       <c r="H21">
         <v>52979000.0</v>
       </c>
       <c r="I21">
         <v>-13391000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-54046000.0</v>
       </c>
       <c r="C22">
         <v>-138240000.0</v>
       </c>
       <c r="D22">
         <v>-85097000.0</v>
       </c>
       <c r="E22">
         <v>-451910000.0</v>
       </c>
       <c r="F22">
         <v>-370911000.0</v>
       </c>
       <c r="G22">
         <v>-202799000.0</v>
       </c>
       <c r="H22">
         <v>-142978000.0</v>
       </c>
       <c r="I22">
         <v>-85178000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>-1941000.0</v>
       </c>
       <c r="C23">
         <v>-151542000.0</v>
       </c>
       <c r="D23">
         <v>-127463000.0</v>
       </c>
       <c r="E23">
         <v>-4212000.0</v>
       </c>
       <c r="F23">
         <v>-16624000.0</v>
       </c>
       <c r="G23">
         <v>2522010000.0</v>
       </c>
       <c r="H23">
         <v>228772000.0</v>
       </c>
       <c r="I23">
         <v>291665000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
         <v>-101112000.0</v>
       </c>
       <c r="C24">
         <v>136062000.0</v>
       </c>
       <c r="D24">
         <v>175777000.0</v>
       </c>
       <c r="E24">
         <v>127510000.0</v>
       </c>
       <c r="F24">
         <v>-104288000.0</v>
       </c>
       <c r="G24">
         <v>8341000.0</v>
       </c>
       <c r="H24">
         <v>8341000.0</v>
       </c>
       <c r="I24">
         <v>14850000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>115721000.0</v>
       </c>
       <c r="C25">
         <v>-1047000.0</v>
       </c>
       <c r="D25">
         <v>-478865000.0</v>
       </c>
       <c r="E25">
         <v>13759000.0</v>
       </c>
       <c r="F25">
         <v>12491000.0</v>
       </c>
       <c r="G25">
         <v>3267000.0</v>
       </c>
       <c r="H25">
         <v>357000.0</v>
       </c>
       <c r="I25">
         <v>279000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>5766000.0</v>
       </c>
       <c r="G26">
         <v>-4733000.0</v>
       </c>
       <c r="H26">
         <v>-5824000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>5181000.0</v>
       </c>
       <c r="C27">
         <v>5885000.0</v>
       </c>
       <c r="D27">
         <v>6893000.0</v>
       </c>
       <c r="E27">
         <v>11957000.0</v>
       </c>
       <c r="F27">
         <v>13409000.0</v>
       </c>
       <c r="G27">
         <v>13254000.0</v>
       </c>
       <c r="H27">
         <v>2756000.0</v>
       </c>
       <c r="I27">
         <v>1158000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>37876000.0</v>
       </c>
       <c r="C28">
         <v>-165988000.0</v>
       </c>
       <c r="D28">
         <v>97340000.0</v>
       </c>
       <c r="E28">
         <v>-469488000.0</v>
       </c>
       <c r="F28">
         <v>797712000.0</v>
       </c>
       <c r="G28">
         <v>1237035000.0</v>
       </c>
       <c r="H28">
         <v>275242000.0</v>
       </c>
       <c r="I28">
         <v>132375000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>75154000.0</v>
       </c>
       <c r="C29">
         <v>-97037000.0</v>
       </c>
       <c r="D29">
         <v>-533684000.0</v>
       </c>
       <c r="E29">
         <v>-109065000.0</v>
       </c>
       <c r="F29">
         <v>-568688000.0</v>
       </c>
       <c r="G29">
         <v>-355254000.0</v>
       </c>
       <c r="H29">
         <v>-215636000.0</v>
       </c>
       <c r="I29">
         <v>-64911000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>-108173000.0</v>
       </c>
       <c r="C30">
         <v>132575000.0</v>
       </c>
       <c r="D30">
         <v>173153000.0</v>
       </c>
       <c r="E30">
         <v>-164212000.0</v>
       </c>
       <c r="F30">
         <v>-104288000.0</v>
       </c>
       <c r="G30">
         <v>-11329000.0</v>
       </c>
       <c r="H30">
         <v>-3528000.0</v>
       </c>
       <c r="I30">
         <v>12788000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>73699000.0</v>
+      </c>
+      <c r="C2">
         <v>66298000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>67438000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>67163000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>67568000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>61441000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>98161000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>111598000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>140506000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>208819000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>289079000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>304231000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>388708000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>472010000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>603965000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>686383000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>797530000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1214775000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1396117000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1500689000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>966837000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1090039000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1189323000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>672888000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>202343000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>219587000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>69109000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>102524000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>140786000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>163509000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>1299000</v>
+      </c>
+      <c r="C3">
         <v>1536000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1667000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2204000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1721000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1469000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1376000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1185000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>282000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>644000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3252000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>677000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>435000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>814000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4266000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3922000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8950000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7096000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9627000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9843000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5704000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3239000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6272000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1929000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1429000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1699000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1504000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1230000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>533000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>261000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-84477000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-83302000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-131955000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-82418000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-111147000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-417245000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-181342000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-104572000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>533852000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-123202000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>44503000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>47457000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>35628000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5139000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>39624000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-8773000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5122000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-16129000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-28840000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1777000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>1587000.0</v>
+      </c>
+      <c r="C6">
         <v>7401000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1140000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>275000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-405000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6127000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-19792000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13437000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-28908000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-68313000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-80260000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-15152000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-84477000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-83302000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-131955000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-82418000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-111147000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-417245000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-181342000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-104572000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>533852000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-123202000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-99284000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>516435000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>470545000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-17244000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>150478000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-33415000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-38262000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-22723000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-1387000.0</v>
+      </c>
+      <c r="C7">
         <v>3840000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6252000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1109000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-283000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>88000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8271000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3632000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-10592000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5968000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>61285000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1209000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5947000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3408000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>83831000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>110584000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>145881000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-38019000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-130488000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-86171000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-131178000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>101474000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-122438000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-155915000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>67312000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10307000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4341000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-17255000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-62197000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-12877000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-439000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4312000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>14808000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>29060000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>38523000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-4331000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-20270000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>8457000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-8253000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-33140000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>-1307000.0</v>
+      </c>
+      <c r="C9">
         <v>1307000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>222000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-259000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1443000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-43000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>949000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-831000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>342000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3196000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-339000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1291000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3737000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14808000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>29060000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>38523000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4331000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-20270000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8457000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-8253000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-33140000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-27771000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-19160000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19393000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4530000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3401000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-485000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-10383000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4161000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>63919000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-27749000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8607000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>114981000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>110335000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>100971000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>208071000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-15453000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-128477000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-84319000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-187914000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>88502000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-127907000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-162829000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>44545000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21702000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4647000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-21315000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-64797000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-11412000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-274000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-25833000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-33170000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-17346000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-64082000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-22400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4893000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5820000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20351000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>32944000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>11111000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>11370000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6520000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7436000.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>2134000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>11536000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2371000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-144852000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-162646000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-250063000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>36471000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18111000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>337189000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12246000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6130000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12041000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2082000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9039000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9410000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19695000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4543000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>3261000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3904000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>427000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-112205000.0</v>
       </c>
       <c r="O13">
+        <v>-112205000.0</v>
+      </c>
+      <c r="P13">
         <v>-151517000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>72004000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-219359000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>145440000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>13366000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-22385000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>44638000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>13168000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>22129000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>14704000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-3146000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>571000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>2411000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1447000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5067000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>1482000.0</v>
+      </c>
+      <c r="C14">
         <v>1340000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1035000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>998000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>742000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>575000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7123000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7105000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7232000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7626000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11055000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7298000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7198000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7224000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10702000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9995000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10115000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7895000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3718000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3469000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3122000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2906000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1399000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1196000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1089000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>970000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1474000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1537000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1557000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1589000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>399164000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>377322000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>75286000.0</v>
+      </c>
+      <c r="C16">
         <v>73699000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>66298000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>67438000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>67163000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>67568000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>78369000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>98161000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>111598000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>140506000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>208819000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>289079000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>304231000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>388708000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>472010000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>603965000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>686383000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>797530000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1214775000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1396117000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1500689000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>966837000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1090039000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1189323000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>672888000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>202343000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>219587000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>69109000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>102524000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>140786000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>16940000.0</v>
+      </c>
+      <c r="C18">
         <v>17089000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>19579000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17188000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15958000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15368000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23516000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-32905000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-66583000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>22480000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-111305000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-194183000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-147539000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-85835000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-90229000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>110495000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-131391000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-22174000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-252856000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-183451000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-187109000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>26315000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-178652000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-184807000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>23720000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-26844000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-37112000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-53361000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-90513000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-38178000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-17870000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-18593000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-47697000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>24608000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>31115000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>35781000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>41071000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>35711000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>42748000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>47876000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3392000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-56484000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>14236000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-14610000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>29043000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-9627000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-9573000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-5704000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-79384000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6272000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1929000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1429000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1699000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1504000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1230000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-533000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-261000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>10381000.0</v>
+      </c>
+      <c r="C21">
         <v>-3106000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1711000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-864000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>824000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>38146000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-22252000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-12802000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-60199000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>60508000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-155964000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-166984000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>26373000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-11262000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>71328000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>77905000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>735576000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-76193000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>80264000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>139184000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-55349000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-8329000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>19975000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>51983000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>15650000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>555000.0</v>
+      </c>
+      <c r="C22">
         <v>-19046000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-11521000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-27143000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8932000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6450000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-36714000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-37745000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-19105000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-44676000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-141321000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-34735000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7466000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-15469000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>24765000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-51127000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-115089000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-310459000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-129793000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-98122000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-65807000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-77189000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-60662000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-37850000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-63228000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-41059000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-42735000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-39764000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-33340000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-27139000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>27518000.0</v>
+      </c>
+      <c r="C23">
         <v>-73000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-84000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-383000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-315000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1159000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-30000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-286000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-151218000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2208000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>79587000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-15835000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-129716000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2235000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-633000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-469000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-875000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-495000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>750000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-14615000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2821000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4697000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-249000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-66000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19713000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>227318000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-29000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>268000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>347000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
+        <v>-24906000.0</v>
+      </c>
+      <c r="C24">
         <v>-27730000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-22346000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-15666000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-16872000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-46228000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>25984000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>32300000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>36063000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>41715000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>38963000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>43425000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>48311000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>47632000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>21323000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>49226000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-6366000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>63327000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>714000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>270000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>714000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-76145000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>16154000.0</v>
+      </c>
+      <c r="C25">
         <v>31064000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24070000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>45202000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24316000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22133000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1756000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-5724000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-46449000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>52882000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-41875000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-166638000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-142558000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-75047000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-210605000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>43757000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-165124000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>345731000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9679000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5674000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7066000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-457000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4997000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5461000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15876000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4037000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>711000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>316000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>96000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>83000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>681000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>704000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2915000.0</v>
       </c>
       <c r="W26">
         <v>2915000.0</v>
       </c>
       <c r="X26">
+        <v>2915000.0</v>
+      </c>
+      <c r="Y26">
         <v>-2037000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-878000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1818000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-5282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-542000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>1435000.0</v>
+      </c>
+      <c r="C27">
         <v>1427000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1410000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1444000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1836000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>491000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>936000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1012000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2613000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1324000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2803000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1778000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1669000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1679000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5344000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1208000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1776000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3629000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3655000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1542000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5392000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2820000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4324000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4230000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4100000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>601000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>619000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>667000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>869000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>9403000.0</v>
+      </c>
+      <c r="C28">
         <v>18042000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1627000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1247000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>509000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>36987000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22260000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12832000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1612000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-132508000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7918000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>135606000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14751000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-45099000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-63049000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-242139000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>25904000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-190204000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>71514000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>78609000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>720961000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-73372000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>79368000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>701242000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>446825000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>187590000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>19946000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>52251000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15455000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>18239000.0</v>
+      </c>
+      <c r="C29">
         <v>18625000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21246000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19392000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17679000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16837000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-22140000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-31720000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-66301000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23124000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-108053000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-193506000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-147104000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-85021000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-85963000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>114417000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-122441000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15078000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-243229000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-173608000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-181405000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>29554000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-172380000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-182878000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>25149000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-25145000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-35608000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-52131000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-89980000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-37917000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-26205000.0</v>
+      </c>
+      <c r="C30">
         <v>-29266000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-24013000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17870000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-18593000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-47697000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24608000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31115000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35781000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41071000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>35711000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42748000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>47876000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46818000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17057000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>45304000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14610000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-211963000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9627000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9573000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5704000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-79384000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6272000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1929000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1429000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1699000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1504000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1230000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-533000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-261000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>