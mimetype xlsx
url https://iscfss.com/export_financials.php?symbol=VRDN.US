--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1476,51 +1476,53 @@
       </c>
       <c r="I15">
         <v>308000.0</v>
       </c>
       <c r="J15">
         <v>226000.0</v>
       </c>
       <c r="K15">
         <v>106000.0</v>
       </c>
       <c r="L15">
         <v>106000.0</v>
       </c>
       <c r="M15">
         <v>38000.0</v>
       </c>
       <c r="N15">
         <v>27914.0</v>
       </c>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>367000.0</v>
+      </c>
       <c r="C16">
         <v>288000.0</v>
       </c>
       <c r="D16">
         <v>288000.0</v>
       </c>
       <c r="E16">
         <v>288000.0</v>
       </c>
       <c r="F16">
         <v>289000.0</v>
       </c>
       <c r="G16">
         <v>301000.0</v>
       </c>
       <c r="H16">
         <v>5008000.0</v>
       </c>
       <c r="I16">
         <v>3786000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16">
         <v>3377000.0</v>
       </c>
@@ -1797,51 +1799,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
         <v>-161689000.0</v>
       </c>
       <c r="C28">
         <v>-78499000.0</v>
       </c>
       <c r="D28">
         <v>-81779000.0</v>
       </c>
       <c r="E28">
         <v>-150321000.0</v>
       </c>
       <c r="F28">
-        <v>-41779000.0</v>
+        <v>-41259000.0</v>
       </c>
       <c r="G28">
         <v>-45442000.0</v>
       </c>
       <c r="H28">
         <v>-16542000.0</v>
       </c>
       <c r="I28">
         <v>-22308000.0</v>
       </c>
       <c r="J28">
         <v>-37519000.0</v>
       </c>
       <c r="K28">
         <v>-2296000.0</v>
       </c>
       <c r="L28">
         <v>-9727000.0</v>
       </c>
       <c r="M28">
         <v>-5039000.0</v>
       </c>
       <c r="N28">
         <v>487716.0</v>
       </c>
@@ -2253,51 +2255,51 @@
       </c>
       <c r="J39">
         <v>4842000.0</v>
       </c>
       <c r="K39">
         <v>330000.0</v>
       </c>
       <c r="L39">
         <v>642000.0</v>
       </c>
       <c r="M39">
         <v>399000.0</v>
       </c>
       <c r="N39">
         <v>495000.0</v>
       </c>
       <c r="O39">
         <v>185836.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>61260000.0</v>
+        <v>60893000.0</v>
       </c>
       <c r="C40">
         <v>44930000.0</v>
       </c>
       <c r="D40">
         <v>23265000.0</v>
       </c>
       <c r="E40">
         <v>18214000.0</v>
       </c>
       <c r="F40">
         <v>10498000.0</v>
       </c>
       <c r="G40">
         <v>9248000.0</v>
       </c>
       <c r="H40">
         <v>5108000.0</v>
       </c>
       <c r="I40">
         <v>3868000.0</v>
       </c>
       <c r="J40">
         <v>2991000.0</v>
       </c>
@@ -2654,51 +2656,51 @@
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
         <v>50693000.0</v>
       </c>
       <c r="C51">
         <v>21095000.0</v>
       </c>
       <c r="D51">
         <v>21048000.0</v>
       </c>
       <c r="E51">
         <v>5258000.0</v>
       </c>
       <c r="F51">
-        <v>520000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="G51">
         <v>455000.0</v>
       </c>
       <c r="H51">
         <v>8304000.0</v>
       </c>
       <c r="I51">
         <v>10298000.0</v>
       </c>
       <c r="J51">
         <v>9922000.0</v>
       </c>
       <c r="K51">
         <v>1045000.0</v>
       </c>
       <c r="L51">
         <v>1105000.0</v>
       </c>
       <c r="M51">
         <v>80000.0</v>
       </c>
       <c r="N51">
         <v>697064.0</v>
       </c>
@@ -3569,51 +3571,51 @@
       <c r="BB4"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
         <v>-558000.0</v>
       </c>
       <c r="C5">
         <v>447000.0</v>
       </c>
       <c r="D5">
         <v>363000.0</v>
       </c>
       <c r="E5">
         <v>69000.0</v>
       </c>
       <c r="F5">
         <v>245000.0</v>
       </c>
       <c r="G5">
         <v>-10000.0</v>
       </c>
       <c r="H5">
-        <v>932000.0</v>
+        <v>931999.0</v>
       </c>
       <c r="I5">
         <v>-543000.0</v>
       </c>
       <c r="J5">
         <v>-366999.0</v>
       </c>
       <c r="K5">
         <v>338000.0</v>
       </c>
       <c r="L5">
         <v>-64000.0</v>
       </c>
       <c r="M5">
         <v>-173000.0</v>
       </c>
       <c r="N5">
         <v>-174000.0</v>
       </c>
       <c r="O5">
         <v>-390000.0</v>
       </c>
       <c r="P5">
         <v>-940000.0</v>
       </c>
@@ -4887,51 +4889,53 @@
         <v>38000.0</v>
       </c>
       <c r="AV15">
         <v>37826.0</v>
       </c>
       <c r="AW15">
         <v>37826.0</v>
       </c>
       <c r="AX15">
         <v>28218.0</v>
       </c>
       <c r="AY15">
         <v>27914.0</v>
       </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
     </row>
     <row r="16" spans="1:54">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
         <v>274000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>367000.0</v>
+      </c>
       <c r="D16">
         <v>372000.0</v>
       </c>
       <c r="E16">
         <v>288000.0</v>
       </c>
       <c r="F16">
         <v>288000.0</v>
       </c>
       <c r="G16">
         <v>288000.0</v>
       </c>
       <c r="H16">
         <v>288000.0</v>
       </c>
       <c r="I16">
         <v>288000.0</v>
       </c>
       <c r="J16">
         <v>288000.0</v>
       </c>
       <c r="K16">
         <v>288000.0</v>
       </c>
       <c r="L16">
@@ -5922,60 +5926,60 @@
       <c r="K28">
         <v>-81779000.0</v>
       </c>
       <c r="L28">
         <v>-90776000.0</v>
       </c>
       <c r="M28">
         <v>-81571000.0</v>
       </c>
       <c r="N28">
         <v>-83201000.0</v>
       </c>
       <c r="O28">
         <v>-150321000.0</v>
       </c>
       <c r="P28">
         <v>-339033000.0</v>
       </c>
       <c r="Q28">
         <v>-26128000.0</v>
       </c>
       <c r="R28">
         <v>-30279000.0</v>
       </c>
       <c r="S28">
-        <v>-41779000.0</v>
+        <v>-41259000.0</v>
       </c>
       <c r="T28">
-        <v>-138445000.0</v>
+        <v>-137345000.0</v>
       </c>
       <c r="U28">
-        <v>-27292000.0</v>
+        <v>-26125000.0</v>
       </c>
       <c r="V28">
-        <v>-46134000.0</v>
+        <v>-46101000.0</v>
       </c>
       <c r="W28">
         <v>-45442000.0</v>
       </c>
       <c r="X28">
         <v>-20839000.0</v>
       </c>
       <c r="Y28">
         <v>-21388000.0</v>
       </c>
       <c r="Z28">
         <v>-28431000.0</v>
       </c>
       <c r="AA28">
         <v>-16542000.0</v>
       </c>
       <c r="AB28">
         <v>-15626000.0</v>
       </c>
       <c r="AC28">
         <v>-13856000.0</v>
       </c>
       <c r="AD28">
         <v>-7803000.0</v>
       </c>
@@ -6741,51 +6745,51 @@
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
     </row>
     <row r="35" spans="1:54">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>101203999.0</v>
+        <v>101204000.0</v>
       </c>
       <c r="C35">
         <v>106555000.0</v>
       </c>
       <c r="D35">
         <v>23472000.0</v>
       </c>
       <c r="E35">
         <v>14570000.0</v>
       </c>
       <c r="F35">
         <v>22781000.0</v>
       </c>
       <c r="G35">
         <v>22890000.0</v>
       </c>
       <c r="H35">
         <v>23040000.0</v>
       </c>
       <c r="I35">
         <v>19563000.0</v>
       </c>
       <c r="J35">
         <v>21724000.0</v>
       </c>
@@ -7352,51 +7356,51 @@
       </c>
       <c r="AV39">
         <v>485138.0</v>
       </c>
       <c r="AW39">
         <v>519084.0</v>
       </c>
       <c r="AX39">
         <v>183184.0</v>
       </c>
       <c r="AY39">
         <v>495000.0</v>
       </c>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
     </row>
     <row r="40" spans="1:54">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>37480000.0</v>
       </c>
       <c r="C40">
-        <v>61260000.0</v>
+        <v>60893000.0</v>
       </c>
       <c r="D40">
         <v>39531000.0</v>
       </c>
       <c r="E40">
         <v>34791000.0</v>
       </c>
       <c r="F40">
         <v>29017000.0</v>
       </c>
       <c r="G40">
         <v>44930000.0</v>
       </c>
       <c r="H40">
         <v>34149000.0</v>
       </c>
       <c r="I40">
         <v>29863000.0</v>
       </c>
       <c r="J40">
         <v>23451000.0</v>
       </c>
       <c r="K40">
         <v>23265000.0</v>
       </c>
@@ -7603,51 +7607,51 @@
       <c r="BB41"/>
     </row>
     <row r="42" spans="1:54">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
         <v>1946844000.0</v>
       </c>
       <c r="C42">
         <v>1927104000.0</v>
       </c>
       <c r="D42">
         <v>1531003000.0</v>
       </c>
       <c r="E42">
         <v>1508902000.0</v>
       </c>
       <c r="F42">
         <v>1497296000.0</v>
       </c>
       <c r="G42">
         <v>1477811000.0</v>
       </c>
       <c r="H42">
-        <v>1433951000.0</v>
+        <v>1433019001.0</v>
       </c>
       <c r="I42">
         <v>1168975000.0</v>
       </c>
       <c r="J42">
         <v>1156998999.0</v>
       </c>
       <c r="K42">
         <v>960536000.0</v>
       </c>
       <c r="L42">
         <v>807339000.0</v>
       </c>
       <c r="M42">
         <v>792070000.0</v>
       </c>
       <c r="N42">
         <v>771705000.0</v>
       </c>
       <c r="O42">
         <v>741067000.0</v>
       </c>
       <c r="P42">
         <v>709787000.0</v>
       </c>
@@ -8634,60 +8638,60 @@
       <c r="K51">
         <v>21048000.0</v>
       </c>
       <c r="L51">
         <v>20821000.0</v>
       </c>
       <c r="M51">
         <v>5511000.0</v>
       </c>
       <c r="N51">
         <v>5314000.0</v>
       </c>
       <c r="O51">
         <v>5258000.0</v>
       </c>
       <c r="P51">
         <v>5177000.0</v>
       </c>
       <c r="Q51">
         <v>5165000.0</v>
       </c>
       <c r="R51">
         <v>579000.0</v>
       </c>
       <c r="S51">
-        <v>520000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="T51">
-        <v>430000.0</v>
+        <v>1530000.0</v>
       </c>
       <c r="U51">
-        <v>412000.0</v>
+        <v>1579000.0</v>
       </c>
       <c r="V51">
-        <v>355000.0</v>
+        <v>388000.0</v>
       </c>
       <c r="W51">
         <v>455000.0</v>
       </c>
       <c r="X51">
         <v>9240000.0</v>
       </c>
       <c r="Y51">
         <v>9194000.0</v>
       </c>
       <c r="Z51">
         <v>7672000.0</v>
       </c>
       <c r="AA51">
         <v>8304000.0</v>
       </c>
       <c r="AB51">
         <v>9231000.0</v>
       </c>
       <c r="AC51">
         <v>10151000.0</v>
       </c>
       <c r="AD51">
         <v>10392000.0</v>
       </c>
@@ -11848,108 +11852,108 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>119</v>
       </c>
       <c r="B5">
-        <v>-116290000.0</v>
+        <v>-101439000.0</v>
       </c>
       <c r="C5">
         <v>-113747000.0</v>
       </c>
       <c r="D5">
         <v>-34039000.0</v>
       </c>
       <c r="E5">
         <v>-100221000.0</v>
       </c>
       <c r="F5">
         <v>-86326000.0</v>
       </c>
       <c r="G5">
         <v>-78867000.0</v>
       </c>
       <c r="H5">
         <v>-75685000.0</v>
       </c>
       <c r="I5">
         <v>-64396000.0</v>
       </c>
       <c r="J5">
         <v>-47955000.0</v>
       </c>
       <c r="K5">
         <v>-65944000.0</v>
       </c>
       <c r="L5">
-        <v>-51224000.0</v>
+        <v>-47060000.0</v>
       </c>
       <c r="M5">
         <v>-54897000.0</v>
       </c>
       <c r="N5">
         <v>-67986000.0</v>
       </c>
       <c r="O5">
-        <v>-49066000.0</v>
+        <v>-45617000.0</v>
       </c>
       <c r="P5">
-        <v>-29785000.0</v>
+        <v>-28741000.0</v>
       </c>
       <c r="Q5">
-        <v>-29564000.0</v>
+        <v>-29337000.0</v>
       </c>
       <c r="R5">
-        <v>-25889000.0</v>
+        <v>-25693000.0</v>
       </c>
       <c r="S5">
-        <v>-29081000.0</v>
+        <v>-28943000.0</v>
       </c>
       <c r="T5">
-        <v>-14134000.0</v>
+        <v>-14043000.0</v>
       </c>
       <c r="U5">
-        <v>-17998000.0</v>
+        <v>-17964000.0</v>
       </c>
       <c r="V5">
         <v>-18515000.0</v>
       </c>
       <c r="W5">
         <v>-20737000.0</v>
       </c>
       <c r="X5">
         <v>-5401000.0</v>
       </c>
       <c r="Y5">
         <v>-6341000.0</v>
       </c>
       <c r="Z5">
         <v>-7903000.0</v>
       </c>
       <c r="AA5">
         <v>-8071000.0</v>
       </c>
       <c r="AB5">
         <v>-11026000.0</v>
       </c>
       <c r="AC5">
         <v>-8667000.0</v>
       </c>
@@ -12012,108 +12016,108 @@
       </c>
       <c r="AW5">
         <v>-2811388.0</v>
       </c>
       <c r="AX5">
         <v>-167111.0</v>
       </c>
       <c r="AY5">
         <v>255071.0</v>
       </c>
       <c r="AZ5">
         <v>-311659.0</v>
       </c>
       <c r="BA5">
         <v>-60373.0</v>
       </c>
       <c r="BB5">
         <v>-79252.0</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>120</v>
       </c>
       <c r="B6">
-        <v>-116169000.0</v>
+        <v>-101318000.0</v>
       </c>
       <c r="C6">
         <v>-114087000.0</v>
       </c>
       <c r="D6">
         <v>-33929000.0</v>
       </c>
       <c r="E6">
         <v>-100108000.0</v>
       </c>
       <c r="F6">
         <v>-86209000.0</v>
       </c>
       <c r="G6">
         <v>-78744000.0</v>
       </c>
       <c r="H6">
         <v>-75555000.0</v>
       </c>
       <c r="I6">
         <v>-64254000.0</v>
       </c>
       <c r="J6">
         <v>-47810000.0</v>
       </c>
       <c r="K6">
         <v>-65794000.0</v>
       </c>
       <c r="L6">
-        <v>-51089000.0</v>
+        <v>-46925000.0</v>
       </c>
       <c r="M6">
         <v>-54765000.0</v>
       </c>
       <c r="N6">
         <v>-67881000.0</v>
       </c>
       <c r="O6">
-        <v>-48970000.0</v>
+        <v>-45521000.0</v>
       </c>
       <c r="P6">
-        <v>-29723000.0</v>
+        <v>-28679000.0</v>
       </c>
       <c r="Q6">
-        <v>-29507000.0</v>
+        <v>-29280000.0</v>
       </c>
       <c r="R6">
-        <v>-25849000.0</v>
+        <v>-25653000.0</v>
       </c>
       <c r="S6">
-        <v>-29049000.0</v>
+        <v>-28911000.0</v>
       </c>
       <c r="T6">
-        <v>-14104000.0</v>
+        <v>-14013000.0</v>
       </c>
       <c r="U6">
-        <v>-17973000.0</v>
+        <v>-17939000.0</v>
       </c>
       <c r="V6">
         <v>-18482000.0</v>
       </c>
       <c r="W6">
         <v>-20687000.0</v>
       </c>
       <c r="X6">
         <v>-5344000.0</v>
       </c>
       <c r="Y6">
         <v>-6277000.0</v>
       </c>
       <c r="Z6">
         <v>-7835000.0</v>
       </c>
       <c r="AA6">
         <v>-7998000.0</v>
       </c>
       <c r="AB6">
         <v>-10955000.0</v>
       </c>
       <c r="AC6">
         <v>-8596000.0</v>
       </c>
@@ -19247,51 +19251,51 @@
       <c r="N23">
         <v>8204000.0</v>
       </c>
       <c r="O23">
         <v>482000.0</v>
       </c>
       <c r="P23">
         <v>24146000.0</v>
       </c>
       <c r="Q23">
         <v>4558000.0</v>
       </c>
       <c r="R23">
         <v>738000.0</v>
       </c>
       <c r="S23">
         <v>-834000.0</v>
       </c>
       <c r="T23">
         <v>12085000.0</v>
       </c>
       <c r="U23">
         <v>-218000.0</v>
       </c>
       <c r="V23">
-        <v>10872000.0</v>
+        <v>1259000.0</v>
       </c>
       <c r="W23">
         <v>86038000.0</v>
       </c>
       <c r="X23">
         <v>-71000.0</v>
       </c>
       <c r="Y23">
         <v>-125000.0</v>
       </c>
       <c r="Z23">
         <v>-1068000.0</v>
       </c>
       <c r="AA23">
         <v>-62000.0</v>
       </c>
       <c r="AB23">
         <v>96000.0</v>
       </c>
       <c r="AC23">
         <v>-327000.0</v>
       </c>
       <c r="AD23">
         <v>80000.0</v>
       </c>