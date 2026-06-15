--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1224,51 +1227,53 @@
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
         <v>2000000.0</v>
       </c>
       <c r="I8">
         <v>3000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1710,51 +1715,53 @@
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>36</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>804000000.0</v>
+      </c>
       <c r="C20">
         <v>748000000.0</v>
       </c>
       <c r="D20">
         <v>748000000.0</v>
       </c>
       <c r="E20">
         <v>327000000.0</v>
       </c>
       <c r="F20">
         <v>72000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>48000000.0</v>
       </c>
       <c r="I20">
         <v>48000000.0</v>
       </c>
       <c r="J20">
         <v>31000000.0</v>
       </c>
       <c r="K20">
         <v>-3777500000.0</v>
       </c>
@@ -1914,57 +1921,61 @@
       </c>
       <c r="J23">
         <v>222532000000.0</v>
       </c>
       <c r="K23">
         <v>214235100000.0</v>
       </c>
       <c r="L23">
         <v>218249600000.0</v>
       </c>
       <c r="M23">
         <v>226951400000.0</v>
       </c>
       <c r="N23">
         <v>221023200000.0</v>
       </c>
       <c r="O23">
         <v>216394200000.0</v>
       </c>
       <c r="P23">
         <v>203572800000.0</v>
       </c>
       <c r="Q23">
         <v>204376500000.0</v>
       </c>
-      <c r="R23"/>
+      <c r="R23">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>40</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>2652000000.0</v>
+      </c>
       <c r="C24">
         <v>3204000000.0</v>
       </c>
       <c r="D24">
         <v>3429000000.0</v>
       </c>
       <c r="E24">
         <v>2094000000.0</v>
       </c>
       <c r="F24">
         <v>2595000000.0</v>
       </c>
       <c r="G24">
         <v>4214000000.0</v>
       </c>
       <c r="H24">
         <v>3042000000.0</v>
       </c>
       <c r="I24">
         <v>3136000000.0</v>
       </c>
       <c r="J24">
         <v>3123000000.0</v>
       </c>
       <c r="K24">
@@ -2016,51 +2027,53 @@
       </c>
       <c r="J25">
         <v>3123000000.0</v>
       </c>
       <c r="K25">
         <v>3549500000.0</v>
       </c>
       <c r="L25">
         <v>11632000000.0</v>
       </c>
       <c r="M25">
         <v>12362700000.0</v>
       </c>
       <c r="N25">
         <v>11209600000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>42</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>34269000000.0</v>
+      </c>
       <c r="C26">
         <v>31181000000.0</v>
       </c>
       <c r="D26">
         <v>32382000000.0</v>
       </c>
       <c r="E26">
         <v>1604000000.0</v>
       </c>
       <c r="F26">
         <v>1536000000.0</v>
       </c>
       <c r="G26">
         <v>60126000000.0</v>
       </c>
       <c r="H26">
         <v>56418000000.0</v>
       </c>
       <c r="I26">
         <v>66526000000.0</v>
       </c>
       <c r="J26">
         <v>48329000000.0</v>
       </c>
       <c r="K26">
@@ -2142,51 +2155,53 @@
       </c>
       <c r="L28">
         <v>7461800000.0</v>
       </c>
       <c r="M28">
         <v>7112500000.0</v>
       </c>
       <c r="N28">
         <v>5124800000.0</v>
       </c>
       <c r="O28">
         <v>5837500000.0</v>
       </c>
       <c r="P28">
         <v>3679800000.0</v>
       </c>
       <c r="Q28">
         <v>9066200000.0</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>45</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>8191000000.0</v>
+      </c>
       <c r="C29">
         <v>7608000000.0</v>
       </c>
       <c r="D29">
         <v>7623000000.0</v>
       </c>
       <c r="E29">
         <v>6704000000.0</v>
       </c>
       <c r="F29">
         <v>10849000000.0</v>
       </c>
       <c r="G29">
         <v>13938000000.0</v>
       </c>
       <c r="H29">
         <v>12925000000.0</v>
       </c>
       <c r="I29">
         <v>11890000000.0</v>
       </c>
       <c r="J29">
         <v>14516000000.0</v>
       </c>
       <c r="K29"/>
@@ -3080,51 +3095,53 @@
       <c r="K49">
         <v>-9843300000.0</v>
       </c>
       <c r="L49">
         <v>-9415300000.0</v>
       </c>
       <c r="M49">
         <v>-9861900000.0</v>
       </c>
       <c r="N49">
         <v>-12161600000.0</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49">
         <v>0.0</v>
       </c>
       <c r="R49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>66</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>586000000.0</v>
+      </c>
       <c r="C50">
         <v>399000000.0</v>
       </c>
       <c r="D50">
         <v>1000000.0</v>
       </c>
       <c r="E50">
         <v>141000000.0</v>
       </c>
       <c r="F50">
         <v>1000000.0</v>
       </c>
       <c r="G50">
         <v>1000000.0</v>
       </c>
       <c r="H50">
         <v>1000000.0</v>
       </c>
       <c r="I50">
         <v>1000000.0</v>
       </c>
       <c r="J50">
         <v>337000000.0</v>
       </c>
       <c r="K50">
@@ -3236,51 +3253,53 @@
       </c>
       <c r="L52">
         <v>12816700000.0</v>
       </c>
       <c r="M52">
         <v>12477300000.0</v>
       </c>
       <c r="N52"/>
       <c r="O52">
         <v>1064600000.0</v>
       </c>
       <c r="P52">
         <v>1054600000.0</v>
       </c>
       <c r="Q52">
         <v>5464600000.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>69</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>27295000000.0</v>
+      </c>
       <c r="C53">
         <v>24183000000.0</v>
       </c>
       <c r="D53">
         <v>25588000000.0</v>
       </c>
       <c r="E53">
         <v>1604000000.0</v>
       </c>
       <c r="F53">
         <v>1536000000.0</v>
       </c>
       <c r="G53">
         <v>44828000000.0</v>
       </c>
       <c r="H53">
         <v>39731000000.0</v>
       </c>
       <c r="I53">
         <v>37023000000.0</v>
       </c>
       <c r="J53">
         <v>48800000000.0</v>
       </c>
       <c r="K53">
@@ -3596,75 +3615,75 @@
         <v>0.0</v>
       </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59">
         <v>0.0</v>
       </c>
       <c r="R59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
         <v>4953000000.0</v>
       </c>
       <c r="C60">
         <v>4005000000.0</v>
       </c>
       <c r="D60">
         <v>4193000000.0</v>
       </c>
       <c r="E60">
-        <v>4469000000.0</v>
+        <v>6117000000.0</v>
       </c>
       <c r="F60">
-        <v>8253000000.0</v>
+        <v>9821000000.0</v>
       </c>
       <c r="G60">
-        <v>10245000000.0</v>
+        <v>11313000000.0</v>
       </c>
       <c r="H60">
         <v>9339000000.0</v>
       </c>
       <c r="I60">
         <v>8213000000.0</v>
       </c>
       <c r="J60">
         <v>10009000000.0</v>
       </c>
       <c r="K60">
         <v>12995000000.0</v>
       </c>
       <c r="L60">
-        <v>13435800000.0</v>
+        <v>16275800000.0</v>
       </c>
       <c r="M60">
-        <v>16107900000.0</v>
+        <v>18523200000.0</v>
       </c>
       <c r="N60">
         <v>13272200000.0</v>
       </c>
       <c r="O60">
         <v>13874900000.0</v>
       </c>
       <c r="P60">
         <v>12353900000.0</v>
       </c>
       <c r="Q60">
         <v>6830800000.0</v>
       </c>
       <c r="R60">
         <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61">
@@ -3729,381 +3748,385 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>9000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23000000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>-838000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>145000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>30000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-789000000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>-553000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2097000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1957000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1719000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>-406000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1740900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>-537200000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2878000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3012300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2557900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>70000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1881700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13200000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>84800000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>927100000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>904900000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>44100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>52900000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1509800000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>1781800000.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>1165700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4122,52 +4145,53 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
+      <c r="BI3"/>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4186,336 +4210,341 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
+        <v>-2061000000.0</v>
+      </c>
+      <c r="C5">
         <v>-1788000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1778000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2067000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2181000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2462000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1812000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2583000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2469000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2400000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3533000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2791000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2545000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1794000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1986000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-963000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>527000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2100000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2316000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2431000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1910000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4949000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4483000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4039000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1841000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3331000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3497000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2867000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1966000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>607000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>777000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>943000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1511000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2731000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2832000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2706900000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2212300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1921000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3517100000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3439700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2476200000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1424900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2045700000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2109200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3531200000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3103700000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2820200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3152700000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2577500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1849100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1950000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2087800000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3452800000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3710700000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3701500000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3021500000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>2595000000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
+      <c r="BI5"/>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>24301000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>23951000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>23961000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>23821000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>23899900000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>23872800000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>23697200000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>23608800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>23792300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>23604500000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
-      <c r="BA6"/>
+      <c r="BA6">
+        <v>0.0</v>
+      </c>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
+      <c r="BI6"/>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4534,478 +4563,488 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
         <v>1000000.0</v>
       </c>
       <c r="L8">
         <v>1000000.0</v>
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>2000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>2000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>6695000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6693000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6643000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7945000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7500000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7504000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7542000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11215000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11143000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11177000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11183000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11213000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11227000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>11232000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11184000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>24671000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>24642000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>24310000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>24316000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>24301000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>23951000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>23961000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>23821000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>23899900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>23872800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>23697200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>23608800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>23792300000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>23604500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>23735100000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>23716800000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>23593400000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>23674100000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>23654200000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>23650100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>23621500000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>23599900000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>23579500000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>23563700000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>23524700000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>23498700000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>22909900000.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
+      <c r="BI9"/>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>969000000.0</v>
+      </c>
+      <c r="C10">
         <v>1228000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1276000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1321000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1010000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1514000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1545000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1180000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1176000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1118000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>917000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1195000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>724000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>919000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>840000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>954000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1011000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1402000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1677000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1765000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1316000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1502000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1136000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1149000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1085000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1249000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1450000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1541000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1340000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1568000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1789000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1620000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1411000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1435000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2072900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2713300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2531300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2229000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2951600000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3977300000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2781000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2980300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3286100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2958900000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2175100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3241300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2469400000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3787600000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3069800000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3551500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2030000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2486400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3842500000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2227600000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2564600000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2003100000.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>775000000.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>810000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5024,228 +5063,232 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
+      <c r="BI11"/>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>969000000.0</v>
+      </c>
+      <c r="C12">
         <v>1228000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28208000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27648000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>27137000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25697000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26722000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25603000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25913000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26706000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25877000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2701000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2415000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2523000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2463000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2490000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2518000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2938000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3329000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3246000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>34977000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>46330000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>43536000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>42160000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>38749000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>40980000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3888000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4073000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3618000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3872000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4279000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3887000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3581000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>50235000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>73586500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>73789900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>72546300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>50272000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>77227800000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>77874800000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>73660700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>73202100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>74409000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>72465500000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>75491600000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>75961800000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>74068700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>75761300000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>74842300000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>73231800000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>74028300000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>75427400000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>78603300000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>79469200000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>77569300000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>76563700000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>73183000000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
+      <c r="BI12"/>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -5257,775 +5300,785 @@
       <c r="K13">
         <v>1000000.0</v>
       </c>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>1000000.0</v>
       </c>
       <c r="P13">
         <v>1000000.0</v>
       </c>
       <c r="Q13">
         <v>1000000.0</v>
       </c>
       <c r="R13">
         <v>1000000.0</v>
       </c>
       <c r="S13">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="T13">
         <v>2000000.0</v>
       </c>
       <c r="U13">
         <v>2000000.0</v>
       </c>
       <c r="V13">
         <v>2000000.0</v>
       </c>
       <c r="W13">
         <v>2000000.0</v>
       </c>
       <c r="X13">
         <v>2000000.0</v>
       </c>
       <c r="Y13">
         <v>2000000.0</v>
       </c>
       <c r="Z13">
         <v>2000000.0</v>
       </c>
       <c r="AA13">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AB13">
         <v>3000000.0</v>
       </c>
       <c r="AC13">
         <v>3000000.0</v>
       </c>
       <c r="AD13">
         <v>3000000.0</v>
       </c>
       <c r="AE13">
         <v>3000000.0</v>
       </c>
       <c r="AF13">
         <v>3000000.0</v>
       </c>
       <c r="AG13">
         <v>3000000.0</v>
       </c>
       <c r="AH13">
         <v>3000000.0</v>
       </c>
       <c r="AI13">
-        <v>2700000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AJ13">
         <v>2700000.0</v>
       </c>
       <c r="AK13">
         <v>2700000.0</v>
       </c>
       <c r="AL13">
         <v>2700000.0</v>
       </c>
       <c r="AM13">
         <v>2700000.0</v>
       </c>
       <c r="AN13">
         <v>2700000.0</v>
       </c>
       <c r="AO13">
         <v>2700000.0</v>
       </c>
       <c r="AP13">
         <v>2700000.0</v>
       </c>
       <c r="AQ13">
         <v>2700000.0</v>
       </c>
       <c r="AR13">
         <v>2700000.0</v>
       </c>
       <c r="AS13">
         <v>2700000.0</v>
       </c>
       <c r="AT13">
-        <v>2600000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="AU13">
         <v>2600000.0</v>
       </c>
       <c r="AV13">
         <v>2600000.0</v>
       </c>
       <c r="AW13">
         <v>2600000.0</v>
       </c>
       <c r="AX13">
         <v>2600000.0</v>
       </c>
       <c r="AY13">
         <v>2600000.0</v>
       </c>
       <c r="AZ13">
         <v>2600000.0</v>
       </c>
       <c r="BA13">
-        <v>2300000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="BB13">
         <v>2300000.0</v>
       </c>
-      <c r="BC13"/>
+      <c r="BC13">
+        <v>2300000.0</v>
+      </c>
       <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>2300000.0</v>
       </c>
-      <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
         <v>97000000.0</v>
       </c>
       <c r="C14">
         <v>97000000.0</v>
       </c>
       <c r="D14">
+        <v>97000000.0</v>
+      </c>
+      <c r="E14">
         <v>98000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>97887000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>99000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>100400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>102300000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>104500000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>107000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>108400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>109800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>109600000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>107000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>106400000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>110800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>117000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>120000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>122400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>130200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>130900000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>132400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>126300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>128300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>137400000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>135000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>144300000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>149900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>151300000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>157900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>164000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>172800000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>178400000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>179400000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>182400000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>187700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>194500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199600000.0</v>
       </c>
       <c r="AM14">
         <v>199600000.0</v>
       </c>
       <c r="AN14">
+        <v>199600000.0</v>
+      </c>
+      <c r="AO14">
         <v>203500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209100000.0</v>
       </c>
       <c r="AP14">
         <v>209100000.0</v>
       </c>
       <c r="AQ14">
+        <v>209100000.0</v>
+      </c>
+      <c r="AR14">
         <v>223600000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>229800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240700000.0</v>
       </c>
       <c r="AT14">
         <v>240700000.0</v>
       </c>
       <c r="AU14">
+        <v>240700000.0</v>
+      </c>
+      <c r="AV14">
         <v>254400000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>256200000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>263500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>263000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>262300000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>250300000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>260769230.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>230000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256666667.0</v>
       </c>
       <c r="BD14">
         <v>256666667.0</v>
       </c>
       <c r="BE14">
         <v>256666667.0</v>
       </c>
       <c r="BF14">
         <v>256666667.0</v>
       </c>
       <c r="BG14">
         <v>256666667.0</v>
       </c>
       <c r="BH14">
         <v>256666667.0</v>
       </c>
+      <c r="BI14">
+        <v>256666667.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000000.0</v>
       </c>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>2000000.0</v>
       </c>
       <c r="U15">
         <v>2000000.0</v>
       </c>
       <c r="V15">
         <v>2000000.0</v>
       </c>
       <c r="W15">
         <v>2000000.0</v>
       </c>
       <c r="X15">
         <v>2000000.0</v>
       </c>
       <c r="Y15">
         <v>2000000.0</v>
       </c>
       <c r="Z15">
         <v>2000000.0</v>
       </c>
       <c r="AA15">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AB15">
         <v>3000000.0</v>
       </c>
       <c r="AC15">
         <v>3000000.0</v>
       </c>
       <c r="AD15">
         <v>3000000.0</v>
       </c>
       <c r="AE15">
         <v>3000000.0</v>
       </c>
       <c r="AF15">
         <v>3000000.0</v>
       </c>
       <c r="AG15">
         <v>3000000.0</v>
       </c>
       <c r="AH15">
         <v>3000000.0</v>
       </c>
       <c r="AI15">
-        <v>2700000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AJ15">
         <v>2700000.0</v>
       </c>
       <c r="AK15">
         <v>2700000.0</v>
       </c>
       <c r="AL15">
         <v>2700000.0</v>
       </c>
       <c r="AM15">
         <v>2700000.0</v>
       </c>
       <c r="AN15">
         <v>2700000.0</v>
       </c>
       <c r="AO15">
         <v>2700000.0</v>
       </c>
       <c r="AP15">
         <v>2700000.0</v>
       </c>
       <c r="AQ15">
         <v>2700000.0</v>
       </c>
       <c r="AR15">
         <v>2700000.0</v>
       </c>
       <c r="AS15">
         <v>2700000.0</v>
       </c>
       <c r="AT15">
-        <v>2600000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="AU15">
         <v>2600000.0</v>
       </c>
       <c r="AV15">
         <v>2600000.0</v>
       </c>
       <c r="AW15">
         <v>2600000.0</v>
       </c>
       <c r="AX15">
         <v>2600000.0</v>
       </c>
       <c r="AY15">
         <v>2600000.0</v>
       </c>
       <c r="AZ15">
         <v>2600000.0</v>
       </c>
       <c r="BA15">
-        <v>2300000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="BB15">
         <v>2300000.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>2300000.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
+      <c r="BI15"/>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>909000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>434000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>935000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>875000000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>840000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>816000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>553000000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>406000000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>526700000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>404400000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
+      <c r="BI16"/>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>1663700000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1756900000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2055700000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2089800000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>100000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>386000000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>104000000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>107000000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>111000000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>263300000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>253600000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>447400000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>582200000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>272100000.0</v>
       </c>
-      <c r="AX18">
-[...1 lines deleted...]
-      </c>
       <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
         <v>59700000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>202500000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>921600000.0</v>
       </c>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6044,460 +6097,467 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>36</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>94000000.0</v>
+      </c>
       <c r="C20">
         <v>804000000.0</v>
       </c>
       <c r="D20">
         <v>804000000.0</v>
       </c>
       <c r="E20">
         <v>804000000.0</v>
       </c>
       <c r="F20">
-        <v>748000000.0</v>
+        <v>804000000.0</v>
       </c>
       <c r="G20">
         <v>748000000.0</v>
       </c>
       <c r="H20">
         <v>748000000.0</v>
       </c>
       <c r="I20">
         <v>748000000.0</v>
       </c>
       <c r="J20">
         <v>748000000.0</v>
       </c>
       <c r="K20">
         <v>748000000.0</v>
       </c>
       <c r="L20">
+        <v>748000000.0</v>
+      </c>
+      <c r="M20">
         <v>94000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>646000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>327000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>252000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>72000000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>31000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-4209000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-4434300000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-4793700000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-3777500000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-4059500000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-4263800000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-4693000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>31100000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>-4926000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-5089900000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>-4244300000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>31100000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>-4779900000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>-4511200000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>-4860800000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>31100000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>-5265000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>-5060500000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>-4019600000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>31100000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>-3623800000.0</v>
       </c>
-      <c r="BD20"/>
       <c r="BE20"/>
-      <c r="BF20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>31100000.0</v>
       </c>
-      <c r="BG20"/>
-      <c r="BH20">
+      <c r="BH20"/>
+      <c r="BI20">
         <v>31100000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
+        <v>864000000.0</v>
+      </c>
+      <c r="C21">
         <v>7246000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>837000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>839000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>854000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>832000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>862000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>856000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>861000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>857000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>900000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>908000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>905000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>631000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>572000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2480000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1921000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>97000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1337000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1446000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1592000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1510000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1669000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1967000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2603000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2226000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2771000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3246000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3600000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2973000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4061000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4008000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3769000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3374000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>196000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>197800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>208000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>219500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>227300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4503300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4938700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5589800000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5184600000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5355900000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4520600000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4824200000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5076000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4814400000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5173300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5644200000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5588400000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5393500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4361400000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7379300000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7566500000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7602700000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>7749400000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
+      <c r="BI21"/>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-37177000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-37741000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-38688000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-18707000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-19643000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2513000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3237000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-6091000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-18985000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-18805000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>29115000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-33964000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-34234000000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>-1691000000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>-2019000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2434000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>37836000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>50253000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>48927000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>47945000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>46677000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>45848000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>45641000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>47372000000.0</v>
       </c>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -6508,722 +6568,739 @@
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
-      <c r="BA22"/>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
+      <c r="BI22"/>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>173433000000.0</v>
+      </c>
+      <c r="C23">
         <v>178561000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>177448000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>172436000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>163950000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>163889000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>166933000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>161280000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>161631000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>157085000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>149265000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>154616000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>151208000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>147652000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>144048000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>147520000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>161806000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>171262000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>168417000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>168194000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>162861000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>180312000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>171466000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>166934000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>155732000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>168990000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>166850000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>165162000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>161985000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>154389000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>165036000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>162740000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>219824000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>222532000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>226643900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>219838800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>217025500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>214235100000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>218622200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>217065400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>214007700000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>218249600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>218711200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>226585100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>229048200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>226951400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>224303800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>228078000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>223510700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>221023200000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>217658200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>217123500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>220850000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>216394200000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>214210600000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>211164700000.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>203572800000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
+      <c r="BI23"/>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>40</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3086000000.0</v>
+      </c>
       <c r="C24">
+        <v>2652000000.0</v>
+      </c>
+      <c r="D24">
         <v>2625000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2760000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3131000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3204000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3226000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2828000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3075000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3429000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095000000.0</v>
       </c>
       <c r="L24">
         <v>2095000000.0</v>
       </c>
       <c r="M24">
+        <v>2095000000.0</v>
+      </c>
+      <c r="N24">
         <v>2470000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2094000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2477000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2692000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2689000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2595000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2970000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3874000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3250000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4214000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3043000000.0</v>
       </c>
       <c r="X24">
         <v>3043000000.0</v>
       </c>
       <c r="Y24">
-        <v>3042000000.0</v>
+        <v>3043000000.0</v>
       </c>
       <c r="Z24">
         <v>3042000000.0</v>
       </c>
       <c r="AA24">
-        <v>3041000000.0</v>
+        <v>3042000000.0</v>
       </c>
       <c r="AB24">
         <v>3041000000.0</v>
       </c>
       <c r="AC24">
-        <v>3136000000.0</v>
+        <v>3041000000.0</v>
       </c>
       <c r="AD24">
         <v>3136000000.0</v>
       </c>
       <c r="AE24">
+        <v>3136000000.0</v>
+      </c>
+      <c r="AF24">
         <v>4087000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3458000000.0</v>
       </c>
       <c r="AG24">
         <v>3458000000.0</v>
       </c>
       <c r="AH24">
+        <v>3458000000.0</v>
+      </c>
+      <c r="AI24">
         <v>3123000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3122200000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2726200000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2725700000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3549500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3548500000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8154800000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7895400000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>11632000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>12554200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>12205800000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>12061400000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>12362700000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>11653400000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>11556600000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>11228500000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>11209600000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>10576000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>10749500000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>10730300000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>7000500000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>3400200000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>4411600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2495000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2470000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2483000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2477000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2692000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2689000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2826000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3241000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3262000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3250000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4214000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3043000000.0</v>
       </c>
       <c r="X25">
         <v>3043000000.0</v>
       </c>
       <c r="Y25">
-        <v>3042000000.0</v>
+        <v>3043000000.0</v>
       </c>
       <c r="Z25">
         <v>3042000000.0</v>
       </c>
       <c r="AA25">
-        <v>3041000000.0</v>
+        <v>3042000000.0</v>
       </c>
       <c r="AB25">
         <v>3041000000.0</v>
       </c>
       <c r="AC25">
-        <v>3136000000.0</v>
+        <v>3041000000.0</v>
       </c>
       <c r="AD25">
         <v>3136000000.0</v>
       </c>
       <c r="AE25">
+        <v>3136000000.0</v>
+      </c>
+      <c r="AF25">
         <v>4087000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3458000000.0</v>
       </c>
       <c r="AG25">
         <v>3458000000.0</v>
       </c>
       <c r="AH25">
+        <v>3458000000.0</v>
+      </c>
+      <c r="AI25">
         <v>3123000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3122200000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2726200000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2725700000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3549500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3548500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8154800000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7895400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11632000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12554200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>12205800000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>12061400000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>12362700000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11653400000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>11556600000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11228500000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>11209600000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>10576000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>10749500000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>10730300000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
+      <c r="BI25"/>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>42</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>33642000000.0</v>
+      </c>
       <c r="C26">
+        <v>34269000000.0</v>
+      </c>
+      <c r="D26">
         <v>33954000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>33251000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>32994000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>31181000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>32206000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>31250000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>31458000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>32382000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1349000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1506000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>39148000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1604000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>75487000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>41326000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>47319000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1536000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1652000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>41958000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>48728000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>60126000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>56081000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>55536000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>55266000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>56418000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>69177000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>67050000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>47923000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>66526000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>66805000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>66819000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>68125000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>48329000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>100311800000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>98422800000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>95225600000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>69468700000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>100631700000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>99020500000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>96477200000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>96273400000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>99128000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>96327100000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>101036900000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>98518600000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>97014200000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>96492700000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>95317700000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>92913200000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>94591400000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>94988700000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>97157700000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7242,664 +7319,677 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>1531000000.0</v>
+      </c>
+      <c r="C28">
         <v>876000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1935000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1886000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2122000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2089000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2078000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2043000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2292000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2312000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2509000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1043000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1513000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1316000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1395000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1432000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1396000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1194000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1294000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1205000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2451000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1543000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2446000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2163000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2326000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2268000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2095000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2029000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2326000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2109000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1671000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2330000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2047000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3072000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2962200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2379000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2738400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2472800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2916900000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2157500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3295700000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7461800000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7425100000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7513700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7749800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7112500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7390500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5683200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5970700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5124800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6111600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5799200000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4367600000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5837500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4755800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4959900000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>3679800000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
+      <c r="BI28"/>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>45</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>8331000000.0</v>
+      </c>
       <c r="C29">
+        <v>8191000000.0</v>
+      </c>
+      <c r="D29">
         <v>8168000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7836000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7515000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7608000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8342000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7266000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7621000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7623000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5224000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5935000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6191000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6704000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6328000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6902000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8605000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10849000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11360000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12237000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11698000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13938000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13239000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>12860000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10838000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>10609000000.0</v>
+      </c>
+      <c r="C30">
         <v>10713000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10835000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10965000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11144000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11284000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11486000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11574000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11828000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11982000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11765000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14302000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14564000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15270000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15492000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14874000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14666000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14621000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14276000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14193000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13854000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4720000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3657000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3767000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3722000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3732000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7299000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6640000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6753000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6567000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7068000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7617000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7601000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7636000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7297800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7277500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7479500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7482600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7312400000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7532600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7586400000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7653700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7354500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7269100000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7048800000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7116900000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6760900000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6642200000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6785800000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6702200000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6755600000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7053000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7151000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7379300000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7566500000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7602700000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>7749400000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
+      <c r="BI30"/>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1479000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2314000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2569000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3677000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3424000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4516000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6198000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>8253000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8389000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8362000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>7931000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>10110000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9657000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>9548000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>7427000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>9408000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>10551000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>10064000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>9065000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>8213000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8523000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8460000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>9378000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>10009000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>13457000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>13154400000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>12682400000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>12774400000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>14978700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>15099400000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>14215600000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>13185000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>14027500000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>14589800000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>15825700000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>15823500000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>14289000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>14514900000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>13689000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>12948500000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>12446600000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>12138600000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>13049300000.0</v>
       </c>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
+      <c r="BI31"/>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -7918,1706 +8008,1727 @@
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
+      <c r="BI32"/>
     </row>
-    <row r="33" spans="1:60">
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>161855000000.0</v>
+      </c>
+      <c r="C33">
         <v>166918000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>138405000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>133823000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>125669000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>126908000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>128725000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>124103000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>123890000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>118397000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>111623000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>976000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1691000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2562000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2755000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1795000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1405000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>41706000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>667000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>869000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>114030000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13717000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>124273000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>121007000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>113261000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>124278000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>95618000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>163680000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>160952000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>106846000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>98665000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>96675000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>153114000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>154560000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>127983000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>122527700000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>121423200000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>117794800000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>117570800000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>116732800000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>117559400000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>126346000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>124219800000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>134736400000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>133176000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>132695000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>222395300000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>224936000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>221010900000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>218182400000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>215941600000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>215573700000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>218062300000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4163200000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3982700000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>81905100000.0</v>
       </c>
-      <c r="BE33"/>
-      <c r="BF33">
+      <c r="BF33"/>
+      <c r="BG33">
         <v>79260700000.0</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
+      <c r="BI33"/>
     </row>
-    <row r="34" spans="1:60">
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>146450000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>142908000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>138911000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>135197000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>138595000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>151384000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>158591000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>155180000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>155156000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>150611000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>165123000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>10295000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>9984000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>9640000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>9945000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>15284000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>14841000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>14660000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>14488000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>151748000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>15191000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>15379000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>15647000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>20853600000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>21291300000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>21108600000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>21447200000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>21506700000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>192545000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>190409900000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>190271800000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>188908400000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>196817200000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>198316000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>195980700000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>195058800000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>198675900000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>195638600000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>194255500000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>192105100000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>191373000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>193264800000.0</v>
       </c>
-      <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
+      <c r="BI34"/>
     </row>
-    <row r="35" spans="1:60">
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>166727000000.0</v>
+      </c>
+      <c r="C35">
         <v>171234000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>169779000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>165436000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>157588000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>157483000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>159954000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>155016000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>155367000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>151031000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>144304000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2341000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>143000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>141000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>138060000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>141306000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>154101000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3475000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3719000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3874000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>153861000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3041000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>160820000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>156644000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>147466000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>158828000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>153723000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>152354000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>150200000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>144771000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3459000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>151540000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3458000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>210720000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>208377000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>202832200000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>200671400000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>200617000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>202466800000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3548000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3456000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3460000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3486000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>209023000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>210377400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3516000000.0</v>
       </c>
       <c r="AU35">
         <v>3516000000.0</v>
       </c>
       <c r="AV35">
+        <v>3516000000.0</v>
+      </c>
+      <c r="AW35">
         <v>3515000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>207139200000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>205465100000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>202740800000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3266000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3441000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3171100000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>7637600000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>6758800000.0</v>
       </c>
-      <c r="BE35"/>
-      <c r="BF35">
+      <c r="BF35"/>
+      <c r="BG35">
         <v>3913200000.0</v>
       </c>
-      <c r="BG35"/>
       <c r="BH35"/>
+      <c r="BI35"/>
     </row>
-    <row r="36" spans="1:60">
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
+        <v>15170000000.0</v>
+      </c>
+      <c r="C36">
         <v>159672000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>100938000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>96950000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>88985000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>92013000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>92954000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>133183000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>132932000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>128479000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>120014000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1506000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-1551000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2562000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-1623000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-1536000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-3428000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>38075000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-2989000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-2927000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>136441000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-37108000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>153688000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>149198000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>137141000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>151155000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>90335000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>157843000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>154767000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>100957000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>92114000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>90314000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>146733000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>94783000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>49788900000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>44693700000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>44743400000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>39442600000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>36482200000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>35749600000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>39699600000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>47037400000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>43712200000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>56722000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>51679900000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>51909300000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>194196200000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>198573500000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>195977700000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>141788100000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>191856200000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>211822800000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>214271300000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-164016200000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-77849400000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>528500000.0</v>
       </c>
-      <c r="BE36"/>
-      <c r="BF36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>1075900000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
+      <c r="BI36"/>
     </row>
-    <row r="37" spans="1:60">
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>1660000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>1567000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>1482000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>1590000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>1697000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>1506000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>1568000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>1606000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>1413000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068000000.0</v>
       </c>
       <c r="V37">
         <v>1068000000.0</v>
       </c>
       <c r="W37">
+        <v>1068000000.0</v>
+      </c>
+      <c r="X37">
         <v>988000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>741000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>838000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>822000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>660000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>675000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>741000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>728000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>677000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>782000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>1031000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>1030000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>958300000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>939800000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>987300000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>973200000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>949400000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>1026700000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>1241100000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>2840000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>2962500000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>2693100000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>2564700000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>2415300000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>2559100000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>2445200000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>2366500000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>2241800000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>2094500000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>2175500000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>2207800000.0</v>
       </c>
-      <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
+      <c r="BI37"/>
     </row>
-    <row r="38" spans="1:60">
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>177448000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>160292000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1479000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>163889000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>12758000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>146102000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>153414000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>132538000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>127297000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>126861000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>131656000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>146072000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>79444000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>166952000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>167096000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>161632000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>166366000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2735000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>56043000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>53111000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5065000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>69856000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>49150000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>47923000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>47046000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>64582000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>64531000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>65299000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>63353000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>96694900000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>94744100000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>93304300000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>93880200000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>98285400000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>96533600000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>93922300000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>89391600000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>91980400000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>89353700000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>93997200000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>91726400000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>500000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>195753600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AX38">
         <v>800000.0</v>
       </c>
       <c r="AY38">
+        <v>800000.0</v>
+      </c>
+      <c r="AZ38">
         <v>600000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>800000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>700000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>124718500000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>124679700000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>45093200000.0</v>
       </c>
-      <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38">
         <v>43379700000.0</v>
       </c>
-      <c r="BG38"/>
-      <c r="BH38">
+      <c r="BH38"/>
+      <c r="BI38">
         <v>176088000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:60">
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-36981000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-38023000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3006000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3122000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3079000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2544000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2866000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2513000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3237000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2568000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>15690000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15950000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3438000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17157000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17024000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-34665000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-49130000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>21540000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-46476000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-43621000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-44926000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-60064000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-58158000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-57283000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-55578000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-55406000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>-55611000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-57143000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-58659000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-81285600000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-79456900000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-78534200000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-78968800000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-82898700000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-81608400000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-79907600000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>-78343800000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>-79986800000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-77918500000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-81659100000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>-80548700000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>-79515400000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-79864700000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-79687700000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-77646900000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-79550300000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-80931400000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-82967300000.0</v>
       </c>
-      <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
+      <c r="BI39"/>
     </row>
-    <row r="40" spans="1:60">
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>56</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>-264000000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>-144000000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>-399000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>72000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-355000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-384000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-1000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>303000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>331000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-143000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-909000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-425000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-935000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-28000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-875000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-507000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>99000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>388000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1519000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-9000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-145000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-30000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-27000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1915000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1972000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1978000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>153053000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1957000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>206988000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>418000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3317700000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1975900000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1740900000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>10500000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>199867000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>198179000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>196090000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>200923600000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>200939000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-13200000.0</v>
       </c>
-      <c r="AS40">
-[...1 lines deleted...]
-      </c>
       <c r="AT40">
+        <v>0.0</v>
+      </c>
+      <c r="AU40">
         <v>207269000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>206203000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>209745000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-3500000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-44100000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-52900000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>201247400000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>203696800000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-1076300000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-774900000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-891800000.0</v>
       </c>
-      <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>-1054600000.0</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
+      <c r="BI40"/>
     </row>
-    <row r="41" spans="1:60">
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>140666000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>141956000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>137485000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>134597000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>137701000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>150286000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>157662000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>154250000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>153790000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>149753000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>146983000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>138547000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>132874000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>123319000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>135328000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>150188000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>148771000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>146861000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>139550000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>149143000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>146987000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>146538000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>205120000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>203678500000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>198475800000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>196137200000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>192910000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>193720300000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>191552700000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>189670700000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>189976700000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>188869700000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>197299000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>198480600000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>196544600000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>195925200000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>199856800000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>196962100000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>196019400000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>193962800000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>193504900000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>194757400000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>189703700000.0</v>
       </c>
-      <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41">
         <v>182897100000.0</v>
       </c>
-      <c r="BG41"/>
-      <c r="BH41">
+      <c r="BH41"/>
+      <c r="BI41">
         <v>185203800000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:60">
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>5207000000.0</v>
+      </c>
+      <c r="C42">
         <v>5348000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>5433000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>5525000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>5511000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>5512000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5623000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>5770000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>5924000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>6087000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>6357000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>6447000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>6616000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>6604000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>7072000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>6679000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>6939000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>7462000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>9309000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>9323000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>9876000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>10167000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>10324000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>10340000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>10350000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>10724000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>18716000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>18979000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>19107000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>19335000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>19596000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>19509000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>20025000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>19994000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>20473900000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>20446800000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>20646800000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>20812200000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>20996500000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>20958700000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>21206100000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>21414500000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>21541400000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>22103600000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>22213500000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>22843100000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>22997300000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>23295700000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>23309700000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>23563700000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>23524700000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>23498700000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>22909900000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>22917600000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>22900000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>22888600000.0</v>
       </c>
-      <c r="BE42"/>
-      <c r="BF42">
+      <c r="BF42"/>
+      <c r="BG42">
         <v>22865200000.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
+      <c r="BI42"/>
     </row>
-    <row r="43" spans="1:60">
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9636,87 +9747,86 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
+      <c r="BI43"/>
     </row>
-    <row r="44" spans="1:60">
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -9736,60 +9846,63 @@
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
-      <c r="BA44"/>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
+      <c r="BI44"/>
     </row>
-    <row r="45" spans="1:60">
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -9808,1299 +9921,1320 @@
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
+      <c r="BI45"/>
     </row>
-    <row r="46" spans="1:60">
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>-1516000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>24325000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>24561000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>126003000000.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>-2122000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>42000000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>-2480000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>-1921000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>-2095000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>-1337000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>-1446000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>-1592000000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>-1669000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>-1967000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>-2603000000.0</v>
       </c>
-      <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>-3769000000.0</v>
       </c>
-      <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>373200000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>125100000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
-      <c r="AT46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>125800000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>-76198300000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>-76697800000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>-75685300000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>138500000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>-75450600000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>-75915100000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>-78358200000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>158400000.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
+      <c r="BI46"/>
     </row>
-    <row r="47" spans="1:60">
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
-      <c r="AB47">
+      <c r="AB47"/>
+      <c r="AC47">
         <v>146000000.0</v>
       </c>
-      <c r="AC47"/>
       <c r="AD47"/>
-      <c r="AE47">
-[...1 lines deleted...]
-      </c>
+      <c r="AE47"/>
       <c r="AF47">
         <v>0.0</v>
       </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
+        <v>0.0</v>
+      </c>
+      <c r="AI47">
         <v>107000000.0</v>
       </c>
-      <c r="AI47">
-[...1 lines deleted...]
-      </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
+        <v>0.0</v>
+      </c>
+      <c r="AM47">
         <v>112300000.0</v>
       </c>
-      <c r="AM47">
-[...1 lines deleted...]
-      </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
         <v>0.0</v>
       </c>
       <c r="AP47">
+        <v>0.0</v>
+      </c>
+      <c r="AQ47">
         <v>125100000.0</v>
       </c>
-      <c r="AQ47">
-[...1 lines deleted...]
-      </c>
       <c r="AR47">
         <v>0.0</v>
       </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
+        <v>0.0</v>
+      </c>
+      <c r="AU47">
         <v>125800000.0</v>
       </c>
-      <c r="AU47">
-[...1 lines deleted...]
-      </c>
       <c r="AV47">
         <v>0.0</v>
       </c>
       <c r="AW47">
         <v>0.0</v>
       </c>
       <c r="AX47">
+        <v>0.0</v>
+      </c>
+      <c r="AY47">
         <v>138500000.0</v>
       </c>
-      <c r="AY47">
-[...1 lines deleted...]
-      </c>
       <c r="AZ47">
         <v>0.0</v>
       </c>
-      <c r="BA47"/>
-      <c r="BB47">
+      <c r="BA47">
+        <v>0.0</v>
+      </c>
+      <c r="BB47"/>
+      <c r="BC47">
         <v>158400000.0</v>
       </c>
-      <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-      <c r="BF47">
+      <c r="BF47"/>
+      <c r="BG47">
         <v>185600000.0</v>
       </c>
-      <c r="BG47"/>
-      <c r="BH47">
+      <c r="BH47"/>
+      <c r="BI47">
         <v>195300000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:60">
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>1511000000.0</v>
+      </c>
+      <c r="C48">
         <v>1392000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1301000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1170000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1052000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>954000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>907000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>855000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>697000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>505000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>302000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>40000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-118000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-342000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-994000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1201000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1269000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1310000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3238000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-3394000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-3857000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4873000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5152000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-4833000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-4766000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-4718000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-11665000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-11785000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-12011000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-11732000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-11853000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-11995000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-12161000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-12719000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-9655600000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-9804200000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-9971400000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-9742000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-9310300000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-9062200000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-9223700000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-9406300000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-9303700000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-9359700000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-9645400000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-9841500000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-11235000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-11632900000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-11888300000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-12143200000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-12707300000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-13117500000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-12973900000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-12755700000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-12691000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-13068300000.0</v>
       </c>
-      <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>-13108600000.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
+      <c r="BI48"/>
     </row>
-    <row r="49" spans="1:60">
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>40000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-118000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-342000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-994000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1201000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1269000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1310000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-3238000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-3394000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-3857000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-4957000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-5152000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-4833000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-4766000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-4649000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-11665000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-11785000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-12011000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-11732000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-11853000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-11995000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-12161000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-12719000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-9655600000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-9804200000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-9971400000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-9843300000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-9310300000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-9062200000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-9223700000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-9415300000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-9308500000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-9348800000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-9676400000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-9861900000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-11256400000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-11657200000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-11903500000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-12161600000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-12709700000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-13056300000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-12974100000.0</v>
       </c>
-      <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
+      <c r="BI49"/>
     </row>
-    <row r="50" spans="1:60">
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>66</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>587000000.0</v>
+      </c>
       <c r="C50">
         <v>586000000.0</v>
       </c>
       <c r="D50">
+        <v>586000000.0</v>
+      </c>
+      <c r="E50">
         <v>447000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>399000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>397000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>395000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>393000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000000.0</v>
       </c>
       <c r="M50">
         <v>143000000.0</v>
       </c>
       <c r="N50">
-        <v>141000000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="O50">
         <v>141000000.0</v>
       </c>
       <c r="P50">
-        <v>1000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="Q50">
         <v>1000000.0</v>
       </c>
       <c r="R50">
         <v>1000000.0</v>
       </c>
       <c r="S50">
         <v>1000000.0</v>
       </c>
       <c r="T50">
         <v>1000000.0</v>
       </c>
       <c r="U50">
         <v>1000000.0</v>
       </c>
       <c r="V50">
         <v>1000000.0</v>
       </c>
       <c r="W50">
         <v>1000000.0</v>
       </c>
       <c r="X50">
         <v>1000000.0</v>
       </c>
       <c r="Y50">
         <v>1000000.0</v>
       </c>
       <c r="Z50">
         <v>1000000.0</v>
       </c>
       <c r="AA50">
         <v>1000000.0</v>
       </c>
       <c r="AB50">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC50">
         <v>97000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD50">
         <v>1000000.0</v>
       </c>
       <c r="AE50">
         <v>1000000.0</v>
       </c>
       <c r="AF50">
         <v>1000000.0</v>
       </c>
       <c r="AG50">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH50">
         <v>6419000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>337000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>336600000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>735900000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>735500000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>7164000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>735500000.0</v>
       </c>
       <c r="AN50">
         <v>735500000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AO50">
+        <v>735500000.0</v>
+      </c>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>12816700000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>12477300000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
+      <c r="BI50"/>
     </row>
-    <row r="51" spans="1:60">
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
+        <v>2500000000.0</v>
+      </c>
+      <c r="C51">
         <v>2104000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3211000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3207000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3132000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3603000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3623000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3223000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3468000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3430000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3426000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2638000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2613000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2624000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2618000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2693000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2690000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2827000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3242000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3263000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3767000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4215000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3582000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3312000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3411000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3517000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3545000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3570000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3666000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3677000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4088000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3950000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>9877000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4507000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5035100000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>5092300000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>5269700000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>5516700000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>5868500000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>8890300000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>6076700000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>24448700000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>10711200000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>10472600000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>9924900000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>24840000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>9859900000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>9470800000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>9040500000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>8676300000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>8141600000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>10888100000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>11051500000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>8065100000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>7320400000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>6963000000.0</v>
       </c>
-      <c r="BE51"/>
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>4454800000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
+      <c r="BI51"/>
     </row>
-    <row r="52" spans="1:60">
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
-        <v>586000000.0</v>
+        <v>587000000.0</v>
       </c>
       <c r="C52">
         <v>586000000.0</v>
       </c>
       <c r="D52">
+        <v>586000000.0</v>
+      </c>
+      <c r="E52">
         <v>447000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>399000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>397000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>395000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>393000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000000.0</v>
       </c>
       <c r="M52">
         <v>143000000.0</v>
       </c>
       <c r="N52">
-        <v>141000000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="O52">
         <v>141000000.0</v>
       </c>
       <c r="P52">
-        <v>1000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="Q52">
         <v>1000000.0</v>
       </c>
       <c r="R52">
         <v>1000000.0</v>
       </c>
       <c r="S52">
         <v>1000000.0</v>
       </c>
       <c r="T52">
         <v>1000000.0</v>
       </c>
       <c r="U52">
         <v>1000000.0</v>
       </c>
       <c r="V52">
         <v>1000000.0</v>
       </c>
       <c r="W52">
         <v>1000000.0</v>
       </c>
       <c r="X52">
         <v>1000000.0</v>
       </c>
       <c r="Y52">
         <v>1000000.0</v>
       </c>
       <c r="Z52">
         <v>1000000.0</v>
       </c>
       <c r="AA52">
         <v>1000000.0</v>
       </c>
       <c r="AB52">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC52">
         <v>97000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD52">
         <v>1000000.0</v>
       </c>
       <c r="AE52">
         <v>1000000.0</v>
       </c>
       <c r="AF52">
         <v>1000000.0</v>
       </c>
       <c r="AG52">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH52">
         <v>6419000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>337000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>336600000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>735900000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>735500000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>735500000.0</v>
       </c>
       <c r="AN52">
         <v>735500000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AO52">
+        <v>735500000.0</v>
+      </c>
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>12816700000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>12477300000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>138600000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>321200000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1064600000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>774900000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>889600000.0</v>
       </c>
-      <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>1054600000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
+      <c r="BI52"/>
     </row>
-    <row r="53" spans="1:60">
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>69</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>26864000000.0</v>
+      </c>
       <c r="C53">
+        <v>27295000000.0</v>
+      </c>
+      <c r="D53">
         <v>26932000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>26327000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>26127000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>24183000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>25177000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>24423000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>24737000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>25588000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>24960000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1506000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1691000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1604000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1623000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1536000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1507000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1536000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1652000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1481000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>33661000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>44828000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>42400000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>41011000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>37664000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>39731000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2512000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2591000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2585000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>37023000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2490000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2353000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>2170000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>48800000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>71513600000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>71076600000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>70015000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>48043000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>74276200000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>73897500000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>72066200000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>70221800000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>71857200000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>70185500000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>73316500000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>72720500000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>71599300000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>72576900000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>72331100000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>70233200000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>71998300000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>72941000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>74760800000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>77241600000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>75004700000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>74032100000.0</v>
       </c>
-      <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>71332100000.0</v>
       </c>
-      <c r="BG53"/>
-      <c r="BH53">
+      <c r="BH53"/>
+      <c r="BI53">
         <v>4025700000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:60">
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -11120,1266 +11254,1287 @@
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
-      <c r="BA54"/>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
+      <c r="BI54"/>
     </row>
-    <row r="55" spans="1:60">
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>173433000000.0</v>
+      </c>
+      <c r="C55">
         <v>178859000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>177448000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>172436000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>163950000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>163889000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>166933000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>161280000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>161631000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>157085000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>149265000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>154616000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>151208000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>147652000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>144048000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>147520000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>161806000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>171262000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>168417000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>168194000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>162861000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>180312000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>171466000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>166934000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>155732000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>168990000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>166850000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>165162000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>161985000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>155430000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>165036000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>162740000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>219824000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>222532000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>226643900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>219838800000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>217025500000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>214585000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>218622200000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>217065400000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>214007700000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>218249600000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>218711200000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>226585100000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>229048200000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>226951400000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>224303800000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>228078000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>223510700000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>221023200000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>217658200000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>217123500000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>220850000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>216394200000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>214210600000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>211164700000.0</v>
       </c>
-      <c r="BE55"/>
-      <c r="BF55">
+      <c r="BF55"/>
+      <c r="BG55">
         <v>203572800000.0</v>
       </c>
-      <c r="BG55"/>
-      <c r="BH55">
+      <c r="BH55"/>
+      <c r="BI55">
         <v>204376500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:60">
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>11578000000.0</v>
+      </c>
+      <c r="C56">
         <v>11941000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>39043000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>38613000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>38281000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>36981000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>38208000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>37177000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>37741000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>38688000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>37642000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>226000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>16979000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>17793000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>14432000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>14069000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>14329000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>50112000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>798000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>229000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>48831000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>229000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>47193000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>45927000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>42471000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>44712000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1376000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1482000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1033000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1538000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1789000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1534000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1411000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4619000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1966000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2567000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2298000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2910000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2766000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3799000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2526000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2512000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2511000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2495000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1875000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2530000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1908000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3142000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2499000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2840000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1716000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1549000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2787000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>87512500000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>85548200000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>84166400000.0</v>
       </c>
-      <c r="BE56"/>
-      <c r="BF56">
+      <c r="BF56"/>
+      <c r="BG56">
         <v>80932400000.0</v>
       </c>
-      <c r="BG56"/>
       <c r="BH56"/>
+      <c r="BI56"/>
     </row>
-    <row r="57" spans="1:60">
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
-        <v>586000000.0</v>
+        <v>281000000.0</v>
       </c>
       <c r="C57">
         <v>586000000.0</v>
       </c>
       <c r="D57">
+        <v>586000000.0</v>
+      </c>
+      <c r="E57">
         <v>447000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>399000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>397000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>395000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>393000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>474000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>143000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>141000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>150000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Q57">
         <v>1000000.0</v>
       </c>
       <c r="R57">
         <v>1000000.0</v>
       </c>
       <c r="S57">
         <v>1000000.0</v>
       </c>
       <c r="T57">
         <v>1000000.0</v>
       </c>
       <c r="U57">
         <v>1000000.0</v>
       </c>
       <c r="V57">
+        <v>1000000.0</v>
+      </c>
+      <c r="W57">
         <v>1522000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="X57">
         <v>1000000.0</v>
       </c>
       <c r="Y57">
         <v>1000000.0</v>
       </c>
       <c r="Z57">
         <v>1000000.0</v>
       </c>
       <c r="AA57">
+        <v>1000000.0</v>
+      </c>
+      <c r="AB57">
         <v>1916000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2069000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1979000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>594000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>153054000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1958000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>206988000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1161000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3655600000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2714600000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2476400000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>568600000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>199867000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>198179000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>196090000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>201328000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>200939000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>13200000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4100000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>207269000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>206203000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>209745000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3500000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>44100000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>52900000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>201386000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>204018000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1076300000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2074700000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>889600000.0</v>
       </c>
-      <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57">
         <v>1054600000.0</v>
       </c>
-      <c r="BG57"/>
       <c r="BH57"/>
+      <c r="BI57"/>
     </row>
-    <row r="58" spans="1:60">
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>166727000000.0</v>
+      </c>
+      <c r="C58">
         <v>171820000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>170365000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>165883000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>157589000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>157882000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>160351000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>155411000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>155760000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>151032000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>144306000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>149088000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>145521000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>141535000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>138210000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>141307000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>154102000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>161441000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>158422000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>158419000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>153862000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>168999000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>160821000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>156645000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>147467000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>158829000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>155639000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>154423000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>152179000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>145448000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>155836000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>153498000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>209415000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>211493000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>212032600000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>205546800000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>203147800000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>195717400000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>202466800000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>200699800000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>198305300000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>201973800000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>201462600000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>209036200000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>210381500000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>208428200000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>207159600000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>210814700000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>207142700000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>205509200000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>202793700000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>202476400000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>205251100000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>200333000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>198259100000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>196081800000.0</v>
       </c>
-      <c r="BE58"/>
-      <c r="BF58">
+      <c r="BF58"/>
+      <c r="BG58">
         <v>189646700000.0</v>
       </c>
-      <c r="BG58"/>
       <c r="BH58"/>
+      <c r="BI58"/>
     </row>
-    <row r="59" spans="1:60">
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>9200000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>9242000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>10409000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>11039000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>14611300000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>14292000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>13877700000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>13967100000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>16155400000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>16365600000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
-      <c r="BA59"/>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
+      <c r="BI59"/>
     </row>
-    <row r="60" spans="1:60">
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>4658000000.0</v>
+      </c>
+      <c r="C60">
         <v>4953000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4957000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4629000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4383000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4005000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4719000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4043000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4153000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4193000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3127000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3697000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3954000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4469000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4093000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4516000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6198000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>8253000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>8389000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>8362000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>7931000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>10245000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>9657000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9548000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>7427000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>9339000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>10551000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>10064000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9065000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>8213000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>8523000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>8460000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>9378000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>10009000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>13653000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>13352200000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>12890400000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>12993900000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>15206000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>15338900000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>14461300000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>13435800000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>14286100000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>14855800000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>16102000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>16107900000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>14585100000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>14818100000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>14001500000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>13272200000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>12770000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>12471600000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>13391100000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>13874900000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>13910500000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>12841800000.0</v>
       </c>
-      <c r="BE60"/>
-      <c r="BF60">
+      <c r="BF60"/>
+      <c r="BG60">
         <v>12353900000.0</v>
       </c>
-      <c r="BG60"/>
       <c r="BH60"/>
+      <c r="BI60"/>
     </row>
-    <row r="61" spans="1:60">
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-248000000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-77000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-39000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-873000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-821000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-565000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-80000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1906000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1820000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1301000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-1016000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-889000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-887000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-882000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-460000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-5955000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-5663000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-5203000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-4981000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-4705000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-4442000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-3936000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-3827000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3426000000.0</v>
       </c>
       <c r="AJ61">
         <v>-3426000000.0</v>
       </c>
       <c r="AK61">
+        <v>-3426000000.0</v>
+      </c>
+      <c r="AL61">
         <v>-3050400000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-2796000000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-2795800000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-2645800000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-2529000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-2302300000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-2052000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-1570500000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-1440700000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-807000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-624200000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-304200000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-269800000.0</v>
       </c>
-      <c r="AX61">
-[...1 lines deleted...]
-      </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
-      <c r="BA61"/>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
+      <c r="BI61"/>
     </row>
-    <row r="62" spans="1:60">
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166000000.0</v>
       </c>
       <c r="N62">
         <v>166000000.0</v>
       </c>
       <c r="O62">
+        <v>166000000.0</v>
+      </c>
+      <c r="P62">
         <v>155000000.0</v>
       </c>
-      <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12444,51 +12599,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>3610000000.0</v>
       </c>
       <c r="C2">
         <v>4172000000.0</v>
       </c>
       <c r="D2">
         <v>3658000000.0</v>
       </c>
       <c r="E2">
         <v>2960000000.0</v>
       </c>
       <c r="F2">
         <v>224000000.0</v>
       </c>
       <c r="G2">
         <v>254000000.0</v>
       </c>
       <c r="H2">
         <v>3949000000.0</v>
       </c>
       <c r="I2">
         <v>-292000000.0</v>
       </c>
@@ -12500,51 +12655,51 @@
       </c>
       <c r="L2">
         <v>5583000000.0</v>
       </c>
       <c r="M2">
         <v>6730700000.0</v>
       </c>
       <c r="N2">
         <v>5310200000.0</v>
       </c>
       <c r="O2">
         <v>260100000.0</v>
       </c>
       <c r="P2">
         <v>207700000.0</v>
       </c>
       <c r="Q2">
         <v>382300000.0</v>
       </c>
       <c r="R2">
         <v>385500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>175000000.0</v>
       </c>
       <c r="D3">
         <v>20000000.0</v>
       </c>
       <c r="E3">
         <v>18000000.0</v>
       </c>
       <c r="F3">
         <v>-749000000.0</v>
       </c>
       <c r="G3">
         <v>357000000.0</v>
       </c>
       <c r="H3">
         <v>60000000.0</v>
       </c>
       <c r="I3">
         <v>61000000.0</v>
       </c>
       <c r="J3">
         <v>35000000.0</v>
@@ -12554,89 +12709,89 @@
       </c>
       <c r="L3">
         <v>92500000.0</v>
       </c>
       <c r="M3">
         <v>90600000.0</v>
       </c>
       <c r="N3">
         <v>85400000.0</v>
       </c>
       <c r="O3">
         <v>90500000.0</v>
       </c>
       <c r="P3">
         <v>96000000.0</v>
       </c>
       <c r="Q3">
         <v>98700000.0</v>
       </c>
       <c r="R3">
         <v>104000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>12000000.0</v>
       </c>
       <c r="G4">
         <v>-419000000.0</v>
       </c>
       <c r="H4">
         <v>-1066000000.0</v>
       </c>
       <c r="I4">
         <v>457000000.0</v>
       </c>
       <c r="J4">
         <v>-2580000000.0</v>
       </c>
       <c r="K4">
         <v>-337000000.0</v>
       </c>
       <c r="L4">
         <v>146000000.0</v>
       </c>
       <c r="M4">
         <v>146000000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>923000000.0</v>
       </c>
       <c r="D5">
         <v>971000000.0</v>
       </c>
       <c r="E5">
         <v>611000000.0</v>
       </c>
       <c r="F5">
         <v>1449000000.0</v>
       </c>
       <c r="G5">
         <v>-549000000.0</v>
       </c>
       <c r="H5">
         <v>-1021000000.0</v>
       </c>
       <c r="I5">
         <v>1192000000.0</v>
       </c>
       <c r="J5">
         <v>788000000.0</v>
@@ -12646,51 +12801,51 @@
       </c>
       <c r="L5">
         <v>945000000.0</v>
       </c>
       <c r="M5">
         <v>1200400000.0</v>
       </c>
       <c r="N5">
         <v>1121500000.0</v>
       </c>
       <c r="O5">
         <v>866100000.0</v>
       </c>
       <c r="P5">
         <v>485500000.0</v>
       </c>
       <c r="Q5">
         <v>420100000.0</v>
       </c>
       <c r="R5">
         <v>-723100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>261000000.0</v>
       </c>
       <c r="C6">
         <v>1098000000.0</v>
       </c>
       <c r="D6">
         <v>976000000.0</v>
       </c>
       <c r="E6">
         <v>611000000.0</v>
       </c>
       <c r="F6">
         <v>700000000.0</v>
       </c>
       <c r="G6">
         <v>-192000000.0</v>
       </c>
       <c r="H6">
         <v>-1021000000.0</v>
       </c>
       <c r="I6">
         <v>1192000000.0</v>
       </c>
@@ -12702,105 +12857,105 @@
       </c>
       <c r="L6">
         <v>1037500000.0</v>
       </c>
       <c r="M6">
         <v>1291000000.0</v>
       </c>
       <c r="N6">
         <v>1206900000.0</v>
       </c>
       <c r="O6">
         <v>956600000.0</v>
       </c>
       <c r="P6">
         <v>581500000.0</v>
       </c>
       <c r="Q6">
         <v>518800000.0</v>
       </c>
       <c r="R6">
         <v>-619100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-1066000000.0</v>
       </c>
       <c r="I8">
         <v>521000000.0</v>
       </c>
       <c r="J8">
         <v>-3152000000.0</v>
       </c>
       <c r="K8">
         <v>-337000000.0</v>
       </c>
       <c r="L8">
         <v>146000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>3886000000.0</v>
       </c>
       <c r="C9">
         <v>3878000000.0</v>
       </c>
       <c r="D9">
         <v>3690000000.0</v>
       </c>
       <c r="E9">
         <v>2970000000.0</v>
       </c>
       <c r="F9">
         <v>3249000000.0</v>
       </c>
       <c r="G9">
         <v>7395000000.0</v>
       </c>
       <c r="H9">
         <v>7333000000.0</v>
       </c>
       <c r="I9">
         <v>8222000000.0</v>
       </c>
@@ -12812,51 +12967,51 @@
       </c>
       <c r="L9">
         <v>3160000000.0</v>
       </c>
       <c r="M9">
         <v>4263400000.0</v>
       </c>
       <c r="N9">
         <v>3442800000.0</v>
       </c>
       <c r="O9">
         <v>-260100000.0</v>
       </c>
       <c r="P9">
         <v>-207700000.0</v>
       </c>
       <c r="Q9">
         <v>-382300000.0</v>
       </c>
       <c r="R9">
         <v>-385500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
         <v>837000000.0</v>
       </c>
       <c r="C10">
         <v>799000000.0</v>
       </c>
       <c r="D10">
         <v>678000000.0</v>
       </c>
       <c r="E10">
         <v>428000000.0</v>
       </c>
       <c r="F10">
         <v>2777000000.0</v>
       </c>
       <c r="G10">
         <v>352000000.0</v>
       </c>
       <c r="H10">
         <v>560000000.0</v>
       </c>
       <c r="I10">
         <v>610000000.0</v>
       </c>
@@ -12868,51 +13023,51 @@
       </c>
       <c r="L10">
         <v>476000000.0</v>
       </c>
       <c r="M10">
         <v>801200000.0</v>
       </c>
       <c r="N10">
         <v>756100000.0</v>
       </c>
       <c r="O10">
         <v>606000000.0</v>
       </c>
       <c r="P10">
         <v>277800000.0</v>
       </c>
       <c r="Q10">
         <v>37800000.0</v>
       </c>
       <c r="R10">
         <v>-1108600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
         <v>104000000.0</v>
       </c>
       <c r="C11">
         <v>57000000.0</v>
       </c>
       <c r="D11">
         <v>-51000000.0</v>
       </c>
       <c r="E11">
         <v>-5000000.0</v>
       </c>
       <c r="F11">
         <v>-98000000.0</v>
       </c>
       <c r="G11">
         <v>-18000000.0</v>
       </c>
       <c r="H11">
         <v>-205000000.0</v>
       </c>
       <c r="I11">
         <v>55000000.0</v>
       </c>
@@ -12924,51 +13079,51 @@
       </c>
       <c r="L11">
         <v>84000000.0</v>
       </c>
       <c r="M11">
         <v>-1731500000.0</v>
       </c>
       <c r="N11">
         <v>-32500000.0</v>
       </c>
       <c r="O11">
         <v>-5200000.0</v>
       </c>
       <c r="P11">
         <v>175000000.0</v>
       </c>
       <c r="Q11">
         <v>171000000.0</v>
       </c>
       <c r="R11">
         <v>-298000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
         <v>117000000.0</v>
       </c>
       <c r="C12">
         <v>299000000.0</v>
       </c>
       <c r="D12">
         <v>298000000.0</v>
       </c>
       <c r="E12">
         <v>183000000.0</v>
       </c>
       <c r="F12">
         <v>186000000.0</v>
       </c>
       <c r="G12">
         <v>159000000.0</v>
       </c>
       <c r="H12">
         <v>176000000.0</v>
       </c>
       <c r="I12">
         <v>221000000.0</v>
       </c>
@@ -12980,133 +13135,135 @@
       </c>
       <c r="L12">
         <v>469000000.0</v>
       </c>
       <c r="M12">
         <v>399200000.0</v>
       </c>
       <c r="N12">
         <v>365400000.0</v>
       </c>
       <c r="O12">
         <v>260100000.0</v>
       </c>
       <c r="P12">
         <v>207700000.0</v>
       </c>
       <c r="Q12">
         <v>382300000.0</v>
       </c>
       <c r="R12">
         <v>385500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>214000000.0</v>
       </c>
       <c r="I13">
         <v>262000000.0</v>
       </c>
       <c r="J13">
         <v>264000000.0</v>
       </c>
       <c r="K13">
         <v>390000000.0</v>
       </c>
       <c r="L13">
         <v>469000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>-79000000.0</v>
+      </c>
       <c r="C14">
         <v>-75000000.0</v>
       </c>
       <c r="D14">
         <v>-50000000.0</v>
       </c>
       <c r="E14">
         <v>77000000.0</v>
       </c>
       <c r="F14">
         <v>-761000000.0</v>
       </c>
       <c r="G14">
         <v>-157000000.0</v>
       </c>
       <c r="H14">
         <v>50000000.0</v>
       </c>
       <c r="I14">
         <v>137000000.0</v>
       </c>
       <c r="J14">
         <v>200000000.0</v>
       </c>
       <c r="K14">
         <v>29300000.0</v>
       </c>
       <c r="L14">
         <v>130300000.0</v>
       </c>
       <c r="M14">
         <v>237700000.0</v>
       </c>
       <c r="N14">
         <v>190100000.0</v>
       </c>
       <c r="O14">
         <v>138200000.0</v>
       </c>
       <c r="P14">
         <v>190900000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
         <v>654000000.0</v>
       </c>
       <c r="C15">
         <v>667000000.0</v>
       </c>
       <c r="D15">
         <v>625000000.0</v>
       </c>
       <c r="E15">
         <v>510000000.0</v>
       </c>
       <c r="F15">
         <v>2875000000.0</v>
       </c>
       <c r="G15">
         <v>370000000.0</v>
       </c>
       <c r="H15">
         <v>765000000.0</v>
       </c>
       <c r="I15">
         <v>875000000.0</v>
       </c>
@@ -13118,225 +13275,229 @@
       </c>
       <c r="L15">
         <v>408000000.0</v>
       </c>
       <c r="M15">
         <v>2295000000.0</v>
       </c>
       <c r="N15">
         <v>598500000.0</v>
       </c>
       <c r="O15">
         <v>473000000.0</v>
       </c>
       <c r="P15">
         <v>-88100000.0</v>
       </c>
       <c r="Q15">
         <v>-122900000.0</v>
       </c>
       <c r="R15">
         <v>-603200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>474000000.0</v>
       </c>
       <c r="F16">
         <v>2090000000.0</v>
       </c>
       <c r="G16">
         <v>-242000000.0</v>
       </c>
       <c r="H16">
         <v>-379000000.0</v>
       </c>
       <c r="I16">
         <v>875000000.0</v>
       </c>
       <c r="J16">
         <v>-2992000000.0</v>
       </c>
       <c r="K16">
         <v>-428000000.0</v>
       </c>
       <c r="L16">
         <v>408300000.0</v>
       </c>
       <c r="M16">
         <v>2299700000.0</v>
       </c>
       <c r="N16">
         <v>600500000.0</v>
       </c>
       <c r="O16">
         <v>473000000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>138</v>
+      </c>
+      <c r="B17">
+        <v>733000000.0</v>
+      </c>
       <c r="C17">
         <v>742000000.0</v>
       </c>
       <c r="D17">
         <v>747000000.0</v>
       </c>
       <c r="E17">
         <v>433000000.0</v>
       </c>
       <c r="F17">
         <v>2875000000.0</v>
       </c>
       <c r="G17">
         <v>370000000.0</v>
       </c>
       <c r="H17">
         <v>765000000.0</v>
       </c>
       <c r="I17">
         <v>555000000.0</v>
       </c>
       <c r="J17">
         <v>-212000000.0</v>
       </c>
       <c r="K17">
         <v>-398700000.0</v>
       </c>
       <c r="L17">
         <v>630400000.0</v>
       </c>
       <c r="M17">
         <v>-967000000.0</v>
       </c>
       <c r="N17">
         <v>725600000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>139</v>
+      </c>
+      <c r="B18">
+        <v>-247000000.0</v>
+      </c>
       <c r="C18">
         <v>-299000000.0</v>
       </c>
       <c r="D18">
         <v>-266000000.0</v>
       </c>
       <c r="E18">
         <v>-134000000.0</v>
       </c>
       <c r="F18">
         <v>-186000000.0</v>
       </c>
       <c r="G18">
         <v>-159000000.0</v>
       </c>
       <c r="H18">
         <v>-214000000.0</v>
       </c>
       <c r="I18">
         <v>-262000000.0</v>
       </c>
       <c r="J18">
         <v>-264000000.0</v>
       </c>
       <c r="K18">
         <v>-389900000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>261000000.0</v>
       </c>
       <c r="C21">
         <v>799000000.0</v>
       </c>
       <c r="D21">
         <v>678000000.0</v>
       </c>
       <c r="E21">
         <v>428000000.0</v>
       </c>
       <c r="F21">
         <v>1449000000.0</v>
       </c>
       <c r="G21">
         <v>-549000000.0</v>
       </c>
       <c r="H21">
         <v>-1021000000.0</v>
       </c>
       <c r="I21">
         <v>1192000000.0</v>
       </c>
@@ -13348,73 +13509,73 @@
       </c>
       <c r="L21">
         <v>476000000.0</v>
       </c>
       <c r="M21">
         <v>801200000.0</v>
       </c>
       <c r="N21">
         <v>756100000.0</v>
       </c>
       <c r="O21">
         <v>606000000.0</v>
       </c>
       <c r="P21">
         <v>277800000.0</v>
       </c>
       <c r="Q21">
         <v>37800000.0</v>
       </c>
       <c r="R21">
         <v>-1108600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>7235000000.0</v>
       </c>
       <c r="C23">
         <v>7251000000.0</v>
       </c>
       <c r="D23">
         <v>6670000000.0</v>
       </c>
       <c r="E23">
         <v>5502000000.0</v>
       </c>
       <c r="F23">
         <v>472000000.0</v>
       </c>
       <c r="G23">
         <v>7043000000.0</v>
       </c>
       <c r="H23">
         <v>6773000000.0</v>
       </c>
       <c r="I23">
         <v>7612000000.0</v>
       </c>
@@ -13426,247 +13587,249 @@
       </c>
       <c r="L23">
         <v>8267000000.0</v>
       </c>
       <c r="M23">
         <v>10192900000.0</v>
       </c>
       <c r="N23">
         <v>7996900000.0</v>
       </c>
       <c r="O23">
         <v>8862600000.0</v>
       </c>
       <c r="P23">
         <v>277800000.0</v>
       </c>
       <c r="Q23">
         <v>37800000.0</v>
       </c>
       <c r="R23">
         <v>1108600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>36000000.0</v>
       </c>
       <c r="F24">
         <v>36000000.0</v>
       </c>
       <c r="G24">
         <v>36000000.0</v>
       </c>
       <c r="H24">
         <v>-28000000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>772000000.0</v>
       </c>
       <c r="I27">
         <v>540000000.0</v>
       </c>
       <c r="J27">
         <v>161000000.0</v>
       </c>
       <c r="K27">
         <v>157900000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28">
         <v>2127000000.0</v>
       </c>
       <c r="H28">
         <v>1974000000.0</v>
       </c>
       <c r="I28">
         <v>2151000000.0</v>
       </c>
       <c r="J28">
         <v>1878000000.0</v>
       </c>
       <c r="K28">
         <v>2021000000.0</v>
       </c>
       <c r="L28">
         <v>1926000000.0</v>
       </c>
       <c r="M28">
         <v>2657000000.0</v>
       </c>
       <c r="N28">
         <v>1981400000.0</v>
       </c>
       <c r="O28">
         <v>3155000000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>104000000.0</v>
+      </c>
       <c r="C29">
         <v>57000000.0</v>
       </c>
       <c r="D29">
         <v>-88000000.0</v>
       </c>
       <c r="E29">
         <v>-5000000.0</v>
       </c>
       <c r="F29">
         <v>-98000000.0</v>
       </c>
       <c r="G29">
         <v>-18000000.0</v>
       </c>
       <c r="H29">
         <v>-205000000.0</v>
       </c>
       <c r="I29">
         <v>55000000.0</v>
       </c>
       <c r="J29">
         <v>740000000.0</v>
       </c>
       <c r="K29">
         <v>-214700000.0</v>
       </c>
       <c r="L29">
         <v>84000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>3625000000.0</v>
       </c>
       <c r="C30">
         <v>3079000000.0</v>
       </c>
       <c r="D30">
         <v>3012000000.0</v>
       </c>
       <c r="E30">
         <v>2542000000.0</v>
       </c>
       <c r="F30">
         <v>-1800000000.0</v>
       </c>
       <c r="G30">
         <v>-7944000000.0</v>
       </c>
       <c r="H30">
         <v>-8354000000.0</v>
       </c>
       <c r="I30">
         <v>6640000000.0</v>
       </c>
@@ -13678,51 +13841,51 @@
       </c>
       <c r="L30">
         <v>2684000000.0</v>
       </c>
       <c r="M30">
         <v>3462200000.0</v>
       </c>
       <c r="N30">
         <v>2686700000.0</v>
       </c>
       <c r="O30">
         <v>8862600000.0</v>
       </c>
       <c r="P30">
         <v>-485500000.0</v>
       </c>
       <c r="Q30">
         <v>-420100000.0</v>
       </c>
       <c r="R30">
         <v>723100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
         <v>576000000.0</v>
       </c>
       <c r="C31">
         <v>-302000000.0</v>
       </c>
       <c r="D31">
         <v>-51000000.0</v>
       </c>
       <c r="E31">
         <v>-288000000.0</v>
       </c>
       <c r="F31">
         <v>1328000000.0</v>
       </c>
       <c r="G31">
         <v>901000000.0</v>
       </c>
       <c r="H31">
         <v>1581000000.0</v>
       </c>
       <c r="I31">
         <v>447000000.0</v>
       </c>
@@ -13734,51 +13897,51 @@
       </c>
       <c r="L31">
         <v>-338400000.0</v>
       </c>
       <c r="M31">
         <v>-145500000.0</v>
       </c>
       <c r="N31">
         <v>-175300000.0</v>
       </c>
       <c r="O31">
         <v>-121900000.0</v>
       </c>
       <c r="P31">
         <v>-16800000.0</v>
       </c>
       <c r="Q31">
         <v>-392600000.0</v>
       </c>
       <c r="R31">
         <v>-592900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
         <v>7496000000.0</v>
       </c>
       <c r="C32">
         <v>8050000000.0</v>
       </c>
       <c r="D32">
         <v>7348000000.0</v>
       </c>
       <c r="E32">
         <v>5930000000.0</v>
       </c>
       <c r="F32">
         <v>3249000000.0</v>
       </c>
       <c r="G32">
         <v>7395000000.0</v>
       </c>
       <c r="H32">
         <v>7333000000.0</v>
       </c>
       <c r="I32">
         <v>8222000000.0</v>
       </c>
@@ -13809,1117 +13972,1125 @@
       <c r="R32">
         <v>9364200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="B2"/>
       <c r="C2">
-        <v>944000000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="D2">
-        <v>936000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="E2">
-        <v>972000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="F2">
+        <v>67000000.0</v>
+      </c>
+      <c r="G2">
         <v>1137000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1065000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1005000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>965000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1014000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>934000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>850000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>860000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>900000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>642000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>767000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>755000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>390000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>983000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>823000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-3586000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>627000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1596000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1089000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1016000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>995000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1127000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1111000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1124000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>173000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1433000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1237000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1265000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1236000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1540000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1434000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1288000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>28400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2189700000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1857800000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2047800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1431100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2877300000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1779000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1593200000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1757700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1875500000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1514600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1582900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1327200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1191600000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>87200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>81200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2234800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>72800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>63700000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>46500000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>51800000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>47200000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8755400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>23000000.0</v>
       </c>
       <c r="J3">
+        <v>23000000.0</v>
+      </c>
+      <c r="K3">
         <v>-43000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>22000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>57000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-171000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-21000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-488000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-1133000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-6000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-7000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>90000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-29000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-102000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-165000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-6000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AF3">
         <v>9000000.0</v>
       </c>
       <c r="AG3">
+        <v>9000000.0</v>
+      </c>
+      <c r="AH3">
         <v>6000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>8700000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-177000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-255000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-188000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>16200000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>254900000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-361800000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-310000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>125600000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-182400000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-659800000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-363500000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>378700000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-670100000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-511800000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-403900000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-711200000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-457900000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3100000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>124200000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>31000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>-140100000.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
+      <c r="BI3"/>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>5000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-6000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>14000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-58000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-140000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-93000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-128000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-984000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1084000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79000000.0</v>
       </c>
       <c r="AD4">
         <v>-79000000.0</v>
       </c>
       <c r="AE4">
         <v>-79000000.0</v>
       </c>
       <c r="AF4">
+        <v>-79000000.0</v>
+      </c>
+      <c r="AG4">
         <v>28000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>429000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-2580000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-7776000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>7740000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-2580000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-337000000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>146000000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>146000000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-      <c r="BG4"/>
-      <c r="BH4">
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4"/>
+      <c r="BI4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-155000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-105000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>182000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>151000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>78000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>189000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>132000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>114000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>198000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>303000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>369000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>949000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2212000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1092000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>549000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-190000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>31000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>189000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-834000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>208000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>347000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>149000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>252000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>241000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>303000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>76000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>280500000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>417200000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>505500000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>90300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-638900000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-550300000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>717800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>619300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-200900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>299900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1195400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>703600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-706000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1212100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>861200000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>786500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1331400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>875600000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>12000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-133100000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>22200000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>446700000.0</v>
       </c>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5">
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
-        <v>-597000000.0</v>
+        <v>259000000.0</v>
       </c>
       <c r="C6">
+        <v>226000000.0</v>
+      </c>
+      <c r="D6">
         <v>367000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>251000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>240000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>195000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>185000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>374000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>344000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>182000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>248000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>357000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>189000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>131000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>114000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>198000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>168000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>369000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>461000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1079000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1092000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>549000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-100000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>87000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>208000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>285000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>149000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>252000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>241000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>303000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>76000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>280500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>107000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>227000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>176000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-580200000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-283800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>330500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>310000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-128900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>193400000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>617500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>371200000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-386300000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>663600000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>518000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>396100000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>725800000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>518800000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-133100000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>53200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>446700000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>916800000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-466400000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1380800000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>902400000.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BI6"/>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -14960,101 +15131,102 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-      <c r="BG7"/>
-      <c r="BH7">
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7"/>
+      <c r="BI7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-128000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-984000000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-3000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-20000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>521000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -15092,1678 +15264,1713 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-      <c r="BG8"/>
-      <c r="BH8">
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8"/>
+      <c r="BI8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
-        <v>660000000.0</v>
+        <v>1872000000.0</v>
       </c>
       <c r="C9">
-        <v>1184000000.0</v>
+        <v>-57000000.0</v>
       </c>
       <c r="D9">
-        <v>1045000000.0</v>
+        <v>-60000000.0</v>
       </c>
       <c r="E9">
-        <v>997000000.0</v>
+        <v>-63000000.0</v>
       </c>
       <c r="F9">
+        <v>-67000000.0</v>
+      </c>
+      <c r="G9">
         <v>873000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>891000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1028000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1086000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>805000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>889000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1021000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>975000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>655000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>703000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>757000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>751000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1011000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1026000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1680000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1629000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1603000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>475000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>580000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>669000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>817000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>748000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>858000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>698000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>658000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>819000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>876000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>702000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>950000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>644000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>757000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>769000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>525800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>338800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>838200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>961500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>544900000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>808100000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1231400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1003500000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>760700000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1327100000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1179300000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1095800000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1022200000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1182800000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2116500000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1746300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2203800000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-72800000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-63700000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-46500000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-51800000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-47200000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>230000000.0</v>
+      </c>
+      <c r="C10">
         <v>169000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>307000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>188000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>173000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>120000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>116000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>276000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>287000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>102000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>172000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>263000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>141000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>83000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>71000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>152000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>122000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>300000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>411000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1028000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1038000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>501000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-145000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-42000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>44000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>80000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>149000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>243000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>102000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>80000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>186000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>241000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>220000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>40000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>155000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>113000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-28500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-355900000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>153100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>241300000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-243300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>80300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>486200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>261300000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-485900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>559800000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>421000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>306300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>627600000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>420000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-75200000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-214300000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-108100000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>373900000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>853100000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-512900000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1432600000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>855200000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>37800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>35000000.0</v>
+      </c>
+      <c r="C11">
         <v>20000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>35000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>27000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>22000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>41000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-17000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-74000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>28000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-54000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>29000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-202000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>40000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>112000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-48000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>55000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-72000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-278000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>33000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-15000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>21000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>45000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>721000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-40000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>11900000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>93000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-161400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-119400000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>17100000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>49000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-82900000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-35900000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>119100000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>45600000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1826400000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>37400000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6100000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>30700000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-26100000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-27700000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>10100000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>11200000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1200000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-12900000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>7900000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>290100000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-177400000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>171000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
-        <v>38000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="C12">
+        <v>57000000.0</v>
+      </c>
+      <c r="D12">
         <v>60000000.0</v>
       </c>
-      <c r="D12">
-[...1 lines deleted...]
-      </c>
       <c r="E12">
+        <v>63000000.0</v>
+      </c>
+      <c r="F12">
         <v>67000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>75000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>69000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>98000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>57000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>80000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>76000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="N12">
         <v>48000000.0</v>
       </c>
       <c r="O12">
+        <v>48000000.0</v>
+      </c>
+      <c r="P12">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="Q12">
         <v>46000000.0</v>
       </c>
       <c r="R12">
+        <v>46000000.0</v>
+      </c>
+      <c r="S12">
         <v>69000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>50000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>51000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>54000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>48000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>45000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>50000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>59000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>42000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>47000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>90000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>55000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>62000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>55000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>62300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>67000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>72000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>63000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>71700000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>72100000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>177400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>68700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>114400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>113100000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>131300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>109900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>104600000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>103800000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>97000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>93800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>98200000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>98800000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>87200000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>81200000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>77100000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>72800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>63700000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>46500000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>51800000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>47200000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>382300000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>43000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>50000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>59000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>58000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>47000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>-13000000.0</v>
+      </c>
       <c r="C14">
+        <v>-9000000.0</v>
+      </c>
+      <c r="D14">
         <v>-80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="E14">
         <v>5000000.0</v>
       </c>
       <c r="F14">
+        <v>5000000.0</v>
+      </c>
+      <c r="G14">
         <v>-24000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-30000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-37000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-77000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>46000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>57000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-138000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>75000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-100000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>214000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1413000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1068000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-190000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>106000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-79000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>25000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-1000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>56000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>23000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>58000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1031000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>81500000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>65400000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>52000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1100000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-7100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>11600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>25500000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-700000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>314200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-75900000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-81900000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-26100000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>534400000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-116600000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-166600000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-13500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>105600000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>101100000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-3100000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-13500000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>117900000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>20300000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>217700000.0</v>
       </c>
-      <c r="BE14">
-[...1 lines deleted...]
-      </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>190900000.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>182000000.0</v>
+      </c>
+      <c r="C15">
         <v>140000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>192000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>166000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>156000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>97000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>114000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>205000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>251000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>122000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>262000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>158000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>83000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>194000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>180000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="Q15">
         <v>68000000.0</v>
       </c>
       <c r="R15">
+        <v>68000000.0</v>
+      </c>
+      <c r="S15">
         <v>407000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>156000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>463000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1100000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>264000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-319000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-62000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-86000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-781000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>121000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>226000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>74000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>121000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>142000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>166000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>446000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3165000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>149000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>167000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-143000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-432000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-248100000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>161500000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>191600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-106800000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>40300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>285200000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>189600000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1378800000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>405800000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>248300000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>262100000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>548100000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>346600000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-82200000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-212000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-22700000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>366500000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>634400000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-505200000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-1790600000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1041300000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>248000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>154000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>69000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>190000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>193000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>64000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>403000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>142000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>459000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1086000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>260000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-333000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-71000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-98000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-775000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>106000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>226000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>64000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>121000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>142000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>166000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>446000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-3164300000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>148600000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>167200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-143500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-533000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-248100000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>161500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>191600000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-102700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>40300000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>285200000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>185500000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1394500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>400800000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>246300000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>258100000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>548100000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>346600000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-82200000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-212000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>106500000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>366500000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>634400000.0</v>
       </c>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16">
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16"/>
+      <c r="BI16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>138</v>
+      </c>
+      <c r="B17">
+        <v>195000000.0</v>
+      </c>
       <c r="C17">
+        <v>149000000.0</v>
+      </c>
+      <c r="D17">
         <v>272000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>161000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>151000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>121000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>98000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>235000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>288000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>119000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>246000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>235000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>129000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>137000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>69000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>143000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>84000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>502000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>411000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>916000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1086000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>446000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-73000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-53000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>50000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>220000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>139000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>254000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>152000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>177000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>165000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>196000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>17000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-540800000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>262200000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>243000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-176400000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-383900000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-475300000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>170200000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>290300000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-320300000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>44400000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>605300000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>301000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-2317300000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>592200000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>425100000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>333000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>601500000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>392300000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-65100000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-203100000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
-      <c r="BG17"/>
-      <c r="BH17">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17"/>
+      <c r="BI17">
         <v>0.0</v>
       </c>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>139</v>
+      </c>
+      <c r="B18">
+        <v>-61000000.0</v>
+      </c>
       <c r="C18">
+        <v>-57000000.0</v>
+      </c>
+      <c r="D18">
         <v>-60000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-63000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-67000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-75000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-69000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-98000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-57000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-80000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-31000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-39000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-32000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-30000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-31000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-33000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-40000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-59000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-39000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-51000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-54000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-39000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-45000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-40000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-43000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-50000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-59000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-58000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-47000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16780,86 +16987,85 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -16900,272 +17106,276 @@
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-      <c r="BG20"/>
-      <c r="BH20">
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20"/>
+      <c r="BI20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
-        <v>-407000000.0</v>
+        <v>230000000.0</v>
       </c>
       <c r="C21">
+        <v>169000000.0</v>
+      </c>
+      <c r="D21">
         <v>307000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>188000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>173000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>120000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>116000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>276000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>287000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>102000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>172000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>263000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>141000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>83000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>71000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>152000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>122000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>300000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>411000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1028000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1038000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>501000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-145000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-42000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>44000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-58000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>149000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>243000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>102000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>162000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>186000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>241000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>21000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>218200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>40000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>155000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>113000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-651900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-355900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>153100000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>241300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-243300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>80300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>486200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>261300000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-490900000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>559800000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>421000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>302300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>627600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>420000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-75200000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-214300000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>53200000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>373900000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>853100000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-512900000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-1432600000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>855200000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -17206,436 +17416,442 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BG22"/>
-      <c r="BH22">
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22"/>
+      <c r="BI22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
-        <v>1825000000.0</v>
+        <v>1642000000.0</v>
       </c>
       <c r="C23">
-        <v>1821000000.0</v>
+        <v>169000000.0</v>
       </c>
       <c r="D23">
-        <v>1793000000.0</v>
+        <v>307000000.0</v>
       </c>
       <c r="E23">
-        <v>1796000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="F23">
+        <v>173000000.0</v>
+      </c>
+      <c r="G23">
         <v>1890000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1840000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1757000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1764000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1717000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1651000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1608000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1694000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1472000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1274000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1372000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1384000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1101000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1598000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1475000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2995000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1729000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2216000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1711000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1641000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1732000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1726000000.0</v>
       </c>
       <c r="AB23">
         <v>1726000000.0</v>
       </c>
       <c r="AC23">
+        <v>1726000000.0</v>
+      </c>
+      <c r="AD23">
         <v>1720000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>751000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2066000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1872000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1946000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1966000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2144000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2036000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1944000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>582700000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2884400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2542900000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2768000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2219300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3605100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2524200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2335400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3004300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2642800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2272900000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2372400000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1721800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1954400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2278900000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2041800000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2234800000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2117600000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>853100000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>512900000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1432600000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>855200000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>4000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>14000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>14000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>14000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>14000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-52000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>14000000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>10000000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>357000000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
+      <c r="BI25"/>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -17676,956 +17892,975 @@
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26">
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26"/>
+      <c r="BI26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>119000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>135000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>142000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>261000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>170000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>178000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>214000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>137000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>139000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>123000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>141000000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>12200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>21300000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>40500000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>236500000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>232200000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>204800000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>149</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>76900000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>1517000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>511000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>508000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>498000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>506000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>456000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>477000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>435000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>553000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>517000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>522000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>559000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>466000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>500000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>489000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>510000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>563900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>540700000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>532800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>541500000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>92100000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>514400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>538800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>564000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1246600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>767300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>758300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>789500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>394600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>762800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>770200000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>759100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>824100000.0</v>
       </c>
-      <c r="BC28">
-[...1 lines deleted...]
-      </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
         <v>0.0</v>
       </c>
-      <c r="BG28"/>
-      <c r="BH28">
+      <c r="BG28">
+        <v>0.0</v>
+      </c>
+      <c r="BH28"/>
+      <c r="BI28">
         <v>0.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>35000000.0</v>
+      </c>
       <c r="C29">
+        <v>20000000.0</v>
+      </c>
+      <c r="D29">
         <v>35000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-17000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-74000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-54000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>32000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-202000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>40000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>112000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-48000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>54000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-72000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-278000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>44000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
-        <v>1067000000.0</v>
+        <v>1642000000.0</v>
       </c>
       <c r="C30">
-        <v>877000000.0</v>
+        <v>-226000000.0</v>
       </c>
       <c r="D30">
-        <v>857000000.0</v>
+        <v>-367000000.0</v>
       </c>
       <c r="E30">
-        <v>824000000.0</v>
+        <v>-251000000.0</v>
       </c>
       <c r="F30">
+        <v>-240000000.0</v>
+      </c>
+      <c r="G30">
         <v>753000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>775000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>752000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>799000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>703000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>717000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>758000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>834000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>572000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>632000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>605000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>629000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>711000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>615000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>652000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>591000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1102000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>620000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>622000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>625000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>737000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>599000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>615000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>596000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>578000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>633000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>635000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>681000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>730000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>604000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>602000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>656000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>554300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>694700000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>685100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>720200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>788200000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>727800000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>745200000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>742200000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1246600000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>767300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>758300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>789500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>394600000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>762800000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2191700000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1960600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2234800000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2117600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-916800000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>466400000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1380800000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-902400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>109000000.0</v>
+      </c>
+      <c r="C31">
         <v>576000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>202000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-63000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-67000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>545000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-69000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1005000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-30000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-182000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-934000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-850000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-32000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-54000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>32000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>10000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>7000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-390000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>40000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-823000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-48000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>131000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-55000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-42000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-823000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>44000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>25000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-91000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>21000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>45000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>430200000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2100000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-19400000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-61700000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-105500000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-60500000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1857800000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2047800000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-168000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-37200000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-49400000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1593200000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-490900000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>17800000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1514600000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>302300000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1327200000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1191600000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-90300000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-94700000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-108100000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>373900000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>853100000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-512900000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1432600000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>855200000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>1872000000.0</v>
+      </c>
+      <c r="C32">
         <v>1418000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2128000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1981000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1969000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2010000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1956000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2033000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2051000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1819000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1823000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1871000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1835000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1555000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1345000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1524000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1506000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1401000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2009000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2503000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-1957000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2230000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2071000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1669000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1685000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1812000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1875000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1969000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1822000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>831000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2252000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2113000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1967000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2186000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2184000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2191000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2057000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>554200000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2528500000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2696000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3009300000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1976000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3685400000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3010400000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2596700000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2518400000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3202600000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2693900000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2678700000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2349400000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2374400000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2203700000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1827500000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2203800000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2564300000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3361900000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1485300000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>860600000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3622600000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>9274200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -18692,51 +18927,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>1514000000.0</v>
       </c>
       <c r="C2">
         <v>206000000.0</v>
       </c>
       <c r="D2">
         <v>1007000000.0</v>
       </c>
       <c r="E2">
         <v>1573000000.0</v>
       </c>
       <c r="F2">
         <v>1922000000.0</v>
       </c>
       <c r="G2">
         <v>1472000000.0</v>
       </c>
       <c r="H2">
         <v>1538000000.0</v>
       </c>
       <c r="I2">
         <v>1716000000.0</v>
       </c>
@@ -18748,51 +18983,51 @@
       </c>
       <c r="L2">
         <v>2531000000.0</v>
       </c>
       <c r="M2">
         <v>2840800000.0</v>
       </c>
       <c r="N2">
         <v>1786800000.0</v>
       </c>
       <c r="O2">
         <v>638000000.0</v>
       </c>
       <c r="P2">
         <v>615300000.0</v>
       </c>
       <c r="Q2">
         <v>1269400000.0</v>
       </c>
       <c r="R2">
         <v>2215600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>484000000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>233000000</v>
       </c>
       <c r="I3">
         <v>158000000</v>
       </c>
@@ -18804,133 +19039,133 @@
       </c>
       <c r="L3">
         <v>60100000</v>
       </c>
       <c r="M3">
         <v>32700000</v>
       </c>
       <c r="N3">
         <v>40700000</v>
       </c>
       <c r="O3">
         <v>1868300000</v>
       </c>
       <c r="P3">
         <v>118100000</v>
       </c>
       <c r="Q3">
         <v>1618100000</v>
       </c>
       <c r="R3">
         <v>1784800000</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-566000000.0</v>
       </c>
       <c r="F4">
         <v>-520000000.0</v>
       </c>
       <c r="G4">
         <v>450000000.0</v>
       </c>
       <c r="H4">
         <v>-66000000.0</v>
       </c>
       <c r="I4">
         <v>-178000000.0</v>
       </c>
       <c r="J4">
         <v>-1195000000.0</v>
       </c>
       <c r="K4">
         <v>398000000.0</v>
       </c>
       <c r="L4">
         <v>-18200000.0</v>
       </c>
       <c r="M4">
         <v>-309900000.0</v>
       </c>
       <c r="N4">
         <v>1054000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>313000000.0</v>
       </c>
       <c r="F5">
         <v>-86000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>514000000.0</v>
       </c>
       <c r="I5">
         <v>-667000000.0</v>
       </c>
       <c r="J5">
         <v>292000000.0</v>
       </c>
       <c r="K5">
         <v>2335600000.0</v>
       </c>
       <c r="L5">
         <v>2998500000.0</v>
       </c>
       <c r="M5">
         <v>1790900000.0</v>
       </c>
       <c r="N5">
         <v>-17200000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>-166000000.0</v>
       </c>
       <c r="C6">
         <v>11000000.0</v>
       </c>
       <c r="D6">
         <v>111000000.0</v>
       </c>
       <c r="E6">
         <v>-566000000.0</v>
       </c>
       <c r="F6">
         <v>-520000000.0</v>
       </c>
       <c r="G6">
         <v>450000000.0</v>
       </c>
       <c r="H6">
         <v>-66000000.0</v>
       </c>
       <c r="I6">
         <v>-178000000.0</v>
       </c>
@@ -18942,51 +19177,51 @@
       </c>
       <c r="L6">
         <v>-18000000.0</v>
       </c>
       <c r="M6">
         <v>-309900000.0</v>
       </c>
       <c r="N6">
         <v>1054000000.0</v>
       </c>
       <c r="O6">
         <v>1148800000.0</v>
       </c>
       <c r="P6">
         <v>22700000.0</v>
       </c>
       <c r="Q6">
         <v>-654100000.0</v>
       </c>
       <c r="R6">
         <v>-946200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
         <v>510000000.0</v>
       </c>
       <c r="C7">
         <v>95000000.0</v>
       </c>
       <c r="D7">
         <v>698000000.0</v>
       </c>
       <c r="E7">
         <v>-118000000.0</v>
       </c>
       <c r="F7">
         <v>-647000000.0</v>
       </c>
       <c r="G7">
         <v>844000000.0</v>
       </c>
       <c r="H7">
         <v>804000000.0</v>
       </c>
       <c r="I7">
         <v>-120000000.0</v>
       </c>
@@ -18998,95 +19233,97 @@
       </c>
       <c r="L7">
         <v>38000000.0</v>
       </c>
       <c r="M7">
         <v>1681400000.0</v>
       </c>
       <c r="N7">
         <v>536000000.0</v>
       </c>
       <c r="O7">
         <v>1140400000.0</v>
       </c>
       <c r="P7">
         <v>2768800000.0</v>
       </c>
       <c r="Q7">
         <v>-118800000.0</v>
       </c>
       <c r="R7">
         <v>2891000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>56000000.0</v>
       </c>
       <c r="F8">
         <v>-1388000000.0</v>
       </c>
       <c r="G8">
         <v>-462000000.0</v>
       </c>
       <c r="H8">
         <v>365000000.0</v>
       </c>
       <c r="I8">
         <v>249000000.0</v>
       </c>
       <c r="J8">
         <v>-47000000.0</v>
       </c>
       <c r="K8">
         <v>388100000.0</v>
       </c>
       <c r="L8">
         <v>-1001300000.0</v>
       </c>
       <c r="M8">
         <v>-431200000.0</v>
       </c>
       <c r="N8">
         <v>379100000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>161</v>
+      </c>
+      <c r="B9">
+        <v>747000000.0</v>
+      </c>
       <c r="C9">
         <v>107000000.0</v>
       </c>
       <c r="D9">
         <v>113000000.0</v>
       </c>
       <c r="E9">
         <v>276000000.0</v>
       </c>
       <c r="F9">
         <v>-1474000000.0</v>
       </c>
       <c r="G9">
         <v>462000000.0</v>
       </c>
       <c r="H9">
         <v>111000000.0</v>
       </c>
       <c r="I9">
         <v>-139000000.0</v>
       </c>
       <c r="J9">
         <v>466000000.0</v>
       </c>
       <c r="K9">
@@ -19094,207 +19331,207 @@
       </c>
       <c r="L9">
         <v>-465000000.0</v>
       </c>
       <c r="M9">
         <v>-375200000.0</v>
       </c>
       <c r="N9">
         <v>492600000.0</v>
       </c>
       <c r="O9">
         <v>469500000.0</v>
       </c>
       <c r="P9">
         <v>47100000.0</v>
       </c>
       <c r="Q9">
         <v>-164100000.0</v>
       </c>
       <c r="R9">
         <v>-673900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-255000000.0</v>
       </c>
       <c r="F11">
         <v>195000000.0</v>
       </c>
       <c r="G11">
         <v>523000000.0</v>
       </c>
       <c r="H11">
         <v>-71000000.0</v>
       </c>
       <c r="I11">
         <v>-185000000.0</v>
       </c>
       <c r="J11">
         <v>-41000000.0</v>
       </c>
       <c r="K11">
         <v>-219500000.0</v>
       </c>
       <c r="L11">
         <v>-38300000.0</v>
       </c>
       <c r="M11">
         <v>143400000.0</v>
       </c>
       <c r="N11">
         <v>-91200000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>805000000.0</v>
       </c>
       <c r="F12">
         <v>-1536000000.0</v>
       </c>
       <c r="G12">
         <v>-419000000.0</v>
       </c>
       <c r="H12">
         <v>803000000.0</v>
       </c>
       <c r="I12">
         <v>1459000000.0</v>
       </c>
       <c r="J12">
         <v>4166000000.0</v>
       </c>
       <c r="K12">
         <v>1397600000.0</v>
       </c>
       <c r="L12">
         <v>646500000.0</v>
       </c>
       <c r="M12">
         <v>-516100000.0</v>
       </c>
       <c r="N12">
         <v>2061800000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-830000000.0</v>
       </c>
       <c r="F13">
         <v>-422000000.0</v>
       </c>
       <c r="G13">
         <v>-324000000.0</v>
       </c>
       <c r="H13">
         <v>126000000.0</v>
       </c>
       <c r="I13">
         <v>-783000000.0</v>
       </c>
       <c r="J13">
         <v>-336000000.0</v>
       </c>
       <c r="K13">
         <v>-468000000.0</v>
       </c>
       <c r="L13">
         <v>-186000000.0</v>
       </c>
       <c r="M13">
         <v>166700000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>198000000.0</v>
       </c>
       <c r="D14">
         <v>20000000.0</v>
       </c>
       <c r="E14">
         <v>36000000.0</v>
       </c>
       <c r="F14">
         <v>-2239000000.0</v>
       </c>
       <c r="G14">
         <v>-84000000.0</v>
       </c>
       <c r="H14">
         <v>-36000000.0</v>
       </c>
       <c r="I14">
         <v>1716000000.0</v>
       </c>
       <c r="J14">
         <v>555000000.0</v>
@@ -19304,99 +19541,99 @@
       </c>
       <c r="L14">
         <v>92500000.0</v>
       </c>
       <c r="M14">
         <v>90600000.0</v>
       </c>
       <c r="N14">
         <v>85400000.0</v>
       </c>
       <c r="O14">
         <v>90500000.0</v>
       </c>
       <c r="P14">
         <v>96000000.0</v>
       </c>
       <c r="Q14">
         <v>98700000.0</v>
       </c>
       <c r="R14">
         <v>104000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>219000000.0</v>
       </c>
       <c r="C15">
         <v>209000000.0</v>
       </c>
       <c r="D15">
         <v>163000000.0</v>
       </c>
       <c r="E15">
         <v>119000000.0</v>
       </c>
       <c r="F15">
         <v>116000000.0</v>
       </c>
       <c r="G15">
         <v>112000000.0</v>
       </c>
       <c r="H15">
         <v>72000000.0</v>
       </c>
       <c r="I15">
         <v>6000000.0</v>
       </c>
       <c r="J15">
         <v>8000000.0</v>
       </c>
       <c r="K15">
         <v>8000000.0</v>
       </c>
       <c r="L15">
         <v>9000000.0</v>
       </c>
       <c r="M15">
         <v>10100000.0</v>
       </c>
       <c r="N15">
         <v>5200000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
         <v>1348000000.0</v>
       </c>
       <c r="C16">
         <v>217000000.0</v>
       </c>
       <c r="D16">
         <v>1118000000.0</v>
       </c>
       <c r="E16">
         <v>1007000000.0</v>
       </c>
       <c r="F16">
         <v>1402000000.0</v>
       </c>
       <c r="G16">
         <v>1922000000.0</v>
       </c>
       <c r="H16">
         <v>1472000000.0</v>
       </c>
       <c r="I16">
         <v>1538000000.0</v>
       </c>
@@ -19408,73 +19645,73 @@
       </c>
       <c r="L16">
         <v>2513000000.0</v>
       </c>
       <c r="M16">
         <v>2530900000.0</v>
       </c>
       <c r="N16">
         <v>2840800000.0</v>
       </c>
       <c r="O16">
         <v>1786800000.0</v>
       </c>
       <c r="P16">
         <v>638000000.0</v>
       </c>
       <c r="Q16">
         <v>615300000.0</v>
       </c>
       <c r="R16">
         <v>1269400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
         <v>1288000000.0</v>
       </c>
       <c r="C18">
         <v>911000000.0</v>
       </c>
       <c r="D18">
         <v>1638000000.0</v>
       </c>
       <c r="E18">
         <v>1352000000.0</v>
       </c>
       <c r="F18">
         <v>556000000.0</v>
       </c>
       <c r="G18">
         <v>1209000000.0</v>
       </c>
       <c r="H18">
         <v>1077000000.0</v>
       </c>
       <c r="I18">
         <v>1868000000.0</v>
       </c>
@@ -19486,179 +19723,185 @@
       </c>
       <c r="L18">
         <v>3248000000.0</v>
       </c>
       <c r="M18">
         <v>3628600000.0</v>
       </c>
       <c r="N18">
         <v>3263400000.0</v>
       </c>
       <c r="O18">
         <v>3282100000.0</v>
       </c>
       <c r="P18">
         <v>4357000000.0</v>
       </c>
       <c r="Q18">
         <v>2549700000.0</v>
       </c>
       <c r="R18">
         <v>4866800000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>171</v>
+      </c>
+      <c r="B19">
+        <v>-259000000.0</v>
+      </c>
       <c r="C19">
         <v>-141000000.0</v>
       </c>
       <c r="D19">
         <v>1699000000.0</v>
       </c>
       <c r="E19">
         <v>350000000.0</v>
       </c>
       <c r="F19">
         <v>434000000.0</v>
       </c>
       <c r="G19">
         <v>-873000000.0</v>
       </c>
       <c r="H19">
         <v>-267000000.0</v>
       </c>
       <c r="I19">
         <v>-233000000.0</v>
       </c>
       <c r="J19">
         <v>59000000.0</v>
       </c>
       <c r="K19">
         <v>12427700000.0</v>
       </c>
       <c r="L19">
         <v>12070700000.0</v>
       </c>
       <c r="M19">
         <v>13594000000.0</v>
       </c>
       <c r="N19">
         <v>1409300000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>172</v>
+      </c>
+      <c r="B20">
+        <v>5000000.0</v>
+      </c>
       <c r="C20">
         <v>6000000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>7000000.0</v>
       </c>
       <c r="F20">
         <v>4000000.0</v>
       </c>
       <c r="G20">
         <v>4000000.0</v>
       </c>
       <c r="H20">
         <v>296000000.0</v>
       </c>
       <c r="I20">
         <v>322000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>173</v>
+      </c>
+      <c r="B21">
+        <v>-503000000.0</v>
+      </c>
       <c r="C21">
         <v>128000000.0</v>
       </c>
       <c r="D21">
         <v>257000000.0</v>
       </c>
       <c r="E21">
         <v>-366000000.0</v>
       </c>
       <c r="F21">
         <v>-482000000.0</v>
       </c>
       <c r="G21">
         <v>-1000000.0</v>
       </c>
       <c r="H21">
         <v>113000000.0</v>
       </c>
       <c r="I21">
         <v>-366000000.0</v>
       </c>
       <c r="J21">
         <v>-94000000.0</v>
       </c>
       <c r="K21">
         <v>73900000.0</v>
       </c>
       <c r="L21">
         <v>-38000000.0</v>
       </c>
       <c r="M21">
         <v>16800000.0</v>
       </c>
       <c r="N21">
         <v>2146800000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
         <v>654000000.0</v>
       </c>
       <c r="C22">
         <v>667000000.0</v>
       </c>
       <c r="D22">
         <v>625000000.0</v>
       </c>
       <c r="E22">
         <v>433000000.0</v>
       </c>
       <c r="F22">
         <v>2887000000.0</v>
       </c>
       <c r="G22">
         <v>-49000000.0</v>
       </c>
       <c r="H22">
         <v>-301000000.0</v>
       </c>
       <c r="I22">
         <v>907000000.0</v>
       </c>
@@ -19670,51 +19913,51 @@
       </c>
       <c r="L22">
         <v>538000000.0</v>
       </c>
       <c r="M22">
         <v>2532700000.0</v>
       </c>
       <c r="N22">
         <v>788600000.0</v>
       </c>
       <c r="O22">
         <v>611200000.0</v>
       </c>
       <c r="P22">
         <v>102800000.0</v>
       </c>
       <c r="Q22">
         <v>-133200000.0</v>
       </c>
       <c r="R22">
         <v>-810600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
         <v>832000000.0</v>
       </c>
       <c r="C23">
         <v>-44000000.0</v>
       </c>
       <c r="D23">
         <v>-3174000000.0</v>
       </c>
       <c r="E23">
         <v>2188000000.0</v>
       </c>
       <c r="F23">
         <v>2730000000.0</v>
       </c>
       <c r="G23">
         <v>3317000000.0</v>
       </c>
       <c r="H23">
         <v>2100000000.0</v>
       </c>
       <c r="I23">
         <v>-464000000.0</v>
       </c>
@@ -19726,51 +19969,51 @@
       </c>
       <c r="L23">
         <v>1641000000.0</v>
       </c>
       <c r="M23">
         <v>-150600000.0</v>
       </c>
       <c r="N23">
         <v>-236300000.0</v>
       </c>
       <c r="O23">
         <v>-1691400000.0</v>
       </c>
       <c r="P23">
         <v>472200000.0</v>
       </c>
       <c r="Q23">
         <v>-1110500000.0</v>
       </c>
       <c r="R23">
         <v>-6180600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24">
         <v>18000000.0</v>
       </c>
       <c r="C24">
         <v>-109000000.0</v>
       </c>
       <c r="D24">
         <v>166000000.0</v>
       </c>
       <c r="E24">
         <v>-2296000000.0</v>
       </c>
       <c r="F24">
         <v>-761000000.0</v>
       </c>
       <c r="G24">
         <v>-1588000000.0</v>
       </c>
       <c r="H24">
         <v>-988000000.0</v>
       </c>
       <c r="I24">
         <v>1000000.0</v>
       </c>
@@ -19782,51 +20025,51 @@
       </c>
       <c r="L24">
         <v>-1860000000.0</v>
       </c>
       <c r="M24">
         <v>-69300000.0</v>
       </c>
       <c r="N24">
         <v>-1242700000.0</v>
       </c>
       <c r="O24">
         <v>1978900000.0</v>
       </c>
       <c r="P24">
         <v>825800000.0</v>
       </c>
       <c r="Q24">
         <v>1511500000.0</v>
       </c>
       <c r="R24">
         <v>2365800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
         <v>124000000.0</v>
       </c>
       <c r="C25">
         <v>112000000.0</v>
       </c>
       <c r="D25">
         <v>315000000.0</v>
       </c>
       <c r="E25">
         <v>944000000.0</v>
       </c>
       <c r="F25">
         <v>-363000000.0</v>
       </c>
       <c r="G25">
         <v>419000000.0</v>
       </c>
       <c r="H25">
         <v>1077000000.0</v>
       </c>
       <c r="I25">
         <v>1066000000.0</v>
       </c>
@@ -19838,101 +20081,103 @@
       </c>
       <c r="L25">
         <v>2610500000.0</v>
       </c>
       <c r="M25">
         <v>1051200000.0</v>
       </c>
       <c r="N25">
         <v>1884200000.0</v>
       </c>
       <c r="O25">
         <v>1432100000.0</v>
       </c>
       <c r="P25">
         <v>1092300000.0</v>
       </c>
       <c r="Q25">
         <v>2102900000.0</v>
       </c>
       <c r="R25">
         <v>3040100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
         <v>-200000000.0</v>
       </c>
       <c r="C26">
         <v>-640000000.0</v>
       </c>
       <c r="D26">
         <v>-369000000.0</v>
       </c>
       <c r="E26">
         <v>-750000000.0</v>
       </c>
       <c r="F26">
         <v>-1113000000.0</v>
       </c>
       <c r="G26">
         <v>-516000000.0</v>
       </c>
       <c r="H26">
         <v>-1136000000.0</v>
       </c>
       <c r="I26">
         <v>-1025000000.0</v>
       </c>
       <c r="J26">
         <v>-923000000.0</v>
       </c>
       <c r="K26">
         <v>-687000000.0</v>
       </c>
       <c r="L26">
         <v>-1486600000.0</v>
       </c>
       <c r="M26">
         <v>-789400000.0</v>
       </c>
       <c r="N26">
         <v>2343300000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>178</v>
+      </c>
+      <c r="B27">
+        <v>72000000.0</v>
+      </c>
       <c r="C27">
         <v>96000000.0</v>
       </c>
       <c r="D27">
         <v>126000000.0</v>
       </c>
       <c r="E27">
         <v>90000000.0</v>
       </c>
       <c r="F27">
         <v>88000000.0</v>
       </c>
       <c r="G27">
         <v>88000000.0</v>
       </c>
       <c r="H27">
         <v>98000000.0</v>
       </c>
       <c r="I27">
         <v>96000000.0</v>
       </c>
       <c r="J27">
         <v>117000000.0</v>
       </c>
       <c r="K27">
@@ -19940,51 +20185,51 @@
       </c>
       <c r="L27">
         <v>76000000.0</v>
       </c>
       <c r="M27">
         <v>92600000.0</v>
       </c>
       <c r="N27">
         <v>80000000.0</v>
       </c>
       <c r="O27">
         <v>52400000.0</v>
       </c>
       <c r="P27">
         <v>60500000.0</v>
       </c>
       <c r="Q27">
         <v>1925300000.0</v>
       </c>
       <c r="R27">
         <v>3014000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>-85000000.0</v>
       </c>
       <c r="C28">
         <v>-759000000.0</v>
       </c>
       <c r="D28">
         <v>-4059000000.0</v>
       </c>
       <c r="E28">
         <v>28000000.0</v>
       </c>
       <c r="F28">
         <v>-265000000.0</v>
       </c>
       <c r="G28">
         <v>1702000000.0</v>
       </c>
       <c r="H28">
         <v>-121000000.0</v>
       </c>
       <c r="I28">
         <v>-1764000000.0</v>
       </c>
@@ -19996,51 +20241,51 @@
       </c>
       <c r="L28">
         <v>1008000000.0</v>
       </c>
       <c r="M28">
         <v>-624600000.0</v>
       </c>
       <c r="N28">
         <v>-323800000.0</v>
       </c>
       <c r="O28">
         <v>242600000.0</v>
       </c>
       <c r="P28">
         <v>-1382600000.0</v>
       </c>
       <c r="Q28">
         <v>-1547600000.0</v>
       </c>
       <c r="R28">
         <v>-6093900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
         <v>1288000000.0</v>
       </c>
       <c r="C29">
         <v>911000000.0</v>
       </c>
       <c r="D29">
         <v>1638000000.0</v>
       </c>
       <c r="E29">
         <v>1352000000.0</v>
       </c>
       <c r="F29">
         <v>72000000.0</v>
       </c>
       <c r="G29">
         <v>1209000000.0</v>
       </c>
       <c r="H29">
         <v>1310000000.0</v>
       </c>
       <c r="I29">
         <v>1868000000.0</v>
       </c>
@@ -20052,51 +20297,51 @@
       </c>
       <c r="L29">
         <v>3248000000.0</v>
       </c>
       <c r="M29">
         <v>3628600000.0</v>
       </c>
       <c r="N29">
         <v>3263400000.0</v>
       </c>
       <c r="O29">
         <v>3282100000.0</v>
       </c>
       <c r="P29">
         <v>4357000000.0</v>
       </c>
       <c r="Q29">
         <v>2549700000.0</v>
       </c>
       <c r="R29">
         <v>4866800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
         <v>-1369000000.0</v>
       </c>
       <c r="C30">
         <v>-141000000.0</v>
       </c>
       <c r="D30">
         <v>2532000000.0</v>
       </c>
       <c r="E30">
         <v>-1946000000.0</v>
       </c>
       <c r="F30">
         <v>-327000000.0</v>
       </c>
       <c r="G30">
         <v>-2461000000.0</v>
       </c>
       <c r="H30">
         <v>-1255000000.0</v>
       </c>
       <c r="I30">
         <v>-282000000.0</v>
       </c>
@@ -20127,1480 +20372,1495 @@
       <c r="R30">
         <v>280900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH30"/>
+  <dimension ref="A1:BI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>1348000000.0</v>
+      </c>
+      <c r="C2">
         <v>1276000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1321000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1010000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1514000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1545000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1180000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1176000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1118000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>917000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1349000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>824000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1007000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>935000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1039000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1125000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1573000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1895000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1850000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1170000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1922000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1549000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1523000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1312000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1472000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1376000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1482000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1033000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1538000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1789000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1534000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1956000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1716000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1966900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2567000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2298000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2911000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2766700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3799700000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2526400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2512700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2511100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2495500000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1875400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2530900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1908500000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3142000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2499800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2840800000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1716600000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1549800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2787700000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1786800000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2078700000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1815300000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1277000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>638000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1260300000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1293000000.0</v>
       </c>
-      <c r="BH2"/>
+      <c r="BI2"/>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>8000000</v>
+        <v>0</v>
       </c>
       <c r="K3">
         <v>8000000</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>8000000</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
         <v>245000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>113000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>46000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>570000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>58000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>84000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>331000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>455000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>99000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>35000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>158000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>185000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>42000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>284000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>215000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>971000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>64800000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>15700000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10400000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17500000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12900000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>132100000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>18200000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>21800000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>354100000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>15400000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8600000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>156300000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>448800000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>227400000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8700000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>15000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10600000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>79200000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6600000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>10500000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6100000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>37000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>52500000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>183200000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>89400000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>34700000</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>525000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-183000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>72000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-104000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-143000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-391000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-493000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-88000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>595000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-534000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>373000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>26000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>211000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-160000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>96000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-106000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>449000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-505000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-251000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>255000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-422000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>240000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-251200000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-600500000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>269100000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-612400000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>144000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1033000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1273300000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>13700000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>1600000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>15600000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>620100000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-655500000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>622400000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1233500000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>642200000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-341000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>1124200000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>166800000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-1237900000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>1000900000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-820000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>418000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>296000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>419000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-268000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>121000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>758000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-697000000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>261000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>884000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-100000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-337000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>302000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>418000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>131000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-839000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-299000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>230000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>241000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-640700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>271100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>270600000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>391000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1418000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>231800000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>422700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>263100000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2047900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>402900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>547700000.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>853300000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>297900000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>332300000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>307400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-17200000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
+      <c r="BI5"/>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>-258000000.0</v>
+      </c>
+      <c r="C6">
         <v>72000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-45000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>311000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-504000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-31000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>365000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>58000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>201000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-432000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>525000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-183000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>72000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-104000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-86000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-448000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-493000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-32000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>680000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-752000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>373000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>211000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-160000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>96000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-106000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>449000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-505000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-251000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>255000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-422000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>240000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-250900000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-600000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>269000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-613000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>144000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1033000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1273300000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1600000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>15600000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>620100000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-655500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>622400000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1233500000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>642200000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-341000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1124200000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>166800000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1237900000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1000900000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-291900000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>263400000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>538300000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>639000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-622300000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-32700000.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BI6"/>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>159</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>160000000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>-85000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>376000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>-1173000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>418000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>299000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>456000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>14073000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-15358000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>15358000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-14073000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>15366000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1293000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>153233000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9003000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>238000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3538000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1307000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1824000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-605000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>8722000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1977000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>56289000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2605000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-279000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-6709000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2083000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-3981000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1971000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2721000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-816000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>5252000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-388000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>7320000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1807000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2816000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-444000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2308000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3108000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>42800000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1739000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>180000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1394000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1883000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-199348000000.0</v>
       </c>
-      <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>56000000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-1388000000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>-462000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>365000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>249000000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>-47000000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>388100000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>-1001300000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>-431200000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>379100000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>161</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>747000000.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>649000000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>538000000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>276000000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>276000000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>-1474000000.0</v>
       </c>
       <c r="T9">
         <v>-1474000000.0</v>
       </c>
       <c r="U9">
         <v>-1474000000.0</v>
       </c>
       <c r="V9">
-        <v>462000000.0</v>
+        <v>-1474000000.0</v>
       </c>
       <c r="W9">
         <v>462000000.0</v>
       </c>
       <c r="X9">
         <v>462000000.0</v>
       </c>
       <c r="Y9">
         <v>462000000.0</v>
       </c>
       <c r="Z9">
+        <v>462000000.0</v>
+      </c>
+      <c r="AA9">
         <v>110000000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>178000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>773000000.0</v>
       </c>
       <c r="AF9">
         <v>773000000.0</v>
       </c>
       <c r="AG9">
         <v>773000000.0</v>
       </c>
       <c r="AH9">
+        <v>773000000.0</v>
+      </c>
+      <c r="AI9">
         <v>-345000000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>376600000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-536799999.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-414700000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>434200000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
-      <c r="BA9"/>
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
+      <c r="BI9"/>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -21620,924 +21880,937 @@
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
-      <c r="BA10"/>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
+      <c r="BI10"/>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-255000000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>195000000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>523000000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>-71000000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>-185000000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-41000000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AK11"/>
-      <c r="AL11">
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11"/>
+      <c r="AM11">
         <v>-219500000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-38300000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>143400000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-91200000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
+      <c r="BI11"/>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>183000000.0</v>
       </c>
       <c r="M12">
         <v>183000000.0</v>
       </c>
       <c r="N12">
+        <v>183000000.0</v>
+      </c>
+      <c r="O12">
         <v>805000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>310000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>201000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>298000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1286000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-225000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>258000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-239000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-162000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>95000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-376000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>24000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>803000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>173000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>184000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>48000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-3000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>429000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1099000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>363000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4166000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>410100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>428200000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>1380000000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>-338700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>356300000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-194900000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>586400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>255000000.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-516100000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>2061800000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
+      <c r="BI12"/>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>-830000000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>-830000000.0</v>
+      </c>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>-422000000.0</v>
       </c>
       <c r="T13">
         <v>-422000000.0</v>
       </c>
       <c r="U13">
         <v>-422000000.0</v>
       </c>
       <c r="V13">
-        <v>-324000000.0</v>
+        <v>-422000000.0</v>
       </c>
       <c r="W13">
         <v>-324000000.0</v>
       </c>
       <c r="X13">
         <v>-324000000.0</v>
       </c>
       <c r="Y13">
         <v>-324000000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>-324000000.0</v>
+      </c>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
-[...1 lines deleted...]
-      </c>
+      <c r="AD13"/>
       <c r="AE13">
         <v>-1014000000.0</v>
       </c>
       <c r="AF13">
         <v>-1014000000.0</v>
       </c>
       <c r="AG13">
         <v>-1014000000.0</v>
       </c>
       <c r="AH13">
+        <v>-1014000000.0</v>
+      </c>
+      <c r="AI13">
         <v>-300000000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>-468000000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-186000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>166700000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>128000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="I14">
         <v>23000000.0</v>
       </c>
       <c r="J14">
+        <v>23000000.0</v>
+      </c>
+      <c r="K14">
         <v>-43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42000000.0</v>
       </c>
       <c r="L14">
         <v>-42000000.0</v>
       </c>
       <c r="M14">
         <v>-42000000.0</v>
       </c>
       <c r="N14">
+        <v>-42000000.0</v>
+      </c>
+      <c r="O14">
         <v>36000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22000000.0</v>
       </c>
-      <c r="Q14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
         <v>46000000.0</v>
       </c>
       <c r="T14">
         <v>46000000.0</v>
       </c>
       <c r="U14">
         <v>46000000.0</v>
       </c>
       <c r="V14">
-        <v>55000000.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="W14">
         <v>55000000.0</v>
       </c>
       <c r="X14">
         <v>55000000.0</v>
       </c>
       <c r="Y14">
         <v>55000000.0</v>
       </c>
       <c r="Z14">
+        <v>55000000.0</v>
+      </c>
+      <c r="AA14">
         <v>60000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>9000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AF14">
         <v>9000000.0</v>
       </c>
       <c r="AG14">
         <v>9000000.0</v>
       </c>
       <c r="AH14">
+        <v>9000000.0</v>
+      </c>
+      <c r="AI14">
         <v>35000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>9000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>36200000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9100000.0</v>
       </c>
       <c r="AO14">
         <v>9100000.0</v>
       </c>
       <c r="AP14">
+        <v>9100000.0</v>
+      </c>
+      <c r="AQ14">
         <v>65000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="AS14">
         <v>9200000.0</v>
       </c>
       <c r="AT14">
+        <v>9200000.0</v>
+      </c>
+      <c r="AU14">
         <v>34200000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>39200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="AW14">
         <v>8600000.0</v>
       </c>
       <c r="AX14">
+        <v>8600000.0</v>
+      </c>
+      <c r="AY14">
         <v>550400000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14">
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14"/>
+      <c r="BC14">
         <v>90500000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
+      <c r="BI14"/>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>61000000.0</v>
+      </c>
+      <c r="C15">
         <v>49000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>59000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>60000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>47000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>60000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>47000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>58000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>46000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>56000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>27000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>34000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>24000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>36000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>24000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>35000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>25000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>33000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>24000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>34000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>22000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>33000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>23000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>34000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>25000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>34000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AJ15">
         <v>2000000.0</v>
       </c>
       <c r="AK15">
         <v>2000000.0</v>
       </c>
       <c r="AL15">
+        <v>2000000.0</v>
+      </c>
+      <c r="AM15">
         <v>1900000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2100000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2200000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="AT15">
         <v>2400000.0</v>
       </c>
       <c r="AU15">
+        <v>2400000.0</v>
+      </c>
+      <c r="AV15">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="AW15">
         <v>2600000.0</v>
       </c>
       <c r="AX15">
+        <v>2600000.0</v>
+      </c>
+      <c r="AY15">
         <v>5200000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
+      <c r="BI15"/>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>1090000000.0</v>
+      </c>
+      <c r="C16">
         <v>1348000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1276000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1321000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1010000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1514000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1545000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1180000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1176000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1118000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>917000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1349000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>824000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1007000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>935000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1039000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1125000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1402000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1818000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1850000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1170000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1922000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1549000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1523000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1312000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1472000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1376000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1482000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1033000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1538000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1789000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1534000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1956000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1716000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1967000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2567000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2298000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2910700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2766700000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3799700000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2526400000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2512700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2511100000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2495500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1875400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2530900000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1908500000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3142000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2499800000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2840800000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1716600000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1549800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2787700000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1786800000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2078700000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1815300000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1277000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>638000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1260300000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1293000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22554,2248 +22827,2292 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>-36000000.0</v>
+      </c>
+      <c r="C18">
         <v>557000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>168000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>742000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-179000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>79000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>719000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>316000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>231000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>364000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>403000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>715000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>156000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>219000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>418000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>353000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>362000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>140000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>177000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>611000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-936000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>421000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>356000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>508000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-76000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>459000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>302000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>418000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>131000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>234000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>580000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>653000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>401000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>455300000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>570000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>605000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-49000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1107600000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>819700000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1006400000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>656700000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>559300000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1203200000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>429500000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1053700000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>712400000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1098800000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1030800000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>786600000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>321300000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1652200000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1318300000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-28400000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>860100000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1075000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1022700000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>324300000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1096900000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>1595600000.0</v>
       </c>
-      <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>171</v>
+      </c>
+      <c r="B19">
+        <v>-105000000.0</v>
+      </c>
       <c r="C19">
+        <v>-158000000.0</v>
+      </c>
+      <c r="D19">
         <v>-718000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-524000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>245000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-645000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-486000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-92000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1082000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>833000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>296000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>945000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1303000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>758000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-169000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-474000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>235000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>327000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-119000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-292000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4821000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1285000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2920000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-257000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>132000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-671000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>505000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-233000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-212000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-4598000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>2500000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2077000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-9843400000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>2830300000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3049500000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>4022600000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>3641500000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>2085400000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>3293300000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>3407500000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>4030200000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2875900000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>5767700000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-603100000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>4401700000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>3096900000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>3465700000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2629700000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1391400000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-108300000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1451800000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>1578000000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>172</v>
+      </c>
+      <c r="B20">
+        <v>3000000.0</v>
+      </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>2000000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>3000000.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>3000000.0</v>
       </c>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>3000000.0</v>
       </c>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>5000000.0</v>
       </c>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>2000000.0</v>
       </c>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>2000000.0</v>
       </c>
-      <c r="T20">
-[...2 lines deleted...]
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>173</v>
+      </c>
+      <c r="B21">
+        <v>375000000.0</v>
+      </c>
       <c r="C21">
+        <v>51000000.0</v>
+      </c>
+      <c r="D21">
         <v>-42000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-26000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-486000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-339000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>425000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-218000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="M21">
         <v>-5000000.0</v>
       </c>
       <c r="N21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="O21">
         <v>-1000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-150000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-21000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-194000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-397000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-36000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>277000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-85000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-125000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-80000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-59000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>219000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-106000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-139000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>36000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-716000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>37000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-54000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>350000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-492800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>308800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>90000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-724300000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-33700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>793400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4800000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-69200000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>600000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>36800000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-6200000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>33600000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-100000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-16700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2893500000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>104300000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-370800000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-480200000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
+      <c r="BI21"/>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>182000000.0</v>
+      </c>
+      <c r="C22">
         <v>140000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>192000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>166000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>156000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>97000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-456000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>205000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>251000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>122000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>262000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>158000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>129000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-77000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="Q22">
         <v>68000000.0</v>
       </c>
       <c r="R22">
+        <v>68000000.0</v>
+      </c>
+      <c r="S22">
         <v>407000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>156000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>463000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1100000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>359000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-319000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-67000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-86000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-547000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>120000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>226000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>153000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>121000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>142000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>138000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>446000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-326300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>148600000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>167200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-143500000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-432000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-248100000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>161500000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>191600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-106800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>40300000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>285200000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>185500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1394500000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>400800000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>246300000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>258100000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>548100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>346600000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-82200000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-212000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-22700000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>366500000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>634400000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-505200000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-1790600000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1041300000.0</v>
       </c>
-      <c r="BH22"/>
+      <c r="BI22"/>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>-37000000.0</v>
+      </c>
+      <c r="C23">
         <v>-15000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>704000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>170000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-27000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>46000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-64000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-18000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1049000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-747000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1209000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-650000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-733000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>483000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-104000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>758000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-61000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>694000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>867000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-449000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>93000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>790000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>701000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-55000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1182000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>164000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>707000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>491000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-371000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>412000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-76000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-370000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-459000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-195700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>400000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>779000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-473000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>451000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>104100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>105400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>763500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>193700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>943000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>679100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-173000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>296500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-536800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-50800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>140500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-179700000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-675600000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>38000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>575800000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>104900000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1079500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-442000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-274800000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>555600000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>64500000.0</v>
       </c>
-      <c r="BH23"/>
+      <c r="BI23"/>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24">
-        <v>-16000000.0</v>
+        <v>-90000000.0</v>
       </c>
       <c r="C24">
+        <v>-274000000.0</v>
+      </c>
+      <c r="D24">
         <v>373000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-267000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>78000000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
+        <v>-3000000.0</v>
+      </c>
+      <c r="H24">
         <v>51000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>117000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>254000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-36000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>153000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-148000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-831000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-758000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>142000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>201000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>107000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-160000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>69000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>75000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>875000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-107000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-100000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>188000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-438000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-493000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-236000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-87000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-57000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>19000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>87000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-234000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>198000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-973400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1112000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-197000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-499000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-934100000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-210300000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>164800000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-97100000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-39900000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>207800000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-552600000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-19000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>434800000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-424800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-241800000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>162500000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-188600000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-64000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-355800000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-634300000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1472000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>49700000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>727500000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-270300000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>499300000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>445200000.0</v>
       </c>
-      <c r="BH24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>-218000000.0</v>
+      </c>
+      <c r="C25">
         <v>257000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>168000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>742000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-179000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-72000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>719000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>316000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>231000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>364000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>162000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>509000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>27000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1469000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>418000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>353000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>362000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>140000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>177000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>611000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-936000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>421000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>356000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>508000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-76000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>459000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>302000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>418000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>131000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>234000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>580000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>653000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>401000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>455300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>570000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>605000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-49000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1107600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>819700000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1006400000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>656700000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>559300000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1203200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>429500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1053700000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>712400000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1098800000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1030800000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>786600000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>321300000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1652200000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1318300000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-28400000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>860100000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1075000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1022700000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>324300000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1096900000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1595600000.0</v>
       </c>
-      <c r="BH25"/>
+      <c r="BI25"/>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
-        <v>-100000000.0</v>
+        <v>-150000000.0</v>
       </c>
       <c r="C26">
         <v>-100000000.0</v>
       </c>
       <c r="D26">
-        <v>0.0</v>
+        <v>-100000000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-120000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-172000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-176000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-172000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-157000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-50000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-162000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>66000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>808000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>41000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-250000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-500000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-310000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-411000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-137000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-255000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-150000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-366000000.0</v>
       </c>
       <c r="Y26">
         <v>-366000000.0</v>
       </c>
       <c r="Z26">
+        <v>-366000000.0</v>
+      </c>
+      <c r="AA26">
         <v>-200000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-250000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-436000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-250000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-275000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-250000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-500000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-68000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-500200000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>468100000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-233000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-190300000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-200000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-637300000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-266700000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-220500000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-146100000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-599700000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-118800000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-622000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-175000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-325000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-39400000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-250000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-626700000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-400000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>871500000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>642700000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="H27">
         <v>23000000.0</v>
       </c>
       <c r="I27">
+        <v>23000000.0</v>
+      </c>
+      <c r="J27">
         <v>39000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>26000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>63000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>15000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>63000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-4000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>18000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>20000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-40000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="X27">
         <v>17000000.0</v>
       </c>
       <c r="Y27">
+        <v>17000000.0</v>
+      </c>
+      <c r="Z27">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AA27">
         <v>21000000.0</v>
       </c>
       <c r="AB27">
+        <v>21000000.0</v>
+      </c>
+      <c r="AC27">
         <v>20000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>36000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>16000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>20000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>21000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>40000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>24000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>28000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>27000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>39000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>20100000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>39100000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>21800000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4100000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>26400000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>22200000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>23900000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>34200000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>31200000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>29100000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>25800000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>32100000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>41900000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>29800000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>17700000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6500000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>16600000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>13200000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>130000000.0</v>
+      </c>
+      <c r="C28">
         <v>-113000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>505000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>93000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-570000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-87000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>132000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-220000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1255000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-996000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1265000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-987000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-811000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-147000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-150000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>732000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-407000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-55000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>391000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-333000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-268000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>588000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>545000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-158000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>727000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>546000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-86000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-592000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-152000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-289000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-926000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-397000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-562400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>411000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>557000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-755000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>205600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>71300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-76200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>290300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-28700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>880500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>621500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-463300000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>170700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-742700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>31100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-83700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-135200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-562900000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>272200000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>102100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1093600000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1470500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-149400000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-179200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1110800000.0</v>
       </c>
-      <c r="BH28"/>
+      <c r="BI28"/>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>-36000000.0</v>
+      </c>
+      <c r="C29">
         <v>557000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>168000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>742000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-179000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>79000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>719000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>316000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>231000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>364000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>403000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>715000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>156000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>219000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>418000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>353000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>362000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>140000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>177000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>611000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-936000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>421000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>356000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>508000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-76000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>459000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>302000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>418000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>131000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>234000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>580000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>653000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>401000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>455300000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>570000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>605000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-49000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1107600000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>819700000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1006400000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>656700000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>559300000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1203200000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>429500000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1053700000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>712400000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1098800000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1030800000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>786600000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>321300000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1652200000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1318300000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-28400000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>860100000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1075000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1022700000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>324300000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1096900000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1595600000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2549700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>-352000000.0</v>
+      </c>
+      <c r="C30">
         <v>-372000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-718000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-524000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>245000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-23000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-486000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-92000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1082000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>833000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>430000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>797000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>472000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>430000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-372000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1171000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-403000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-578000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-600000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>181000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>452000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-636000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-875000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-139000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-811000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-374000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-954000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>117000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-44000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-333000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-36000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-149000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>236000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-144100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1581000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-893000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>191000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1169200000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1924000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>343100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-933300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-529000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2068100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-430900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1245900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-260700000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1589600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-419700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1043900000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>938100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-922500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2828400000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>927200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1167100000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>282000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1954900000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>464100000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1540000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-517500000.0</v>
       </c>
-      <c r="BH30"/>
+      <c r="BI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>