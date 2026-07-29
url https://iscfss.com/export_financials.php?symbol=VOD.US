--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -331,50 +331,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
@@ -7137,908 +7140,912 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EX62"/>
+  <dimension ref="A1:EY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:154">
+    <row r="1" spans="1:155">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D1" t="s">
         <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="J1" t="s">
         <v>108</v>
       </c>
       <c r="K1" t="s">
         <v>109</v>
       </c>
       <c r="L1" t="s">
+        <v>110</v>
+      </c>
+      <c r="M1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="N1" t="s">
         <v>111</v>
       </c>
       <c r="O1" t="s">
         <v>112</v>
       </c>
       <c r="P1" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="R1" t="s">
         <v>114</v>
       </c>
       <c r="S1" t="s">
         <v>115</v>
       </c>
       <c r="T1" t="s">
+        <v>116</v>
+      </c>
+      <c r="U1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="V1" t="s">
         <v>117</v>
       </c>
       <c r="W1" t="s">
         <v>118</v>
       </c>
       <c r="X1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Z1" t="s">
         <v>120</v>
       </c>
       <c r="AA1" t="s">
         <v>121</v>
       </c>
       <c r="AB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AC1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AD1" t="s">
         <v>123</v>
       </c>
       <c r="AE1" t="s">
         <v>124</v>
       </c>
       <c r="AF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AH1" t="s">
         <v>126</v>
       </c>
       <c r="AI1" t="s">
         <v>127</v>
       </c>
       <c r="AJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AL1" t="s">
         <v>129</v>
       </c>
       <c r="AM1" t="s">
         <v>130</v>
       </c>
       <c r="AN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AO1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AP1" t="s">
         <v>132</v>
       </c>
       <c r="AQ1" t="s">
         <v>133</v>
       </c>
       <c r="AR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AT1" t="s">
         <v>135</v>
       </c>
       <c r="AU1" t="s">
         <v>136</v>
       </c>
       <c r="AV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AX1" t="s">
         <v>138</v>
       </c>
       <c r="AY1" t="s">
         <v>139</v>
       </c>
       <c r="AZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BA1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BB1" t="s">
         <v>141</v>
       </c>
       <c r="BC1" t="s">
         <v>142</v>
       </c>
       <c r="BD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE1" t="s">
         <v>15</v>
       </c>
-      <c r="BE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BG1" t="s">
         <v>16</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BI1" t="s">
         <v>17</v>
       </c>
-      <c r="BI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BK1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BL1" t="s">
         <v>147</v>
       </c>
       <c r="BM1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BN1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BO1" t="s">
         <v>149</v>
       </c>
       <c r="BP1" t="s">
         <v>150</v>
       </c>
       <c r="BQ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BR1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BS1" t="s">
         <v>152</v>
       </c>
       <c r="BT1" t="s">
         <v>153</v>
       </c>
       <c r="BU1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BV1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BW1" t="s">
         <v>155</v>
       </c>
       <c r="BX1" t="s">
         <v>156</v>
       </c>
       <c r="BY1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CA1" t="s">
         <v>158</v>
       </c>
       <c r="CB1" t="s">
         <v>159</v>
       </c>
       <c r="CC1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CD1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CE1" t="s">
         <v>161</v>
       </c>
       <c r="CF1" t="s">
         <v>162</v>
       </c>
       <c r="CG1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CH1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CI1" t="s">
         <v>164</v>
       </c>
       <c r="CJ1" t="s">
         <v>165</v>
       </c>
       <c r="CK1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CL1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CM1" t="s">
         <v>167</v>
       </c>
       <c r="CN1" t="s">
         <v>168</v>
       </c>
       <c r="CO1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CP1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CQ1" t="s">
         <v>170</v>
       </c>
       <c r="CR1" t="s">
         <v>171</v>
       </c>
       <c r="CS1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CU1" t="s">
         <v>173</v>
       </c>
       <c r="CV1" t="s">
         <v>174</v>
       </c>
       <c r="CW1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CY1" t="s">
         <v>176</v>
       </c>
       <c r="CZ1" t="s">
         <v>177</v>
       </c>
       <c r="DA1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DB1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DC1" t="s">
         <v>179</v>
       </c>
       <c r="DD1" t="s">
         <v>180</v>
       </c>
       <c r="DE1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DF1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DG1" t="s">
         <v>182</v>
       </c>
       <c r="DH1" t="s">
         <v>183</v>
       </c>
       <c r="DI1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DK1" t="s">
         <v>185</v>
       </c>
       <c r="DL1" t="s">
         <v>186</v>
       </c>
       <c r="DM1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DN1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DO1" t="s">
         <v>188</v>
       </c>
       <c r="DP1" t="s">
         <v>189</v>
       </c>
       <c r="DQ1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DR1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DS1" t="s">
         <v>191</v>
       </c>
       <c r="DT1" t="s">
         <v>192</v>
       </c>
       <c r="DU1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DV1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DW1" t="s">
         <v>194</v>
       </c>
       <c r="DX1" t="s">
         <v>195</v>
       </c>
       <c r="DY1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DZ1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EA1" t="s">
         <v>197</v>
       </c>
       <c r="EB1" t="s">
         <v>198</v>
       </c>
       <c r="EC1" t="s">
+        <v>199</v>
+      </c>
+      <c r="ED1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EE1" t="s">
         <v>200</v>
       </c>
       <c r="EF1" t="s">
         <v>201</v>
       </c>
       <c r="EG1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EH1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EI1" t="s">
         <v>203</v>
       </c>
       <c r="EJ1" t="s">
         <v>204</v>
       </c>
       <c r="EK1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EL1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EM1" t="s">
         <v>206</v>
       </c>
       <c r="EN1" t="s">
         <v>207</v>
       </c>
       <c r="EO1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EP1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EQ1" t="s">
         <v>209</v>
       </c>
       <c r="ER1" t="s">
         <v>210</v>
       </c>
       <c r="ES1" t="s">
+        <v>211</v>
+      </c>
+      <c r="ET1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="EU1" t="s">
         <v>212</v>
       </c>
       <c r="EV1" t="s">
         <v>213</v>
       </c>
       <c r="EW1" t="s">
+        <v>214</v>
+      </c>
+      <c r="EX1" t="s">
         <v>41</v>
       </c>
-      <c r="EX1" t="s">
-        <v>214</v>
+      <c r="EY1" t="s">
+        <v>215</v>
       </c>
     </row>
-    <row r="2" spans="1:154">
+    <row r="2" spans="1:155">
       <c r="A2" t="s">
         <v>42</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>15595247000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>12691000000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>15190852600.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13621390250.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13400332037.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13398000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14979000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14549000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8667968326.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7991000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16094071532.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17206914614.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8150237858.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8384930571.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18859161454.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19310958254.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7942555686.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8276325433.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16862101312.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7435530086.0</v>
       </c>
       <c r="X2">
         <v>7435530086.0</v>
       </c>
       <c r="Y2">
+        <v>7435530086.0</v>
+      </c>
+      <c r="Z2">
         <v>7568143578.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16810551559.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17536957016.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7366236679.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7523198533.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14427675876.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14511910321.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7652131066.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7452909418.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16179000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18479725870.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6642483730.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6552994421.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>16650379106.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16461769115.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8526849268.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8131414607.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>20954830899.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21777008962.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7573799230.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7945141432.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>23909481709.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>25209954673.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7935661304.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7887020624.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>14269592890.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16517972490.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5823399893.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6233238520.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>17371694050.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>21148145243.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5431910119.91</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16378363332.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5068267950.12</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>15700675870.35</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3652885328.91</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>14844179202.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4518800000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>15315856041.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2">
         <v>15021799560.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>14145573106.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>3295909680.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>11456516892.21</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2">
+      <c r="BU2"/>
+      <c r="BV2">
         <v>10729255050.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>12045976775.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2">
         <v>4208922080.0</v>
       </c>
-      <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>4251475080.0</v>
       </c>
-      <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>21077374500.0</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>3611576500.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>21324594280.0</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>5453116900.0</v>
       </c>
-      <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>3071979041.19</v>
       </c>
-      <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>1176910379.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>322589134.25</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>2234884652.0</v>
       </c>
-      <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>307336810.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>239314856.37</v>
       </c>
-      <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>1099235250.0</v>
       </c>
-      <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>90274006.63</v>
       </c>
-      <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>65503283.93</v>
       </c>
-      <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>55537703.65</v>
       </c>
-      <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>40619595.28</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
-      <c r="DY2">
+      <c r="DY2"/>
+      <c r="DZ2">
         <v>23362992.25</v>
       </c>
-      <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
-      <c r="EC2">
+      <c r="EC2"/>
+      <c r="ED2">
         <v>42363252.0</v>
       </c>
-      <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
-      <c r="EG2">
+      <c r="EG2"/>
+      <c r="EH2">
         <v>71589218.0</v>
       </c>
-      <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
-      <c r="EK2">
+      <c r="EK2"/>
+      <c r="EL2">
         <v>52080010.0</v>
       </c>
-      <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
+      <c r="EY2"/>
     </row>
-    <row r="3" spans="1:154">
+    <row r="3" spans="1:155">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
@@ -8117,98 +8124,99 @@
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
+      <c r="EY3"/>
     </row>
-    <row r="4" spans="1:154">
+    <row r="4" spans="1:155">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -8287,421 +8295,423 @@
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
+      <c r="EY4"/>
     </row>
-    <row r="5" spans="1:154">
+    <row r="5" spans="1:155">
       <c r="A5" t="s">
         <v>45</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>29637877000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>29028000000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>29877251800.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>32373262350.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>26979695230.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>28202000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>29007296875.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>28982000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>29031574727.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>31241480124.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>31262000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30268000000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>29312000000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>27954000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>28916000000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>32135000000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>28838000000.0</v>
       </c>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
       <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
         <v>-46217000000.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>29160000000.0</v>
       </c>
-      <c r="AE5">
-[...1 lines deleted...]
-      </c>
       <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
         <v>-42432000000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>28277000000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>30057000000.0</v>
       </c>
-      <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>29297000000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>7248070359.99</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>3309050917.58</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>2481860849.09</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>7006407413.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>10471169479.68</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>10021420915.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>13224274462.14</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>10707097679.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>13166921326.91</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>14768543829.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17692841968.25</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>18250615846.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>22658216803.56</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>21649355076.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>22154762331.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>25869204710.0</v>
       </c>
-      <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5">
         <v>25884807200.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>21855614760.0</v>
       </c>
-      <c r="BP5"/>
-      <c r="BQ5">
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>-22426109040.0</v>
       </c>
-      <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>4764794120.0</v>
       </c>
-      <c r="BT5"/>
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5">
         <v>-5710719220.0</v>
       </c>
-      <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
-      <c r="BY5">
+      <c r="BY5"/>
+      <c r="BZ5">
         <v>137671712090.0</v>
       </c>
-      <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
-      <c r="CC5">
+      <c r="CC5"/>
+      <c r="CD5">
         <v>147351191380.0</v>
       </c>
-      <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5">
         <v>142243539900.0</v>
       </c>
-      <c r="CF5"/>
-      <c r="CG5">
+      <c r="CG5"/>
+      <c r="CH5">
         <v>-13631733500.0</v>
       </c>
-      <c r="CH5"/>
-      <c r="CI5">
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>158423568380.0</v>
       </c>
-      <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5">
         <v>163298650900.0</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5">
+      <c r="CM5"/>
+      <c r="CN5">
         <v>161504601000.0</v>
       </c>
-      <c r="CN5"/>
-      <c r="CO5">
+      <c r="CO5"/>
+      <c r="CP5">
         <v>160049876200.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5">
+      <c r="CQ5"/>
+      <c r="CR5">
         <v>163786662160.0</v>
       </c>
-      <c r="CR5"/>
-      <c r="CS5">
+      <c r="CS5"/>
+      <c r="CT5">
         <v>163439384100.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>1769269176.0</v>
       </c>
-      <c r="CV5"/>
-      <c r="CW5">
+      <c r="CW5"/>
+      <c r="CX5">
         <v>-1566412637.51</v>
       </c>
-      <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-908022654.0</v>
       </c>
-      <c r="CZ5"/>
-      <c r="DA5">
+      <c r="DA5"/>
+      <c r="DB5">
         <v>-1331944652.21</v>
       </c>
-      <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>-945823140.29</v>
       </c>
-      <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-644564320.0</v>
       </c>
-      <c r="DH5"/>
-      <c r="DI5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>-640665998.57</v>
       </c>
-      <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
-      <c r="DM5">
+      <c r="DM5"/>
+      <c r="DN5">
         <v>-505442880.0</v>
       </c>
-      <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
-      <c r="DQ5">
+      <c r="DQ5"/>
+      <c r="DR5">
         <v>-419314688.0</v>
       </c>
-      <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>-303422304.0</v>
       </c>
-      <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
-      <c r="EC5">
+      <c r="EC5"/>
+      <c r="ED5">
         <v>-176515476.0</v>
       </c>
-      <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
-      <c r="EG5">
+      <c r="EG5"/>
+      <c r="EH5">
         <v>-63479186.0</v>
       </c>
-      <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
-      <c r="EK5">
+      <c r="EK5"/>
+      <c r="EL5">
         <v>-71232672.0</v>
       </c>
-      <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
-      <c r="EO5">
+      <c r="EO5"/>
+      <c r="EP5">
         <v>-40905176.0</v>
       </c>
-      <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
-      <c r="ES5">
+      <c r="ES5"/>
+      <c r="ET5">
         <v>-38574225.0</v>
       </c>
-      <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
+      <c r="EY5"/>
     </row>
-    <row r="6" spans="1:154">
+    <row r="6" spans="1:155">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-      <c r="AR6">
-[...2 lines deleted...]
-      <c r="AS6"/>
+      <c r="AR6"/>
+      <c r="AS6">
+        <v>0.0</v>
+      </c>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
@@ -8767,112 +8777,113 @@
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
       <c r="ET6"/>
       <c r="EU6"/>
       <c r="EV6"/>
       <c r="EW6"/>
       <c r="EX6"/>
+      <c r="EY6"/>
     </row>
-    <row r="7" spans="1:154">
+    <row r="7" spans="1:155">
       <c r="A7" t="s">
         <v>47</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>12388000000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>10826000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>9672000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>13364000000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>12539000000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>13032000000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>12063000000.0</v>
       </c>
-      <c r="Y7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -8951,93 +8962,94 @@
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
+      <c r="EY7"/>
     </row>
-    <row r="8" spans="1:154">
+    <row r="8" spans="1:155">
       <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>3950000000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>4189000000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>4319000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4678000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4797000000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>4797000000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>4797000000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>4797000000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>4797000000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>4797000000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -9129,100 +9141,101 @@
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
+      <c r="EY8"/>
     </row>
-    <row r="9" spans="1:154">
+    <row r="9" spans="1:155">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>152629000000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>152576000000.0</v>
       </c>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
       <c r="AB9">
+        <v>0.0</v>
+      </c>
+      <c r="AC9">
         <v>479295892276.25</v>
       </c>
-      <c r="AC9">
-[...1 lines deleted...]
-      </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -9301,396 +9314,398 @@
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
       <c r="EU9"/>
       <c r="EV9"/>
       <c r="EW9"/>
       <c r="EX9"/>
+      <c r="EY9"/>
     </row>
-    <row r="10" spans="1:154">
+    <row r="10" spans="1:155">
       <c r="A10" t="s">
         <v>50</v>
       </c>
-      <c r="B10">
+      <c r="B10"/>
+      <c r="C10">
         <v>8991367000.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>7087000000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>11883280200.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7821278400.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6184076204.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7148000000.0</v>
       </c>
       <c r="K10">
         <v>7148000000.0</v>
       </c>
       <c r="L10">
+        <v>7148000000.0</v>
+      </c>
+      <c r="M10">
         <v>12696604838.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>6929936305.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7409114719.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8292952760.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8531755064.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6745425063.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6907020873.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6824150058.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7110921084.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7753283301.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14940489310.0</v>
       </c>
       <c r="X10">
         <v>14940489310.0</v>
       </c>
       <c r="Y10">
+        <v>14940489310.0</v>
+      </c>
+      <c r="Z10">
         <v>15206954571.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6394157401.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6670457129.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15296690970.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15622637186.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8082191781.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8129378794.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5757575757.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5607678464.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5358000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6119931467.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9426010882.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>9299021155.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9642235326.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9533011272.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>14716701782.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>14034211241.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6415979420.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6667715049.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10224183269.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10725473388.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9556330602.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10076113914.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16891407616.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>16787873768.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6732861392.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>8541682498.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11435730013.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12240552620.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5396286726.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6733589522.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8566719937.24</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8008909439.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7115834543.94</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10562546818.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4965184944.62</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4085072653.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6975540000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1435861503.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>2133850300.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>4158944722.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>11023294560.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>1163644674.04</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>4002123510.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2017900900.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2053624876.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>4154921980.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>6853757147.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>2107881020.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>4601887526.17</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>687352750.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>185914136.42</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>130792200.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>155193072.37</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>110002409.06</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>1895567857.14</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>315065243.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>64627848.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>9127058.07</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>9333940.0</v>
       </c>
-      <c r="CZ10"/>
-      <c r="DA10">
+      <c r="DA10"/>
+      <c r="DB10">
         <v>23759768.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>59016879.03</v>
       </c>
-      <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>26349610.0</v>
       </c>
-      <c r="DH10"/>
-      <c r="DI10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>15308916.33</v>
       </c>
-      <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
-      <c r="DM10">
+      <c r="DM10"/>
+      <c r="DN10">
         <v>19394827.09</v>
       </c>
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
-      <c r="DQ10">
+      <c r="DQ10"/>
+      <c r="DR10">
         <v>141872416.98</v>
       </c>
-      <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>162377541.76</v>
       </c>
-      <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
-      <c r="DY10">
+      <c r="DY10"/>
+      <c r="DZ10">
         <v>111883115.83</v>
       </c>
-      <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
-      <c r="EC10">
+      <c r="EC10"/>
+      <c r="ED10">
         <v>55751904.0</v>
       </c>
-      <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
-      <c r="EG10">
+      <c r="EG10"/>
+      <c r="EH10">
         <v>8180924.0</v>
       </c>
-      <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
-      <c r="EK10">
+      <c r="EK10"/>
+      <c r="EL10">
         <v>22822318.0</v>
       </c>
-      <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
-      <c r="EO10">
+      <c r="EO10"/>
+      <c r="EP10">
         <v>18600582.0</v>
       </c>
-      <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
-      <c r="ES10">
+      <c r="ES10"/>
+      <c r="ET10">
         <v>19678950.0</v>
       </c>
-      <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
+      <c r="EY10"/>
     </row>
-    <row r="11" spans="1:154">
+    <row r="11" spans="1:155">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -9803,1772 +9818,1780 @@
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
+      <c r="EY11"/>
     </row>
-    <row r="12" spans="1:154">
+    <row r="12" spans="1:155">
       <c r="A12" t="s">
         <v>52</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>15768427000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>13528000000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>19902685000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14586773500.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11276962510.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11275000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13065000000.0</v>
       </c>
       <c r="K12">
         <v>13065000000.0</v>
       </c>
       <c r="L12">
+        <v>13065000000.0</v>
+      </c>
+      <c r="M12">
         <v>20048812236.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>14596766290.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15606076479.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16294944131.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16764170270.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15753995830.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16131404174.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13919109027.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14504031273.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18517823639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21524134891.0</v>
       </c>
       <c r="X12">
         <v>21524134891.0</v>
       </c>
       <c r="Y12">
+        <v>21524134891.0</v>
+      </c>
+      <c r="Z12">
         <v>21908020190.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14147591018.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14758926541.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>28564217611.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>29172872035.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>20816113304.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20937645959.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15569105690.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15163767246.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12226000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13964591661.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14232369572.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>14040627302.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>15239539454.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15066910989.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>18560446443.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>17699701331.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8970265566.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9322220474.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>15328846697.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>16080417673.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>15248600859.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>16077995381.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>23473622801.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>23329744057.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11990962575.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15212402157.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>18823172121.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>20147907354.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>9561973707.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11931613206.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10154527513.17</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8863193113.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7882960660.8</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>11187282112.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5400747178.06</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4085072653.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5267384639.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1435861503.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>2133850300.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>4158944722.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>11023294560.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>1163644674.04</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>4002123510.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2017900900.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2053624876.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>5344467040.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>6853757147.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>8661223860.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>6621984993.52</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>1108367750.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>4473062342.1</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>3059849100.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>11450338870.73</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>21481205733.56</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>31066901623.38</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>315065243.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>177048504.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>9127058.07</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>9333940.0</v>
       </c>
-      <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>23759768.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12">
         <v>59016879.03</v>
       </c>
-      <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>26349610.0</v>
       </c>
-      <c r="DH12"/>
-      <c r="DI12">
+      <c r="DI12"/>
+      <c r="DJ12">
         <v>15308916.33</v>
       </c>
-      <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
-      <c r="DM12">
+      <c r="DM12"/>
+      <c r="DN12">
         <v>19394827.09</v>
       </c>
-      <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
-      <c r="DQ12">
+      <c r="DQ12"/>
+      <c r="DR12">
         <v>163907097.54</v>
       </c>
-      <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
-      <c r="DU12">
+      <c r="DU12"/>
+      <c r="DV12">
         <v>195811397.68</v>
       </c>
-      <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
-      <c r="DY12">
+      <c r="DY12"/>
+      <c r="DZ12">
         <v>111883115.83</v>
       </c>
-      <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
-      <c r="EC12">
+      <c r="EC12"/>
+      <c r="ED12">
         <v>55751904.0</v>
       </c>
-      <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
-      <c r="EG12">
+      <c r="EG12"/>
+      <c r="EH12">
         <v>8180924.0</v>
       </c>
-      <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
-      <c r="EK12">
+      <c r="EK12"/>
+      <c r="EL12">
         <v>22822318.0</v>
       </c>
-      <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
-      <c r="EO12">
+      <c r="EO12"/>
+      <c r="EP12">
         <v>18600582.0</v>
       </c>
-      <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
-      <c r="ES12">
+      <c r="ES12"/>
+      <c r="ET12">
         <v>19678950.0</v>
       </c>
-      <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
+      <c r="EY12"/>
     </row>
-    <row r="13" spans="1:154">
+    <row r="13" spans="1:155">
       <c r="A13" t="s">
         <v>53</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>3954119000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4189000000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>4665383800.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5220881900.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4797834959.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4797000000.0</v>
       </c>
       <c r="J13">
         <v>4797000000.0</v>
       </c>
       <c r="K13">
         <v>4797000000.0</v>
       </c>
       <c r="L13">
+        <v>4797000000.0</v>
+      </c>
+      <c r="M13">
         <v>5203384315.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4797000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4700636942.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5025667888.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5307002987.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5459822444.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5555941626.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5689041745.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5623681125.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5860004886.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5624999999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5286532951.0</v>
       </c>
       <c r="X13">
         <v>5286532951.0</v>
       </c>
       <c r="Y13">
+        <v>5286532951.0</v>
+      </c>
+      <c r="Z13">
         <v>5380818844.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5228907783.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5454855583.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5379697139.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5494329247.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5567680520.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5600186828.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>5907859078.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5754049190.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4797000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5479154768.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>5116824922.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5047889695.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>5387250772.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5326225776.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>5462103524.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>5208797176.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>5738064613.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>5963201760.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>5633551722.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>5909763889.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>6151350474.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>6485931753.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>6320526710.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>6281785803.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>4542884412.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>5763355878.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>5870473009.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>6283624542.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>4859549146.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>6063838130.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>4639806567.3</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>4565365438.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>4646007135.05</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>4813591236.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>4662087514.13</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>4538605332.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>5938790000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>132060006408.0</v>
       </c>
-      <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13">
         <v>5251677860.0</v>
       </c>
-      <c r="BN13"/>
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>5992550479.0</v>
       </c>
-      <c r="BP13"/>
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13">
         <v>6147923280.0</v>
       </c>
-      <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>6144161865.72</v>
       </c>
-      <c r="BT13"/>
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13">
         <v>5976372440.0</v>
       </c>
-      <c r="BV13"/>
-      <c r="BW13">
+      <c r="BW13"/>
+      <c r="BX13">
         <v>6295827121.0</v>
       </c>
-      <c r="BX13"/>
-      <c r="BY13">
+      <c r="BY13"/>
+      <c r="BZ13">
         <v>6248583000.0</v>
       </c>
-      <c r="BZ13"/>
-      <c r="CA13">
+      <c r="CA13"/>
+      <c r="CB13">
         <v>6240357538.0</v>
       </c>
-      <c r="CB13"/>
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13">
         <v>6402374080.0</v>
       </c>
-      <c r="CD13"/>
-      <c r="CE13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>6097358410.61</v>
       </c>
-      <c r="CF13"/>
-      <c r="CG13">
+      <c r="CG13"/>
+      <c r="CH13">
         <v>6183429000.0</v>
       </c>
-      <c r="CH13"/>
-      <c r="CI13">
+      <c r="CI13"/>
+      <c r="CJ13">
         <v>6793016523.09</v>
       </c>
-      <c r="CJ13"/>
-      <c r="CK13">
+      <c r="CK13"/>
+      <c r="CL13">
         <v>6987057000.0</v>
       </c>
-      <c r="CL13"/>
-      <c r="CM13">
+      <c r="CM13"/>
+      <c r="CN13">
         <v>6904475125.92</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13">
+      <c r="CO13"/>
+      <c r="CP13">
         <v>6558084798.84</v>
       </c>
-      <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>6364289610.39</v>
       </c>
-      <c r="CR13"/>
-      <c r="CS13">
+      <c r="CS13"/>
+      <c r="CT13">
         <v>6329644069.0</v>
       </c>
-      <c r="CT13"/>
-      <c r="CU13">
+      <c r="CU13"/>
+      <c r="CV13">
         <v>2927239344.0</v>
       </c>
-      <c r="CV13"/>
-      <c r="CW13">
+      <c r="CW13"/>
+      <c r="CX13">
         <v>231917049.21</v>
       </c>
-      <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
-      <c r="DA13">
+      <c r="DA13"/>
+      <c r="DB13">
         <v>239616485.0</v>
       </c>
-      <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
-      <c r="DE13">
+      <c r="DE13"/>
+      <c r="DF13">
         <v>216442286.02</v>
       </c>
-      <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
-      <c r="DI13">
+      <c r="DI13"/>
+      <c r="DJ13">
         <v>185650985.36</v>
       </c>
-      <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
-      <c r="DM13">
+      <c r="DM13"/>
+      <c r="DN13">
         <v>185897587.91</v>
       </c>
-      <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
-      <c r="DQ13">
+      <c r="DQ13"/>
+      <c r="DR13">
         <v>65330895.01</v>
       </c>
-      <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
-      <c r="DU13">
+      <c r="DU13"/>
+      <c r="DV13">
         <v>62551537.48</v>
       </c>
-      <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
-      <c r="DY13">
+      <c r="DY13"/>
+      <c r="DZ13">
         <v>70228807.94</v>
       </c>
-      <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
-      <c r="EC13">
+      <c r="EC13"/>
+      <c r="ED13">
         <v>72137132.0</v>
       </c>
-      <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
-      <c r="EG13">
+      <c r="EG13"/>
+      <c r="EH13">
         <v>68060939.0</v>
       </c>
-      <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
-      <c r="EK13">
+      <c r="EK13"/>
+      <c r="EL13">
         <v>76739471.0</v>
       </c>
-      <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
+      <c r="EY13"/>
     </row>
-    <row r="14" spans="1:154">
+    <row r="14" spans="1:155">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
+        <v>2453647499.0</v>
+      </c>
+      <c r="C14">
         <v>2308519000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2453647499.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2464200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2453647499.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2558000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2682800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2708012189.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2703300000.0</v>
       </c>
       <c r="J14">
         <v>2703300000.0</v>
       </c>
       <c r="K14">
         <v>2703300000.0</v>
       </c>
       <c r="L14">
+        <v>2703300000.0</v>
+      </c>
+      <c r="M14">
         <v>2699256462.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2740900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2769053321.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2835790231.0</v>
       </c>
       <c r="P14">
         <v>2835790231.0</v>
       </c>
       <c r="Q14">
-        <v>2754097983.0</v>
+        <v>2835790231.0</v>
       </c>
       <c r="R14">
         <v>2754097983.0</v>
       </c>
       <c r="S14">
-        <v>2822419346.0</v>
+        <v>2754097983.0</v>
       </c>
       <c r="T14">
         <v>2822419346.0</v>
       </c>
       <c r="U14">
-        <v>2683189231.0</v>
+        <v>2822419346.0</v>
       </c>
       <c r="V14">
         <v>2683189231.0</v>
       </c>
       <c r="W14">
         <v>2683189231.0</v>
       </c>
       <c r="X14">
+        <v>2683189231.0</v>
+      </c>
+      <c r="Y14">
         <v>2881591497.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3084057970.0</v>
       </c>
       <c r="Z14">
         <v>3084057970.0</v>
       </c>
       <c r="AA14">
+        <v>3084057970.0</v>
+      </c>
+      <c r="AB14">
         <v>2874032682.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2637702800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2819500000.0</v>
       </c>
       <c r="AD14">
         <v>2819500000.0</v>
       </c>
       <c r="AE14">
-        <v>2837700000.0</v>
+        <v>2819500000.0</v>
       </c>
       <c r="AF14">
         <v>2837700000.0</v>
       </c>
       <c r="AG14">
         <v>2837700000.0</v>
       </c>
       <c r="AH14">
+        <v>2837700000.0</v>
+      </c>
+      <c r="AI14">
         <v>2814100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2875000000.0</v>
       </c>
       <c r="AJ14">
         <v>2875000000.0</v>
       </c>
       <c r="AK14">
         <v>2875000000.0</v>
       </c>
       <c r="AL14">
+        <v>2875000000.0</v>
+      </c>
+      <c r="AM14">
         <v>2733150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2666050000.0</v>
       </c>
       <c r="AN14">
         <v>2666050000.0</v>
       </c>
       <c r="AO14">
         <v>2666050000.0</v>
       </c>
       <c r="AP14">
         <v>2666050000.0</v>
       </c>
       <c r="AQ14">
-        <v>2616121080.0</v>
+        <v>2666050000.0</v>
       </c>
       <c r="AR14">
         <v>2616121080.0</v>
       </c>
       <c r="AS14">
-        <v>2891238773.0</v>
+        <v>2616121080.0</v>
       </c>
       <c r="AT14">
         <v>2891238773.0</v>
       </c>
       <c r="AU14">
-        <v>2902093328.0</v>
+        <v>2891238773.0</v>
       </c>
       <c r="AV14">
         <v>2902093328.0</v>
       </c>
       <c r="AW14">
         <v>2902093328.0</v>
       </c>
       <c r="AX14">
+        <v>2902093328.0</v>
+      </c>
+      <c r="AY14">
         <v>2670700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2902093328.0</v>
       </c>
       <c r="AZ14">
         <v>2902093328.0</v>
       </c>
       <c r="BA14">
         <v>2902093328.0</v>
       </c>
       <c r="BB14">
+        <v>2902093328.0</v>
+      </c>
+      <c r="BC14">
         <v>2725599941.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2902093328.0</v>
       </c>
       <c r="BD14">
         <v>2902093328.0</v>
       </c>
       <c r="BE14">
+        <v>2902093328.0</v>
+      </c>
+      <c r="BF14">
         <v>2780499882.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2902093328.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2453647499.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2902093328.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2453647499.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2902093328.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2453647499.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2902093328.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2891947864.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2906566058.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2453647499.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2897238778.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3137184432.0</v>
       </c>
       <c r="BR14">
         <v>3137184432.0</v>
       </c>
       <c r="BS14">
-        <v>3177140266.0</v>
+        <v>3137184432.0</v>
       </c>
       <c r="BT14">
         <v>3177140266.0</v>
       </c>
       <c r="BU14">
+        <v>3177140266.0</v>
+      </c>
+      <c r="BV14">
         <v>3474002895.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3482184720.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2453647499.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3533538817.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3582724611.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3582724612.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2453647499.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3653982284.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3709187293.0</v>
       </c>
       <c r="CD14">
         <v>3709187293.0</v>
       </c>
       <c r="CE14">
-        <v>3718051123.0</v>
+        <v>3709187293.0</v>
       </c>
       <c r="CF14">
         <v>3718051123.0</v>
       </c>
       <c r="CG14">
+        <v>3718051123.0</v>
+      </c>
+      <c r="CH14">
         <v>3712703691.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3736028357.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3722323947.0</v>
       </c>
       <c r="CJ14">
         <v>3722323947.0</v>
       </c>
       <c r="CK14">
+        <v>3722323947.0</v>
+      </c>
+      <c r="CL14">
         <v>3234766332.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>3245854702.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3697808724.0</v>
       </c>
       <c r="CN14">
         <v>3697808724.0</v>
       </c>
       <c r="CO14">
-        <v>3477960557.0</v>
+        <v>3697808724.0</v>
       </c>
       <c r="CP14">
         <v>3477960557.0</v>
       </c>
       <c r="CQ14">
-        <v>3212729950.0</v>
+        <v>3477960557.0</v>
       </c>
       <c r="CR14">
         <v>3212729950.0</v>
       </c>
       <c r="CS14">
+        <v>3212729950.0</v>
+      </c>
+      <c r="CT14">
         <v>2453647499.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1292728350.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>2453647499.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>844301403.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>858750715.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>858750716.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>2453647499.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>841515853.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>2453647499.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>855000712.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>2453647499.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>842727975.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>806281663.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>806281664.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>2453647499.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>822424928.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>825195492.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>825195493.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>2453647499.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>825195493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>874546183.0</v>
       </c>
       <c r="DN14">
         <v>874546183.0</v>
       </c>
       <c r="DO14">
+        <v>874546183.0</v>
+      </c>
+      <c r="DP14">
         <v>2453647499.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>874546183.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>852727983.0</v>
       </c>
       <c r="DR14">
         <v>852727983.0</v>
       </c>
       <c r="DS14">
+        <v>852727983.0</v>
+      </c>
+      <c r="DT14">
         <v>2453647499.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>800909758.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>781091560.0</v>
       </c>
       <c r="DV14">
         <v>781091560.0</v>
       </c>
       <c r="DW14">
+        <v>781091560.0</v>
+      </c>
+      <c r="DX14">
         <v>2453647499.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>873637092.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>872728000.0</v>
       </c>
       <c r="DZ14">
         <v>872728000.0</v>
       </c>
       <c r="EA14">
+        <v>872728000.0</v>
+      </c>
+      <c r="EB14">
         <v>2453647499.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>871637090.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>2453647499.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>715909688.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>2453647499.0</v>
       </c>
-      <c r="EF14">
+      <c r="EG14">
         <v>715909688.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>2453647499.0</v>
       </c>
-      <c r="EH14">
+      <c r="EI14">
         <v>715909688.0</v>
       </c>
-      <c r="EI14">
+      <c r="EJ14">
         <v>2453647499.0</v>
       </c>
-      <c r="EJ14">
+      <c r="EK14">
         <v>715909688.0</v>
       </c>
-      <c r="EK14">
+      <c r="EL14">
         <v>2453647499.0</v>
       </c>
-      <c r="EL14">
+      <c r="EM14">
         <v>715909688.0</v>
       </c>
-      <c r="EM14">
+      <c r="EN14">
         <v>2453647499.0</v>
       </c>
-      <c r="EN14">
+      <c r="EO14">
         <v>822666140.0</v>
       </c>
-      <c r="EO14">
+      <c r="EP14">
         <v>2453647499.0</v>
       </c>
-      <c r="EP14">
+      <c r="EQ14">
         <v>822666140.0</v>
       </c>
-      <c r="EQ14">
+      <c r="ER14">
         <v>2453647499.0</v>
       </c>
-      <c r="ER14">
+      <c r="ES14">
         <v>822666140.0</v>
       </c>
-      <c r="ES14">
+      <c r="ET14">
         <v>2453647499.0</v>
       </c>
-      <c r="ET14">
+      <c r="EU14">
         <v>822666140.0</v>
       </c>
-      <c r="EU14">
+      <c r="EV14">
         <v>2453647499.0</v>
       </c>
-      <c r="EV14">
+      <c r="EW14">
         <v>822666140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2453647499.0</v>
       </c>
       <c r="EX14">
         <v>2453647499.0</v>
       </c>
+      <c r="EY14">
+        <v>2453647499.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:154">
+    <row r="15" spans="1:155">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>4797000000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>4797000000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>4797000000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>4797000000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
         <v>4796000000.0</v>
       </c>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>4796000000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
         <v>4796000000.0</v>
       </c>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>4797000000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>4796000000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>4796000000.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15">
         <v>4808376977.8</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>5107008986.35</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>5185243162.4</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>4853346152.6</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>4589305902.33</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>4542884412.69</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>4586851343.14</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>4859549146.2</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>4639806567.3</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4565365438.3</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4646007135.05</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4813591236.49</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4662087514.13</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4538605332.22</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>132060006408.88</v>
       </c>
-      <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15">
         <v>5251677860.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>5992550479.74</v>
       </c>
-      <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>6147923280.0</v>
       </c>
-      <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>6144161865.72</v>
       </c>
-      <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>5976372440.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>6295827121.28</v>
       </c>
-      <c r="BX15"/>
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15">
         <v>6248583000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>6240357538.86</v>
       </c>
-      <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>6402374080.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>6097358410.61</v>
       </c>
-      <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>6183429000.0</v>
       </c>
-      <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>6793016523.09</v>
       </c>
-      <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>6987057000.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>6904475125.92</v>
       </c>
-      <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>6558084798.84</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>6364289610.39</v>
       </c>
-      <c r="CR15"/>
-      <c r="CS15">
+      <c r="CS15"/>
+      <c r="CT15">
         <v>6329644069.15</v>
       </c>
-      <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>2927239344.0</v>
       </c>
-      <c r="CV15"/>
-      <c r="CW15">
+      <c r="CW15"/>
+      <c r="CX15">
         <v>231917049.21</v>
       </c>
-      <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
-      <c r="DA15">
+      <c r="DA15"/>
+      <c r="DB15">
         <v>239616485.76</v>
       </c>
-      <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
-      <c r="DE15">
+      <c r="DE15"/>
+      <c r="DF15">
         <v>216442286.02</v>
       </c>
-      <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
-      <c r="DI15">
+      <c r="DI15"/>
+      <c r="DJ15">
         <v>185650985.36</v>
       </c>
-      <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
-      <c r="DM15">
+      <c r="DM15"/>
+      <c r="DN15">
         <v>185897587.91</v>
       </c>
-      <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
-      <c r="DQ15">
+      <c r="DQ15"/>
+      <c r="DR15">
         <v>65330895.01</v>
       </c>
-      <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
-      <c r="DU15">
+      <c r="DU15"/>
+      <c r="DV15">
         <v>62551537.48</v>
       </c>
-      <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
-      <c r="DY15">
+      <c r="DY15"/>
+      <c r="DZ15">
         <v>70228807.94</v>
       </c>
-      <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
-      <c r="EC15">
+      <c r="EC15"/>
+      <c r="ED15">
         <v>72137132.53</v>
       </c>
-      <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
-      <c r="EG15">
+      <c r="EG15"/>
+      <c r="EH15">
         <v>68060939.55</v>
       </c>
-      <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
-      <c r="EK15">
+      <c r="EK15"/>
+      <c r="EL15">
         <v>76739471.95</v>
       </c>
-      <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
+      <c r="EY15"/>
     </row>
-    <row r="16" spans="1:154">
+    <row r="16" spans="1:155">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>393068406.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-24977000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-12466000000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-24255000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-11412000000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-8488000000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>-7530000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11826000000.0</v>
       </c>
       <c r="X16">
         <v>-11826000000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Y16">
+        <v>-11826000000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-8748000000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-4270000000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>-5502000000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>-10351000000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-5951000000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-12051000000.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>-14044000000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>1971789609.83</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-15885329903.47</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>-17260897795.09</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>-11583012310.39</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>-9375884183.89</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>2944728345.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-14580397350.19</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>2588156154.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>3568066457.47</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2217233566.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3473692742.82</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>551714285.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4346641669.81</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5018366406.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5278182886.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6790586635.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>7163821709.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16">
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>8103910560.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>7242913807.63</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>6804832715.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>6733812470.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>5999790720.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>4927706000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>5198416300.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>1.0</v>
       </c>
-      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
-      <c r="CS16">
-[...2 lines deleted...]
-      <c r="CT16"/>
+      <c r="CS16"/>
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
-      <c r="DE16">
+      <c r="DE16"/>
+      <c r="DF16">
         <v>1.0</v>
       </c>
-      <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
-      <c r="DI16">
+      <c r="DI16"/>
+      <c r="DJ16">
         <v>1.0</v>
       </c>
-      <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
-      <c r="DM16">
+      <c r="DM16"/>
+      <c r="DN16">
         <v>2.0</v>
       </c>
-      <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
-      <c r="DQ16">
+      <c r="DQ16"/>
+      <c r="DR16">
         <v>1.0</v>
       </c>
-      <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
-      <c r="DU16">
+      <c r="DU16"/>
+      <c r="DV16">
         <v>1.0</v>
       </c>
-      <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
-      <c r="EC16">
+      <c r="EC16"/>
+      <c r="ED16">
         <v>1.0</v>
       </c>
-      <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
-      <c r="EG16">
-[...2 lines deleted...]
-      <c r="EH16"/>
+      <c r="EG16"/>
+      <c r="EH16">
+        <v>0.0</v>
+      </c>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
+      <c r="EY16"/>
     </row>
-    <row r="17" spans="1:154">
+    <row r="17" spans="1:155">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -11647,149 +11670,150 @@
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
+      <c r="EY17"/>
     </row>
-    <row r="18" spans="1:154">
+    <row r="18" spans="1:155">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>690000000.0</v>
       </c>
-      <c r="N18"/>
+      <c r="N18">
+        <v>690000000.0</v>
+      </c>
       <c r="O18"/>
-      <c r="P18">
-[...1 lines deleted...]
-      </c>
+      <c r="P18"/>
       <c r="Q18">
         <v>630000000.0</v>
       </c>
-      <c r="R18"/>
+      <c r="R18">
+        <v>630000000.0</v>
+      </c>
       <c r="S18"/>
-      <c r="T18">
-[...1 lines deleted...]
-      </c>
+      <c r="T18"/>
       <c r="U18">
         <v>580000000.0</v>
       </c>
-      <c r="V18"/>
+      <c r="V18">
+        <v>580000000.0</v>
+      </c>
       <c r="W18"/>
-      <c r="X18">
-[...1 lines deleted...]
-      </c>
+      <c r="X18"/>
       <c r="Y18">
         <v>628000000.0</v>
       </c>
       <c r="Z18">
-        <v>0.0</v>
+        <v>628000000.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
-        <v>375000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC18">
         <v>375000000.0</v>
       </c>
       <c r="AD18">
+        <v>375000000.0</v>
+      </c>
+      <c r="AE18">
         <v>400555684.19</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>402700186.22</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
       <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>572000000.0</v>
       </c>
-      <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-      <c r="AN18">
+      <c r="AN18"/>
+      <c r="AO18">
         <v>643000000.0</v>
       </c>
-      <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-      <c r="AR18">
-[...2 lines deleted...]
-      <c r="AS18"/>
+      <c r="AR18"/>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
       <c r="AT18"/>
       <c r="AU18"/>
-      <c r="AV18">
+      <c r="AV18"/>
+      <c r="AW18">
         <v>1245000000.0</v>
       </c>
-      <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-      <c r="AZ18">
+      <c r="AZ18"/>
+      <c r="BA18">
         <v>10175000000.0</v>
       </c>
-      <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
@@ -11847,52 +11871,53 @@
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
+      <c r="EY18"/>
     </row>
-    <row r="19" spans="1:154">
+    <row r="19" spans="1:155">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -12005,1558 +12030,1563 @@
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
+      <c r="EY19"/>
     </row>
-    <row r="20" spans="1:154">
+    <row r="20" spans="1:155">
       <c r="A20" t="s">
         <v>60</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>21940858000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>21767000000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>22159222800.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>27982721650.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>24960343806.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>24956000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27544000000.0</v>
       </c>
       <c r="K20">
         <v>27544000000.0</v>
       </c>
       <c r="L20">
+        <v>27544000000.0</v>
+      </c>
+      <c r="M20">
         <v>29954441914.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>30597746201.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>32713462545.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>35273813475.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>36289551558.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>36748899698.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>37629269450.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>37199296601.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>38762521378.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>36645168854.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34580119022.0</v>
       </c>
       <c r="X20">
         <v>34580119022.0</v>
       </c>
       <c r="Y20">
+        <v>34580119022.0</v>
+      </c>
+      <c r="Z20">
         <v>35196859226.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>37459123611.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>39077780305.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>26195176668.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>26753350899.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>27067564430.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>27225595515.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>32931756589.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>32074385123.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>26534000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>30307252998.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>28601301611.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>28215977265.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>30032013478.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>29691820756.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>32159899777.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>30668476786.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>34121207536.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>35459977981.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>33481897462.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>35123509701.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>38416741016.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>40506285811.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>38861571796.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>38623374472.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>28197750638.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>35773235047.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>37035912232.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>39642421779.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>38842454259.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>48468355422.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>46026017034.63</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>49524340221.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>51486227036.06</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>57630961584.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>58192461487.45</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>59537365734.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>77159940000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>63148783758.0</v>
       </c>
-      <c r="BL20"/>
-      <c r="BM20">
+      <c r="BM20"/>
+      <c r="BN20">
         <v>64468239850.0</v>
       </c>
-      <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>65460729056.0</v>
       </c>
-      <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>59777007360.0</v>
       </c>
-      <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>65379427630.22</v>
       </c>
-      <c r="BT20"/>
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20">
         <v>75485939970.0</v>
       </c>
-      <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>120164925896.0</v>
       </c>
-      <c r="BX20"/>
-      <c r="BY20">
+      <c r="BY20"/>
+      <c r="BZ20">
         <v>129709562000.0</v>
       </c>
-      <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
-      <c r="CC20">
+      <c r="CC20"/>
+      <c r="CD20">
         <v>144955200000.0</v>
       </c>
-      <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
-      <c r="CG20">
+      <c r="CG20"/>
+      <c r="CH20">
         <v>146583307000.0</v>
       </c>
-      <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
-      <c r="CK20">
+      <c r="CK20"/>
+      <c r="CL20">
         <v>130665375000.0</v>
       </c>
-      <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
-      <c r="CO20">
+      <c r="CO20"/>
+      <c r="CP20">
         <v>134516943000.0</v>
       </c>
-      <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
-      <c r="DM20">
+      <c r="DM20"/>
+      <c r="DN20">
         <v>-337591.97</v>
       </c>
-      <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
-      <c r="DQ20">
+      <c r="DQ20"/>
+      <c r="DR20">
         <v>204497.3</v>
       </c>
-      <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
-      <c r="DU20">
+      <c r="DU20"/>
+      <c r="DV20">
         <v>-1015666.66</v>
       </c>
-      <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
-      <c r="EC20">
+      <c r="EC20"/>
+      <c r="ED20">
         <v>11360.0</v>
       </c>
-      <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
-      <c r="EG20">
+      <c r="EG20"/>
+      <c r="EH20">
         <v>31743.0</v>
       </c>
-      <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
-      <c r="EK20">
+      <c r="EK20"/>
+      <c r="EL20">
         <v>-26076.07</v>
       </c>
-      <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
+      <c r="EY20"/>
     </row>
-    <row r="21" spans="1:154">
+    <row r="21" spans="1:155">
       <c r="A21" t="s">
         <v>61</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>14373975000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>14320000000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>13960504800.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14955070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13896000000.0</v>
       </c>
       <c r="I21">
         <v>13896000000.0</v>
       </c>
       <c r="J21">
-        <v>18874000000.0</v>
+        <v>13896000000.0</v>
       </c>
       <c r="K21">
         <v>18874000000.0</v>
       </c>
       <c r="L21">
+        <v>18874000000.0</v>
+      </c>
+      <c r="M21">
         <v>21251762664.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>20058794707.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21445783132.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>23630932625.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>24311404506.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>25129719712.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>25731736243.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>25577960141.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26652821891.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>24620075046.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24940489311.0</v>
       </c>
       <c r="X21">
         <v>24940489311.0</v>
       </c>
       <c r="Y21">
+        <v>24940489311.0</v>
+      </c>
+      <c r="Z21">
         <v>25385305664.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25755395684.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>26868319309.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>19800336511.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>20222247680.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19060831205.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>19172115833.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>20353535353.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>19823635273.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18355000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>20965162764.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>20710551584.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>20431533523.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>28211176634.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>27891609750.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>34537896475.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>32936193321.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>36095937051.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>37512187448.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>31128641679.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>32654874152.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>35952632005.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>37908150174.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>38958246519.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>38719456639.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>21292374648.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>27012690933.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>29988611343.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>32099146687.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>24928758061.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>31106579875.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>25400120587.25</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>24339047081.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>26544384714.28</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>27910252100.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>25168312561.22</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>25337723242.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>107161340000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>24664150117.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>23854166870.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>26352885865.0</v>
       </c>
-      <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BQ21"/>
+      <c r="BR21">
         <v>23141732400.0</v>
       </c>
-      <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>23896748610.25</v>
       </c>
-      <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>23693462190.0</v>
       </c>
-      <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>23283705474.0</v>
       </c>
-      <c r="BX21"/>
-      <c r="BY21">
+      <c r="BY21"/>
+      <c r="BZ21">
         <v>121677653900.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>142725412979.0</v>
       </c>
-      <c r="CB21"/>
-      <c r="CC21">
+      <c r="CC21"/>
+      <c r="CD21">
         <v>140047874700.0</v>
       </c>
-      <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>148000295393.36</v>
       </c>
-      <c r="CF21"/>
-      <c r="CG21">
+      <c r="CG21"/>
+      <c r="CH21">
         <v>156341174500.0</v>
       </c>
-      <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>163969912284.83</v>
       </c>
-      <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CK21"/>
+      <c r="CL21">
         <v>173244594600.0</v>
       </c>
-      <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21">
         <v>166302309799.42</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>176089591664.66</v>
       </c>
-      <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>161456205194.81</v>
       </c>
-      <c r="CR21"/>
-      <c r="CS21">
+      <c r="CS21"/>
+      <c r="CT21">
         <v>37017665577.0</v>
       </c>
-      <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>33574774968.0</v>
       </c>
-      <c r="CV21"/>
-      <c r="CW21">
+      <c r="CW21"/>
+      <c r="CX21">
         <v>492711511.64</v>
       </c>
-      <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>244888644.0</v>
       </c>
-      <c r="CZ21"/>
-      <c r="DA21">
+      <c r="DA21"/>
+      <c r="DB21">
         <v>213682621.0</v>
       </c>
-      <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
-      <c r="DE21">
+      <c r="DE21"/>
+      <c r="DF21">
         <v>208112152.38</v>
       </c>
-      <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>108521950.0</v>
       </c>
-      <c r="DH21"/>
-      <c r="DI21">
+      <c r="DI21"/>
+      <c r="DJ21">
         <v>108498907.02</v>
       </c>
-      <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
-      <c r="DM21">
+      <c r="DM21"/>
+      <c r="DN21">
         <v>77063040.0</v>
       </c>
-      <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
-      <c r="DQ21">
+      <c r="DQ21"/>
+      <c r="DR21">
         <v>84970496.0</v>
       </c>
-      <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
-      <c r="DU21">
+      <c r="DU21"/>
+      <c r="DV21">
         <v>83478624.0</v>
       </c>
-      <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
-      <c r="DY21">
+      <c r="DY21"/>
+      <c r="DZ21">
         <v>118423019.0</v>
       </c>
-      <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
-      <c r="EC21">
+      <c r="EC21"/>
+      <c r="ED21">
         <v>497928.0</v>
       </c>
-      <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
-      <c r="EG21">
+      <c r="EG21"/>
+      <c r="EH21">
         <v>911581.0</v>
       </c>
-      <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
-      <c r="EK21">
+      <c r="EK21"/>
+      <c r="EL21">
         <v>908580.0</v>
       </c>
-      <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
-      <c r="EO21">
+      <c r="EO21"/>
+      <c r="EP21">
         <v>1207830.0</v>
       </c>
-      <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
-      <c r="ES21">
+      <c r="ES21"/>
+      <c r="ET21">
         <v>1393200.0</v>
       </c>
-      <c r="ET21"/>
       <c r="EU21"/>
       <c r="EV21"/>
       <c r="EW21"/>
       <c r="EX21"/>
+      <c r="EY21"/>
     </row>
-    <row r="22" spans="1:154">
+    <row r="22" spans="1:155">
       <c r="A22" t="s">
         <v>62</v>
       </c>
-      <c r="B22">
+      <c r="B22"/>
+      <c r="C22">
         <v>596622000.0</v>
       </c>
-      <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>718000000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>666483400.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>771190550.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>568098865.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>568000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009000000.0</v>
       </c>
       <c r="K22">
         <v>1009000000.0</v>
       </c>
       <c r="L22">
+        <v>1009000000.0</v>
+      </c>
+      <c r="M22">
         <v>1036988827.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>956000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>971092601.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1038239916.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>924881070.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>951513771.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>826963168.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>846774193.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>792497069.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>825800146.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>710600375.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>659025787.0</v>
       </c>
       <c r="X22">
         <v>659025787.0</v>
       </c>
       <c r="Y22">
+        <v>659025787.0</v>
+      </c>
+      <c r="Z22">
         <v>670779584.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>760845868.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>793722992.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>800897364.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>817963111.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>902019967.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>907286314.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>715693520.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>697060587.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>639000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>729868646.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>614531099.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>606251973.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>764953664.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>756288522.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>815443311.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>777626934.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>868578346.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>902657650.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>716079095.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>751188342.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>846784005.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>892841871.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>735061255.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>730555785.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>620573345.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>787293867.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>536026117.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>573750507.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>715231108.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>892479021.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>583276252.38</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>665973831.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>611196921.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>662984393.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>486078471.86</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>583581807.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>589160000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>596376338.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>523648130.0</v>
       </c>
-      <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>580617929.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>424433520.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>525041196.4</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>426530170.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>786244952.0</v>
       </c>
-      <c r="BX22"/>
-      <c r="BY22">
+      <c r="BY22"/>
+      <c r="BZ22">
         <v>627172590.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>617770627.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22">
         <v>685041040.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>622994067.21</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22">
         <v>528099250.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>505305088.74</v>
       </c>
-      <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>838676300.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>399298842.45</v>
       </c>
-      <c r="CN22"/>
-      <c r="CO22">
+      <c r="CO22"/>
+      <c r="CP22">
         <v>511187665.62</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>632413636.36</v>
       </c>
-      <c r="CR22"/>
-      <c r="CS22">
+      <c r="CS22"/>
+      <c r="CT22">
         <v>316732255.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>192480624.0</v>
       </c>
-      <c r="CV22"/>
-      <c r="CW22">
+      <c r="CW22"/>
+      <c r="CX22">
         <v>66881884.51</v>
       </c>
-      <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>51930648.0</v>
       </c>
-      <c r="CZ22"/>
-      <c r="DA22">
+      <c r="DA22"/>
+      <c r="DB22">
         <v>44879562.0</v>
       </c>
-      <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
-      <c r="DE22">
+      <c r="DE22"/>
+      <c r="DF22">
         <v>27814175.05</v>
       </c>
-      <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>16898990.0</v>
       </c>
-      <c r="DH22"/>
-      <c r="DI22">
+      <c r="DI22"/>
+      <c r="DJ22">
         <v>9962945.55</v>
       </c>
-      <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
-      <c r="DM22">
+      <c r="DM22"/>
+      <c r="DN22">
         <v>14881565.44</v>
       </c>
-      <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
-      <c r="DQ22">
+      <c r="DQ22"/>
+      <c r="DR22">
         <v>15205218.17</v>
       </c>
-      <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
-      <c r="DU22">
+      <c r="DU22"/>
+      <c r="DV22">
         <v>4048514.28</v>
       </c>
-      <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
-      <c r="DY22">
+      <c r="DY22"/>
+      <c r="DZ22">
         <v>1897509.01</v>
       </c>
-      <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
-      <c r="EC22">
+      <c r="EC22"/>
+      <c r="ED22">
         <v>3560688.0</v>
       </c>
-      <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
-      <c r="EG22">
+      <c r="EG22"/>
+      <c r="EH22">
         <v>8714522.0</v>
       </c>
-      <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
-      <c r="EK22">
+      <c r="EK22"/>
+      <c r="EL22">
         <v>6381654.0</v>
       </c>
-      <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
+      <c r="EY22"/>
     </row>
-    <row r="23" spans="1:154">
+    <row r="23" spans="1:155">
       <c r="A23" t="s">
         <v>63</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>130053489000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>128859000000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>138828384200.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>155754821950.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>144375125358.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>144350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148096000000.0</v>
       </c>
       <c r="K23">
         <v>148096000000.0</v>
       </c>
       <c r="L23">
+        <v>148096000000.0</v>
+      </c>
+      <c r="M23">
         <v>155521000000.0</v>
       </c>
-      <c r="M23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N23"/>
       <c r="O23">
         <v>157440000000.0</v>
       </c>
       <c r="P23">
+        <v>157440000000.0</v>
+      </c>
+      <c r="Q23">
         <v>153953000000.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>154097000000.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>155063000000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>156862000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168168000000.0</v>
       </c>
       <c r="X23">
         <v>168168000000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Y23">
+        <v>168168000000.0</v>
+      </c>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>159968000000.0</v>
       </c>
-      <c r="AA23">
-[...1 lines deleted...]
-      </c>
       <c r="AB23">
+        <v>0.0</v>
+      </c>
+      <c r="AC23">
         <v>142862000000.0</v>
       </c>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
       <c r="AD23">
+        <v>0.0</v>
+      </c>
+      <c r="AE23">
         <v>133660000000.0</v>
       </c>
-      <c r="AE23">
-[...1 lines deleted...]
-      </c>
       <c r="AF23">
+        <v>0.0</v>
+      </c>
+      <c r="AG23">
         <v>145611000000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>147077000000.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>154684000000.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>156329000000.0</v>
       </c>
-      <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>169552349903.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>162178511373.11</v>
       </c>
-      <c r="AQ23"/>
-      <c r="AR23">
+      <c r="AR23"/>
+      <c r="AS23">
         <v>167608336008.65</v>
       </c>
-      <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>158277703576.18</v>
       </c>
-      <c r="AU23"/>
-      <c r="AV23">
+      <c r="AV23"/>
+      <c r="AW23">
         <v>147458077832.15</v>
       </c>
-      <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>174315219066.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>169305357724.57</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>164576060686.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>167513099181.89</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>168506306379.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>172113963489.1</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>183538884153.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>175747116027.43</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>169199381641.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>164888144134.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>163762916755.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>159826653850.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>168035129600.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>161524276800.0</v>
       </c>
-      <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>158389885638.35</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>181861079350.0</v>
       </c>
-      <c r="BV23"/>
-      <c r="BW23">
+      <c r="BW23"/>
+      <c r="BX23">
         <v>218328194991.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>195214990080.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>217874878573.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>220088913940.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>229515576328.65</v>
       </c>
-      <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>236178432000.0</v>
       </c>
-      <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>250505792245.29</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>266373230200.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>267564172925.69</v>
       </c>
-      <c r="CN23"/>
-      <c r="CO23">
+      <c r="CO23"/>
+      <c r="CP23">
         <v>278872283787.04</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>269537034090.91</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>255666276427.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>78116362632.0</v>
       </c>
-      <c r="CV23"/>
-      <c r="CW23">
+      <c r="CW23"/>
+      <c r="CX23">
         <v>5451696519.29</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>4234638870.0</v>
       </c>
-      <c r="CZ23"/>
-      <c r="DA23">
+      <c r="DA23"/>
+      <c r="DB23">
         <v>3885886793.0</v>
       </c>
-      <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>3419308077.57</v>
       </c>
-      <c r="DF23"/>
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>2780404440.0</v>
       </c>
-      <c r="DH23"/>
-      <c r="DI23">
+      <c r="DI23"/>
+      <c r="DJ23">
         <v>2142519290.48</v>
       </c>
-      <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23"/>
-      <c r="DM23">
+      <c r="DM23"/>
+      <c r="DN23">
         <v>1719308728.08</v>
       </c>
-      <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
-      <c r="DQ23">
+      <c r="DQ23"/>
+      <c r="DR23">
         <v>1358032154.88</v>
       </c>
-      <c r="DR23"/>
       <c r="DS23"/>
       <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>1082244305.26</v>
       </c>
-      <c r="DV23"/>
       <c r="DW23"/>
       <c r="DX23"/>
-      <c r="DY23">
+      <c r="DY23"/>
+      <c r="DZ23">
         <v>918555165.26</v>
       </c>
-      <c r="DZ23"/>
       <c r="EA23"/>
       <c r="EB23"/>
-      <c r="EC23">
+      <c r="EC23"/>
+      <c r="ED23">
         <v>888381771.0</v>
       </c>
-      <c r="ED23"/>
       <c r="EE23"/>
       <c r="EF23"/>
-      <c r="EG23">
+      <c r="EG23"/>
+      <c r="EH23">
         <v>617981080.0</v>
       </c>
-      <c r="EH23"/>
       <c r="EI23"/>
       <c r="EJ23"/>
-      <c r="EK23">
+      <c r="EK23"/>
+      <c r="EL23">
         <v>447452513.0</v>
       </c>
-      <c r="EL23"/>
       <c r="EM23"/>
       <c r="EN23"/>
-      <c r="EO23">
+      <c r="EO23"/>
+      <c r="EP23">
         <v>306064122.0</v>
       </c>
-      <c r="EP23"/>
       <c r="EQ23"/>
       <c r="ER23"/>
-      <c r="ES23">
+      <c r="ES23"/>
+      <c r="ET23">
         <v>287260425.0</v>
       </c>
-      <c r="ET23"/>
       <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
       <c r="EX23"/>
+      <c r="EY23"/>
     </row>
-    <row r="24" spans="1:154">
+    <row r="24" spans="1:155">
       <c r="A24" t="s">
         <v>64</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>35919000000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>37616000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>40912000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>41351000000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>48321000000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>49363000000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>53815000000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>63319000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>270234758523.54</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>48685000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>261229954315.76</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>49398008798.33</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>49662476722.53</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>43048345429.94</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>42024738801.49</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>38063000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>32221000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>36932706000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>35872000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>44472137000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>39573000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>42175157000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>35856664000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>33407598751.48</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>35969472000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>35774545000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>35579238000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>44223785000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>43367657000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>45336656000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>45745509000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>45536200000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>48193492000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>43480555000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>51668914000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>45401070000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>42133166000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>44995401000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>41403942000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>35035363000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>31843402000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>29133275000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>24677072000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>21934634000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>22601646000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>22492160000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>24385523000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>20803325000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>19121030000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>17932200000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>15285468000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>9613704000.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
@@ -13569,100 +13599,101 @@
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
+      <c r="EY24"/>
     </row>
-    <row r="25" spans="1:154">
+    <row r="25" spans="1:155">
       <c r="A25" t="s">
         <v>65</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>62892000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>63319000000.0</v>
       </c>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
       <c r="AB25">
+        <v>0.0</v>
+      </c>
+      <c r="AC25">
         <v>153010239244.26</v>
       </c>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -13741,143 +13772,144 @@
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
+      <c r="EY25"/>
     </row>
-    <row r="26" spans="1:154">
+    <row r="26" spans="1:155">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>8736708524.59</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13268684980.07</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>19055378948.64</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>25016401003.11</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6297754109.75</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6331471135.94</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>10076270143.93</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9836675873.66</v>
-      </c>
-[...1 lines deleted...]
-        <v>5842000000.0</v>
       </c>
       <c r="AI26">
         <v>5842000000.0</v>
       </c>
       <c r="AJ26">
-        <v>10269000000.0</v>
+        <v>5842000000.0</v>
       </c>
       <c r="AK26">
         <v>10269000000.0</v>
       </c>
       <c r="AL26">
-        <v>4949000000.0</v>
+        <v>10269000000.0</v>
       </c>
       <c r="AM26">
         <v>4949000000.0</v>
       </c>
       <c r="AN26">
+        <v>4949000000.0</v>
+      </c>
+      <c r="AO26">
         <v>9524000000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>6295339575.93</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>5912000000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>66484000000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
@@ -13935,98 +13967,99 @@
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
+      <c r="EY26"/>
     </row>
-    <row r="27" spans="1:154">
+    <row r="27" spans="1:155">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
@@ -14105,449 +14138,451 @@
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
+      <c r="EY27"/>
     </row>
-    <row r="28" spans="1:154">
+    <row r="28" spans="1:155">
       <c r="A28" t="s">
         <v>68</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>43699526000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>46819000000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>45521788400.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>54401857250.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>50812842873.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>50804000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>57910000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7148000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>53693395162.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>68652063695.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7409114719.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>61799047240.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-8531755064.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>62775574937.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6907020873.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>60935849942.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7110921084.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>61068716699.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59777510690.0</v>
       </c>
       <c r="X28">
         <v>59777510690.0</v>
       </c>
       <c r="Y28">
+        <v>59777510690.0</v>
+      </c>
+      <c r="Z28">
         <v>-15206954571.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>65672842599.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-6670457129.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>37658309030.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-15622637186.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>40089808219.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-8129378794.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>37501424243.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5607678464.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>38824000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6119931467.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>37147989118.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-9299021155.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>43974764674.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-9533011272.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>42784740942.73</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-14034211241.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>41408358424.19</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-6667715049.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>37714702487.17</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-10725473388.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>30403142032.55</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-10076113914.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>18449394507.91</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-16787873768.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>32872417036.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-8541682498.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>36072470059.93</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-12240552620.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>38098312228.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-6733589522.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>31445310881.99</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>33452554497.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>36454424921.26</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>39306165666.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>39708008560.02</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>39819076303.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>39408200579.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>35850954692.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>32016619160.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>33086620221.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>22300350960.0</v>
       </c>
-      <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>29996665431.34</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>24980477790.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2017900900.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>21373834339.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>13327996110.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>16733716165.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>19250951880.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>-4601887526.17</v>
       </c>
-      <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>20438447750.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>-185914136.42</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>22604104600.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>-155193072.37</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>23157124789.21</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>-1895567857.14</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>11073959850.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>-64627848.0</v>
       </c>
-      <c r="CV28"/>
-      <c r="CW28">
+      <c r="CW28"/>
+      <c r="CX28">
         <v>2256328452.93</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>1093343790.0</v>
       </c>
-      <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>1734618370.0</v>
       </c>
-      <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
-      <c r="DE28">
+      <c r="DE28"/>
+      <c r="DF28">
         <v>960930331.82</v>
       </c>
-      <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>361606350.0</v>
       </c>
-      <c r="DH28"/>
-      <c r="DI28">
+      <c r="DI28"/>
+      <c r="DJ28">
         <v>252111122.14</v>
       </c>
-      <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
-      <c r="DM28">
+      <c r="DM28"/>
+      <c r="DN28">
         <v>195168071.3</v>
       </c>
-      <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
-      <c r="DQ28">
+      <c r="DQ28"/>
+      <c r="DR28">
         <v>-120997456.44</v>
       </c>
-      <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
-      <c r="DU28">
+      <c r="DU28"/>
+      <c r="DV28">
         <v>-156071968.32</v>
       </c>
-      <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
-      <c r="DY28">
+      <c r="DY28"/>
+      <c r="DZ28">
         <v>-90556065.44</v>
       </c>
-      <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
-      <c r="EC28">
+      <c r="EC28"/>
+      <c r="ED28">
         <v>-44481199.0</v>
       </c>
-      <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
-      <c r="EG28">
+      <c r="EG28"/>
+      <c r="EH28">
         <v>-3522834.0</v>
       </c>
-      <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
-      <c r="EK28">
+      <c r="EK28"/>
+      <c r="EL28">
         <v>-20732584.0</v>
       </c>
-      <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
-      <c r="EO28">
+      <c r="EO28"/>
+      <c r="EP28">
         <v>133585998.0</v>
       </c>
-      <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
-      <c r="ES28">
+      <c r="ES28"/>
+      <c r="ET28">
         <v>140016600.0</v>
       </c>
-      <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
+      <c r="EY28"/>
     </row>
-    <row r="29" spans="1:154">
+    <row r="29" spans="1:155">
       <c r="A29" t="s">
         <v>69</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>90881000000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>52817000000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>95062000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>59643000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>104653000000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>60452000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>63399000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>55453000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>54687000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>55892000000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>55804000000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>58356000000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>124065000000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -14633,495 +14668,497 @@
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
+      <c r="EY29"/>
     </row>
-    <row r="30" spans="1:154">
+    <row r="30" spans="1:155">
       <c r="A30" t="s">
         <v>70</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>10781232000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>10651000000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>8230043800.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11283265500.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6902201178.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8594000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11765260326.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11090000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10705000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8196000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11899000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11654000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>11315000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8630000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11845000000.0</v>
       </c>
       <c r="S30">
         <v>11845000000.0</v>
       </c>
       <c r="T30">
+        <v>11845000000.0</v>
+      </c>
+      <c r="U30">
         <v>11357000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8672000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10757000000.0</v>
       </c>
       <c r="W30">
         <v>10757000000.0</v>
       </c>
       <c r="X30">
-        <v>8782000000.0</v>
+        <v>10757000000.0</v>
       </c>
       <c r="Y30">
         <v>8782000000.0</v>
       </c>
       <c r="Z30">
+        <v>8782000000.0</v>
+      </c>
+      <c r="AA30">
         <v>15126618488.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13141000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4701000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>51360922839.29</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14360963185.92</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14437849162.01</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10762701439.29</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10506785156.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>10665000000.0</v>
       </c>
       <c r="AI30">
         <v>10665000000.0</v>
       </c>
       <c r="AJ30">
+        <v>10665000000.0</v>
+      </c>
+      <c r="AK30">
         <v>6366000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8204000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13283000000.0</v>
       </c>
       <c r="AM30">
         <v>13283000000.0</v>
       </c>
       <c r="AN30">
+        <v>13283000000.0</v>
+      </c>
+      <c r="AO30">
         <v>8415927743.05</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>12323083392.69</v>
       </c>
-      <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>7632918600.35</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>6942051333.27</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>10197529567.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>6727223775.37</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>12580022725.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>8662732489.07</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>16589637789.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6971287041.2</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10559069627.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6000206540.58</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>9147153053.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4990949529.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>8481450660.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>5175061870.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>8264881380.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>7158479280.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>7320148400.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>6378977320.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>2.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>4887009050.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>4782300720.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>10250449650.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>9309007750.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>10237992600.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>9959711300.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>7877095200.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>3697480450.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>8548930060.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>3564744100.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>3090445704.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>1108875678.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>965553666.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-446202.0</v>
       </c>
-      <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>613017977.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>481020540.0</v>
       </c>
-      <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>389289363.0</v>
       </c>
-      <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>342779424.0</v>
       </c>
-      <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
-      <c r="DQ30">
+      <c r="DQ30"/>
+      <c r="DR30">
         <v>250931200.0</v>
       </c>
-      <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>183619648.0</v>
       </c>
-      <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
-      <c r="DY30">
+      <c r="DY30"/>
+      <c r="DZ30">
         <v>1.0</v>
       </c>
-      <c r="DZ30"/>
       <c r="EA30"/>
       <c r="EB30"/>
-      <c r="EC30">
+      <c r="EC30"/>
+      <c r="ED30">
         <v>120083636.0</v>
       </c>
-      <c r="ED30"/>
       <c r="EE30"/>
       <c r="EF30"/>
-      <c r="EG30">
+      <c r="EG30"/>
+      <c r="EH30">
         <v>84942775.0</v>
       </c>
-      <c r="EH30"/>
       <c r="EI30"/>
       <c r="EJ30"/>
-      <c r="EK30">
+      <c r="EK30"/>
+      <c r="EL30">
         <v>56604534.0</v>
       </c>
-      <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
-      <c r="EO30">
+      <c r="EO30"/>
+      <c r="EP30">
         <v>44609188.0</v>
       </c>
-      <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
-      <c r="ES30">
+      <c r="ES30"/>
+      <c r="ET30">
         <v>41012325.0</v>
       </c>
-      <c r="ET30"/>
       <c r="EU30"/>
       <c r="EV30"/>
       <c r="EW30"/>
       <c r="EX30"/>
+      <c r="EY30"/>
     </row>
-    <row r="31" spans="1:154">
+    <row r="31" spans="1:155">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31">
         <v>14034000000.0</v>
       </c>
       <c r="L31">
-        <v>16192000000.0</v>
+        <v>14034000000.0</v>
       </c>
       <c r="M31">
         <v>16192000000.0</v>
       </c>
       <c r="N31">
-        <v>3758000000.0</v>
+        <v>16192000000.0</v>
       </c>
       <c r="O31">
         <v>3758000000.0</v>
       </c>
       <c r="P31">
-        <v>1443000000.0</v>
+        <v>3758000000.0</v>
       </c>
       <c r="Q31">
         <v>1443000000.0</v>
       </c>
       <c r="R31">
-        <v>2466000000.0</v>
+        <v>1443000000.0</v>
       </c>
       <c r="S31">
         <v>2466000000.0</v>
       </c>
       <c r="T31">
-        <v>2255000000.0</v>
+        <v>2466000000.0</v>
       </c>
       <c r="U31">
         <v>2255000000.0</v>
       </c>
       <c r="V31">
-        <v>6109000000.0</v>
+        <v>2255000000.0</v>
       </c>
       <c r="W31">
         <v>6109000000.0</v>
       </c>
       <c r="X31">
-        <v>7887000000.0</v>
+        <v>6109000000.0</v>
       </c>
       <c r="Y31">
         <v>7887000000.0</v>
       </c>
       <c r="Z31">
-        <v>72000000.0</v>
+        <v>7887000000.0</v>
       </c>
       <c r="AA31">
         <v>72000000.0</v>
       </c>
       <c r="AB31">
-        <v>21213000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AC31">
         <v>21213000000.0</v>
       </c>
       <c r="AD31">
+        <v>21213000000.0</v>
+      </c>
+      <c r="AE31">
         <v>23980087983.33</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>24108472998.14</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>29995079345.55</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>29281854209.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>23154000000.0</v>
       </c>
       <c r="AI31">
         <v>23154000000.0</v>
       </c>
       <c r="AJ31">
-        <v>25980000000.0</v>
+        <v>23154000000.0</v>
       </c>
       <c r="AK31">
         <v>25980000000.0</v>
       </c>
-      <c r="AL31"/>
+      <c r="AL31">
+        <v>25980000000.0</v>
+      </c>
       <c r="AM31"/>
-      <c r="AN31">
+      <c r="AN31"/>
+      <c r="AO31">
         <v>24761000000.0</v>
       </c>
-      <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
-      <c r="AR31">
+      <c r="AR31"/>
+      <c r="AS31">
         <v>34438704122.27</v>
       </c>
-      <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
-      <c r="AV31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>24114000000.0</v>
       </c>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
-      <c r="AZ31">
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>28986000000.0</v>
       </c>
-      <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
@@ -15179,105 +15216,106 @@
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
+      <c r="EY31"/>
     </row>
-    <row r="32" spans="1:154">
+    <row r="32" spans="1:155">
       <c r="A32" t="s">
         <v>72</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>3297000000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>3602000000.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>5866000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9515000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9359000000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>-3169000000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>-3922000000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>-4131000000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>-5110000000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>-2726000000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>-441000000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>3174000000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>744000000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
@@ -15363,448 +15401,450 @@
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
       <c r="EU32"/>
       <c r="EV32"/>
       <c r="EW32"/>
       <c r="EX32"/>
+      <c r="EY32"/>
     </row>
-    <row r="33" spans="1:154">
+    <row r="33" spans="1:155">
       <c r="A33" t="s">
         <v>73</v>
       </c>
-      <c r="B33">
+      <c r="B33"/>
+      <c r="C33">
         <v>102907208000.0</v>
       </c>
-      <c r="C33"/>
-      <c r="D33">
+      <c r="D33"/>
+      <c r="E33">
         <v>103560000000.0</v>
       </c>
-      <c r="E33"/>
-      <c r="F33">
+      <c r="F33"/>
+      <c r="G33">
         <v>109266550800.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>129113592400.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>125027758369.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>104790000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>122267000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>95316000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>105619915393.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>95097501219.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>101673127288.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>111122911826.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>114322786247.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>114642112575.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>117388519925.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>117686987106.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>122632543366.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>113312617257.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111026008378.0</v>
       </c>
       <c r="X33">
         <v>111026008378.0</v>
       </c>
       <c r="Y33">
+        <v>111026008378.0</v>
+      </c>
+      <c r="Z33">
         <v>113006169377.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>109879005888.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>114627018422.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>82174985977.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>83925993812.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>83883213374.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>84372956559.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>95250061588.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>92770245950.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>121014000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>90855511135.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>88574629254.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>87381328280.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>101076102213.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>99931145537.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>117992141675.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>112520228077.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>115841718998.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>120386853268.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>115260507200.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>120911711991.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>121932030169.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>128564098175.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>125762146840.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>124991302907.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>108573979048.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>101562428752.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>169899020578.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>181856156029.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>141155698634.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>167351580263.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>143479957301.36</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>141527476817.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>152761670662.72</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>161129548019.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>160266695411.05</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>155383574126.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>150819108777.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>153216805234.0</v>
       </c>
-      <c r="BL33"/>
-      <c r="BM33">
+      <c r="BM33"/>
+      <c r="BN33">
         <v>148871200470.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33">
+      <c r="BO33"/>
+      <c r="BP33">
         <v>155029287985.0</v>
       </c>
-      <c r="BP33"/>
-      <c r="BQ33">
+      <c r="BQ33"/>
+      <c r="BR33">
         <v>142644096480.0</v>
       </c>
-      <c r="BR33"/>
-      <c r="BS33">
+      <c r="BS33"/>
+      <c r="BT33">
         <v>148030645853.22</v>
       </c>
-      <c r="BT33"/>
-      <c r="BU33">
+      <c r="BU33"/>
+      <c r="BV33">
         <v>171053448350.0</v>
       </c>
-      <c r="BV33"/>
-      <c r="BW33">
+      <c r="BW33"/>
+      <c r="BX33">
         <v>206487580703.0</v>
       </c>
-      <c r="BX33"/>
-      <c r="BY33">
+      <c r="BY33"/>
+      <c r="BZ33">
         <v>178021358240.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33">
+      <c r="CA33"/>
+      <c r="CB33">
         <v>202127555603.0</v>
       </c>
-      <c r="CB33"/>
-      <c r="CC33">
+      <c r="CC33"/>
+      <c r="CD33">
         <v>200419145500.0</v>
       </c>
-      <c r="CD33"/>
-      <c r="CE33">
+      <c r="CE33"/>
+      <c r="CF33">
         <v>212026122744.04</v>
       </c>
-      <c r="CF33"/>
-      <c r="CG33">
+      <c r="CG33"/>
+      <c r="CH33">
         <v>223752082750.0</v>
       </c>
-      <c r="CH33"/>
-      <c r="CI33">
+      <c r="CI33"/>
+      <c r="CJ33">
         <v>235278312165.58</v>
       </c>
-      <c r="CJ33"/>
-      <c r="CK33">
+      <c r="CK33"/>
+      <c r="CL33">
         <v>250947781700.0</v>
       </c>
-      <c r="CL33"/>
-      <c r="CM33">
+      <c r="CM33"/>
+      <c r="CN33">
         <v>247836870195.28</v>
       </c>
-      <c r="CN33"/>
-      <c r="CO33">
+      <c r="CO33"/>
+      <c r="CP33">
         <v>249459580823.9</v>
       </c>
-      <c r="CP33"/>
-      <c r="CQ33">
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>228498742857.14</v>
       </c>
-      <c r="CR33"/>
-      <c r="CS33">
+      <c r="CS33"/>
+      <c r="CT33">
         <v>251470407551.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>74656294272.0</v>
       </c>
-      <c r="CV33"/>
-      <c r="CW33">
+      <c r="CW33"/>
+      <c r="CX33">
         <v>4267423329.31</v>
       </c>
-      <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>3207820616.0</v>
       </c>
-      <c r="CZ33"/>
-      <c r="DA33">
+      <c r="DA33"/>
+      <c r="DB33">
         <v>2968418098.0</v>
       </c>
-      <c r="DB33"/>
       <c r="DC33"/>
       <c r="DD33"/>
-      <c r="DE33">
+      <c r="DE33"/>
+      <c r="DF33">
         <v>2720141606.34</v>
       </c>
-      <c r="DF33"/>
-      <c r="DG33">
+      <c r="DG33"/>
+      <c r="DH33">
         <v>2249247560.0</v>
       </c>
-      <c r="DH33"/>
-      <c r="DI33">
+      <c r="DI33"/>
+      <c r="DJ33">
         <v>1727842056.82</v>
       </c>
-      <c r="DJ33"/>
       <c r="DK33"/>
       <c r="DL33"/>
-      <c r="DM33">
+      <c r="DM33"/>
+      <c r="DN33">
         <v>1343610190.84</v>
       </c>
-      <c r="DN33"/>
       <c r="DO33"/>
       <c r="DP33"/>
-      <c r="DQ33">
+      <c r="DQ33"/>
+      <c r="DR33">
         <v>927260592.7</v>
       </c>
-      <c r="DR33"/>
       <c r="DS33"/>
       <c r="DT33"/>
-      <c r="DU33">
+      <c r="DU33"/>
+      <c r="DV33">
         <v>701010455.67</v>
       </c>
-      <c r="DV33"/>
       <c r="DW33"/>
       <c r="DX33"/>
-      <c r="DY33">
+      <c r="DY33"/>
+      <c r="DZ33">
         <v>612986299.54</v>
       </c>
-      <c r="DZ33"/>
       <c r="EA33"/>
       <c r="EB33"/>
-      <c r="EC33">
+      <c r="EC33"/>
+      <c r="ED33">
         <v>630000990.0</v>
       </c>
-      <c r="ED33"/>
       <c r="EE33"/>
       <c r="EF33"/>
-      <c r="EG33">
+      <c r="EG33"/>
+      <c r="EH33">
         <v>470188111.0</v>
       </c>
-      <c r="EH33"/>
       <c r="EI33"/>
       <c r="EJ33"/>
-      <c r="EK33">
+      <c r="EK33"/>
+      <c r="EL33">
         <v>320339716.0</v>
       </c>
-      <c r="EL33"/>
       <c r="EM33"/>
       <c r="EN33"/>
-      <c r="EO33">
+      <c r="EO33"/>
+      <c r="EP33">
         <v>211772860.0</v>
       </c>
-      <c r="EP33"/>
       <c r="EQ33"/>
       <c r="ER33"/>
-      <c r="ES33">
+      <c r="ES33"/>
+      <c r="ET33">
         <v>198269775.0</v>
       </c>
-      <c r="ET33"/>
       <c r="EU33"/>
       <c r="EV33"/>
       <c r="EW33"/>
       <c r="EX33"/>
+      <c r="EY33"/>
     </row>
-    <row r="34" spans="1:154">
+    <row r="34" spans="1:155">
       <c r="A34" t="s">
         <v>74</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>208000000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>226000000.0</v>
       </c>
-      <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>254000000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>257000000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
+        <v>0.0</v>
+      </c>
+      <c r="AC34">
         <v>462000000.0</v>
       </c>
-      <c r="AC34">
-[...1 lines deleted...]
-      </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
@@ -15883,801 +15923,804 @@
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
       <c r="ET34"/>
       <c r="EU34"/>
       <c r="EV34"/>
       <c r="EW34"/>
       <c r="EX34"/>
+      <c r="EY34"/>
     </row>
-    <row r="35" spans="1:154">
+    <row r="35" spans="1:155">
       <c r="A35" t="s">
         <v>75</v>
       </c>
-      <c r="B35">
+      <c r="B35"/>
+      <c r="C35">
         <v>51504657000.0</v>
       </c>
-      <c r="C35"/>
-      <c r="D35">
+      <c r="D35"/>
+      <c r="E35">
         <v>50553000000.0</v>
       </c>
-      <c r="E35"/>
-      <c r="F35">
+      <c r="F35"/>
+      <c r="G35">
         <v>56009450200.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>63420657300.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>60079455526.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>53151000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>57536000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>41040000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>46064649095.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>48487016166.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>51839706651.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>55124460671.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>56711814249.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>56401436182.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>57752609109.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>62464243847.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>65089176643.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>64661116321.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63910072738.0</v>
       </c>
       <c r="X35">
         <v>63910072738.0</v>
       </c>
       <c r="Y35">
+        <v>63910072738.0</v>
+      </c>
+      <c r="Z35">
         <v>65049915872.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>57582297800.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>60070502616.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>56768367919.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>57978004353.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>49535639657.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>49824848200.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>42836905640.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>41721655669.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>44205000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>36802969731.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>37953696789.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>37442374487.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>44451558549.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>43948025987.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>43637606058.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>41613901712.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>35894681093.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>37303035066.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>33144656892.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>34769734278.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>35973720495.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>37930385700.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>35587965663.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>35369833513.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>34127939943.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>33423512424.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>42227621290.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>45199512392.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>44327987749.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>42166104618.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>44824659979.83</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>43388195124.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>41638786141.29</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>44324911164.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>42163097746.97</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>45176226155.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>43165990358.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>38536547504.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35">
+      <c r="BM35"/>
+      <c r="BN35">
         <v>36200105490.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35">
+      <c r="BO35"/>
+      <c r="BP35">
         <v>37692855792.0</v>
       </c>
-      <c r="BP35"/>
-      <c r="BQ35">
+      <c r="BQ35"/>
+      <c r="BR35">
         <v>34447982640.0</v>
       </c>
-      <c r="BR35"/>
-      <c r="BS35">
+      <c r="BS35"/>
+      <c r="BT35">
         <v>33717673685.59</v>
       </c>
-      <c r="BT35"/>
-      <c r="BU35">
+      <c r="BU35"/>
+      <c r="BV35">
         <v>37184850720.0</v>
       </c>
-      <c r="BV35"/>
-      <c r="BW35">
+      <c r="BW35"/>
+      <c r="BX35">
         <v>29517923849.0</v>
       </c>
-      <c r="BX35"/>
-      <c r="BY35">
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>24688074290.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35">
+      <c r="CA35"/>
+      <c r="CB35">
         <v>28934686052.0</v>
       </c>
-      <c r="CB35"/>
-      <c r="CC35">
+      <c r="CC35"/>
+      <c r="CD35">
         <v>25687415680.0</v>
       </c>
-      <c r="CD35"/>
-      <c r="CE35">
+      <c r="CE35"/>
+      <c r="CF35">
         <v>26254138996.91</v>
       </c>
-      <c r="CF35"/>
-      <c r="CG35">
+      <c r="CG35"/>
+      <c r="CH35">
         <v>25244425500.0</v>
       </c>
-      <c r="CH35"/>
-      <c r="CI35">
+      <c r="CI35"/>
+      <c r="CJ35">
         <v>24199028919.33</v>
       </c>
-      <c r="CJ35"/>
-      <c r="CK35">
+      <c r="CK35"/>
+      <c r="CL35">
         <v>26183680600.0</v>
       </c>
-      <c r="CL35"/>
-      <c r="CM35">
+      <c r="CM35"/>
+      <c r="CN35">
         <v>20049005036.67</v>
       </c>
-      <c r="CN35"/>
-      <c r="CO35">
+      <c r="CO35"/>
+      <c r="CP35">
         <v>20358534088.17</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CQ35"/>
+      <c r="CR35">
         <v>23884489610.39</v>
       </c>
-      <c r="CR35"/>
-      <c r="CS35">
+      <c r="CS35"/>
+      <c r="CT35">
         <v>10947266948.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>3135245616.0</v>
       </c>
-      <c r="CV35"/>
-      <c r="CW35">
+      <c r="CW35"/>
+      <c r="CX35">
         <v>1779626698.88</v>
       </c>
-      <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>1126606558.0</v>
       </c>
-      <c r="CZ35"/>
-      <c r="DA35">
+      <c r="DA35"/>
+      <c r="DB35">
         <v>1081457684.0</v>
       </c>
-      <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
-      <c r="DE35">
+      <c r="DE35"/>
+      <c r="DF35">
         <v>818894493.76</v>
       </c>
-      <c r="DF35"/>
-      <c r="DG35">
+      <c r="DG35"/>
+      <c r="DH35">
         <v>400049550.0</v>
       </c>
-      <c r="DH35"/>
-      <c r="DI35">
+      <c r="DI35"/>
+      <c r="DJ35">
         <v>190267960.13</v>
       </c>
-      <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
-      <c r="DM35">
+      <c r="DM35"/>
+      <c r="DN35">
         <v>181750266.4</v>
       </c>
-      <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
-      <c r="DQ35">
+      <c r="DQ35"/>
+      <c r="DR35">
         <v>46131085.63</v>
       </c>
-      <c r="DR35"/>
       <c r="DS35"/>
       <c r="DT35"/>
-      <c r="DU35">
+      <c r="DU35"/>
+      <c r="DV35">
         <v>44177606.91</v>
       </c>
-      <c r="DV35"/>
       <c r="DW35"/>
       <c r="DX35"/>
-      <c r="DY35">
+      <c r="DY35"/>
+      <c r="DZ35">
         <v>6318970.67</v>
       </c>
-      <c r="DZ35"/>
       <c r="EA35"/>
       <c r="EB35"/>
-      <c r="EC35">
+      <c r="EC35"/>
+      <c r="ED35">
         <v>2491616.0</v>
       </c>
-      <c r="ED35"/>
       <c r="EE35"/>
       <c r="EF35"/>
-      <c r="EG35">
+      <c r="EG35"/>
+      <c r="EH35">
         <v>1719219.0</v>
       </c>
-      <c r="EH35"/>
       <c r="EI35"/>
       <c r="EJ35"/>
-      <c r="EK35">
+      <c r="EK35"/>
+      <c r="EL35">
         <v>2705833.0</v>
       </c>
-      <c r="EL35"/>
       <c r="EM35"/>
       <c r="EN35"/>
-      <c r="EO35">
+      <c r="EO35"/>
+      <c r="EP35">
         <v>155810070.0</v>
       </c>
-      <c r="EP35"/>
       <c r="EQ35"/>
       <c r="ER35"/>
-      <c r="ES35">
+      <c r="ES35"/>
+      <c r="ET35">
         <v>163526850.0</v>
       </c>
-      <c r="ET35"/>
       <c r="EU35"/>
       <c r="EV35"/>
       <c r="EW35"/>
       <c r="EX35"/>
+      <c r="EY35"/>
     </row>
-    <row r="36" spans="1:154">
+    <row r="36" spans="1:155">
       <c r="A36" t="s">
         <v>76</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>462482000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>24225000000.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>1938959000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>13452866700.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>20722367627.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>26401000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>13408000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-95316000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-19316000000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>-18699000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-101673127288.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-19089000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-114322786247.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-21800000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-117388519925.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-21569000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-122632543366.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-23990000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23606000000.0</v>
       </c>
       <c r="X36">
         <v>-23606000000.0</v>
       </c>
       <c r="Y36">
+        <v>-23606000000.0</v>
+      </c>
+      <c r="Z36">
         <v>-113006169377.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-23938000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-114627018422.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-24753000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-83925993812.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-24425000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-84372956559.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-26200000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-92770245950.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>17268000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-90855511135.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-24300000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-87381328280.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-29121000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-99931145537.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-28381090062.51</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-112520228077.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-30523536831.9</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-120386853268.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-32606045149.64</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-120911711991.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-32501548575.7</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-128564098175.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-24939827723.96</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-124991302907.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>4272132337.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-101562428752.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-3464460921.36</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-181856156029.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>4355493480.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-167351580263.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4216151182.34</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>3584776383.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>4523084849.26</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3907203483.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3216200512.4</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>3508047947.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>599302681.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>43230320515.0</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36">
+      <c r="BM36"/>
+      <c r="BN36">
         <v>38984875110.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36">
+      <c r="BO36"/>
+      <c r="BP36">
         <v>41261147214.0</v>
       </c>
-      <c r="BP36"/>
-      <c r="BQ36">
+      <c r="BQ36"/>
+      <c r="BR36">
         <v>39310628400.0</v>
       </c>
-      <c r="BR36"/>
-      <c r="BS36">
+      <c r="BS36"/>
+      <c r="BT36">
         <v>38552182229.96</v>
       </c>
-      <c r="BT36"/>
-      <c r="BU36">
+      <c r="BU36"/>
+      <c r="BV36">
         <v>18409305662.03</v>
       </c>
-      <c r="BV36"/>
-      <c r="BW36">
+      <c r="BW36"/>
+      <c r="BX36">
         <v>35436764118.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36">
+      <c r="BY36"/>
+      <c r="BZ36">
         <v>-2233677598.65</v>
       </c>
-      <c r="BZ36"/>
-      <c r="CA36">
+      <c r="CA36"/>
+      <c r="CB36">
         <v>32167782803.0</v>
       </c>
-      <c r="CB36"/>
-      <c r="CC36">
+      <c r="CC36"/>
+      <c r="CD36">
         <v>4393228033.13</v>
       </c>
-      <c r="CD36"/>
-      <c r="CE36">
+      <c r="CE36"/>
+      <c r="CF36">
         <v>2020097467.34</v>
       </c>
-      <c r="CF36"/>
-      <c r="CG36">
+      <c r="CG36"/>
+      <c r="CH36">
         <v>39097649500.0</v>
       </c>
-      <c r="CH36"/>
-      <c r="CI36">
+      <c r="CI36"/>
+      <c r="CJ36">
         <v>41795722481.13</v>
       </c>
-      <c r="CJ36"/>
-      <c r="CK36">
+      <c r="CK36"/>
+      <c r="CL36">
         <v>2141262036.15</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36">
+      <c r="CM36"/>
+      <c r="CN36">
         <v>63252493151.9</v>
       </c>
-      <c r="CN36"/>
-      <c r="CO36">
+      <c r="CO36"/>
+      <c r="CP36">
         <v>4670249337.51</v>
       </c>
-      <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>54047943181.82</v>
       </c>
-      <c r="CR36"/>
-      <c r="CS36">
+      <c r="CS36"/>
+      <c r="CT36">
         <v>169200037761.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>32971145256.0</v>
       </c>
-      <c r="CV36"/>
-      <c r="CW36">
+      <c r="CW36"/>
+      <c r="CX36">
         <v>136456999.28</v>
       </c>
-      <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>476879480.0</v>
       </c>
-      <c r="CZ36"/>
-      <c r="DA36">
+      <c r="DA36"/>
+      <c r="DB36">
         <v>75782791.0</v>
       </c>
-      <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
-      <c r="DE36">
+      <c r="DE36"/>
+      <c r="DF36">
         <v>538070157.88</v>
       </c>
-      <c r="DF36"/>
-      <c r="DG36">
+      <c r="DG36"/>
+      <c r="DH36">
         <v>937933990.0</v>
       </c>
-      <c r="DH36"/>
-      <c r="DI36">
+      <c r="DI36"/>
+      <c r="DJ36">
         <v>310916800.74</v>
       </c>
-      <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36"/>
-      <c r="DM36">
+      <c r="DM36"/>
+      <c r="DN36">
         <v>280432122.45</v>
       </c>
-      <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
-      <c r="DQ36">
+      <c r="DQ36"/>
+      <c r="DR36">
         <v>-55537703.65</v>
       </c>
-      <c r="DR36"/>
       <c r="DS36"/>
       <c r="DT36"/>
-      <c r="DU36">
+      <c r="DU36"/>
+      <c r="DV36">
         <v>-118433981.8</v>
       </c>
-      <c r="DV36"/>
       <c r="DW36"/>
       <c r="DX36"/>
-      <c r="DY36">
+      <c r="DY36"/>
+      <c r="DZ36">
         <v>-81829201.98</v>
       </c>
-      <c r="DZ36"/>
       <c r="EA36"/>
       <c r="EB36"/>
-      <c r="EC36">
+      <c r="EC36"/>
+      <c r="ED36">
         <v>-41734216.0</v>
       </c>
-      <c r="ED36"/>
       <c r="EE36"/>
       <c r="EF36"/>
-      <c r="EG36">
+      <c r="EG36"/>
+      <c r="EH36">
         <v>2903482.0</v>
       </c>
-      <c r="EH36"/>
       <c r="EI36"/>
       <c r="EJ36"/>
-      <c r="EK36">
+      <c r="EK36"/>
+      <c r="EL36">
         <v>-21361198.0</v>
       </c>
-      <c r="EL36"/>
       <c r="EM36"/>
       <c r="EN36"/>
-      <c r="EO36">
+      <c r="EO36"/>
+      <c r="EP36">
         <v>8213244.0</v>
       </c>
-      <c r="EP36"/>
       <c r="EQ36"/>
       <c r="ER36"/>
-      <c r="ES36">
+      <c r="ES36"/>
+      <c r="ET36">
         <v>8533350.0</v>
       </c>
-      <c r="ET36"/>
       <c r="EU36"/>
       <c r="EV36"/>
       <c r="EW36"/>
       <c r="EX36"/>
+      <c r="EY36"/>
     </row>
-    <row r="37" spans="1:154">
+    <row r="37" spans="1:155">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-      <c r="AR37">
-[...2 lines deleted...]
-      <c r="AS37"/>
+      <c r="AR37"/>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
@@ -16743,1250 +16786,1254 @@
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
       <c r="ET37"/>
       <c r="EU37"/>
       <c r="EV37"/>
       <c r="EW37"/>
       <c r="EX37"/>
+      <c r="EY37"/>
     </row>
-    <row r="38" spans="1:154">
+    <row r="38" spans="1:155">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>-20237758369.0</v>
       </c>
-      <c r="I38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38">
         <v>26951000000.0</v>
       </c>
       <c r="L38">
+        <v>26951000000.0</v>
+      </c>
+      <c r="M38">
         <v>16641511985.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>27488000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>32619813824.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>31493975906.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12320076004.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>29623264287.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7700196668.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>32848671729.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4234160607.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>32257512829.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8996146346.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20957288072.0</v>
       </c>
       <c r="X38">
         <v>20957288072.0</v>
       </c>
       <c r="Y38">
+        <v>20957288072.0</v>
+      </c>
+      <c r="Z38">
         <v>38798653956.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>19930938738.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>35817602913.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>16283200226.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>34387673275.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>12651177152.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>34356609061.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3611739103.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>36395920818.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6721250092.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>32349514565.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>20513510295.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>30445216296.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>20066152492.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>38892775837.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>11021514532.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>32483301660.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>22652143816.11</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>44367038843.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>22862306382.65</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>39184913896.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5107130136.18</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>50017959464.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-19510836236.85</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>35893315665.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>36180560834.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>-33467400610.44</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>7782202359.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>8785193320.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>161282256000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>183004973000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>188182088000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>185457507000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>196005789000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>172200600000.0</v>
       </c>
-      <c r="BK38">
-[...3 lines deleted...]
-      <c r="BM38">
+      <c r="BL38">
+        <v>0.0</v>
+      </c>
+      <c r="BM38"/>
+      <c r="BN38">
         <v>202145738000.0</v>
       </c>
-      <c r="BN38"/>
-      <c r="BO38">
+      <c r="BO38"/>
+      <c r="BP38">
         <v>190241603000.0</v>
       </c>
-      <c r="BP38"/>
-      <c r="BQ38">
+      <c r="BQ38"/>
+      <c r="BR38">
         <v>164094160000.0</v>
       </c>
-      <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>164770049000.0</v>
       </c>
-      <c r="BT38"/>
-      <c r="BU38">
+      <c r="BU38"/>
+      <c r="BV38">
         <v>183576157000.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>1.0</v>
       </c>
-      <c r="BX38"/>
-      <c r="BY38">
+      <c r="BY38"/>
+      <c r="BZ38">
         <v>195895004000.0</v>
       </c>
-      <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>1.0</v>
       </c>
-      <c r="CB38"/>
-      <c r="CC38">
+      <c r="CC38"/>
+      <c r="CD38">
         <v>213250480000.0</v>
       </c>
-      <c r="CD38"/>
-      <c r="CE38">
+      <c r="CE38"/>
+      <c r="CF38">
         <v>214854877000.0</v>
       </c>
-      <c r="CF38"/>
-      <c r="CG38">
+      <c r="CG38"/>
+      <c r="CH38">
         <v>213346585000.0</v>
       </c>
-      <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>203304010000.0</v>
       </c>
-      <c r="CJ38"/>
-      <c r="CK38">
+      <c r="CK38"/>
+      <c r="CL38">
         <v>192262425000.0</v>
       </c>
-      <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38">
         <v>208826689000.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38">
         <v>204036591000.0</v>
       </c>
-      <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>190728641000.0</v>
       </c>
-      <c r="CR38"/>
-      <c r="CS38">
+      <c r="CS38"/>
+      <c r="CT38">
         <v>1.0</v>
       </c>
-      <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
-      <c r="CW38">
+      <c r="CW38"/>
+      <c r="CX38">
         <v>1.0</v>
       </c>
-      <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
-      <c r="DI38">
+      <c r="DI38"/>
+      <c r="DJ38">
         <v>1.0</v>
       </c>
-      <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
-      <c r="DM38">
+      <c r="DM38"/>
+      <c r="DN38">
         <v>1.0</v>
       </c>
-      <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
-      <c r="DU38">
+      <c r="DU38"/>
+      <c r="DV38">
         <v>1.0</v>
       </c>
-      <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
-      <c r="DY38">
+      <c r="DY38"/>
+      <c r="DZ38">
         <v>1.0</v>
       </c>
-      <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
       <c r="EJ38"/>
-      <c r="EK38">
+      <c r="EK38"/>
+      <c r="EL38">
         <v>1.0</v>
       </c>
-      <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
       <c r="EU38"/>
       <c r="EV38"/>
       <c r="EW38"/>
       <c r="EX38"/>
+      <c r="EY38"/>
     </row>
-    <row r="39" spans="1:154">
+    <row r="39" spans="1:155">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>402000000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>762621200.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12074000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>600104435.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19123000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>665000000.0</v>
       </c>
       <c r="K39">
         <v>665000000.0</v>
       </c>
       <c r="L39">
-        <v>2192000000.0</v>
+        <v>665000000.0</v>
       </c>
       <c r="M39">
         <v>2192000000.0</v>
       </c>
       <c r="N39">
+        <v>2192000000.0</v>
+      </c>
+      <c r="O39">
         <v>14445000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2791000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>12274000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3470000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13101000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1256000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17462000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5967000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13069000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2312000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14753000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4767000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>123000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>849000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>12223000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>11828576169.03</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>13514000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1009078212.29</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>25350000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>19253032304.55</v>
-      </c>
-[...1 lines deleted...]
-        <v>15681000000.0</v>
       </c>
       <c r="AI39">
         <v>15681000000.0</v>
       </c>
       <c r="AJ39">
+        <v>15681000000.0</v>
+      </c>
+      <c r="AK39">
         <v>19643000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>18810000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3794000000.0</v>
       </c>
       <c r="AM39">
         <v>3794000000.0</v>
       </c>
       <c r="AN39">
+        <v>3794000000.0</v>
+      </c>
+      <c r="AO39">
         <v>6928526320.33</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>1522721254.31</v>
       </c>
-      <c r="AQ39"/>
-      <c r="AR39">
+      <c r="AR39"/>
+      <c r="AS39">
         <v>367835023.91</v>
       </c>
-      <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>11947781206.35</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39">
+      <c r="AV39"/>
+      <c r="AW39">
         <v>280780318.92</v>
       </c>
-      <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>42932174528.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>4976009967.18</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>563134510.0</v>
       </c>
-      <c r="BC39"/>
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>4632605625.91</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>860024827.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3886848203.38</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4074976565.44</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4528810000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>32423018.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39">
         <v>76615990.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>1397583.0</v>
       </c>
-      <c r="BP39"/>
-      <c r="BQ39">
+      <c r="BQ39"/>
+      <c r="BR39">
         <v>7432452240.0</v>
       </c>
-      <c r="BR39"/>
-      <c r="BS39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>2949669.64</v>
       </c>
-      <c r="BT39"/>
-      <c r="BU39">
+      <c r="BU39"/>
+      <c r="BV39">
         <v>-2639905812.22</v>
       </c>
-      <c r="BV39"/>
-      <c r="BW39">
+      <c r="BW39"/>
+      <c r="BX39">
         <v>9000744457.0</v>
       </c>
-      <c r="BX39"/>
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39">
         <v>423515070.0</v>
       </c>
-      <c r="BZ39"/>
-      <c r="CA39">
+      <c r="CA39"/>
+      <c r="CB39">
         <v>8275795195.0</v>
       </c>
-      <c r="CB39"/>
-      <c r="CC39">
+      <c r="CC39"/>
+      <c r="CD39">
         <v>582771880.0</v>
       </c>
-      <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>10244474523.88</v>
       </c>
-      <c r="CF39"/>
-      <c r="CG39">
+      <c r="CG39"/>
+      <c r="CH39">
         <v>10789882250.0</v>
       </c>
-      <c r="CH39"/>
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>10249112648.87</v>
       </c>
-      <c r="CJ39"/>
-      <c r="CK39">
+      <c r="CK39"/>
+      <c r="CL39">
         <v>49333900.0</v>
       </c>
-      <c r="CL39"/>
-      <c r="CM39">
+      <c r="CM39"/>
+      <c r="CN39">
         <v>7877665017.23</v>
       </c>
-      <c r="CN39"/>
-      <c r="CO39">
+      <c r="CO39"/>
+      <c r="CP39">
         <v>3722829113.96</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>9338975974.03</v>
       </c>
-      <c r="CR39"/>
-      <c r="CS39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>-672723.64</v>
       </c>
-      <c r="CT39"/>
-      <c r="CU39">
+      <c r="CU39"/>
+      <c r="CV39">
         <v>93528.0</v>
       </c>
-      <c r="CV39"/>
-      <c r="CW39">
+      <c r="CW39"/>
+      <c r="CX39">
         <v>-611430.6</v>
       </c>
-      <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
-      <c r="DA39">
+      <c r="DA39"/>
+      <c r="DB39">
         <v>849586649.0</v>
       </c>
-      <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
-      <c r="DE39">
+      <c r="DE39"/>
+      <c r="DF39">
         <v>-682559.86</v>
       </c>
-      <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
         <v>6887740.0</v>
       </c>
-      <c r="DH39"/>
-      <c r="DI39">
+      <c r="DI39"/>
+      <c r="DJ39">
         <v>116008.78</v>
       </c>
-      <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
-      <c r="DM39">
+      <c r="DM39"/>
+      <c r="DN39">
         <v>-1357279.27</v>
       </c>
-      <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
-      <c r="DQ39">
+      <c r="DQ39"/>
+      <c r="DR39">
         <v>728046.46</v>
       </c>
-      <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
-      <c r="DU39">
+      <c r="DU39"/>
+      <c r="DV39">
         <v>-2245710.37</v>
       </c>
-      <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
-      <c r="DY39">
+      <c r="DY39"/>
+      <c r="DZ39">
         <v>191788240.88</v>
       </c>
-      <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
-      <c r="EC39">
+      <c r="EC39"/>
+      <c r="ED39">
         <v>78984551.0</v>
       </c>
-      <c r="ED39"/>
       <c r="EE39"/>
       <c r="EF39"/>
-      <c r="EG39">
+      <c r="EG39"/>
+      <c r="EH39">
         <v>45954745.0</v>
       </c>
-      <c r="EH39"/>
       <c r="EI39"/>
       <c r="EJ39"/>
-      <c r="EK39">
+      <c r="EK39"/>
+      <c r="EL39">
         <v>41304288.0</v>
       </c>
-      <c r="EL39"/>
       <c r="EM39"/>
       <c r="EN39"/>
-      <c r="EO39">
+      <c r="EO39"/>
+      <c r="EP39">
         <v>31081492.0</v>
       </c>
-      <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
-      <c r="ES39">
+      <c r="ES39"/>
+      <c r="ET39">
         <v>28299375.0</v>
       </c>
-      <c r="ET39"/>
       <c r="EU39"/>
       <c r="EV39"/>
       <c r="EW39"/>
       <c r="EX39"/>
+      <c r="EY39"/>
     </row>
-    <row r="40" spans="1:154">
+    <row r="40" spans="1:155">
       <c r="A40" t="s">
         <v>80</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>1287341000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>1615000000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>1775848800.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1585907050.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>833144990.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8144000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1678000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>14449000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>14124861808.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5254000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2001629103.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>18898899948.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>17113012613.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>29911222399.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>16052814455.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>16437381405.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>25716295428.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>26796970438.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>13969277674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29356402910.0</v>
       </c>
       <c r="X40">
         <v>29356402910.0</v>
       </c>
       <c r="Y40">
+        <v>29356402910.0</v>
+      </c>
+      <c r="Z40">
         <v>29879977566.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>13678875082.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>14269956789.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>21263039821.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>21716118685.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>14084049223.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>14166277440.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>40418822369.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>39366526695.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>11954000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>28089091948.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>38582097514.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>38062309231.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>22735186745.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>22477650064.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17288395444.26</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>37738799893.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>21949005070.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>22810190280.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>35356776754.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>37090314034.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>19615540595.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>20682459591.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>33799483290.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>33592313427.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>9836848456.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>33519264381.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>37254574445.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>39876472978.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1908120954.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>18364049878.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>12323211027.68</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>768166370.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>10999268239.38</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>15700675873.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>11592915424.61</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>416375785.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>15173730000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>396318036.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40">
+      <c r="BM40"/>
+      <c r="BN40">
         <v>6880875730.0</v>
       </c>
-      <c r="BN40"/>
-      <c r="BO40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>362707003.0</v>
       </c>
-      <c r="BP40"/>
-      <c r="BQ40">
+      <c r="BQ40"/>
+      <c r="BR40">
         <v>9419879040.0</v>
       </c>
-      <c r="BR40"/>
-      <c r="BS40">
+      <c r="BS40"/>
+      <c r="BT40">
         <v>246297415.16</v>
       </c>
-      <c r="BT40"/>
-      <c r="BU40">
+      <c r="BU40"/>
+      <c r="BV40">
         <v>6581929780.0</v>
       </c>
-      <c r="BV40"/>
-      <c r="BW40">
+      <c r="BW40"/>
+      <c r="BX40">
         <v>268438110.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40">
+      <c r="BY40"/>
+      <c r="BZ40">
         <v>10135047340.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40">
+      <c r="CA40"/>
+      <c r="CB40">
         <v>10762904773.0</v>
       </c>
-      <c r="CB40"/>
-      <c r="CC40">
+      <c r="CC40"/>
+      <c r="CD40">
         <v>9153089820.0</v>
       </c>
-      <c r="CD40"/>
-      <c r="CE40">
+      <c r="CE40"/>
+      <c r="CF40">
         <v>-12476703.61</v>
       </c>
-      <c r="CF40"/>
-      <c r="CG40">
+      <c r="CG40"/>
+      <c r="CH40">
         <v>10066834750.0</v>
       </c>
-      <c r="CH40"/>
-      <c r="CI40">
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>22162204.49</v>
       </c>
-      <c r="CJ40"/>
-      <c r="CK40">
+      <c r="CK40"/>
+      <c r="CL40">
         <v>9193314900.0</v>
       </c>
-      <c r="CL40"/>
-      <c r="CM40">
+      <c r="CM40"/>
+      <c r="CN40">
         <v>19887345586.29</v>
       </c>
-      <c r="CN40"/>
-      <c r="CO40">
+      <c r="CO40"/>
+      <c r="CP40">
         <v>11108625632.38</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>14164057792.21</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40">
+      <c r="CS40"/>
+      <c r="CT40">
         <v>4010830560.0</v>
       </c>
-      <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>11856825144.0</v>
       </c>
-      <c r="CV40"/>
-      <c r="CW40">
+      <c r="CW40"/>
+      <c r="CX40">
         <v>1402125592.33</v>
       </c>
-      <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
-      <c r="DA40">
+      <c r="DA40"/>
+      <c r="DB40">
         <v>828807708.0</v>
       </c>
-      <c r="DB40"/>
       <c r="DC40"/>
       <c r="DD40"/>
-      <c r="DE40">
+      <c r="DE40"/>
+      <c r="DF40">
         <v>909537642.9</v>
       </c>
-      <c r="DF40"/>
       <c r="DG40"/>
       <c r="DH40"/>
-      <c r="DI40">
+      <c r="DI40"/>
+      <c r="DJ40">
         <v>521110651.97</v>
       </c>
-      <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40"/>
-      <c r="DM40">
+      <c r="DM40"/>
+      <c r="DN40">
         <v>430467577.25</v>
       </c>
-      <c r="DN40"/>
       <c r="DO40"/>
       <c r="DP40"/>
-      <c r="DQ40">
+      <c r="DQ40"/>
+      <c r="DR40">
         <v>338251675.35</v>
       </c>
-      <c r="DR40"/>
       <c r="DS40"/>
       <c r="DT40"/>
-      <c r="DU40">
+      <c r="DU40"/>
+      <c r="DV40">
         <v>253266189.33</v>
       </c>
-      <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
-      <c r="DY40">
+      <c r="DY40"/>
+      <c r="DZ40">
         <v>240820041.42</v>
       </c>
-      <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
-      <c r="EC40">
+      <c r="EC40"/>
+      <c r="ED40">
         <v>229789951.0</v>
       </c>
-      <c r="ED40"/>
       <c r="EE40"/>
       <c r="EF40"/>
-      <c r="EG40">
+      <c r="EG40"/>
+      <c r="EH40">
         <v>173213731.0</v>
       </c>
-      <c r="EH40"/>
       <c r="EI40"/>
       <c r="EJ40"/>
-      <c r="EK40">
+      <c r="EK40"/>
+      <c r="EL40">
         <v>115575783.0</v>
       </c>
-      <c r="EL40"/>
       <c r="EM40"/>
       <c r="EN40"/>
-      <c r="EO40">
+      <c r="EO40"/>
+      <c r="EP40">
         <v>102585028.0</v>
       </c>
-      <c r="EP40"/>
       <c r="EQ40"/>
       <c r="ER40"/>
-      <c r="ES40">
+      <c r="ES40"/>
+      <c r="ET40">
         <v>90906300.0</v>
       </c>
-      <c r="ET40"/>
       <c r="EU40"/>
       <c r="EV40"/>
       <c r="EW40"/>
       <c r="EX40"/>
+      <c r="EY40"/>
     </row>
-    <row r="41" spans="1:154">
+    <row r="41" spans="1:155">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41">
         <v>3457000000.0</v>
       </c>
       <c r="L41">
-        <v>3669000000.0</v>
+        <v>3457000000.0</v>
       </c>
       <c r="M41">
         <v>3669000000.0</v>
       </c>
       <c r="N41">
+        <v>3669000000.0</v>
+      </c>
+      <c r="O41">
         <v>3547000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3737000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3526000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3692000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4782000000.0</v>
       </c>
       <c r="S41">
         <v>4782000000.0</v>
       </c>
       <c r="T41">
+        <v>4782000000.0</v>
+      </c>
+      <c r="U41">
         <v>9264000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5345000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4253000000.0</v>
       </c>
       <c r="W41">
         <v>4253000000.0</v>
       </c>
       <c r="X41">
-        <v>4967000000.0</v>
+        <v>4253000000.0</v>
       </c>
       <c r="Y41">
         <v>4967000000.0</v>
       </c>
       <c r="Z41">
-        <v>9393000000.0</v>
+        <v>4967000000.0</v>
       </c>
       <c r="AA41">
         <v>9393000000.0</v>
       </c>
       <c r="AB41">
-        <v>3285000000.0</v>
+        <v>9393000000.0</v>
       </c>
       <c r="AC41">
         <v>3285000000.0</v>
       </c>
       <c r="AD41">
+        <v>3285000000.0</v>
+      </c>
+      <c r="AE41">
         <v>5850891410.05</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>5882216014.9</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3673268544.72</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3585925303.23</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>13606000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>4399000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3763556000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2704000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>6320251000.0</v>
       </c>
-      <c r="AM41"/>
-      <c r="AN41">
+      <c r="AN41"/>
+      <c r="AO41">
         <v>4642187000.0</v>
       </c>
-      <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>5119789000.0</v>
       </c>
-      <c r="AQ41"/>
-      <c r="AR41">
+      <c r="AR41"/>
+      <c r="AS41">
         <v>5223334409.64</v>
       </c>
-      <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>3545692000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41">
+      <c r="AV41"/>
+      <c r="AW41">
         <v>4700683000.0</v>
       </c>
-      <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>4403924000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41">
+      <c r="AZ41"/>
+      <c r="BA41">
         <v>4831374000.0</v>
       </c>
-      <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>3010231000.0</v>
       </c>
-      <c r="BC41"/>
-      <c r="BD41">
+      <c r="BD41"/>
+      <c r="BE41">
         <v>3820416000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2720139000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2765070000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>3290925000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2353830000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2250162000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2265120000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1855177000.0</v>
       </c>
-      <c r="BL41"/>
-      <c r="BM41">
+      <c r="BM41"/>
+      <c r="BN41">
         <v>2094700000.0</v>
       </c>
-      <c r="BN41"/>
-      <c r="BO41">
+      <c r="BO41"/>
+      <c r="BP41">
         <v>2002200000.0</v>
       </c>
-      <c r="BP41"/>
-      <c r="BQ41">
+      <c r="BQ41"/>
+      <c r="BR41">
         <v>1877949000.0</v>
       </c>
-      <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>1772405000.0</v>
       </c>
-      <c r="BT41"/>
-      <c r="BU41">
+      <c r="BU41"/>
+      <c r="BV41">
         <v>6077113000.0</v>
       </c>
-      <c r="BV41"/>
-      <c r="BW41">
+      <c r="BW41"/>
+      <c r="BX41">
         <v>1658115000.0</v>
       </c>
-      <c r="BX41"/>
-      <c r="BY41">
+      <c r="BY41"/>
+      <c r="BZ41">
         <v>10050305000.0</v>
       </c>
-      <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>7304742000.0</v>
       </c>
-      <c r="CB41"/>
-      <c r="CC41">
+      <c r="CC41"/>
+      <c r="CD41">
         <v>9104320000.0</v>
       </c>
-      <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>6262385000.0</v>
       </c>
-      <c r="CF41"/>
-      <c r="CG41">
+      <c r="CG41"/>
+      <c r="CH41">
         <v>6754962000.0</v>
       </c>
-      <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>4788500000.0</v>
       </c>
-      <c r="CJ41"/>
-      <c r="CK41">
+      <c r="CK41"/>
+      <c r="CL41">
         <v>4892025000.0</v>
       </c>
-      <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
-      <c r="CO41">
+      <c r="CO41"/>
+      <c r="CP41">
         <v>1133781000.0</v>
       </c>
-      <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
-      <c r="CS41">
+      <c r="CS41"/>
+      <c r="CT41">
         <v>534979000.0</v>
       </c>
-      <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
@@ -17999,442 +18046,444 @@
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
       <c r="EU41"/>
       <c r="EV41"/>
       <c r="EW41"/>
       <c r="EX41"/>
+      <c r="EY41"/>
     </row>
-    <row r="42" spans="1:154">
+    <row r="42" spans="1:155">
       <c r="A42" t="s">
         <v>82</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>143757767000.0</v>
       </c>
-      <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>142961000000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>155840454000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>158091830650.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>142859861660.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>141608000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>141538703125.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>170546000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>117462848467.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>30262000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>115359137673.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>123335777893.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>129688018589.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>133422490324.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>135714616631.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>138965844406.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>136916764366.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>142670412901.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>135476078797.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127344059957.0</v>
       </c>
       <c r="X42">
         <v>127344059957.0</v>
       </c>
       <c r="Y42">
+        <v>127344059957.0</v>
+      </c>
+      <c r="Z42">
         <v>129615255190.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>125942882062.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>131385035253.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>125551318005.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>128226600986.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>128439749249.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>129189631010.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>125522296130.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>122254349131.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>141661000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>116384922902.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>107815000536.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>106362488161.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>110757652341.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>109503026265.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>103510050681.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>98709747492.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>74908072938.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>77847145773.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>67862607897.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>71189901037.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>73057020033.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>77030702129.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>79399949994.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>78913277562.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>176372417663.33</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>109844213084.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>129022853241.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>138103210075.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>184308394492.96</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>134434946276.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>175561351339.24</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>167277699483.26</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>165704932088.45</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>168914978391.09</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>163559231572.6</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>159071942292.68</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>156911479450.22</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>31127153080.0</v>
       </c>
-      <c r="BL42"/>
-      <c r="BM42">
+      <c r="BM42"/>
+      <c r="BN42">
         <v>169821558000.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>194942819150.0</v>
       </c>
-      <c r="BP42"/>
-      <c r="BQ42">
+      <c r="BQ42"/>
+      <c r="BR42">
         <v>240727164720.0</v>
       </c>
-      <c r="BR42"/>
-      <c r="BS42">
+      <c r="BS42"/>
+      <c r="BT42">
         <v>211838296751.66</v>
       </c>
-      <c r="BT42"/>
-      <c r="BU42">
+      <c r="BU42"/>
+      <c r="BV42">
         <v>218965904100.0</v>
       </c>
-      <c r="BV42"/>
-      <c r="BW42">
+      <c r="BW42"/>
+      <c r="BX42">
         <v>216632487592.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>76221912580.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>220988500815.0</v>
       </c>
-      <c r="CB42"/>
-      <c r="CC42">
+      <c r="CC42"/>
+      <c r="CD42">
         <v>78016759200.0</v>
       </c>
-      <c r="CD42"/>
-      <c r="CE42">
+      <c r="CE42"/>
+      <c r="CF42">
         <v>78691255443.5</v>
       </c>
-      <c r="CF42"/>
-      <c r="CG42">
+      <c r="CG42"/>
+      <c r="CH42">
         <v>233267021750.0</v>
       </c>
-      <c r="CH42"/>
-      <c r="CI42">
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>252995973493.34</v>
       </c>
-      <c r="CJ42"/>
-      <c r="CK42">
+      <c r="CK42"/>
+      <c r="CL42">
         <v>256106042500.0</v>
       </c>
-      <c r="CL42"/>
-      <c r="CM42">
+      <c r="CM42"/>
+      <c r="CN42">
         <v>253619696184.93</v>
       </c>
-      <c r="CN42"/>
-      <c r="CO42">
+      <c r="CO42"/>
+      <c r="CP42">
         <v>242555311973.02</v>
       </c>
-      <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>237194363435.06</v>
       </c>
-      <c r="CR42"/>
-      <c r="CS42">
+      <c r="CS42"/>
+      <c r="CT42">
         <v>65959786297.06</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>57063583944.0</v>
       </c>
-      <c r="CV42"/>
-      <c r="CW42">
+      <c r="CW42"/>
+      <c r="CX42">
         <v>1710201208.02</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>1254651244.0</v>
       </c>
-      <c r="CZ42"/>
-      <c r="DA42">
+      <c r="DA42"/>
+      <c r="DB42">
         <v>120645395.0</v>
       </c>
-      <c r="DB42"/>
       <c r="DC42"/>
       <c r="DD42"/>
-      <c r="DE42">
+      <c r="DE42"/>
+      <c r="DF42">
         <v>1028842099.32</v>
       </c>
-      <c r="DF42"/>
-      <c r="DG42">
+      <c r="DG42"/>
+      <c r="DH42">
         <v>1671318120.0</v>
       </c>
-      <c r="DH42"/>
-      <c r="DI42">
+      <c r="DI42"/>
+      <c r="DJ42">
         <v>700686670.53</v>
       </c>
-      <c r="DJ42"/>
       <c r="DK42"/>
       <c r="DL42"/>
-      <c r="DM42">
+      <c r="DM42"/>
+      <c r="DN42">
         <v>557528359.03</v>
       </c>
-      <c r="DN42"/>
       <c r="DO42"/>
       <c r="DP42"/>
-      <c r="DQ42">
+      <c r="DQ42"/>
+      <c r="DR42">
         <v>601133017.11</v>
       </c>
-      <c r="DR42"/>
       <c r="DS42"/>
       <c r="DT42"/>
-      <c r="DU42">
+      <c r="DU42"/>
+      <c r="DV42">
         <v>429920946.16</v>
       </c>
-      <c r="DV42"/>
       <c r="DW42"/>
       <c r="DX42"/>
-      <c r="DY42">
+      <c r="DY42"/>
+      <c r="DZ42">
         <v>138836972.59</v>
       </c>
-      <c r="DZ42"/>
       <c r="EA42"/>
       <c r="EB42"/>
-      <c r="EC42">
+      <c r="EC42"/>
+      <c r="ED42">
         <v>298806672.0</v>
       </c>
-      <c r="ED42"/>
       <c r="EE42"/>
       <c r="EF42"/>
-      <c r="EG42">
+      <c r="EG42"/>
+      <c r="EH42">
         <v>178860175.0</v>
       </c>
-      <c r="EH42"/>
       <c r="EI42"/>
       <c r="EJ42"/>
-      <c r="EK42">
+      <c r="EK42"/>
+      <c r="EL42">
         <v>201326030.0</v>
       </c>
-      <c r="EL42"/>
       <c r="EM42"/>
       <c r="EN42"/>
-      <c r="EO42">
+      <c r="EO42"/>
+      <c r="EP42">
         <v>45655974.0</v>
       </c>
-      <c r="EP42"/>
       <c r="EQ42"/>
       <c r="ER42"/>
-      <c r="ES42">
+      <c r="ES42"/>
+      <c r="ET42">
         <v>43189200.0</v>
       </c>
-      <c r="ET42"/>
       <c r="EU42"/>
       <c r="EV42"/>
       <c r="EW42"/>
       <c r="EX42"/>
+      <c r="EY42"/>
     </row>
-    <row r="43" spans="1:154">
+    <row r="43" spans="1:155">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
@@ -18513,117 +18562,118 @@
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
       <c r="ET43"/>
       <c r="EU43"/>
       <c r="EV43"/>
       <c r="EW43"/>
       <c r="EX43"/>
+      <c r="EY43"/>
     </row>
-    <row r="44" spans="1:154">
+    <row r="44" spans="1:155">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
-      <c r="AR44">
-[...2 lines deleted...]
-      <c r="AS44"/>
+      <c r="AR44"/>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
@@ -18689,906 +18739,909 @@
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
       <c r="ET44"/>
       <c r="EU44"/>
       <c r="EV44"/>
       <c r="EW44"/>
       <c r="EX44"/>
+      <c r="EY44"/>
     </row>
-    <row r="45" spans="1:154">
+    <row r="45" spans="1:155">
       <c r="A45" t="s">
         <v>85</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>81182000000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>74692000000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>68858000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>88555000000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>41243000000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>38059000000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45">
+      <c r="X45"/>
+      <c r="Y45">
         <v>39197000000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>39701000000.0</v>
       </c>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
       <c r="AB45">
+        <v>0.0</v>
+      </c>
+      <c r="AC45">
         <v>27432000000.0</v>
       </c>
-      <c r="AC45">
-[...1 lines deleted...]
-      </c>
       <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
         <v>27082000000.0</v>
       </c>
-      <c r="AE45">
-[...1 lines deleted...]
-      </c>
       <c r="AF45">
+        <v>0.0</v>
+      </c>
+      <c r="AG45">
         <v>28325000000.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>28813000000.0</v>
       </c>
-      <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>30204000000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>33183000000.0</v>
       </c>
-      <c r="AM45"/>
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>35608871912.05</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>35899902832.29</v>
       </c>
-      <c r="AQ45"/>
-      <c r="AR45">
+      <c r="AR45"/>
+      <c r="AS45">
         <v>36377379707.1</v>
       </c>
-      <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>32982787540.2</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45">
+      <c r="AV45"/>
+      <c r="AW45">
         <v>27655651153.5</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>19347991367.33</v>
       </c>
-      <c r="AY45"/>
-      <c r="AZ45">
+      <c r="AZ45"/>
+      <c r="BA45">
         <v>24121902394.56</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>23205415620.26</v>
       </c>
-      <c r="BC45"/>
-      <c r="BD45">
+      <c r="BD45"/>
+      <c r="BE45">
         <v>22388926930.41</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>21380056454.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>22969394902.62</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>22476561824.73</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>23172359852.31</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>21538977243.63</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>21128942605.68</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45">
+      <c r="BM45"/>
+      <c r="BN45">
         <v>21016209290.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45">
+      <c r="BO45"/>
+      <c r="BP45">
         <v>21263518831.45</v>
       </c>
-      <c r="BP45"/>
-      <c r="BQ45">
+      <c r="BQ45"/>
+      <c r="BR45">
         <v>19810640400.0</v>
       </c>
-      <c r="BR45"/>
-      <c r="BS45">
+      <c r="BS45"/>
+      <c r="BT45">
         <v>19538611713.18</v>
       </c>
-      <c r="BT45"/>
-      <c r="BU45">
+      <c r="BU45"/>
+      <c r="BV45">
         <v>19601412590.0</v>
       </c>
-      <c r="BV45"/>
-      <c r="BW45">
+      <c r="BW45"/>
+      <c r="BX45">
         <v>26174915925.46</v>
       </c>
-      <c r="BX45"/>
-      <c r="BY45">
+      <c r="BY45"/>
+      <c r="BZ45">
         <v>26821849670.0</v>
       </c>
-      <c r="BZ45"/>
-      <c r="CA45">
+      <c r="CA45"/>
+      <c r="CB45">
         <v>27234359821.72</v>
       </c>
-      <c r="CB45"/>
-      <c r="CC45">
+      <c r="CC45"/>
+      <c r="CD45">
         <v>27050192820.0</v>
       </c>
-      <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>27973431548.51</v>
       </c>
-      <c r="CF45"/>
-      <c r="CG45">
+      <c r="CG45"/>
+      <c r="CH45">
         <v>28313258750.0</v>
       </c>
-      <c r="CH45"/>
-      <c r="CI45">
+      <c r="CI45"/>
+      <c r="CJ45">
         <v>29512677399.61</v>
       </c>
-      <c r="CJ45"/>
-      <c r="CK45">
+      <c r="CK45"/>
+      <c r="CL45">
         <v>30318549800.0</v>
       </c>
-      <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>18282067243.97</v>
       </c>
-      <c r="CN45"/>
-      <c r="CO45">
+      <c r="CO45"/>
+      <c r="CP45">
         <v>17124786798.36</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>12994594480.52</v>
       </c>
-      <c r="CR45"/>
-      <c r="CS45">
+      <c r="CS45"/>
+      <c r="CT45">
         <v>10513843862.03</v>
       </c>
-      <c r="CT45"/>
-      <c r="CU45">
+      <c r="CU45"/>
+      <c r="CV45">
         <v>8110374048.0</v>
       </c>
-      <c r="CV45"/>
-      <c r="CW45">
+      <c r="CW45"/>
+      <c r="CX45">
         <v>3217512403.96</v>
       </c>
-      <c r="CX45"/>
-      <c r="CY45">
+      <c r="CY45"/>
+      <c r="CZ45">
         <v>2486052492.0</v>
       </c>
-      <c r="CZ45"/>
-      <c r="DA45">
+      <c r="DA45"/>
+      <c r="DB45">
         <v>2440733834.52</v>
       </c>
-      <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
-      <c r="DE45">
+      <c r="DE45"/>
+      <c r="DF45">
         <v>1779401259.46</v>
       </c>
-      <c r="DF45"/>
-      <c r="DG45">
+      <c r="DG45"/>
+      <c r="DH45">
         <v>1202791620.0</v>
       </c>
-      <c r="DH45"/>
-      <c r="DI45">
+      <c r="DI45"/>
+      <c r="DJ45">
         <v>1041370808.59</v>
       </c>
-      <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
-      <c r="DM45">
+      <c r="DM45"/>
+      <c r="DN45">
         <v>787747127.77</v>
       </c>
-      <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
-      <c r="DQ45">
+      <c r="DQ45"/>
+      <c r="DR45">
         <v>687069688.76</v>
       </c>
-      <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
-      <c r="DU45">
+      <c r="DU45"/>
+      <c r="DV45">
         <v>559668506.09</v>
       </c>
-      <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
-      <c r="DY45">
+      <c r="DY45"/>
+      <c r="DZ45">
         <v>574029334.96</v>
       </c>
-      <c r="DZ45"/>
       <c r="EA45"/>
       <c r="EB45"/>
-      <c r="EC45">
+      <c r="EC45"/>
+      <c r="ED45">
         <v>600691673.51</v>
       </c>
-      <c r="ED45"/>
       <c r="EE45"/>
       <c r="EF45"/>
-      <c r="EG45">
+      <c r="EG45"/>
+      <c r="EH45">
         <v>452433734.46</v>
       </c>
-      <c r="EH45"/>
       <c r="EI45"/>
       <c r="EJ45"/>
-      <c r="EK45">
+      <c r="EK45"/>
+      <c r="EL45">
         <v>308310037.3</v>
       </c>
-      <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
-      <c r="EO45">
+      <c r="EO45"/>
+      <c r="EP45">
         <v>202351786.0</v>
       </c>
-      <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
-      <c r="ES45">
+      <c r="ES45"/>
+      <c r="ET45">
         <v>188343225.0</v>
       </c>
-      <c r="ET45"/>
       <c r="EU45"/>
       <c r="EV45"/>
       <c r="EW45"/>
       <c r="EX45"/>
+      <c r="EY45"/>
     </row>
-    <row r="46" spans="1:154">
+    <row r="46" spans="1:155">
       <c r="A46" t="s">
         <v>86</v>
       </c>
-      <c r="B46">
+      <c r="B46"/>
+      <c r="C46">
         <v>34228659000.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>33035000000.0</v>
       </c>
-      <c r="E46"/>
-      <c r="F46">
+      <c r="F46"/>
+      <c r="G46">
         <v>33175102400.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>33124364000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>28503960496.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>28499000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37363000000.0</v>
       </c>
       <c r="K46">
         <v>37363000000.0</v>
       </c>
       <c r="L46">
+        <v>37363000000.0</v>
+      </c>
+      <c r="M46">
         <v>41210543443.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>39042626162.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>41742273440.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>45142161744.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>46442066924.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>46462821403.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>47575901329.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>48350527551.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>50382360127.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>44628283301.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44206524136.0</v>
       </c>
       <c r="X46">
         <v>44206524136.0</v>
       </c>
       <c r="Y46">
+        <v>44206524136.0</v>
+      </c>
+      <c r="Z46">
         <v>44994952328.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>43275561370.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>45145553787.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>30770611329.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>31426280215.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>31439517066.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>31623073329.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>34891598915.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>33983203359.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>28813000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>32910336950.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>32224474555.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>31790337859.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>37273799493.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>36851574213.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>40447582711.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>38571816455.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>40335930998.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>41918540647.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>39522514894.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>41460297670.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>41803877037.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>44077653296.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>38088174013.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>37854717137.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>19347991367.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>24545938140.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>26701085719.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>28580251929.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>23205415620.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>28956160300.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>22388926930.41</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>21380056454.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>22969394902.62</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>22476561824.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>23172359852.31</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>21538977243.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>20786624500.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>21128942605.0</v>
       </c>
-      <c r="BL46"/>
-      <c r="BM46">
+      <c r="BM46"/>
+      <c r="BN46">
         <v>21016209290.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46">
+      <c r="BO46"/>
+      <c r="BP46">
         <v>21263518831.0</v>
       </c>
-      <c r="BP46"/>
-      <c r="BQ46">
+      <c r="BQ46"/>
+      <c r="BR46">
         <v>19810640400.0</v>
       </c>
-      <c r="BR46"/>
-      <c r="BS46">
+      <c r="BS46"/>
+      <c r="BT46">
         <v>19538611713.18</v>
       </c>
-      <c r="BT46"/>
-      <c r="BU46">
+      <c r="BU46"/>
+      <c r="BV46">
         <v>19601412590.0</v>
       </c>
-      <c r="BV46"/>
-      <c r="BW46">
+      <c r="BW46"/>
+      <c r="BX46">
         <v>26174915925.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46">
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>26821849670.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>27234359821.0</v>
       </c>
-      <c r="CB46"/>
-      <c r="CC46">
+      <c r="CC46"/>
+      <c r="CD46">
         <v>27050192820.0</v>
       </c>
-      <c r="CD46"/>
-      <c r="CE46">
+      <c r="CE46"/>
+      <c r="CF46">
         <v>27973431548.51</v>
       </c>
-      <c r="CF46"/>
-      <c r="CG46">
+      <c r="CG46"/>
+      <c r="CH46">
         <v>28313258750.0</v>
       </c>
-      <c r="CH46"/>
-      <c r="CI46">
+      <c r="CI46"/>
+      <c r="CJ46">
         <v>29512677399.61</v>
       </c>
-      <c r="CJ46"/>
-      <c r="CK46">
+      <c r="CK46"/>
+      <c r="CL46">
         <v>30318549800.0</v>
       </c>
-      <c r="CL46"/>
-      <c r="CM46">
+      <c r="CM46"/>
+      <c r="CN46">
         <v>18282067243.97</v>
       </c>
-      <c r="CN46"/>
-      <c r="CO46">
+      <c r="CO46"/>
+      <c r="CP46">
         <v>17124786798.36</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>12994594480.52</v>
       </c>
-      <c r="CR46"/>
-      <c r="CS46">
+      <c r="CS46"/>
+      <c r="CT46">
         <v>10513843862.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>8110374048.0</v>
       </c>
-      <c r="CV46"/>
-      <c r="CW46">
+      <c r="CW46"/>
+      <c r="CX46">
         <v>3217512403.96</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>2486052492.0</v>
       </c>
-      <c r="CZ46"/>
-      <c r="DA46">
+      <c r="DA46"/>
+      <c r="DB46">
         <v>2440733834.0</v>
       </c>
-      <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
-      <c r="DE46">
+      <c r="DE46"/>
+      <c r="DF46">
         <v>1779401259.46</v>
       </c>
-      <c r="DF46"/>
-      <c r="DG46">
+      <c r="DG46"/>
+      <c r="DH46">
         <v>1202791620.0</v>
       </c>
-      <c r="DH46"/>
-      <c r="DI46">
+      <c r="DI46"/>
+      <c r="DJ46">
         <v>1041370808.59</v>
       </c>
-      <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
-      <c r="DM46">
+      <c r="DM46"/>
+      <c r="DN46">
         <v>787747127.77</v>
       </c>
-      <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
-      <c r="DQ46">
+      <c r="DQ46"/>
+      <c r="DR46">
         <v>687069688.76</v>
       </c>
-      <c r="DR46"/>
       <c r="DS46"/>
       <c r="DT46"/>
-      <c r="DU46">
+      <c r="DU46"/>
+      <c r="DV46">
         <v>559668506.09</v>
       </c>
-      <c r="DV46"/>
       <c r="DW46"/>
       <c r="DX46"/>
-      <c r="DY46">
+      <c r="DY46"/>
+      <c r="DZ46">
         <v>574029334.96</v>
       </c>
-      <c r="DZ46"/>
       <c r="EA46"/>
       <c r="EB46"/>
-      <c r="EC46">
+      <c r="EC46"/>
+      <c r="ED46">
         <v>600691673.0</v>
       </c>
-      <c r="ED46"/>
       <c r="EE46"/>
       <c r="EF46"/>
-      <c r="EG46">
+      <c r="EG46"/>
+      <c r="EH46">
         <v>452433734.0</v>
       </c>
-      <c r="EH46"/>
       <c r="EI46"/>
       <c r="EJ46"/>
-      <c r="EK46">
+      <c r="EK46"/>
+      <c r="EL46">
         <v>308310037.0</v>
       </c>
-      <c r="EL46"/>
       <c r="EM46"/>
       <c r="EN46"/>
-      <c r="EO46">
+      <c r="EO46"/>
+      <c r="EP46">
         <v>202351786.0</v>
       </c>
-      <c r="EP46"/>
       <c r="EQ46"/>
       <c r="ER46"/>
-      <c r="ES46">
+      <c r="ES46"/>
+      <c r="ET46">
         <v>188343225.0</v>
       </c>
-      <c r="ET46"/>
       <c r="EU46"/>
       <c r="EV46"/>
       <c r="EW46"/>
       <c r="EX46"/>
+      <c r="EY46"/>
     </row>
-    <row r="47" spans="1:154">
+    <row r="47" spans="1:155">
       <c r="A47" t="s">
         <v>87</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
-[...1 lines deleted...]
-      </c>
+      <c r="J47"/>
       <c r="K47">
         <v>37363000000.0</v>
       </c>
       <c r="L47">
-        <v>37992000000.0</v>
+        <v>37363000000.0</v>
       </c>
       <c r="M47">
         <v>37992000000.0</v>
       </c>
       <c r="N47">
-        <v>39843000000.0</v>
+        <v>37992000000.0</v>
       </c>
       <c r="O47">
         <v>39843000000.0</v>
       </c>
       <c r="P47">
-        <v>40804000000.0</v>
+        <v>39843000000.0</v>
       </c>
       <c r="Q47">
         <v>40804000000.0</v>
       </c>
       <c r="R47">
-        <v>40116000000.0</v>
+        <v>40804000000.0</v>
       </c>
       <c r="S47">
         <v>40116000000.0</v>
       </c>
       <c r="T47">
-        <v>41243000000.0</v>
+        <v>40116000000.0</v>
       </c>
       <c r="U47">
         <v>41243000000.0</v>
       </c>
       <c r="V47">
-        <v>38059000000.0</v>
+        <v>41243000000.0</v>
       </c>
       <c r="W47">
         <v>38059000000.0</v>
       </c>
       <c r="X47">
-        <v>39197000000.0</v>
+        <v>38059000000.0</v>
       </c>
       <c r="Y47">
         <v>39197000000.0</v>
       </c>
       <c r="Z47">
-        <v>39701000000.0</v>
+        <v>39197000000.0</v>
       </c>
       <c r="AA47">
         <v>39701000000.0</v>
       </c>
       <c r="AB47">
-        <v>27432000000.0</v>
+        <v>39701000000.0</v>
       </c>
       <c r="AC47">
         <v>27432000000.0</v>
       </c>
       <c r="AD47">
+        <v>27432000000.0</v>
+      </c>
+      <c r="AE47">
         <v>31352164852.98</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>31520018621.97</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>34844384303.11</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>34015852047.56</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>34037000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>28813000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>32312239000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>30204000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>37291055000.0</v>
       </c>
-      <c r="AM47"/>
-      <c r="AN47">
+      <c r="AN47"/>
+      <c r="AO47">
         <v>40384724000.0</v>
       </c>
-      <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>40293210000.0</v>
       </c>
-      <c r="AQ47"/>
-      <c r="AR47">
+      <c r="AR47"/>
+      <c r="AS47">
         <v>39614680873.96</v>
       </c>
-      <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>41798940000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47">
+      <c r="AV47"/>
+      <c r="AW47">
         <v>38104042000.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>26129085000.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47">
+      <c r="AZ47"/>
+      <c r="BA47">
         <v>30888887000.0</v>
       </c>
-      <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>29781285000.0</v>
       </c>
-      <c r="BC47"/>
-      <c r="BD47">
+      <c r="BD47"/>
+      <c r="BE47">
         <v>29820017000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>29091888000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>32386469000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>30505555000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>31346941000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>31542284000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>27527500000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>29709535000.0</v>
       </c>
-      <c r="BL47"/>
-      <c r="BM47">
+      <c r="BM47"/>
+      <c r="BN47">
         <v>33227343000.0</v>
       </c>
-      <c r="BN47"/>
-      <c r="BO47">
+      <c r="BO47"/>
+      <c r="BP47">
         <v>30240965000.0</v>
       </c>
-      <c r="BP47"/>
-      <c r="BQ47">
+      <c r="BQ47"/>
+      <c r="BR47">
         <v>26464514000.0</v>
       </c>
-      <c r="BR47"/>
-      <c r="BS47">
+      <c r="BS47"/>
+      <c r="BT47">
         <v>24794957000.0</v>
       </c>
-      <c r="BT47"/>
-      <c r="BU47">
+      <c r="BU47"/>
+      <c r="BV47">
         <v>23758838000.0</v>
       </c>
-      <c r="BV47"/>
-      <c r="BW47">
+      <c r="BW47"/>
+      <c r="BX47">
         <v>31576742000.0</v>
       </c>
-      <c r="BX47"/>
-      <c r="BY47">
+      <c r="BY47"/>
+      <c r="BZ47">
         <v>34750142000.0</v>
       </c>
-      <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47">
         <v>32688630000.0</v>
       </c>
-      <c r="CB47"/>
-      <c r="CC47">
+      <c r="CC47"/>
+      <c r="CD47">
         <v>33272720000.0</v>
       </c>
-      <c r="CD47"/>
-      <c r="CE47">
+      <c r="CE47"/>
+      <c r="CF47">
         <v>32654932000.0</v>
       </c>
-      <c r="CF47"/>
-      <c r="CG47">
+      <c r="CG47"/>
+      <c r="CH47">
         <v>30907346000.0</v>
       </c>
-      <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>29159610000.0</v>
       </c>
-      <c r="CJ47"/>
-      <c r="CK47">
+      <c r="CK47"/>
+      <c r="CL47">
         <v>26420925000.0</v>
       </c>
-      <c r="CL47"/>
-      <c r="CM47">
+      <c r="CM47"/>
+      <c r="CN47">
         <v>16614052000.0</v>
       </c>
-      <c r="CN47"/>
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47">
         <v>15021534000.0</v>
       </c>
-      <c r="CP47"/>
-      <c r="CQ47">
+      <c r="CQ47"/>
+      <c r="CR47">
         <v>11485063000.0</v>
       </c>
-      <c r="CR47"/>
-      <c r="CS47">
+      <c r="CS47"/>
+      <c r="CT47">
         <v>10042005000.0</v>
       </c>
-      <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
@@ -19601,461 +19654,463 @@
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
       <c r="ET47"/>
       <c r="EU47"/>
       <c r="EV47"/>
       <c r="EW47"/>
       <c r="EX47"/>
+      <c r="EY47"/>
     </row>
-    <row r="48" spans="1:154">
+    <row r="48" spans="1:155">
       <c r="A48" t="s">
         <v>88</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>-126663958000.0</v>
       </c>
-      <c r="C48"/>
-      <c r="D48">
+      <c r="D48"/>
+      <c r="E48">
         <v>-123361000000.0</v>
       </c>
-      <c r="E48"/>
-      <c r="F48">
+      <c r="F48"/>
+      <c r="G48">
         <v>-133407940600.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-129121404750.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-114660954251.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-114641000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-114891000000.0</v>
       </c>
       <c r="K48">
         <v>-114891000000.0</v>
       </c>
       <c r="L48">
+        <v>-114891000000.0</v>
+      </c>
+      <c r="M48">
         <v>-122666232782.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-113086000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-120059774615.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-128361445781.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-134995021576.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-138882312768.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-141270558257.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-144654886151.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-142540445491.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-148530417787.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-141101078796.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-132630592908.0</v>
       </c>
       <c r="X48">
         <v>-132630592908.0</v>
       </c>
       <c r="Y48">
+        <v>-132630592908.0</v>
+      </c>
+      <c r="Z48">
         <v>-134996074034.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-131171789845.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-136839890836.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-130931015144.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-133720930233.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-134007429769.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-134789817838.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-131430155208.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-128008398321.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-106692000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-121864077670.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-112931825458.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-111410377856.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-116144903113.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-114829252041.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-108972154205.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-103918544668.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-80646137551.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-83810347533.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-73496159619.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-77099664926.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-79208370507.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-83516633882.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-85720476704.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-85195063365.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-91126044295.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-115607568962.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-134893326250.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-144386834617.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-112595477178.09</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-140498784406.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-101034008293.17</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-90265863481.12</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-88391367005.21</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-87238082833.13</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-89419354909.2</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-89530629240.81</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-68356139779.09</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-92354763871.04</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>-102950995290.0</v>
       </c>
-      <c r="BN48"/>
-      <c r="BO48">
+      <c r="BO48"/>
+      <c r="BP48">
         <v>-120423025776.89</v>
       </c>
-      <c r="BP48"/>
-      <c r="BQ48">
+      <c r="BQ48"/>
+      <c r="BR48">
         <v>-125623339200.0</v>
       </c>
-      <c r="BR48"/>
-      <c r="BS48">
+      <c r="BS48"/>
+      <c r="BT48">
         <v>-123378781814.44</v>
       </c>
-      <c r="BT48"/>
-      <c r="BU48">
+      <c r="BU48"/>
+      <c r="BV48">
         <v>-96651571520.0</v>
       </c>
-      <c r="BV48"/>
-      <c r="BW48">
+      <c r="BW48"/>
+      <c r="BX48">
         <v>-56040489128.9</v>
       </c>
-      <c r="BX48"/>
-      <c r="BY48">
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>-75353282400.0</v>
       </c>
-      <c r="BZ48"/>
-      <c r="CA48">
+      <c r="CA48"/>
+      <c r="CB48">
         <v>-59799905315.8</v>
       </c>
-      <c r="CB48"/>
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48">
         <v>-64344346500.0</v>
       </c>
-      <c r="CD48"/>
-      <c r="CE48">
+      <c r="CE48"/>
+      <c r="CF48">
         <v>-44835614218.77</v>
       </c>
-      <c r="CF48"/>
-      <c r="CG48">
+      <c r="CG48"/>
+      <c r="CH48">
         <v>-39700799250.0</v>
       </c>
-      <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>-48030996594.96</v>
       </c>
-      <c r="CJ48"/>
-      <c r="CK48">
+      <c r="CK48"/>
+      <c r="CL48">
         <v>-41871860800.0</v>
       </c>
-      <c r="CL48"/>
-      <c r="CM48">
+      <c r="CM48"/>
+      <c r="CN48">
         <v>-28646054608.11</v>
       </c>
-      <c r="CN48"/>
-      <c r="CO48">
+      <c r="CO48"/>
+      <c r="CP48">
         <v>-10118603950.86</v>
       </c>
-      <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>-8980942857.14</v>
       </c>
-      <c r="CR48"/>
-      <c r="CS48">
+      <c r="CS48"/>
+      <c r="CT48">
         <v>-958531825.06</v>
       </c>
-      <c r="CT48"/>
-      <c r="CU48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>-845399592.0</v>
       </c>
-      <c r="CV48"/>
-      <c r="CW48">
+      <c r="CW48"/>
+      <c r="CX48">
         <v>843130691.79</v>
       </c>
-      <c r="CX48"/>
-      <c r="CY48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>403820186.0</v>
       </c>
-      <c r="CZ48"/>
-      <c r="DA48">
+      <c r="DA48"/>
+      <c r="DB48">
         <v>77956886.0</v>
       </c>
-      <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
-      <c r="DE48">
+      <c r="DE48"/>
+      <c r="DF48">
         <v>787691789.77</v>
       </c>
-      <c r="DF48"/>
-      <c r="DG48">
+      <c r="DG48"/>
+      <c r="DH48">
         <v>228817130.0</v>
       </c>
-      <c r="DH48"/>
-      <c r="DI48">
+      <c r="DI48"/>
+      <c r="DJ48">
         <v>996173055.61</v>
       </c>
-      <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48"/>
-      <c r="DM48">
+      <c r="DM48"/>
+      <c r="DN48">
         <v>758959837.26</v>
       </c>
-      <c r="DN48"/>
       <c r="DO48"/>
       <c r="DP48"/>
-      <c r="DQ48">
+      <c r="DQ48"/>
+      <c r="DR48">
         <v>651891514.52</v>
       </c>
-      <c r="DR48"/>
       <c r="DS48"/>
       <c r="DT48"/>
-      <c r="DU48">
+      <c r="DU48"/>
+      <c r="DV48">
         <v>553167478.55</v>
       </c>
-      <c r="DV48"/>
       <c r="DW48"/>
       <c r="DX48"/>
-      <c r="DY48">
+      <c r="DY48"/>
+      <c r="DZ48">
         <v>423179466.36</v>
       </c>
-      <c r="DZ48"/>
       <c r="EA48"/>
       <c r="EB48"/>
-      <c r="EC48">
+      <c r="EC48"/>
+      <c r="ED48">
         <v>408925205.0</v>
       </c>
-      <c r="ED48"/>
       <c r="EE48"/>
       <c r="EF48"/>
-      <c r="EG48">
+      <c r="EG48"/>
+      <c r="EH48">
         <v>183296277.0</v>
       </c>
-      <c r="EH48"/>
       <c r="EI48"/>
       <c r="EJ48"/>
-      <c r="EK48">
+      <c r="EK48"/>
+      <c r="EL48">
         <v>70258056.0</v>
       </c>
-      <c r="EL48"/>
       <c r="EM48"/>
       <c r="EN48"/>
-      <c r="EO48">
+      <c r="EO48"/>
+      <c r="EP48">
         <v>42918226.0</v>
       </c>
-      <c r="EP48"/>
       <c r="EQ48"/>
       <c r="ER48"/>
-      <c r="ES48">
+      <c r="ES48"/>
+      <c r="ET48">
         <v>28212300.0</v>
       </c>
-      <c r="ET48"/>
       <c r="EU48"/>
       <c r="EV48"/>
       <c r="EW48"/>
       <c r="EX48"/>
+      <c r="EY48"/>
     </row>
-    <row r="49" spans="1:154">
+    <row r="49" spans="1:155">
       <c r="A49" t="s">
         <v>89</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-      <c r="AR49">
-[...2 lines deleted...]
-      <c r="AS49"/>
+      <c r="AR49"/>
+      <c r="AS49">
+        <v>0.0</v>
+      </c>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
@@ -20121,157 +20176,158 @@
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
       <c r="ET49"/>
       <c r="EU49"/>
       <c r="EV49"/>
       <c r="EW49"/>
       <c r="EX49"/>
+      <c r="EY49"/>
     </row>
-    <row r="50" spans="1:154">
+    <row r="50" spans="1:155">
       <c r="A50" t="s">
         <v>90</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>4329000000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>4701000000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>3775000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>6789000000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>6318000000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>4403000000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>8840000000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>8748000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>42336878418.09</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>4270000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>18868654178.47</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>5453808752.03</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>5483007448.79</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>8173207036.54</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>7978863936.59</v>
-      </c>
-[...1 lines deleted...]
-        <v>8102000000.0</v>
       </c>
       <c r="AI50">
         <v>8102000000.0</v>
       </c>
       <c r="AJ50">
+        <v>8102000000.0</v>
+      </c>
+      <c r="AK50">
         <v>6257000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>48512000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58035000000.0</v>
       </c>
       <c r="AM50">
         <v>58035000000.0</v>
       </c>
       <c r="AN50">
+        <v>58035000000.0</v>
+      </c>
+      <c r="AO50">
         <v>7688000000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>52203207405.02</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>29201000000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
-      <c r="AZ50">
+      <c r="AZ50"/>
+      <c r="BA50">
         <v>18669000000.0</v>
       </c>
-      <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
@@ -20329,1041 +20385,1045 @@
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
       <c r="EU50"/>
       <c r="EV50"/>
       <c r="EW50"/>
       <c r="EX50"/>
+      <c r="EY50"/>
     </row>
-    <row r="51" spans="1:154">
+    <row r="51" spans="1:155">
       <c r="A51" t="s">
         <v>91</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>52690893000.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>53906000000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>57405068600.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>62223135650.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>56996919077.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>56987000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>65058000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>67343000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>66390000000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>75582000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>77854000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>70092000000.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>69521000000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>67760000000.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>68822000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74718000000.0</v>
       </c>
       <c r="X51">
         <v>74718000000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="Y51">
+        <v>74718000000.0</v>
+      </c>
+      <c r="Z51"/>
+      <c r="AA51">
         <v>72067000000.0</v>
       </c>
-      <c r="AA51">
-[...1 lines deleted...]
-      </c>
       <c r="AB51">
+        <v>0.0</v>
+      </c>
+      <c r="AC51">
         <v>157280239244.26</v>
       </c>
-      <c r="AC51">
-[...1 lines deleted...]
-      </c>
       <c r="AD51">
+        <v>0.0</v>
+      </c>
+      <c r="AE51">
         <v>48172000000.0</v>
       </c>
-      <c r="AE51"/>
-      <c r="AF51">
+      <c r="AF51"/>
+      <c r="AG51">
         <v>43259000000.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>44182000000.0</v>
       </c>
-      <c r="AI51"/>
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>46574000000.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>53617000000.0</v>
       </c>
-      <c r="AM51"/>
-      <c r="AN51">
+      <c r="AN51"/>
+      <c r="AO51">
         <v>57501442724.73</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>47824337844.19</v>
       </c>
-      <c r="AQ51"/>
-      <c r="AR51">
+      <c r="AR51"/>
+      <c r="AS51">
         <v>47938885756.17</v>
       </c>
-      <c r="AS51"/>
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>39959472634.55</v>
       </c>
-      <c r="AU51"/>
-      <c r="AV51">
+      <c r="AV51"/>
+      <c r="AW51">
         <v>35340802123.91</v>
       </c>
-      <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51">
         <v>39605278428.0</v>
       </c>
-      <c r="AY51"/>
-      <c r="AZ51">
+      <c r="AZ51"/>
+      <c r="BA51">
         <v>47508200072.93</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51">
+      <c r="BB51"/>
+      <c r="BC51">
         <v>43494598954.0</v>
       </c>
-      <c r="BC51"/>
-      <c r="BD51">
+      <c r="BD51"/>
+      <c r="BE51">
         <v>40012030819.23</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>41461463936.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>43570259465.19</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>49868712484.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>44673193504.63</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>43904148956.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>44675585218.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>37286816195.0</v>
       </c>
-      <c r="BL51"/>
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51">
         <v>34150469460.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51">
+      <c r="BO51"/>
+      <c r="BP51">
         <v>37245564943.0</v>
       </c>
-      <c r="BP51"/>
-      <c r="BQ51">
+      <c r="BQ51"/>
+      <c r="BR51">
         <v>33323645520.0</v>
       </c>
-      <c r="BR51"/>
-      <c r="BS51">
+      <c r="BS51"/>
+      <c r="BT51">
         <v>31160310105.38</v>
       </c>
-      <c r="BT51"/>
-      <c r="BU51">
+      <c r="BU51"/>
+      <c r="BV51">
         <v>28982601300.0</v>
       </c>
-      <c r="BV51"/>
-      <c r="BW51">
+      <c r="BW51"/>
+      <c r="BX51">
         <v>23427459215.0</v>
       </c>
-      <c r="BX51"/>
-      <c r="BY51">
+      <c r="BY51"/>
+      <c r="BZ51">
         <v>17482918090.0</v>
       </c>
-      <c r="BZ51"/>
-      <c r="CA51">
+      <c r="CA51"/>
+      <c r="CB51">
         <v>23587473312.0</v>
       </c>
-      <c r="CB51"/>
-      <c r="CC51">
+      <c r="CC51"/>
+      <c r="CD51">
         <v>21358832900.0</v>
       </c>
-      <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
-      <c r="CG51">
+      <c r="CG51"/>
+      <c r="CH51">
         <v>21125800500.0</v>
       </c>
-      <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
-      <c r="CK51">
+      <c r="CK51"/>
+      <c r="CL51">
         <v>22734896800.0</v>
       </c>
-      <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
-      <c r="CO51">
+      <c r="CO51"/>
+      <c r="CP51">
         <v>23267127198.27</v>
       </c>
-      <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
-      <c r="CS51">
+      <c r="CS51"/>
+      <c r="CT51">
         <v>11389025093.0</v>
       </c>
-      <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
-      <c r="CW51">
+      <c r="CW51"/>
+      <c r="CX51">
         <v>2265455510.99</v>
       </c>
-      <c r="CX51"/>
-      <c r="CY51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>1102677730.0</v>
       </c>
-      <c r="CZ51"/>
-      <c r="DA51">
+      <c r="DA51"/>
+      <c r="DB51">
         <v>1758378138.0</v>
       </c>
-      <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
-      <c r="DE51">
+      <c r="DE51"/>
+      <c r="DF51">
         <v>1019947210.85</v>
       </c>
-      <c r="DF51"/>
-      <c r="DG51">
+      <c r="DG51"/>
+      <c r="DH51">
         <v>387955960.0</v>
       </c>
-      <c r="DH51"/>
-      <c r="DI51">
+      <c r="DI51"/>
+      <c r="DJ51">
         <v>267420038.47</v>
       </c>
-      <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
-      <c r="DM51">
+      <c r="DM51"/>
+      <c r="DN51">
         <v>214562898.38</v>
       </c>
-      <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
-      <c r="DQ51">
+      <c r="DQ51"/>
+      <c r="DR51">
         <v>20874960.54</v>
       </c>
-      <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
-      <c r="DU51">
+      <c r="DU51"/>
+      <c r="DV51">
         <v>6305573.44</v>
       </c>
-      <c r="DV51"/>
       <c r="DW51"/>
       <c r="DX51"/>
-      <c r="DY51">
+      <c r="DY51"/>
+      <c r="DZ51">
         <v>21327050.39</v>
       </c>
-      <c r="DZ51"/>
       <c r="EA51"/>
       <c r="EB51"/>
-      <c r="EC51">
+      <c r="EC51"/>
+      <c r="ED51">
         <v>11270705.0</v>
       </c>
-      <c r="ED51"/>
       <c r="EE51"/>
       <c r="EF51"/>
-      <c r="EG51">
+      <c r="EG51"/>
+      <c r="EH51">
         <v>4658090.0</v>
       </c>
-      <c r="EH51"/>
       <c r="EI51"/>
       <c r="EJ51"/>
-      <c r="EK51">
+      <c r="EK51"/>
+      <c r="EL51">
         <v>2089734.0</v>
       </c>
-      <c r="EL51"/>
       <c r="EM51"/>
       <c r="EN51"/>
-      <c r="EO51">
+      <c r="EO51"/>
+      <c r="EP51">
         <v>152186580.0</v>
       </c>
-      <c r="EP51"/>
       <c r="EQ51"/>
       <c r="ER51"/>
-      <c r="ES51">
+      <c r="ES51"/>
+      <c r="ET51">
         <v>159695550.0</v>
       </c>
-      <c r="ET51"/>
       <c r="EU51"/>
       <c r="EV51"/>
       <c r="EW51"/>
       <c r="EX51"/>
+      <c r="EY51"/>
     </row>
-    <row r="52" spans="1:154">
+    <row r="52" spans="1:155">
       <c r="A52" t="s">
         <v>92</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>7137436000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>7391000000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>7612169400.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9509862050.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8660507173.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8659000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12341000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13264000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>14721000000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>15675000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>16351000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11961000000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>11412000000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>8488000000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>7530000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11826000000.0</v>
       </c>
       <c r="X52">
         <v>11826000000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Y52">
+        <v>11826000000.0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52">
         <v>8748000000.0</v>
       </c>
-      <c r="AA52">
-[...1 lines deleted...]
-      </c>
       <c r="AB52">
+        <v>0.0</v>
+      </c>
+      <c r="AC52">
         <v>4270000000.0</v>
       </c>
-      <c r="AC52">
-[...1 lines deleted...]
-      </c>
       <c r="AD52">
+        <v>0.0</v>
+      </c>
+      <c r="AE52">
         <v>5502000000.0</v>
       </c>
-      <c r="AE52">
-[...1 lines deleted...]
-      </c>
       <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
         <v>10351000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7978863936.59</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11961000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>8102000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>12051000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>48512000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>14044000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>58035000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>20313871092.91</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>15885329903.47</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52">
+      <c r="AR52"/>
+      <c r="AS52">
         <v>17260897795.09</v>
       </c>
-      <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>11583012310.39</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>9375884183.89</v>
       </c>
-      <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>14355927871.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>14580397350.19</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>9797032086.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>7510581867.09</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>7842415981.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>11274705213.09</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>13316481992.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>12531394876.05</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>7833547561.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>10392232425.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>7322387192.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>5691111720.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>8132951883.0</v>
       </c>
-      <c r="BP52"/>
-      <c r="BQ52">
+      <c r="BQ52"/>
+      <c r="BR52">
         <v>7097845920.0</v>
       </c>
-      <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>6067470455.01</v>
       </c>
-      <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>4947584970.0</v>
       </c>
-      <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>2971888571.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>552343880.0</v>
       </c>
-      <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>3890206544.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>3072944760.0</v>
       </c>
-      <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>2068465000.0</v>
       </c>
-      <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>2156924000.0</v>
       </c>
-      <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>5841451457.48</v>
       </c>
-      <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
-      <c r="CS52">
+      <c r="CS52"/>
+      <c r="CT52">
         <v>1323607424.0</v>
       </c>
-      <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
-      <c r="CW52">
+      <c r="CW52"/>
+      <c r="CX52">
         <v>564381361.04</v>
       </c>
-      <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
-      <c r="DA52">
+      <c r="DA52"/>
+      <c r="DB52">
         <v>759536119.0</v>
       </c>
-      <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
-      <c r="DE52">
+      <c r="DE52"/>
+      <c r="DF52">
         <v>281671468.11</v>
       </c>
-      <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>97320968.11</v>
       </c>
-      <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
-      <c r="DM52">
+      <c r="DM52"/>
+      <c r="DN52">
         <v>43790836.0</v>
       </c>
-      <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
-      <c r="DQ52">
+      <c r="DQ52"/>
+      <c r="DR52">
         <v>18426662.7</v>
       </c>
-      <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
-      <c r="DU52">
+      <c r="DU52"/>
+      <c r="DV52">
         <v>1607205.39</v>
       </c>
-      <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
-      <c r="DY52">
+      <c r="DY52"/>
+      <c r="DZ52">
         <v>15807914.02</v>
       </c>
-      <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
-      <c r="EC52">
+      <c r="EC52"/>
+      <c r="ED52">
         <v>10383418.0</v>
       </c>
-      <c r="ED52"/>
       <c r="EE52"/>
       <c r="EF52"/>
-      <c r="EG52">
+      <c r="EG52"/>
+      <c r="EH52">
         <v>4658090.0</v>
       </c>
-      <c r="EH52"/>
       <c r="EI52"/>
       <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
       <c r="EM52"/>
       <c r="EN52"/>
       <c r="EO52"/>
       <c r="EP52"/>
       <c r="EQ52"/>
       <c r="ER52"/>
       <c r="ES52"/>
       <c r="ET52"/>
       <c r="EU52"/>
       <c r="EV52"/>
       <c r="EW52"/>
       <c r="EX52"/>
+      <c r="EY52"/>
     </row>
-    <row r="53" spans="1:154">
+    <row r="53" spans="1:155">
       <c r="A53" t="s">
         <v>93</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>6777060000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>6441000000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>8019404800.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>6765495100.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>5092886306.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5092000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5917000000.0</v>
       </c>
       <c r="K53">
         <v>5917000000.0</v>
       </c>
       <c r="L53">
+        <v>5917000000.0</v>
+      </c>
+      <c r="M53">
         <v>7352207397.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>7666829985.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>8196961759.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>8001991370.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>8232415205.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>9008570766.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>9224383301.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>7094958968.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>7393110188.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>10764540337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6583645581.0</v>
       </c>
       <c r="X53">
         <v>6583645581.0</v>
       </c>
       <c r="Y53">
+        <v>6583645581.0</v>
+      </c>
+      <c r="Z53">
         <v>6701065619.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>7753433617.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>8088469411.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>13267526640.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>13550234849.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>12733921523.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>12808267164.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>9811529933.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>9556088782.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>6868000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>7844660194.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>194174757.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>191558783.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>5597304127.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>5533899716.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>5351094632.46</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>3665490090.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>2554286147.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2654505425.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>251073375.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>263383464.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>5692270257.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>6001881467.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>6667222.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>6626356.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>5258101183.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>6670719659.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>6073950.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>6501422.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>4165686981.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>5198023684.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1587807575.93</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>854283673.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>767126116.86</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>624735294.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>435562233.44</v>
       </c>
-      <c r="BI53"/>
-      <c r="BJ53">
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>-2723317765.71</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>41557681142.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>40294884288.0</v>
       </c>
-      <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BQ53"/>
+      <c r="BR53">
         <v>13098399000.0</v>
       </c>
-      <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>37816239652.0</v>
       </c>
-      <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>2639905812.22</v>
       </c>
-      <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>35090581638.0</v>
       </c>
-      <c r="BX53"/>
-      <c r="BY53">
+      <c r="BY53"/>
+      <c r="BZ53">
         <v>1189545060.0</v>
       </c>
-      <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
-      <c r="CC53">
+      <c r="CC53"/>
+      <c r="CD53">
         <v>6553342840.0</v>
       </c>
-      <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>2020097467.34</v>
       </c>
-      <c r="CF53"/>
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53">
         <v>421015000.0</v>
       </c>
-      <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>4287148205.68</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CK53"/>
+      <c r="CL53">
         <v>2929056900.0</v>
       </c>
-      <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>11295145798.36</v>
       </c>
-      <c r="CN53"/>
-      <c r="CO53">
+      <c r="CO53"/>
+      <c r="CP53">
         <v>21371203324.5</v>
       </c>
-      <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>29171333766.23</v>
       </c>
-      <c r="CR53"/>
-      <c r="CS53">
+      <c r="CS53"/>
+      <c r="CT53">
         <v>50222400.0</v>
       </c>
-      <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>112420656.0</v>
       </c>
-      <c r="CV53"/>
-      <c r="CW53">
+      <c r="CW53"/>
+      <c r="CX53">
         <v>145584057.34</v>
       </c>
-      <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
-      <c r="DA53">
+      <c r="DA53"/>
+      <c r="DB53">
         <v>99542558.0</v>
       </c>
-      <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
-      <c r="DE53">
+      <c r="DE53"/>
+      <c r="DF53">
         <v>597087036.92</v>
       </c>
-      <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
-      <c r="DI53">
+      <c r="DI53"/>
+      <c r="DJ53">
         <v>326225717.08</v>
       </c>
-      <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
-      <c r="DM53">
+      <c r="DM53"/>
+      <c r="DN53">
         <v>299826949.53</v>
       </c>
-      <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
-      <c r="DQ53">
+      <c r="DQ53"/>
+      <c r="DR53">
         <v>22034680.57</v>
       </c>
-      <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
-      <c r="DU53">
+      <c r="DU53"/>
+      <c r="DV53">
         <v>33433855.92</v>
       </c>
-      <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
-      <c r="DY53">
+      <c r="DY53"/>
+      <c r="DZ53">
         <v>30053913.85</v>
       </c>
-      <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
-      <c r="EC53">
+      <c r="EC53"/>
+      <c r="ED53">
         <v>14017687.0</v>
       </c>
-      <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
-      <c r="EG53">
+      <c r="EG53"/>
+      <c r="EH53">
         <v>11084404.0</v>
       </c>
-      <c r="EH53"/>
       <c r="EI53"/>
       <c r="EJ53"/>
-      <c r="EK53">
+      <c r="EK53"/>
+      <c r="EL53">
         <v>1461119.0</v>
       </c>
-      <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
       <c r="EQ53"/>
       <c r="ER53"/>
       <c r="ES53"/>
       <c r="ET53"/>
       <c r="EU53"/>
       <c r="EV53"/>
       <c r="EW53"/>
       <c r="EX53"/>
+      <c r="EY53"/>
     </row>
-    <row r="54" spans="1:154">
+    <row r="54" spans="1:155">
       <c r="A54" t="s">
         <v>94</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-      <c r="AR54">
-[...2 lines deleted...]
-      <c r="AS54"/>
+      <c r="AR54"/>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
@@ -21429,1605 +21489,1610 @@
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
       <c r="ET54"/>
       <c r="EU54"/>
       <c r="EV54"/>
       <c r="EW54"/>
       <c r="EX54"/>
+      <c r="EY54"/>
     </row>
-    <row r="55" spans="1:154">
+    <row r="55" spans="1:155">
       <c r="A55" t="s">
         <v>95</v>
       </c>
-      <c r="B55">
+      <c r="B55"/>
+      <c r="C55">
         <v>130053489000.0</v>
       </c>
-      <c r="C55"/>
-      <c r="D55">
+      <c r="D55"/>
+      <c r="E55">
         <v>128859000000.0</v>
       </c>
-      <c r="E55"/>
-      <c r="F55">
+      <c r="F55"/>
+      <c r="G55">
         <v>138828384200.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>155754821950.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>144375125358.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>144350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148096000000.0</v>
       </c>
       <c r="K55">
         <v>148096000000.0</v>
       </c>
       <c r="L55">
+        <v>148096000000.0</v>
+      </c>
+      <c r="M55">
         <v>155521000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157440000000.0</v>
       </c>
       <c r="N55">
         <v>157440000000.0</v>
       </c>
       <c r="O55">
-        <v>153953000000.0</v>
+        <v>157440000000.0</v>
       </c>
       <c r="P55">
         <v>153953000000.0</v>
       </c>
       <c r="Q55">
-        <v>154097000000.0</v>
+        <v>153953000000.0</v>
       </c>
       <c r="R55">
         <v>154097000000.0</v>
       </c>
       <c r="S55">
-        <v>155063000000.0</v>
+        <v>154097000000.0</v>
       </c>
       <c r="T55">
         <v>155063000000.0</v>
       </c>
       <c r="U55">
-        <v>156862000000.0</v>
+        <v>155063000000.0</v>
       </c>
       <c r="V55">
         <v>156862000000.0</v>
       </c>
       <c r="W55">
-        <v>168168000000.0</v>
+        <v>156862000000.0</v>
       </c>
       <c r="X55">
         <v>168168000000.0</v>
       </c>
       <c r="Y55">
-        <v>159968000000.0</v>
+        <v>168168000000.0</v>
       </c>
       <c r="Z55">
         <v>159968000000.0</v>
       </c>
       <c r="AA55">
+        <v>159968000000.0</v>
+      </c>
+      <c r="AB55">
         <v>682716307135.17</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>142862000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>741164056430.75</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>133660000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>155563314711.36</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>145611000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>174866098234.66</v>
-      </c>
-[...1 lines deleted...]
-        <v>147077000000.0</v>
       </c>
       <c r="AI55">
         <v>147077000000.0</v>
       </c>
       <c r="AJ55">
-        <v>154684000000.0</v>
+        <v>147077000000.0</v>
       </c>
       <c r="AK55">
         <v>154684000000.0</v>
       </c>
       <c r="AL55">
-        <v>156329000000.0</v>
+        <v>154684000000.0</v>
       </c>
       <c r="AM55">
         <v>156329000000.0</v>
       </c>
       <c r="AN55">
+        <v>156329000000.0</v>
+      </c>
+      <c r="AO55">
         <v>169552349903.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162178511373.11</v>
       </c>
       <c r="AP55">
         <v>162178511373.11</v>
       </c>
       <c r="AQ55">
-        <v>167608336008.65</v>
+        <v>162178511373.11</v>
       </c>
       <c r="AR55">
         <v>167608336008.65</v>
       </c>
       <c r="AS55">
-        <v>158277703576.18</v>
+        <v>167608336008.65</v>
       </c>
       <c r="AT55">
         <v>158277703576.18</v>
       </c>
       <c r="AU55">
-        <v>147458077832.15</v>
+        <v>158277703576.18</v>
       </c>
       <c r="AV55">
         <v>147458077832.15</v>
       </c>
       <c r="AW55">
+        <v>147458077832.15</v>
+      </c>
+      <c r="AX55">
         <v>174315219066.25</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>174315219066.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169305357724.57</v>
       </c>
       <c r="AZ55">
         <v>169305357724.57</v>
       </c>
       <c r="BA55">
+        <v>169305357724.57</v>
+      </c>
+      <c r="BB55">
         <v>164576060686.27</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>164576060686.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167513099181.89</v>
       </c>
       <c r="BD55">
         <v>167513099181.89</v>
       </c>
       <c r="BE55">
+        <v>167513099181.89</v>
+      </c>
+      <c r="BF55">
         <v>168506306379.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>172113963489.1</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>183538884153.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>176228704166.98</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>169199381641.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>218359570000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>163762916755.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159826653850.0</v>
       </c>
       <c r="BM55">
         <v>159826653850.0</v>
       </c>
       <c r="BN55">
+        <v>159826653850.0</v>
+      </c>
+      <c r="BO55">
         <v>168035129600.46</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>168035129600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161524276800.0</v>
       </c>
       <c r="BQ55">
         <v>161524276800.0</v>
       </c>
       <c r="BR55">
-        <v>158389885638.35</v>
+        <v>161524276800.0</v>
       </c>
       <c r="BS55">
         <v>158389885638.35</v>
       </c>
       <c r="BT55">
-        <v>181861079350.0</v>
+        <v>158389885638.35</v>
       </c>
       <c r="BU55">
         <v>181861079350.0</v>
       </c>
       <c r="BV55">
+        <v>181861079350.0</v>
+      </c>
+      <c r="BW55">
         <v>218328194991.53</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>218328194991.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195214990080.0</v>
       </c>
       <c r="BY55">
         <v>195214990080.0</v>
       </c>
       <c r="BZ55">
+        <v>195214990080.0</v>
+      </c>
+      <c r="CA55">
         <v>217874878573.76</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>217874878573.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220088913940.0</v>
       </c>
       <c r="CC55">
         <v>220088913940.0</v>
       </c>
       <c r="CD55">
-        <v>229515576328.65</v>
+        <v>220088913940.0</v>
       </c>
       <c r="CE55">
         <v>229515576328.65</v>
       </c>
       <c r="CF55">
-        <v>236178432000.0</v>
+        <v>229515576328.65</v>
       </c>
       <c r="CG55">
         <v>236178432000.0</v>
       </c>
       <c r="CH55">
-        <v>250505792245.29</v>
+        <v>236178432000.0</v>
       </c>
       <c r="CI55">
         <v>250505792245.29</v>
       </c>
       <c r="CJ55">
-        <v>266373230200.0</v>
+        <v>250505792245.29</v>
       </c>
       <c r="CK55">
         <v>266373230200.0</v>
       </c>
       <c r="CL55">
-        <v>267564172925.69</v>
+        <v>266373230200.0</v>
       </c>
       <c r="CM55">
         <v>267564172925.69</v>
       </c>
       <c r="CN55">
-        <v>278872283787.04</v>
+        <v>267564172925.69</v>
       </c>
       <c r="CO55">
         <v>278872283787.04</v>
       </c>
       <c r="CP55">
-        <v>269537034090.91</v>
+        <v>278872283787.04</v>
       </c>
       <c r="CQ55">
         <v>269537034090.91</v>
       </c>
       <c r="CR55">
+        <v>269537034090.91</v>
+      </c>
+      <c r="CS55">
         <v>255666276427.95</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>255666276427.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78116362632.0</v>
       </c>
       <c r="CU55">
         <v>78116362632.0</v>
       </c>
       <c r="CV55">
-        <v>5451696519.29</v>
+        <v>78116362632.0</v>
       </c>
       <c r="CW55">
         <v>5451696519.29</v>
       </c>
       <c r="CX55">
-        <v>4234638870.0</v>
+        <v>5451696519.29</v>
       </c>
       <c r="CY55">
         <v>4234638870.0</v>
       </c>
       <c r="CZ55">
+        <v>4234638870.0</v>
+      </c>
+      <c r="DA55">
         <v>3885886794.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>3885886793.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3419308077.57</v>
       </c>
       <c r="DC55">
         <v>3419308077.57</v>
       </c>
       <c r="DD55">
         <v>3419308077.57</v>
       </c>
       <c r="DE55">
         <v>3419308077.57</v>
       </c>
       <c r="DF55">
-        <v>2780404440.0</v>
+        <v>3419308077.57</v>
       </c>
       <c r="DG55">
         <v>2780404440.0</v>
       </c>
       <c r="DH55">
-        <v>2142519290.48</v>
+        <v>2780404440.0</v>
       </c>
       <c r="DI55">
         <v>2142519290.48</v>
       </c>
       <c r="DJ55">
-        <v>1719308728.08</v>
+        <v>2142519290.48</v>
       </c>
       <c r="DK55">
         <v>1719308728.08</v>
       </c>
       <c r="DL55">
         <v>1719308728.08</v>
       </c>
       <c r="DM55">
         <v>1719308728.08</v>
       </c>
       <c r="DN55">
-        <v>1358032154.88</v>
+        <v>1719308728.08</v>
       </c>
       <c r="DO55">
         <v>1358032154.88</v>
       </c>
       <c r="DP55">
         <v>1358032154.88</v>
       </c>
       <c r="DQ55">
         <v>1358032154.88</v>
       </c>
       <c r="DR55">
-        <v>1082244305.26</v>
+        <v>1358032154.88</v>
       </c>
       <c r="DS55">
         <v>1082244305.26</v>
       </c>
       <c r="DT55">
         <v>1082244305.26</v>
       </c>
       <c r="DU55">
         <v>1082244305.26</v>
       </c>
       <c r="DV55">
-        <v>918555165.26</v>
+        <v>1082244305.26</v>
       </c>
       <c r="DW55">
         <v>918555165.26</v>
       </c>
       <c r="DX55">
         <v>918555165.26</v>
       </c>
       <c r="DY55">
         <v>918555165.26</v>
       </c>
       <c r="DZ55">
-        <v>888381771.74</v>
+        <v>918555165.26</v>
       </c>
       <c r="EA55">
         <v>888381771.74</v>
       </c>
       <c r="EB55">
         <v>888381771.74</v>
       </c>
       <c r="EC55">
+        <v>888381771.74</v>
+      </c>
+      <c r="ED55">
         <v>888381771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>617981080.17</v>
       </c>
       <c r="EE55">
         <v>617981080.17</v>
       </c>
       <c r="EF55">
         <v>617981080.17</v>
       </c>
       <c r="EG55">
+        <v>617981080.17</v>
+      </c>
+      <c r="EH55">
         <v>617981080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>447452513.05</v>
       </c>
       <c r="EI55">
         <v>447452513.05</v>
       </c>
       <c r="EJ55">
         <v>447452513.05</v>
       </c>
       <c r="EK55">
+        <v>447452513.05</v>
+      </c>
+      <c r="EL55">
         <v>447452513.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306064122.0</v>
       </c>
       <c r="EM55">
         <v>306064122.0</v>
       </c>
       <c r="EN55">
         <v>306064122.0</v>
       </c>
       <c r="EO55">
         <v>306064122.0</v>
       </c>
       <c r="EP55">
-        <v>287260425.0</v>
+        <v>306064122.0</v>
       </c>
       <c r="EQ55">
         <v>287260425.0</v>
       </c>
       <c r="ER55">
         <v>287260425.0</v>
       </c>
       <c r="ES55">
         <v>287260425.0</v>
       </c>
       <c r="ET55">
         <v>287260425.0</v>
       </c>
       <c r="EU55">
         <v>287260425.0</v>
       </c>
       <c r="EV55">
         <v>287260425.0</v>
       </c>
-      <c r="EW55"/>
+      <c r="EW55">
+        <v>287260425.0</v>
+      </c>
       <c r="EX55"/>
+      <c r="EY55"/>
     </row>
-    <row r="56" spans="1:154">
+    <row r="56" spans="1:155">
       <c r="A56" t="s">
         <v>96</v>
       </c>
-      <c r="B56">
+      <c r="B56"/>
+      <c r="C56">
         <v>27146281000.0</v>
       </c>
-      <c r="C56"/>
-      <c r="D56">
+      <c r="D56"/>
+      <c r="E56">
         <v>25299000000.0</v>
       </c>
-      <c r="E56"/>
-      <c r="F56">
+      <c r="F56"/>
+      <c r="G56">
         <v>29561833400.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>26641229550.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>19347366989.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>39560000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25829000000.0</v>
       </c>
       <c r="K56">
         <v>25829000000.0</v>
       </c>
       <c r="L56">
+        <v>25829000000.0</v>
+      </c>
+      <c r="M56">
         <v>33259572622.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>30662000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>29722684957.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>31777894184.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>30510012170.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>31388572728.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>31754690757.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>32515417458.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>33141852287.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>34534571219.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>34553236397.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36184703550.0</v>
       </c>
       <c r="X56">
         <v>36184703550.0</v>
       </c>
       <c r="Y56">
+        <v>36184703550.0</v>
+      </c>
+      <c r="Z56">
         <v>36830061694.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>30158055374.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>31461223562.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>44403813797.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>45349982816.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>37125609474.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>37342363380.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>46749199309.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>45532093581.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>26063000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>44786978869.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>45595860451.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>44981580886.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>35186745295.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>34788161474.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>40538693696.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>38658702146.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>23684648559.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>24613933007.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>29485522426.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>30931193018.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>31238543271.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>32937655006.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>41206767229.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>40954195312.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>65741240017.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>83402994147.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>32873737757.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>35187322226.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>23420362051.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>29224374558.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>24033141880.53</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>26978829561.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>19352292826.38</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>22409336134.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>15962008755.93</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>13815807515.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>14069035356.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>10546111521.0</v>
       </c>
-      <c r="BL56"/>
-      <c r="BM56">
+      <c r="BM56"/>
+      <c r="BN56">
         <v>10955453380.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56">
+      <c r="BO56"/>
+      <c r="BP56">
         <v>13005841615.0</v>
       </c>
-      <c r="BP56"/>
-      <c r="BQ56">
+      <c r="BQ56"/>
+      <c r="BR56">
         <v>18880180320.0</v>
       </c>
-      <c r="BR56"/>
-      <c r="BS56">
+      <c r="BS56"/>
+      <c r="BT56">
         <v>10359239785.13</v>
       </c>
-      <c r="BT56"/>
-      <c r="BU56">
+      <c r="BU56"/>
+      <c r="BV56">
         <v>10807631000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>2017900900.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>11840614287.0</v>
       </c>
-      <c r="BX56"/>
-      <c r="BY56">
+      <c r="BY56"/>
+      <c r="BZ56">
         <v>17193631840.0</v>
       </c>
-      <c r="BZ56"/>
-      <c r="CA56">
+      <c r="CA56"/>
+      <c r="CB56">
         <v>15747322969.0</v>
       </c>
-      <c r="CB56"/>
-      <c r="CC56">
+      <c r="CC56"/>
+      <c r="CD56">
         <v>19669768440.0</v>
       </c>
-      <c r="CD56"/>
-      <c r="CE56">
+      <c r="CE56"/>
+      <c r="CF56">
         <v>17489453584.61</v>
       </c>
-      <c r="CF56"/>
-      <c r="CG56">
+      <c r="CG56"/>
+      <c r="CH56">
         <v>12426349250.0</v>
       </c>
-      <c r="CH56"/>
-      <c r="CI56">
+      <c r="CI56"/>
+      <c r="CJ56">
         <v>15227480079.71</v>
       </c>
-      <c r="CJ56"/>
-      <c r="CK56">
+      <c r="CK56"/>
+      <c r="CL56">
         <v>15425448500.0</v>
       </c>
-      <c r="CL56"/>
-      <c r="CM56">
+      <c r="CM56"/>
+      <c r="CN56">
         <v>19727302730.41</v>
       </c>
-      <c r="CN56"/>
-      <c r="CO56">
+      <c r="CO56"/>
+      <c r="CP56">
         <v>29412702963.14</v>
       </c>
-      <c r="CP56"/>
-      <c r="CQ56">
+      <c r="CQ56"/>
+      <c r="CR56">
         <v>41038291233.77</v>
       </c>
-      <c r="CR56"/>
-      <c r="CS56">
+      <c r="CS56"/>
+      <c r="CT56">
         <v>4195868875.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>3460068360.0</v>
       </c>
-      <c r="CV56"/>
-      <c r="CW56">
+      <c r="CW56"/>
+      <c r="CX56">
         <v>1184273189.98</v>
       </c>
-      <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>1026818254.0</v>
       </c>
-      <c r="CZ56"/>
-      <c r="DA56">
+      <c r="DA56"/>
+      <c r="DB56">
         <v>917468695.0</v>
       </c>
-      <c r="DB56"/>
       <c r="DC56"/>
       <c r="DD56"/>
-      <c r="DE56">
+      <c r="DE56"/>
+      <c r="DF56">
         <v>699166471.22</v>
       </c>
-      <c r="DF56"/>
-      <c r="DG56">
+      <c r="DG56"/>
+      <c r="DH56">
         <v>531156880.0</v>
       </c>
-      <c r="DH56"/>
-      <c r="DI56">
+      <c r="DI56"/>
+      <c r="DJ56">
         <v>414677233.66</v>
       </c>
-      <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
-      <c r="DM56">
+      <c r="DM56"/>
+      <c r="DN56">
         <v>375698537.25</v>
       </c>
-      <c r="DN56"/>
       <c r="DO56"/>
       <c r="DP56"/>
-      <c r="DQ56">
+      <c r="DQ56"/>
+      <c r="DR56">
         <v>430771562.17</v>
       </c>
-      <c r="DR56"/>
       <c r="DS56"/>
       <c r="DT56"/>
-      <c r="DU56">
+      <c r="DU56"/>
+      <c r="DV56">
         <v>381233849.58</v>
       </c>
-      <c r="DV56"/>
       <c r="DW56"/>
       <c r="DX56"/>
-      <c r="DY56">
+      <c r="DY56"/>
+      <c r="DZ56">
         <v>305568865.72</v>
       </c>
-      <c r="DZ56"/>
       <c r="EA56"/>
       <c r="EB56"/>
-      <c r="EC56">
+      <c r="EC56"/>
+      <c r="ED56">
         <v>258380781.0</v>
       </c>
-      <c r="ED56"/>
       <c r="EE56"/>
       <c r="EF56"/>
-      <c r="EG56">
+      <c r="EG56"/>
+      <c r="EH56">
         <v>147792969.0</v>
       </c>
-      <c r="EH56"/>
       <c r="EI56"/>
       <c r="EJ56"/>
-      <c r="EK56">
+      <c r="EK56"/>
+      <c r="EL56">
         <v>127112796.0</v>
       </c>
-      <c r="EL56"/>
       <c r="EM56"/>
       <c r="EN56"/>
-      <c r="EO56">
+      <c r="EO56"/>
+      <c r="EP56">
         <v>94291262.0</v>
       </c>
-      <c r="EP56"/>
       <c r="EQ56"/>
       <c r="ER56"/>
-      <c r="ES56">
+      <c r="ES56"/>
+      <c r="ET56">
         <v>88990650.0</v>
       </c>
-      <c r="ET56"/>
       <c r="EU56"/>
       <c r="EV56"/>
       <c r="EW56"/>
       <c r="EX56"/>
+      <c r="EY56"/>
     </row>
-    <row r="57" spans="1:154">
+    <row r="57" spans="1:155">
       <c r="A57" t="s">
         <v>97</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>24020024000.0</v>
       </c>
-      <c r="C57"/>
-      <c r="D57">
+      <c r="D57"/>
+      <c r="E57">
         <v>21697000000.0</v>
       </c>
-      <c r="E57"/>
-      <c r="F57">
+      <c r="F57"/>
+      <c r="G57">
         <v>24578870800.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>24717159350.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>23287052606.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>30201000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28998000000.0</v>
       </c>
       <c r="K57">
         <v>28998000000.0</v>
       </c>
       <c r="L57">
+        <v>28998000000.0</v>
+      </c>
+      <c r="M57">
         <v>37513830134.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>34584000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>33770700635.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>36105814562.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>37224250471.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>38296152970.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>34911975909.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>35748339659.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>33658851114.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>35073295871.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>30831378986.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36791932996.0</v>
       </c>
       <c r="X57">
         <v>36791932996.0</v>
       </c>
       <c r="Y57">
+        <v>36791932996.0</v>
+      </c>
+      <c r="Z57">
         <v>37448121144.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>30489426641.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>31806913805.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>28629276500.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>29239317218.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>28511725099.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>28678187761.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>48070953435.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>46819436113.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>33186000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>46568817818.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>45224581244.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>44615303652.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>39385565851.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>38939419179.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>48100905415.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>45870214500.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>42903835969.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>44587199242.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>42930575984.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>45035455466.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>43525022304.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>45892414264.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>41735144594.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>41479334051.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>39441149956.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>50037236871.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>43077974338.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>46109711498.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>31665003244.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>39512195121.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>28833769472.15</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>27206179249.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>30815934145.4</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>34268875150.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>32123837299.38</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>28112468954.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>39964210000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>29825147904.0</v>
       </c>
-      <c r="BL57"/>
-      <c r="BM57">
+      <c r="BM57"/>
+      <c r="BN57">
         <v>27593787010.0</v>
       </c>
-      <c r="BN57"/>
-      <c r="BO57">
+      <c r="BO57"/>
+      <c r="BP57">
         <v>29805053701.0</v>
       </c>
-      <c r="BP57"/>
-      <c r="BQ57">
+      <c r="BQ57"/>
+      <c r="BR57">
         <v>27917545200.0</v>
       </c>
-      <c r="BR57"/>
-      <c r="BS57">
+      <c r="BS57"/>
+      <c r="BT57">
         <v>25013198570.01</v>
       </c>
-      <c r="BT57"/>
-      <c r="BU57">
+      <c r="BU57"/>
+      <c r="BV57">
         <v>22258769800.0</v>
       </c>
-      <c r="BV57"/>
-      <c r="BW57">
+      <c r="BW57"/>
+      <c r="BX57">
         <v>22091136171.0</v>
       </c>
-      <c r="BX57"/>
-      <c r="BY57">
+      <c r="BY57"/>
+      <c r="BZ57">
         <v>21630125770.0</v>
       </c>
-      <c r="BZ57"/>
-      <c r="CA57">
+      <c r="CA57"/>
+      <c r="CB57">
         <v>21241693336.0</v>
       </c>
-      <c r="CB57"/>
-      <c r="CC57">
+      <c r="CC57"/>
+      <c r="CD57">
         <v>22477300380.0</v>
       </c>
-      <c r="CD57"/>
-      <c r="CE57">
+      <c r="CE57"/>
+      <c r="CF57">
         <v>21064897796.39</v>
       </c>
-      <c r="CF57"/>
-      <c r="CG57">
+      <c r="CG57"/>
+      <c r="CH57">
         <v>20674582250.0</v>
       </c>
-      <c r="CH57"/>
-      <c r="CI57">
+      <c r="CI57"/>
+      <c r="CJ57">
         <v>21346756484.49</v>
       </c>
-      <c r="CJ57"/>
-      <c r="CK57">
+      <c r="CK57"/>
+      <c r="CL57">
         <v>22001772100.0</v>
       </c>
-      <c r="CL57"/>
-      <c r="CM57">
+      <c r="CM57"/>
+      <c r="CN57">
         <v>19887345586.29</v>
       </c>
-      <c r="CN57"/>
-      <c r="CO57">
+      <c r="CO57"/>
+      <c r="CP57">
         <v>20022056131.05</v>
       </c>
-      <c r="CP57"/>
-      <c r="CQ57">
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>14164057792.21</v>
       </c>
-      <c r="CR57"/>
-      <c r="CS57">
+      <c r="CS57"/>
+      <c r="CT57">
         <v>7403199713.0</v>
       </c>
-      <c r="CT57"/>
-      <c r="CU57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>11856825144.0</v>
       </c>
-      <c r="CV57"/>
-      <c r="CW57">
+      <c r="CW57"/>
+      <c r="CX57">
         <v>2289096087.62</v>
       </c>
-      <c r="CX57"/>
-      <c r="CY57">
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>2234884652.0</v>
       </c>
-      <c r="CZ57"/>
-      <c r="DA57">
+      <c r="DA57"/>
+      <c r="DB57">
         <v>2215093682.0</v>
       </c>
-      <c r="DB57"/>
       <c r="DC57"/>
       <c r="DD57"/>
-      <c r="DE57">
+      <c r="DE57"/>
+      <c r="DF57">
         <v>1430523967.38</v>
       </c>
-      <c r="DF57"/>
-      <c r="DG57">
+      <c r="DG57"/>
+      <c r="DH57">
         <v>1099235250.0</v>
       </c>
-      <c r="DH57"/>
-      <c r="DI57">
+      <c r="DI57"/>
+      <c r="DJ57">
         <v>708705626.71</v>
       </c>
-      <c r="DJ57"/>
       <c r="DK57"/>
       <c r="DL57"/>
-      <c r="DM57">
+      <c r="DM57"/>
+      <c r="DN57">
         <v>539761697.18</v>
       </c>
-      <c r="DN57"/>
       <c r="DO57"/>
       <c r="DP57"/>
-      <c r="DQ57">
+      <c r="DQ57"/>
+      <c r="DR57">
         <v>412216041.7</v>
       </c>
-      <c r="DR57"/>
       <c r="DS57"/>
       <c r="DT57"/>
-      <c r="DU57">
+      <c r="DU57"/>
+      <c r="DV57">
         <v>295492990.0</v>
       </c>
-      <c r="DV57"/>
       <c r="DW57"/>
       <c r="DX57"/>
-      <c r="DY57">
+      <c r="DY57"/>
+      <c r="DZ57">
         <v>279990947.7</v>
       </c>
-      <c r="DZ57"/>
       <c r="EA57"/>
       <c r="EB57"/>
-      <c r="EC57">
+      <c r="EC57"/>
+      <c r="ED57">
         <v>282536621.0</v>
       </c>
-      <c r="ED57"/>
       <c r="EE57"/>
       <c r="EF57"/>
-      <c r="EG57">
+      <c r="EG57"/>
+      <c r="EH57">
         <v>249461039.0</v>
       </c>
-      <c r="EH57"/>
       <c r="EI57"/>
       <c r="EJ57"/>
-      <c r="EK57">
+      <c r="EK57"/>
+      <c r="EL57">
         <v>167655793.0</v>
       </c>
-      <c r="EL57"/>
       <c r="EM57"/>
       <c r="EN57"/>
-      <c r="EO57">
+      <c r="EO57"/>
+      <c r="EP57">
         <v>102585028.0</v>
       </c>
-      <c r="EP57"/>
       <c r="EQ57"/>
       <c r="ER57"/>
-      <c r="ES57">
+      <c r="ES57"/>
+      <c r="ET57">
         <v>90906300.0</v>
       </c>
-      <c r="ET57"/>
       <c r="EU57"/>
       <c r="EV57"/>
       <c r="EW57"/>
       <c r="EX57"/>
+      <c r="EY57"/>
     </row>
-    <row r="58" spans="1:154">
+    <row r="58" spans="1:155">
       <c r="A58" t="s">
         <v>98</v>
       </c>
-      <c r="B58">
+      <c r="B58"/>
+      <c r="C58">
         <v>75524681000.0</v>
       </c>
-      <c r="C58"/>
-      <c r="D58">
+      <c r="D58"/>
+      <c r="E58">
         <v>72250000000.0</v>
       </c>
-      <c r="E58"/>
-      <c r="F58">
+      <c r="F58"/>
+      <c r="G58">
         <v>80588321000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>88137816650.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>83366508132.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>83352000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86534000000.0</v>
       </c>
       <c r="K58">
         <v>86534000000.0</v>
       </c>
       <c r="L58">
+        <v>86534000000.0</v>
+      </c>
+      <c r="M58">
         <v>98750406770.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>97700146983.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>104455735985.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>107286204228.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>110375597540.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>111246235811.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>113911290325.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>114005861669.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>118796726118.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>114073639772.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116313643381.0</v>
       </c>
       <c r="X58">
         <v>116313643381.0</v>
       </c>
       <c r="Y58">
+        <v>116313643381.0</v>
+      </c>
+      <c r="Z58">
         <v>118388109928.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>109748201442.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>114490561748.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>89082445317.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>90980639248.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>83914557699.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>84404483883.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>94855875829.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>92386322736.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>77391000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>88396344945.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>86381094635.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>85217345543.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>90754282502.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>89726247987.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>95633506064.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>91198479503.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>84557766513.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>87875452109.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>81472567636.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>85467154991.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>83954903072.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>88521337551.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>83438619883.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>82927192910.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>73569089899.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>93333839955.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>99971148738.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>107006907759.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>75992990993.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>94825503880.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>73658429451.98</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>70594374374.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>72454720286.69</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>78593786314.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>74286935046.34</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>73288695109.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>97128460000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>68361695408.0</v>
       </c>
-      <c r="BL58"/>
-      <c r="BM58">
+      <c r="BM58"/>
+      <c r="BN58">
         <v>63793892500.0</v>
       </c>
-      <c r="BN58"/>
-      <c r="BO58">
+      <c r="BO58"/>
+      <c r="BP58">
         <v>67497909494.0</v>
       </c>
-      <c r="BP58"/>
-      <c r="BQ58">
+      <c r="BQ58"/>
+      <c r="BR58">
         <v>62365527840.0</v>
       </c>
-      <c r="BR58"/>
-      <c r="BS58">
+      <c r="BS58"/>
+      <c r="BT58">
         <v>58730872255.6</v>
       </c>
-      <c r="BT58"/>
-      <c r="BU58">
+      <c r="BU58"/>
+      <c r="BV58">
         <v>59443620520.0</v>
       </c>
-      <c r="BV58"/>
-      <c r="BW58">
+      <c r="BW58"/>
+      <c r="BX58">
         <v>51609060020.0</v>
       </c>
-      <c r="BX58"/>
-      <c r="BY58">
+      <c r="BY58"/>
+      <c r="BZ58">
         <v>46318200060.0</v>
       </c>
-      <c r="BZ58"/>
-      <c r="CA58">
+      <c r="CA58"/>
+      <c r="CB58">
         <v>50176379389.0</v>
       </c>
-      <c r="CB58"/>
-      <c r="CC58">
+      <c r="CC58"/>
+      <c r="CD58">
         <v>48164716060.0</v>
       </c>
-      <c r="CD58"/>
-      <c r="CE58">
+      <c r="CE58"/>
+      <c r="CF58">
         <v>47319036793.3</v>
       </c>
-      <c r="CF58"/>
-      <c r="CG58">
+      <c r="CG58"/>
+      <c r="CH58">
         <v>45919007750.0</v>
       </c>
-      <c r="CH58"/>
-      <c r="CI58">
+      <c r="CI58"/>
+      <c r="CJ58">
         <v>45545785403.82</v>
       </c>
-      <c r="CJ58"/>
-      <c r="CK58">
+      <c r="CK58"/>
+      <c r="CL58">
         <v>48185452700.0</v>
       </c>
-      <c r="CL58"/>
-      <c r="CM58">
+      <c r="CM58"/>
+      <c r="CN58">
         <v>39936350622.96</v>
       </c>
-      <c r="CN58"/>
-      <c r="CO58">
+      <c r="CO58"/>
+      <c r="CP58">
         <v>40380590219.22</v>
       </c>
-      <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>38048547402.6</v>
       </c>
-      <c r="CR58"/>
-      <c r="CS58">
+      <c r="CS58"/>
+      <c r="CT58">
         <v>18350466661.0</v>
       </c>
-      <c r="CT58"/>
-      <c r="CU58">
+      <c r="CU58"/>
+      <c r="CV58">
         <v>14992070760.0</v>
       </c>
-      <c r="CV58"/>
-      <c r="CW58">
+      <c r="CW58"/>
+      <c r="CX58">
         <v>4068722786.5</v>
       </c>
-      <c r="CX58"/>
-      <c r="CY58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>3361491210.0</v>
       </c>
-      <c r="CZ58"/>
-      <c r="DA58">
+      <c r="DA58"/>
+      <c r="DB58">
         <v>3296551367.0</v>
       </c>
-      <c r="DB58"/>
       <c r="DC58"/>
       <c r="DD58"/>
-      <c r="DE58">
+      <c r="DE58"/>
+      <c r="DF58">
         <v>2249418461.14</v>
       </c>
-      <c r="DF58"/>
-      <c r="DG58">
+      <c r="DG58"/>
+      <c r="DH58">
         <v>1499284800.0</v>
       </c>
-      <c r="DH58"/>
-      <c r="DI58">
+      <c r="DI58"/>
+      <c r="DJ58">
         <v>898973586.84</v>
       </c>
-      <c r="DJ58"/>
       <c r="DK58"/>
       <c r="DL58"/>
-      <c r="DM58">
+      <c r="DM58"/>
+      <c r="DN58">
         <v>721511963.58</v>
       </c>
-      <c r="DN58"/>
       <c r="DO58"/>
       <c r="DP58"/>
-      <c r="DQ58">
+      <c r="DQ58"/>
+      <c r="DR58">
         <v>458347127.33</v>
       </c>
-      <c r="DR58"/>
       <c r="DS58"/>
       <c r="DT58"/>
-      <c r="DU58">
+      <c r="DU58"/>
+      <c r="DV58">
         <v>339670596.91</v>
       </c>
-      <c r="DV58"/>
       <c r="DW58"/>
       <c r="DX58"/>
-      <c r="DY58">
+      <c r="DY58"/>
+      <c r="DZ58">
         <v>286309918.37</v>
       </c>
-      <c r="DZ58"/>
       <c r="EA58"/>
       <c r="EB58"/>
-      <c r="EC58">
+      <c r="EC58"/>
+      <c r="ED58">
         <v>285028238.0</v>
       </c>
-      <c r="ED58"/>
       <c r="EE58"/>
       <c r="EF58"/>
-      <c r="EG58">
+      <c r="EG58"/>
+      <c r="EH58">
         <v>251180258.0</v>
       </c>
-      <c r="EH58"/>
       <c r="EI58"/>
       <c r="EJ58"/>
-      <c r="EK58">
+      <c r="EK58"/>
+      <c r="EL58">
         <v>170361627.0</v>
       </c>
-      <c r="EL58"/>
       <c r="EM58"/>
       <c r="EN58"/>
-      <c r="EO58">
+      <c r="EO58"/>
+      <c r="EP58">
         <v>258395098.0</v>
       </c>
-      <c r="EP58"/>
       <c r="EQ58"/>
       <c r="ER58"/>
-      <c r="ES58">
+      <c r="ES58"/>
+      <c r="ET58">
         <v>254433150.0</v>
       </c>
-      <c r="ET58"/>
       <c r="EU58"/>
       <c r="EV58"/>
       <c r="EW58"/>
       <c r="EX58"/>
+      <c r="EY58"/>
     </row>
-    <row r="59" spans="1:154">
+    <row r="59" spans="1:155">
       <c r="A59" t="s">
         <v>99</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-      <c r="AR59">
-[...2 lines deleted...]
-      <c r="AS59"/>
+      <c r="AR59"/>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
@@ -23093,540 +23158,542 @@
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
       <c r="ET59"/>
       <c r="EU59"/>
       <c r="EV59"/>
       <c r="EW59"/>
       <c r="EX59"/>
+      <c r="EY59"/>
     </row>
-    <row r="60" spans="1:154">
+    <row r="60" spans="1:155">
       <c r="A60" t="s">
         <v>100</v>
       </c>
-      <c r="B60">
+      <c r="B60"/>
+      <c r="C60">
         <v>50685804000.0</v>
       </c>
-      <c r="C60"/>
-      <c r="D60">
+      <c r="D60"/>
+      <c r="E60">
         <v>52817000000.0</v>
       </c>
-      <c r="E60"/>
-      <c r="F60">
+      <c r="F60"/>
+      <c r="G60">
         <v>56975149000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>66564570150.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>59976437598.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>59966000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60452000000.0</v>
       </c>
       <c r="K60">
         <v>60452000000.0</v>
       </c>
       <c r="L60">
+        <v>60452000000.0</v>
+      </c>
+      <c r="M60">
         <v>-117462848467.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>-115359137673.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-123335777893.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-129688018589.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-133422490324.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-135714616631.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-138965844406.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-136916764366.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-142670412901.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-135476078797.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-127344059957.0</v>
       </c>
       <c r="X60">
         <v>-127344059957.0</v>
       </c>
       <c r="Y60">
+        <v>-127344059957.0</v>
+      </c>
+      <c r="Z60">
         <v>-129615255190.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-125942882062.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-131385035253.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-125551318005.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-128226600986.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-128439749249.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-129189631010.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-125522296130.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-122254349131.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>68043000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-116384922902.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-107815000536.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-106362488161.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-110757652341.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-109503026265.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-103510050681.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-98709747492.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-74908072938.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-77847145773.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-67862607897.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-71189901037.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-73057020033.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-77030702129.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-79399949994.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-78913277562.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>99788912751.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-109844213084.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-129022853241.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-138103210075.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>87279564140.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-134434946276.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>92334070940.27</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>96345745270.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>99652414186.54</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>104741102641.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>101460180981.09</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>95729273460.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>123211660000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>96701600328.0</v>
       </c>
-      <c r="BL60"/>
-      <c r="BM60">
+      <c r="BM60"/>
+      <c r="BN60">
         <v>98007047770.0</v>
       </c>
-      <c r="BN60"/>
-      <c r="BO60">
+      <c r="BO60"/>
+      <c r="BP60">
         <v>102367958613.0</v>
       </c>
-      <c r="BP60"/>
-      <c r="BQ60">
+      <c r="BQ60"/>
+      <c r="BR60">
         <v>98825639760.0</v>
       </c>
-      <c r="BR60"/>
-      <c r="BS60">
+      <c r="BS60"/>
+      <c r="BT60">
         <v>99368470922.94</v>
       </c>
-      <c r="BT60"/>
-      <c r="BU60">
+      <c r="BU60"/>
+      <c r="BV60">
         <v>122579985800.0</v>
       </c>
-      <c r="BV60"/>
-      <c r="BW60">
+      <c r="BW60"/>
+      <c r="BX60">
         <v>166887825585.0</v>
       </c>
-      <c r="BX60"/>
-      <c r="BY60">
+      <c r="BY60"/>
+      <c r="BZ60">
         <v>144788925270.0</v>
       </c>
-      <c r="BZ60"/>
-      <c r="CA60">
+      <c r="CA60"/>
+      <c r="CB60">
         <v>167428953038.0</v>
       </c>
-      <c r="CB60"/>
-      <c r="CC60">
+      <c r="CC60"/>
+      <c r="CD60">
         <v>167425978160.0</v>
       </c>
-      <c r="CD60"/>
-      <c r="CE60">
+      <c r="CE60"/>
+      <c r="CF60">
         <v>182196539535.35</v>
       </c>
-      <c r="CF60"/>
-      <c r="CG60">
+      <c r="CG60"/>
+      <c r="CH60">
         <v>186117918000.0</v>
       </c>
-      <c r="CH60"/>
-      <c r="CI60">
+      <c r="CI60"/>
+      <c r="CJ60">
         <v>204960006841.47</v>
       </c>
-      <c r="CJ60"/>
-      <c r="CK60">
+      <c r="CK60"/>
+      <c r="CL60">
         <v>213519413800.0</v>
       </c>
-      <c r="CL60"/>
-      <c r="CM60">
+      <c r="CM60"/>
+      <c r="CN60">
         <v>227627822302.73</v>
       </c>
-      <c r="CN60"/>
-      <c r="CO60">
+      <c r="CO60"/>
+      <c r="CP60">
         <v>234575284268.85</v>
       </c>
-      <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>231488486688.31</v>
       </c>
-      <c r="CR60"/>
-      <c r="CS60">
+      <c r="CS60"/>
+      <c r="CT60">
         <v>234770282641.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>60914692872.0</v>
       </c>
-      <c r="CV60"/>
-      <c r="CW60">
+      <c r="CW60"/>
+      <c r="CX60">
         <v>1218836311.51</v>
       </c>
-      <c r="CX60"/>
-      <c r="CY60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>750448776.0</v>
       </c>
-      <c r="CZ60"/>
-      <c r="DA60">
+      <c r="DA60"/>
+      <c r="DB60">
         <v>438701602.0</v>
       </c>
-      <c r="DB60"/>
       <c r="DC60"/>
       <c r="DD60"/>
-      <c r="DE60">
+      <c r="DE60"/>
+      <c r="DF60">
         <v>1087153034.82</v>
       </c>
-      <c r="DF60"/>
-      <c r="DG60">
+      <c r="DG60"/>
+      <c r="DH60">
         <v>1255570930.0</v>
       </c>
-      <c r="DH60"/>
-      <c r="DI60">
+      <c r="DI60"/>
+      <c r="DJ60">
         <v>1241844712.94</v>
       </c>
-      <c r="DJ60"/>
       <c r="DK60"/>
       <c r="DL60"/>
-      <c r="DM60">
+      <c r="DM60"/>
+      <c r="DN60">
         <v>996942904.19</v>
       </c>
-      <c r="DN60"/>
       <c r="DO60"/>
       <c r="DP60"/>
-      <c r="DQ60">
+      <c r="DQ60"/>
+      <c r="DR60">
         <v>899040738.64</v>
       </c>
-      <c r="DR60"/>
       <c r="DS60"/>
       <c r="DT60"/>
-      <c r="DU60">
+      <c r="DU60"/>
+      <c r="DV60">
         <v>742217658.19</v>
       </c>
-      <c r="DV60"/>
       <c r="DW60"/>
       <c r="DX60"/>
-      <c r="DY60">
+      <c r="DY60"/>
+      <c r="DZ60">
         <v>632245246.89</v>
       </c>
-      <c r="DZ60"/>
       <c r="EA60"/>
       <c r="EB60"/>
-      <c r="EC60">
+      <c r="EC60"/>
+      <c r="ED60">
         <v>603353533.0</v>
       </c>
-      <c r="ED60"/>
       <c r="EE60"/>
       <c r="EF60"/>
-      <c r="EG60">
+      <c r="EG60"/>
+      <c r="EH60">
         <v>366738205.0</v>
       </c>
-      <c r="EH60"/>
       <c r="EI60"/>
       <c r="EJ60"/>
-      <c r="EK60">
+      <c r="EK60"/>
+      <c r="EL60">
         <v>277090885.0</v>
       </c>
-      <c r="EL60"/>
       <c r="EM60"/>
       <c r="EN60"/>
-      <c r="EO60">
+      <c r="EO60"/>
+      <c r="EP60">
         <v>47669024.0</v>
       </c>
-      <c r="EP60"/>
       <c r="EQ60"/>
       <c r="ER60"/>
-      <c r="ES60">
+      <c r="ES60"/>
+      <c r="ET60">
         <v>32827275.0</v>
       </c>
-      <c r="ET60"/>
       <c r="EU60"/>
       <c r="EV60"/>
       <c r="EW60"/>
       <c r="EX60"/>
+      <c r="EY60"/>
     </row>
-    <row r="61" spans="1:154">
+    <row r="61" spans="1:155">
       <c r="A61" t="s">
         <v>101</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-      <c r="X61">
+      <c r="X61"/>
+      <c r="Y61">
         <v>-7802000000.0</v>
       </c>
-      <c r="Y61"/>
-      <c r="Z61">
+      <c r="Z61"/>
+      <c r="AA61">
         <v>-7809000000.0</v>
       </c>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
       <c r="AB61">
+        <v>0.0</v>
+      </c>
+      <c r="AC61">
         <v>-17554088613.93</v>
       </c>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
       <c r="AD61">
+        <v>0.0</v>
+      </c>
+      <c r="AE61">
         <v>-1.0E+18</v>
       </c>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
       <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
         <v>-12825685816.21</v>
       </c>
-      <c r="AG61">
-[...1 lines deleted...]
-      </c>
       <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
         <v>-10012000000.0</v>
       </c>
-      <c r="AI61"/>
-      <c r="AJ61">
+      <c r="AJ61"/>
+      <c r="AK61">
         <v>-9210978000.0</v>
       </c>
-      <c r="AK61"/>
-      <c r="AL61">
+      <c r="AL61"/>
+      <c r="AM61">
         <v>-9696147000.0</v>
       </c>
-      <c r="AM61"/>
-      <c r="AN61">
+      <c r="AN61"/>
+      <c r="AO61">
         <v>-9980414000.0</v>
       </c>
-      <c r="AO61"/>
-      <c r="AP61">
+      <c r="AP61"/>
+      <c r="AQ61">
         <v>-10513178000.0</v>
       </c>
-      <c r="AQ61"/>
-[...4 lines deleted...]
-      <c r="AT61">
+      <c r="AR61"/>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61"/>
+      <c r="AU61">
         <v>-11456186000.0</v>
       </c>
-      <c r="AU61"/>
-      <c r="AV61">
+      <c r="AV61"/>
+      <c r="AW61">
         <v>-11984323000.0</v>
       </c>
-      <c r="AW61"/>
-      <c r="AX61">
+      <c r="AX61"/>
+      <c r="AY61">
         <v>-11655352000.0</v>
       </c>
-      <c r="AY61"/>
-      <c r="AZ61">
+      <c r="AZ61"/>
+      <c r="BA61">
         <v>-13717760000.0</v>
       </c>
-      <c r="BA61"/>
-      <c r="BB61">
+      <c r="BB61"/>
+      <c r="BC61">
         <v>-12216764000.0</v>
       </c>
-      <c r="BC61"/>
-      <c r="BD61">
+      <c r="BD61"/>
+      <c r="BE61">
         <v>-12533839000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-12911674000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-13112821000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-12369285000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-11860266000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-12590346000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-11491480000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-14408777000.0</v>
       </c>
-      <c r="BL61"/>
-      <c r="BM61">
+      <c r="BM61"/>
+      <c r="BN61">
         <v>-15598088000.0</v>
       </c>
-      <c r="BN61"/>
-      <c r="BO61">
+      <c r="BO61"/>
+      <c r="BP61">
         <v>-16182749000.0</v>
       </c>
-      <c r="BP61"/>
-      <c r="BQ61">
+      <c r="BQ61"/>
+      <c r="BR61">
         <v>-15840520000.0</v>
       </c>
-      <c r="BR61"/>
-      <c r="BS61">
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-15259155000.0</v>
       </c>
-      <c r="BT61"/>
-      <c r="BU61">
+      <c r="BU61"/>
+      <c r="BV61">
         <v>-14258781000.0</v>
       </c>
-      <c r="BV61"/>
-      <c r="BW61">
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-13463117000.0</v>
       </c>
-      <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
@@ -23661,98 +23728,99 @@
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
       <c r="ET61"/>
       <c r="EU61"/>
       <c r="EV61"/>
       <c r="EW61"/>
       <c r="EX61"/>
+      <c r="EY61"/>
     </row>
-    <row r="62" spans="1:154">
+    <row r="62" spans="1:155">
       <c r="A62" t="s">
         <v>102</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
@@ -23831,50 +23899,51 @@
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
       <c r="ET62"/>
       <c r="EU62"/>
       <c r="EV62"/>
       <c r="EW62"/>
       <c r="EX62"/>
+      <c r="EY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23994,51 +24063,51 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
         <v>27914065000.0</v>
       </c>
       <c r="C2">
         <v>24929000000.0</v>
       </c>
       <c r="D2">
         <v>24459000000.0</v>
       </c>
       <c r="E2">
         <v>24359000000.0</v>
       </c>
       <c r="F2">
         <v>23948000000.0</v>
       </c>
       <c r="G2">
         <v>30086000000.0</v>
       </c>
       <c r="H2">
         <v>33577242000.0</v>
       </c>
       <c r="I2">
         <v>33216832000.0</v>
       </c>
@@ -24116,51 +24185,51 @@
         <v>389780420.0</v>
       </c>
       <c r="AI2">
         <v>238575684.0</v>
       </c>
       <c r="AJ2"/>
       <c r="AK2">
         <v>345056179.0</v>
       </c>
       <c r="AL2">
         <v>201974050.0</v>
       </c>
       <c r="AM2">
         <v>198559809.0</v>
       </c>
       <c r="AN2">
         <v>108608956.0</v>
       </c>
       <c r="AO2">
         <v>67254442.0</v>
       </c>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
         <v>12537571000.0</v>
       </c>
       <c r="C3">
         <v>10804000000.0</v>
       </c>
       <c r="D3">
         <v>10414000000.0</v>
       </c>
       <c r="E3">
         <v>10255000000.0</v>
       </c>
       <c r="F3">
         <v>10417000000.0</v>
       </c>
       <c r="G3">
         <v>14101000000.0</v>
       </c>
       <c r="H3">
         <v>14472368000.0</v>
       </c>
       <c r="I3">
         <v>10090212000.0</v>
       </c>
@@ -24244,51 +24313,51 @@
       </c>
       <c r="AJ3">
         <v>85073285.0</v>
       </c>
       <c r="AK3">
         <v>73119640.0</v>
       </c>
       <c r="AL3">
         <v>45363977.0</v>
       </c>
       <c r="AM3">
         <v>31354213.0</v>
       </c>
       <c r="AN3">
         <v>21342187.0</v>
       </c>
       <c r="AO3">
         <v>12774187.0</v>
       </c>
       <c r="AP3">
         <v>7349558.0</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>-3535000000.0</v>
       </c>
       <c r="J4">
         <v>-1969000000.0</v>
       </c>
       <c r="K4">
         <v>-4107000000.0</v>
       </c>
       <c r="L4">
         <v>5000000.0</v>
       </c>
       <c r="M4">
         <v>-353029813.8</v>
       </c>
       <c r="N4">
         <v>48108000000.0</v>
@@ -24304,54 +24373,54 @@
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5">
-        <v>3508385000.0</v>
+        <v>4267445000.0</v>
       </c>
       <c r="C5">
         <v>810000000.0</v>
       </c>
       <c r="D5">
         <v>4368000000.0</v>
       </c>
       <c r="E5">
         <v>15532000000.0</v>
       </c>
       <c r="F5">
         <v>6440000000.0</v>
       </c>
       <c r="G5">
         <v>6906000000.0</v>
       </c>
       <c r="H5">
         <v>6193692000.0</v>
       </c>
       <c r="I5">
         <v>-92713000.0</v>
       </c>
       <c r="J5">
         <v>4821000000.0</v>
       </c>
@@ -24432,54 +24501,54 @@
       </c>
       <c r="AJ5">
         <v>381940457.0</v>
       </c>
       <c r="AK5">
         <v>354490525.0</v>
       </c>
       <c r="AL5">
         <v>224955017.0</v>
       </c>
       <c r="AM5">
         <v>145797323.0</v>
       </c>
       <c r="AN5">
         <v>76180150.0</v>
       </c>
       <c r="AO5">
         <v>-5033908.0</v>
       </c>
       <c r="AP5">
         <v>-27647961.34</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
-        <v>16045956000.0</v>
+        <v>16805016000.0</v>
       </c>
       <c r="C6">
         <v>11614000000.0</v>
       </c>
       <c r="D6">
         <v>14782000000.0</v>
       </c>
       <c r="E6">
         <v>25787000000.0</v>
       </c>
       <c r="F6">
         <v>16857000000.0</v>
       </c>
       <c r="G6">
         <v>21007000000.0</v>
       </c>
       <c r="H6">
         <v>20666060000.0</v>
       </c>
       <c r="I6">
         <v>9997499000.0</v>
       </c>
       <c r="J6">
         <v>15230000000.0</v>
       </c>
@@ -24560,51 +24629,51 @@
       </c>
       <c r="AJ6">
         <v>467013742.0</v>
       </c>
       <c r="AK6">
         <v>427610165.0</v>
       </c>
       <c r="AL6">
         <v>270318994.0</v>
       </c>
       <c r="AM6">
         <v>177151536.0</v>
       </c>
       <c r="AN6">
         <v>97522337.0</v>
       </c>
       <c r="AO6">
         <v>7740279.0</v>
       </c>
       <c r="AP6">
         <v>-20298403.34</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
@@ -24616,51 +24685,51 @@
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-3535000000.0</v>
       </c>
       <c r="J8">
         <v>-1969000000.0</v>
       </c>
       <c r="K8">
         <v>-4107000000.0</v>
       </c>
       <c r="L8">
         <v>5000000.0</v>
       </c>
       <c r="M8">
         <v>-328000000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
@@ -24672,51 +24741,51 @@
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B9">
         <v>12818443000.0</v>
       </c>
       <c r="C9">
         <v>12519000000.0</v>
       </c>
       <c r="D9">
         <v>12258000000.0</v>
       </c>
       <c r="E9">
         <v>13313000000.0</v>
       </c>
       <c r="F9">
         <v>13062000000.0</v>
       </c>
       <c r="G9">
         <v>13723000000.0</v>
       </c>
       <c r="H9">
         <v>12343478000.0</v>
       </c>
       <c r="I9">
         <v>11765218000.0</v>
       </c>
@@ -24800,51 +24869,51 @@
       </c>
       <c r="AJ9">
         <v>818483588.0</v>
       </c>
       <c r="AK9">
         <v>429462900.0</v>
       </c>
       <c r="AL9">
         <v>350378588.0</v>
       </c>
       <c r="AM9">
         <v>169995318.0</v>
       </c>
       <c r="AN9">
         <v>98156318.0</v>
       </c>
       <c r="AO9">
         <v>27602775.0</v>
       </c>
       <c r="AP9">
         <v>54684516.0</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10">
         <v>1876508000.0</v>
       </c>
       <c r="C10">
         <v>-1478000000.0</v>
       </c>
       <c r="D10">
         <v>1620000000.0</v>
       </c>
       <c r="E10">
         <v>13074000000.0</v>
       </c>
       <c r="F10">
         <v>4149000000.0</v>
       </c>
       <c r="G10">
         <v>4347000000.0</v>
       </c>
       <c r="H10">
         <v>811735000.0</v>
       </c>
       <c r="I10">
         <v>-2691753000.0</v>
       </c>
@@ -24928,51 +24997,51 @@
       </c>
       <c r="AJ10">
         <v>380012185.0</v>
       </c>
       <c r="AK10">
         <v>352978531.0</v>
       </c>
       <c r="AL10">
         <v>224298909.0</v>
       </c>
       <c r="AM10">
         <v>129735751.0</v>
       </c>
       <c r="AN10">
         <v>55525645.0</v>
       </c>
       <c r="AO10">
         <v>-5263166.45</v>
       </c>
       <c r="AP10">
         <v>-27701816.31</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11">
         <v>1817112000.0</v>
       </c>
       <c r="C11">
         <v>2246000000.0</v>
       </c>
       <c r="D11">
         <v>50000000.0</v>
       </c>
       <c r="E11">
         <v>492000000.0</v>
       </c>
       <c r="F11">
         <v>1561000000.0</v>
       </c>
       <c r="G11">
         <v>3864000000.0</v>
       </c>
       <c r="H11">
         <v>1276313000.0</v>
       </c>
       <c r="I11">
         <v>1541088000.0</v>
       </c>
@@ -25056,51 +25125,51 @@
       </c>
       <c r="AJ11">
         <v>122374648.0</v>
       </c>
       <c r="AK11">
         <v>109853310.0</v>
       </c>
       <c r="AL11">
         <v>63023068.0</v>
       </c>
       <c r="AM11">
         <v>34462162.0</v>
       </c>
       <c r="AN11">
         <v>16889468.0</v>
       </c>
       <c r="AO11">
         <v>-3297691.81</v>
       </c>
       <c r="AP11">
         <v>-31308485.4</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12">
         <v>2390937000.0</v>
       </c>
       <c r="C12">
         <v>2288000000.0</v>
       </c>
       <c r="D12">
         <v>2748000000.0</v>
       </c>
       <c r="E12">
         <v>2458000000.0</v>
       </c>
       <c r="F12">
         <v>2291000000.0</v>
       </c>
       <c r="G12">
         <v>2559000000.0</v>
       </c>
       <c r="H12">
         <v>2536000000.0</v>
       </c>
       <c r="I12">
         <v>1613000000.0</v>
       </c>
@@ -25184,51 +25253,51 @@
       </c>
       <c r="AJ12">
         <v>1928271.0</v>
       </c>
       <c r="AK12">
         <v>1511994.0</v>
       </c>
       <c r="AL12">
         <v>656107.0</v>
       </c>
       <c r="AM12">
         <v>16061571.0</v>
       </c>
       <c r="AN12">
         <v>20654503.0</v>
       </c>
       <c r="AO12">
         <v>229258.0</v>
       </c>
       <c r="AP12">
         <v>53854.0</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13">
         <v>235000000.0</v>
       </c>
       <c r="C13">
         <v>356000000.0</v>
       </c>
       <c r="D13">
         <v>395000000.0</v>
       </c>
       <c r="E13">
         <v>561000000.0</v>
       </c>
       <c r="F13">
         <v>428000000.0</v>
       </c>
       <c r="G13">
         <v>485000000.0</v>
       </c>
       <c r="H13">
         <v>248000000.0</v>
       </c>
       <c r="I13">
         <v>433000000.0</v>
       </c>
@@ -25252,51 +25321,51 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14">
         <v>-348000000.0</v>
       </c>
       <c r="C14">
         <v>-423000000.0</v>
       </c>
       <c r="D14">
         <v>-365000000.0</v>
       </c>
       <c r="E14">
         <v>-497000000.0</v>
       </c>
       <c r="F14">
         <v>-536000000.0</v>
       </c>
       <c r="G14">
         <v>2012000000.0</v>
       </c>
       <c r="H14">
         <v>1215000000.0</v>
       </c>
       <c r="I14">
         <v>1227000000.0</v>
       </c>
@@ -25348,51 +25417,51 @@
         <v>678300000.0</v>
       </c>
       <c r="AA14">
         <v>536382000.0</v>
       </c>
       <c r="AB14">
         <v>281819000.0</v>
       </c>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15">
         <v>-399664000.0</v>
       </c>
       <c r="C15">
         <v>-4169000000.0</v>
       </c>
       <c r="D15">
         <v>1140000000.0</v>
       </c>
       <c r="E15">
         <v>11838000000.0</v>
       </c>
       <c r="F15">
         <v>2237000000.0</v>
       </c>
       <c r="G15">
         <v>59000000.0</v>
       </c>
       <c r="H15">
         <v>-939366000.0</v>
       </c>
       <c r="I15">
         <v>-4738639000.0</v>
       </c>
@@ -25476,51 +25545,51 @@
       </c>
       <c r="AJ15">
         <v>257637536.0</v>
       </c>
       <c r="AK15">
         <v>292966208.0</v>
       </c>
       <c r="AL15">
         <v>161334373.0</v>
       </c>
       <c r="AM15">
         <v>95273589.0</v>
       </c>
       <c r="AN15">
         <v>44498724.0</v>
       </c>
       <c r="AO15">
         <v>-19531729.52</v>
       </c>
       <c r="AP15">
         <v>2562841.0</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>11838000000.0</v>
       </c>
       <c r="F16">
         <v>2088000000.0</v>
       </c>
       <c r="G16">
         <v>112000000.0</v>
       </c>
       <c r="H16">
         <v>-920000000.0</v>
       </c>
       <c r="I16">
         <v>-8020000000.0</v>
       </c>
       <c r="J16">
         <v>2439000000.0</v>
       </c>
       <c r="K16">
         <v>-6297000000.0</v>
       </c>
@@ -25556,51 +25625,51 @@
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16">
         <v>775401000.0</v>
       </c>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17">
         <v>59000000.0</v>
       </c>
       <c r="C17">
         <v>-3724000000.0</v>
       </c>
       <c r="D17">
         <v>1570000000.0</v>
       </c>
       <c r="E17">
         <v>12335000000.0</v>
       </c>
       <c r="F17">
         <v>2624000000.0</v>
       </c>
       <c r="G17">
         <v>536000000.0</v>
       </c>
       <c r="H17">
         <v>-455000000.0</v>
       </c>
       <c r="I17">
         <v>-4109000000.0</v>
       </c>
@@ -25630,51 +25699,51 @@
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18">
         <v>-2214000000.0</v>
       </c>
       <c r="C18">
         <v>-1932000000.0</v>
       </c>
       <c r="D18">
         <v>-2353000000.0</v>
       </c>
       <c r="E18">
         <v>-1728000000.0</v>
       </c>
       <c r="F18">
         <v>-1964000000.0</v>
       </c>
       <c r="G18">
         <v>-1027000000.0</v>
       </c>
       <c r="H18">
         <v>-2806000000.0</v>
       </c>
       <c r="I18">
         <v>-1902000000.0</v>
       </c>
@@ -25696,51 +25765,51 @@
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
@@ -25752,51 +25821,51 @@
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>1.0E+18</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>11003000000.0</v>
@@ -25812,51 +25881,51 @@
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B21">
         <v>3508386000.0</v>
       </c>
       <c r="C21">
         <v>-411000000.0</v>
       </c>
       <c r="D21">
         <v>3665000000.0</v>
       </c>
       <c r="E21">
         <v>14451000000.0</v>
       </c>
       <c r="F21">
         <v>5740000000.0</v>
       </c>
       <c r="G21">
         <v>5129000000.0</v>
       </c>
       <c r="H21">
         <v>4840800000.0</v>
       </c>
       <c r="I21">
         <v>4241082000.0</v>
       </c>
@@ -25940,51 +26009,51 @@
       </c>
       <c r="AJ21">
         <v>368457935.0</v>
       </c>
       <c r="AK21">
         <v>355935532.0</v>
       </c>
       <c r="AL21">
         <v>224331797.0</v>
       </c>
       <c r="AM21">
         <v>138649308.0</v>
       </c>
       <c r="AN21">
         <v>76495900.0</v>
       </c>
       <c r="AO21">
         <v>14019075.0</v>
       </c>
       <c r="AP21">
         <v>-27647961.79</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
@@ -25996,51 +26065,51 @@
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B23">
         <v>37224122000.0</v>
       </c>
       <c r="C23">
         <v>37859000000.0</v>
       </c>
       <c r="D23">
         <v>33052000000.0</v>
       </c>
       <c r="E23">
         <v>23221000000.0</v>
       </c>
       <c r="F23">
         <v>31270000000.0</v>
       </c>
       <c r="G23">
         <v>38680000000.0</v>
       </c>
       <c r="H23">
         <v>41079920000.0</v>
       </c>
       <c r="I23">
         <v>40740967000.0</v>
       </c>
@@ -26124,51 +26193,51 @@
       </c>
       <c r="AJ23">
         <v>450025653.0</v>
       </c>
       <c r="AK23">
         <v>774519079.0</v>
       </c>
       <c r="AL23">
         <v>552352638.0</v>
       </c>
       <c r="AM23">
         <v>368555127.0</v>
       </c>
       <c r="AN23">
         <v>206765274.0</v>
       </c>
       <c r="AO23">
         <v>94857217.0</v>
       </c>
       <c r="AP23">
         <v>54684516.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
@@ -26180,51 +26249,51 @@
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B25">
         <v>12454000000.0</v>
       </c>
       <c r="C25">
         <v>10804000000.0</v>
       </c>
       <c r="D25">
         <v>10414000000.0</v>
       </c>
       <c r="E25">
         <v>13618000000.0</v>
       </c>
       <c r="F25">
         <v>13845000000.0</v>
       </c>
       <c r="G25">
         <v>14101000000.0</v>
       </c>
       <c r="H25">
         <v>14174000000.0</v>
       </c>
       <c r="I25">
         <v>9795000000.0</v>
       </c>
@@ -26244,51 +26313,51 @@
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>356845000.0</v>
@@ -26358,51 +26427,51 @@
       </c>
       <c r="AJ26">
         <v>13922989.0</v>
       </c>
       <c r="AK26">
         <v>33256660.0</v>
       </c>
       <c r="AL26">
         <v>14721581.0</v>
       </c>
       <c r="AM26">
         <v>6189805.0</v>
       </c>
       <c r="AN26">
         <v>2744744.0</v>
       </c>
       <c r="AO26">
         <v>1894180.0</v>
       </c>
       <c r="AP26">
         <v>2125669.0</v>
       </c>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2934000000.0</v>
       </c>
       <c r="D27">
         <v>2674000000.0</v>
       </c>
       <c r="E27">
         <v>2777000000.0</v>
       </c>
       <c r="F27">
         <v>2754000000.0</v>
       </c>
       <c r="G27">
         <v>3522000000.0</v>
       </c>
       <c r="H27">
         <v>3814000000.0</v>
       </c>
       <c r="I27">
         <v>3891000000.0</v>
       </c>
       <c r="J27">
         <v>4011000000.0</v>
@@ -26446,51 +26515,51 @@
       <c r="W27">
         <v>2403930816.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B28">
         <v>8990000000.0</v>
       </c>
       <c r="C28">
         <v>5447000000.0</v>
       </c>
       <c r="D28">
         <v>5768000000.0</v>
       </c>
       <c r="E28">
         <v>5351000000.0</v>
       </c>
       <c r="F28">
         <v>4797000000.0</v>
       </c>
       <c r="G28">
         <v>5350000000.0</v>
       </c>
       <c r="H28">
         <v>5810000000.0</v>
       </c>
       <c r="I28">
         <v>5410000000.0</v>
       </c>
@@ -26560,51 +26629,51 @@
       </c>
       <c r="AF28">
         <v>280326546.0</v>
       </c>
       <c r="AG28">
         <v>249623808.0</v>
       </c>
       <c r="AH28">
         <v>166047232.0</v>
       </c>
       <c r="AI28">
         <v>110221776.0</v>
       </c>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28">
         <v>80550612.0</v>
       </c>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B29">
         <v>1805000000.0</v>
       </c>
       <c r="C29">
         <v>2246000000.0</v>
       </c>
       <c r="D29">
         <v>50000000.0</v>
       </c>
       <c r="E29">
         <v>481000000.0</v>
       </c>
       <c r="F29">
         <v>1330000000.0</v>
       </c>
       <c r="G29">
         <v>3864000000.0</v>
       </c>
       <c r="H29">
         <v>1250000000.0</v>
       </c>
       <c r="I29">
         <v>1496000000.0</v>
       </c>
@@ -26628,51 +26697,51 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B30">
         <v>9310057000.0</v>
       </c>
       <c r="C30">
         <v>12930000000.0</v>
       </c>
       <c r="D30">
         <v>8593000000.0</v>
       </c>
       <c r="E30">
         <v>-1138000000.0</v>
       </c>
       <c r="F30">
         <v>7322000000.0</v>
       </c>
       <c r="G30">
         <v>8594000000.0</v>
       </c>
       <c r="H30">
         <v>7502678000.0</v>
       </c>
       <c r="I30">
         <v>7524135000.0</v>
       </c>
@@ -26756,51 +26825,51 @@
       </c>
       <c r="AJ30">
         <v>450025653.0</v>
       </c>
       <c r="AK30">
         <v>774519079.0</v>
       </c>
       <c r="AL30">
         <v>552352638.0</v>
       </c>
       <c r="AM30">
         <v>368555127.0</v>
       </c>
       <c r="AN30">
         <v>206765274.0</v>
       </c>
       <c r="AO30">
         <v>94857217.0</v>
       </c>
       <c r="AP30">
         <v>54684516.0</v>
       </c>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B31">
         <v>-1631877000.0</v>
       </c>
       <c r="C31">
         <v>-1067000000.0</v>
       </c>
       <c r="D31">
         <v>-2045000000.0</v>
       </c>
       <c r="E31">
         <v>-1377000000.0</v>
       </c>
       <c r="F31">
         <v>-1591000000.0</v>
       </c>
       <c r="G31">
         <v>-782000000.0</v>
       </c>
       <c r="H31">
         <v>-4029065000.0</v>
       </c>
       <c r="I31">
         <v>-6932835000.0</v>
       </c>
@@ -26884,51 +26953,51 @@
       </c>
       <c r="AJ31">
         <v>11554250.0</v>
       </c>
       <c r="AK31">
         <v>-2957000.0</v>
       </c>
       <c r="AL31">
         <v>-32888.0</v>
       </c>
       <c r="AM31">
         <v>-8913557.0</v>
       </c>
       <c r="AN31">
         <v>-20970255.0</v>
       </c>
       <c r="AO31">
         <v>-19282241.45</v>
       </c>
       <c r="AP31">
         <v>-27701815.52</v>
       </c>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B32">
         <v>40732508000.0</v>
       </c>
       <c r="C32">
         <v>37448000000.0</v>
       </c>
       <c r="D32">
         <v>36717000000.0</v>
       </c>
       <c r="E32">
         <v>37672000000.0</v>
       </c>
       <c r="F32">
         <v>37010000000.0</v>
       </c>
       <c r="G32">
         <v>43809000000.0</v>
       </c>
       <c r="H32">
         <v>45920720000.0</v>
       </c>
       <c r="I32">
         <v>44982050000.0</v>
       </c>
@@ -27031,1282 +27100,1309 @@
       <c r="AP32">
         <v>54684516.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EW32"/>
+  <dimension ref="A1:EX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:153">
+    <row r="1" spans="1:154">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D1" t="s">
         <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AR1" t="s">
         <v>135</v>
       </c>
       <c r="AS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AT1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AU1" t="s">
         <v>138</v>
       </c>
       <c r="AV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="AX1" t="s">
         <v>141</v>
       </c>
       <c r="AY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>15</v>
       </c>
-      <c r="AZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA1" t="s">
-        <v>143</v>
+        <v>247</v>
       </c>
       <c r="BB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BC1" t="s">
         <v>16</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>144</v>
+        <v>248</v>
       </c>
       <c r="BE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BF1" t="s">
         <v>17</v>
       </c>
-      <c r="BF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BG1" t="s">
-        <v>145</v>
+        <v>249</v>
       </c>
       <c r="BH1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BI1" t="s">
         <v>18</v>
       </c>
-      <c r="BI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
-        <v>146</v>
+        <v>250</v>
       </c>
       <c r="BK1" t="s">
         <v>147</v>
       </c>
       <c r="BL1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BM1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BN1" t="s">
         <v>149</v>
       </c>
       <c r="BO1" t="s">
         <v>150</v>
       </c>
       <c r="BP1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BR1" t="s">
         <v>152</v>
       </c>
       <c r="BS1" t="s">
         <v>153</v>
       </c>
       <c r="BT1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BU1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BV1" t="s">
         <v>155</v>
       </c>
       <c r="BW1" t="s">
         <v>156</v>
       </c>
       <c r="BX1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BY1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BZ1" t="s">
         <v>158</v>
       </c>
       <c r="CA1" t="s">
         <v>159</v>
       </c>
       <c r="CB1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CC1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CD1" t="s">
         <v>161</v>
       </c>
       <c r="CE1" t="s">
         <v>162</v>
       </c>
       <c r="CF1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CG1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CH1" t="s">
         <v>164</v>
       </c>
       <c r="CI1" t="s">
         <v>165</v>
       </c>
       <c r="CJ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CK1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CL1" t="s">
         <v>167</v>
       </c>
       <c r="CM1" t="s">
         <v>168</v>
       </c>
       <c r="CN1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CO1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CP1" t="s">
         <v>170</v>
       </c>
       <c r="CQ1" t="s">
         <v>171</v>
       </c>
       <c r="CR1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CS1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CT1" t="s">
         <v>173</v>
       </c>
       <c r="CU1" t="s">
         <v>174</v>
       </c>
       <c r="CV1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CW1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CX1" t="s">
         <v>176</v>
       </c>
       <c r="CY1" t="s">
         <v>177</v>
       </c>
       <c r="CZ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DA1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DB1" t="s">
         <v>179</v>
       </c>
       <c r="DC1" t="s">
         <v>180</v>
       </c>
       <c r="DD1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DE1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DF1" t="s">
         <v>182</v>
       </c>
       <c r="DG1" t="s">
         <v>183</v>
       </c>
       <c r="DH1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DI1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DJ1" t="s">
         <v>185</v>
       </c>
       <c r="DK1" t="s">
         <v>186</v>
       </c>
       <c r="DL1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DM1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DN1" t="s">
         <v>188</v>
       </c>
       <c r="DO1" t="s">
         <v>189</v>
       </c>
       <c r="DP1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DR1" t="s">
         <v>191</v>
       </c>
       <c r="DS1" t="s">
         <v>192</v>
       </c>
       <c r="DT1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DU1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DV1" t="s">
         <v>194</v>
       </c>
       <c r="DW1" t="s">
         <v>195</v>
       </c>
       <c r="DX1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DY1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DZ1" t="s">
         <v>197</v>
       </c>
       <c r="EA1" t="s">
         <v>198</v>
       </c>
       <c r="EB1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="ED1" t="s">
         <v>200</v>
       </c>
       <c r="EE1" t="s">
         <v>201</v>
       </c>
       <c r="EF1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EG1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EH1" t="s">
         <v>203</v>
       </c>
       <c r="EI1" t="s">
         <v>204</v>
       </c>
       <c r="EJ1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EK1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EL1" t="s">
         <v>206</v>
       </c>
       <c r="EM1" t="s">
         <v>207</v>
       </c>
       <c r="EN1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EO1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EP1" t="s">
         <v>209</v>
       </c>
       <c r="EQ1" t="s">
         <v>210</v>
       </c>
       <c r="ER1" t="s">
+        <v>211</v>
+      </c>
+      <c r="ES1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="ET1" t="s">
         <v>212</v>
       </c>
       <c r="EU1" t="s">
         <v>213</v>
       </c>
       <c r="EV1" t="s">
+        <v>214</v>
+      </c>
+      <c r="EW1" t="s">
         <v>41</v>
       </c>
-      <c r="EW1" t="s">
-        <v>214</v>
+      <c r="EX1" t="s">
+        <v>215</v>
       </c>
     </row>
-    <row r="2" spans="1:153">
+    <row r="2" spans="1:154">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
+        <v>13952414294.5</v>
+      </c>
+      <c r="C2">
         <v>14698987000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13952414294.5</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13229000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13952414294.5</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12806000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12123000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9182000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15277000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7638500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8442768000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7635000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15580000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7790000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15477000000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>15097000000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>15332000000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>14754000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7836000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15672000000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>15332330000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>32030067795.17</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14987000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>38902008071.74</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>15173000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8823905959.03</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16563000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9945358472.44</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16208000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8104000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17046000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4066876000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17530000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8765000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17906550980.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>-15484833000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>20686000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16353000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>-34892464000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>19891975992.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17328725309.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>-16462132000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16289031733.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>15760331044.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>-15665785000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15760331044.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16322733889.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>-18426946000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>16322733889.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>17535774603.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>-17511749000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>17535774603.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16523861585.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>-16466516000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>16523861585.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10874871000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>-16335169000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>13952414294.5</v>
       </c>
-      <c r="BK2">
-[...1 lines deleted...]
-      </c>
       <c r="BL2">
+        <v>0.0</v>
+      </c>
+      <c r="BM2">
         <v>13752162063.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>-15204077000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13752162063.0</v>
       </c>
-      <c r="BO2">
-[...1 lines deleted...]
-      </c>
       <c r="BP2">
+        <v>0.0</v>
+      </c>
+      <c r="BQ2">
         <v>13793876949.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>-12229033000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>13793876949.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>12238781155.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4111789700.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12238781155.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>11516709186.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>-18672498000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11516709186.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>14555904610.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>-17167888000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>14555904610.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>12943007875.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>-14725030000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>12943007875.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>10994002250.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>-7452744000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>10994002250.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2">
         <v>7037120936.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>-7522147000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7037120936.0</v>
       </c>
-      <c r="CQ2"/>
-      <c r="CR2">
+      <c r="CR2"/>
+      <c r="CS2">
         <v>3001110175.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>3001110175.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>1130582800.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>1130582800.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>1074647411.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>367946201.0</v>
       </c>
-      <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>367946201.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>601690953.0</v>
       </c>
-      <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>389780420.0</v>
       </c>
-      <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
+      <c r="EX2"/>
     </row>
-    <row r="3" spans="1:153">
+    <row r="3" spans="1:154">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
+        <v>3678962580.0</v>
+      </c>
+      <c r="C3">
         <v>6583573000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3678962580.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4095000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3678962580.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3897000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3672000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5788000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4626000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2313000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3271705000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1249500000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4807000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2403500000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2684000000.0</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3">
+      <c r="Q3"/>
+      <c r="R3">
         <v>4949000000.0</v>
       </c>
-      <c r="R3"/>
-      <c r="S3">
+      <c r="S3"/>
+      <c r="T3">
         <v>2915000000.0</v>
       </c>
-      <c r="T3"/>
-      <c r="U3">
+      <c r="U3"/>
+      <c r="V3">
         <v>5062000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2594500000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3290000000.0</v>
       </c>
-      <c r="X3"/>
-      <c r="Y3">
+      <c r="Y3"/>
+      <c r="Z3">
         <v>6927639000.0</v>
       </c>
-      <c r="Z3"/>
-      <c r="AA3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>2839000000.0</v>
       </c>
-      <c r="AB3"/>
-      <c r="AC3">
+      <c r="AC3"/>
+      <c r="AD3">
         <v>4871000000.0</v>
       </c>
-      <c r="AD3"/>
-      <c r="AE3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>3074000000.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3">
+      <c r="AG3"/>
+      <c r="AH3">
         <v>5230000000.0</v>
       </c>
-      <c r="AH3"/>
-      <c r="AI3">
+      <c r="AI3"/>
+      <c r="AJ3">
         <v>3430000000.0</v>
       </c>
-      <c r="AJ3"/>
-      <c r="AK3">
+      <c r="AK3"/>
+      <c r="AL3">
         <v>5550000000.0</v>
       </c>
-      <c r="AL3"/>
-      <c r="AM3">
+      <c r="AM3"/>
+      <c r="AN3">
         <v>5586767018.0</v>
       </c>
-      <c r="AN3"/>
-      <c r="AO3">
+      <c r="AO3"/>
+      <c r="AP3">
         <v>6457000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8202000000.0</v>
       </c>
-      <c r="AQ3"/>
-      <c r="AR3">
+      <c r="AR3"/>
+      <c r="AS3">
         <v>6066821315.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3430664221.0</v>
       </c>
-      <c r="AT3"/>
-      <c r="AU3">
+      <c r="AU3"/>
+      <c r="AV3">
         <v>4117415527.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3951502431.0</v>
       </c>
-      <c r="AW3"/>
-      <c r="AX3">
+      <c r="AX3"/>
+      <c r="AY3">
         <v>3951502431.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4716016530.0</v>
       </c>
-      <c r="AZ3"/>
-      <c r="BA3">
+      <c r="BA3"/>
+      <c r="BB3">
         <v>4716016530.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4482110754.0</v>
       </c>
-      <c r="BC3"/>
-      <c r="BD3">
+      <c r="BD3"/>
+      <c r="BE3">
         <v>4482110754.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4439816065.0</v>
       </c>
-      <c r="BF3"/>
-      <c r="BG3">
+      <c r="BG3"/>
+      <c r="BH3">
         <v>4439816065.0</v>
       </c>
-      <c r="BH3"/>
       <c r="BI3"/>
-      <c r="BJ3">
+      <c r="BJ3"/>
+      <c r="BK3">
         <v>3678962580.0</v>
       </c>
-      <c r="BK3"/>
-      <c r="BL3">
+      <c r="BL3"/>
+      <c r="BM3">
         <v>3710176805.0</v>
       </c>
-      <c r="BM3"/>
-      <c r="BN3">
+      <c r="BN3"/>
+      <c r="BO3">
         <v>3710176805.0</v>
       </c>
-      <c r="BO3"/>
-      <c r="BP3">
+      <c r="BP3"/>
+      <c r="BQ3">
         <v>3765047000.0</v>
       </c>
-      <c r="BQ3"/>
-      <c r="BR3">
+      <c r="BR3"/>
+      <c r="BS3">
         <v>3765047000.0</v>
       </c>
-      <c r="BS3"/>
-      <c r="BT3">
+      <c r="BT3"/>
+      <c r="BU3">
         <v>4177850640.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>16694541630.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4177850640.0</v>
       </c>
-      <c r="BW3"/>
-      <c r="BX3">
+      <c r="BX3"/>
+      <c r="BY3">
         <v>4021372442.0</v>
       </c>
-      <c r="BY3"/>
-      <c r="BZ3">
+      <c r="BZ3"/>
+      <c r="CA3">
         <v>4021372442.0</v>
       </c>
-      <c r="CA3"/>
-      <c r="CB3">
+      <c r="CB3"/>
+      <c r="CC3">
         <v>13076236752.0</v>
       </c>
-      <c r="CC3"/>
-      <c r="CD3">
+      <c r="CD3"/>
+      <c r="CE3">
         <v>13076236752.0</v>
       </c>
-      <c r="CE3"/>
-      <c r="CF3">
+      <c r="CF3"/>
+      <c r="CG3">
         <v>11487177995.0</v>
       </c>
-      <c r="CG3"/>
-      <c r="CH3">
+      <c r="CH3"/>
+      <c r="CI3">
         <v>11487177995.0</v>
       </c>
-      <c r="CI3"/>
-      <c r="CJ3">
+      <c r="CJ3"/>
+      <c r="CK3">
         <v>11345649700.0</v>
       </c>
-      <c r="CK3"/>
-      <c r="CL3">
+      <c r="CL3"/>
+      <c r="CM3">
         <v>11345649700.0</v>
       </c>
-      <c r="CM3"/>
-      <c r="CN3">
+      <c r="CN3"/>
+      <c r="CO3">
         <v>1307896290.0</v>
       </c>
-      <c r="CO3"/>
-      <c r="CP3">
+      <c r="CP3"/>
+      <c r="CQ3">
         <v>1307896290.0</v>
       </c>
-      <c r="CQ3"/>
-      <c r="CR3">
+      <c r="CR3"/>
+      <c r="CS3">
         <v>631797499.0</v>
       </c>
-      <c r="CS3"/>
-      <c r="CT3">
+      <c r="CT3"/>
+      <c r="CU3">
         <v>631797499.0</v>
       </c>
-      <c r="CU3"/>
-      <c r="CV3">
+      <c r="CV3"/>
+      <c r="CW3">
         <v>222116684.0</v>
       </c>
-      <c r="CW3"/>
-      <c r="CX3">
+      <c r="CX3"/>
+      <c r="CY3">
         <v>222116684.0</v>
       </c>
-      <c r="CY3"/>
-      <c r="CZ3">
+      <c r="CZ3"/>
+      <c r="DA3">
         <v>369751686.0</v>
       </c>
-      <c r="DA3"/>
       <c r="DB3"/>
-      <c r="DC3"/>
-[...4 lines deleted...]
-      <c r="DF3">
+      <c r="DC3">
+        <v>108927086.0</v>
+      </c>
+      <c r="DD3"/>
+      <c r="DE3">
+        <v>108927086.0</v>
+      </c>
+      <c r="DF3"/>
+      <c r="DG3">
         <v>217854173.0</v>
       </c>
-      <c r="DG3"/>
-      <c r="DH3">
+      <c r="DH3"/>
+      <c r="DI3">
         <v>71016362.0</v>
       </c>
-      <c r="DI3"/>
-      <c r="DJ3">
+      <c r="DJ3"/>
+      <c r="DK3">
         <v>71016362.0</v>
       </c>
-      <c r="DK3"/>
-      <c r="DL3">
+      <c r="DL3"/>
+      <c r="DM3">
         <v>112587581.0</v>
       </c>
-      <c r="DM3"/>
       <c r="DN3"/>
-      <c r="DO3"/>
-      <c r="DP3">
+      <c r="DO3">
+        <v>51478682.0</v>
+      </c>
+      <c r="DP3"/>
+      <c r="DQ3">
         <v>102957367.0</v>
       </c>
-      <c r="DQ3"/>
       <c r="DR3"/>
-      <c r="DS3"/>
-[...3 lines deleted...]
-      <c r="DU3"/>
+      <c r="DS3">
+        <v>42900930.0</v>
+      </c>
+      <c r="DT3"/>
+      <c r="DU3">
+        <v>42900930.0</v>
+      </c>
       <c r="DV3"/>
-      <c r="DW3"/>
-[...3 lines deleted...]
-      <c r="DY3"/>
+      <c r="DW3">
+        <v>42536642.0</v>
+      </c>
+      <c r="DX3"/>
+      <c r="DY3">
+        <v>42536642.0</v>
+      </c>
       <c r="DZ3"/>
-      <c r="EA3"/>
-[...3 lines deleted...]
-      <c r="EC3"/>
+      <c r="EA3">
+        <v>36559820.0</v>
+      </c>
+      <c r="EB3"/>
+      <c r="EC3">
+        <v>36559820.0</v>
+      </c>
       <c r="ED3"/>
-      <c r="EE3"/>
-[...3 lines deleted...]
-      <c r="EG3"/>
+      <c r="EE3">
+        <v>36559820.0</v>
+      </c>
+      <c r="EF3"/>
+      <c r="EG3">
+        <v>22681988.0</v>
+      </c>
       <c r="EH3"/>
-      <c r="EI3"/>
-[...3 lines deleted...]
-      <c r="EK3"/>
+      <c r="EI3">
+        <v>22681988.0</v>
+      </c>
+      <c r="EJ3"/>
+      <c r="EK3">
+        <v>15677106.0</v>
+      </c>
       <c r="EL3"/>
-      <c r="EM3"/>
-[...3 lines deleted...]
-      <c r="EO3"/>
+      <c r="EM3">
+        <v>15677106.0</v>
+      </c>
+      <c r="EN3"/>
+      <c r="EO3">
+        <v>10671093.0</v>
+      </c>
       <c r="EP3"/>
-      <c r="EQ3"/>
-[...3 lines deleted...]
-      <c r="ES3"/>
+      <c r="EQ3">
+        <v>10671093.0</v>
+      </c>
+      <c r="ER3"/>
+      <c r="ES3">
+        <v>6387093.5</v>
+      </c>
       <c r="ET3"/>
-      <c r="EU3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EU3">
+        <v>6387093.5</v>
+      </c>
+      <c r="EV3"/>
       <c r="EW3">
         <v>3674779.0</v>
       </c>
+      <c r="EX3">
+        <v>3674779.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:153">
+    <row r="4" spans="1:154">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
+        <v>0.0</v>
+      </c>
+      <c r="AD4">
         <v>-2046191247.97</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-2057146182.5</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-998892852.75</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-975141107.24</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>517500000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-172500000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1346500000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-13375000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>10562000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2640500000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>5000000.0</v>
       </c>
-      <c r="AN4">
-[...1 lines deleted...]
-      </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>25831449.79</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
         <v>48108000000.0</v>
       </c>
-      <c r="AT4">
-[...1 lines deleted...]
-      </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
         <v>7013000000.0</v>
       </c>
-      <c r="AW4">
-[...1 lines deleted...]
-      </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
@@ -28326,111 +28422,113 @@
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
-      <c r="BS4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4"/>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
-      <c r="BW4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4"/>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
-      <c r="CA4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4"/>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
-      <c r="CE4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4"/>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
-      <c r="CI4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4"/>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
-      <c r="CM4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4"/>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
-      <c r="CQ4"/>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
@@ -28445,871 +28543,896 @@
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
+      <c r="EX4"/>
     </row>
-    <row r="5" spans="1:153">
+    <row r="5" spans="1:154">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5">
-        <v>1128352000.0</v>
+        <v>3165505960.0</v>
       </c>
       <c r="C5">
+        <v>-252435000.0</v>
+      </c>
+      <c r="D5">
         <v>3165505960.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1980000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3165505960.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1805000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2422000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2726000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1642000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>821000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11699086000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>935000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2592000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1296000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2858000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1429000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2509000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1254500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1366000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>437000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2051000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-507500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1305000000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>3117540000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7426025045.07</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1806000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5714551162.37</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2252000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1078910614.53</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2627000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1328209439.17</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2066000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1033000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1088000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3605000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1442000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>721000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>362232982.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
         <v>1120000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>26120000000.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
         <v>1223647011.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1388717393.0</v>
       </c>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
       <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
         <v>2360157127.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1337139541.0</v>
       </c>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>-1337139541.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2665548470.0</v>
       </c>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
       <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>2665548470.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2202357620.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
         <v>2202357620.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5308134074.0</v>
       </c>
-      <c r="BF5">
-[...1 lines deleted...]
-      </c>
       <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
         <v>5308134074.0</v>
       </c>
-      <c r="BH5">
-[...1 lines deleted...]
-      </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5">
         <v>3165505960.0</v>
       </c>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
       <c r="BL5">
+        <v>0.0</v>
+      </c>
+      <c r="BM5">
         <v>6504368786.0</v>
       </c>
-      <c r="BM5">
-[...1 lines deleted...]
-      </c>
       <c r="BN5">
+        <v>0.0</v>
+      </c>
+      <c r="BO5">
         <v>6504368786.0</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
+        <v>0.0</v>
+      </c>
+      <c r="BQ5">
         <v>-1153695440.0</v>
       </c>
-      <c r="BQ5">
-[...1 lines deleted...]
-      </c>
       <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5">
         <v>-1153695440.0</v>
       </c>
-      <c r="BS5"/>
-      <c r="BT5">
+      <c r="BT5"/>
+      <c r="BU5">
         <v>-10104722480.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-13479409150.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-10104722480.0</v>
       </c>
-      <c r="BW5"/>
-      <c r="BX5">
+      <c r="BX5"/>
+      <c r="BY5">
         <v>5742617068.0</v>
       </c>
-      <c r="BY5">
-[...1 lines deleted...]
-      </c>
       <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
         <v>5742617068.0</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5">
+      <c r="CB5"/>
+      <c r="CC5">
         <v>-3518534422.0</v>
       </c>
-      <c r="CC5">
-[...1 lines deleted...]
-      </c>
       <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
         <v>-3518534422.0</v>
       </c>
-      <c r="CE5"/>
-      <c r="CF5">
+      <c r="CF5"/>
+      <c r="CG5">
         <v>-3812349120.0</v>
       </c>
-      <c r="CG5">
-[...1 lines deleted...]
-      </c>
       <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
         <v>-3812349120.0</v>
       </c>
-      <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>-8484283500.0</v>
       </c>
-      <c r="CK5">
-[...1 lines deleted...]
-      </c>
       <c r="CL5">
+        <v>0.0</v>
+      </c>
+      <c r="CM5">
         <v>-8484283500.0</v>
       </c>
-      <c r="CM5"/>
-      <c r="CN5">
+      <c r="CN5"/>
+      <c r="CO5">
         <v>2545976510.0</v>
       </c>
-      <c r="CO5">
-[...1 lines deleted...]
-      </c>
       <c r="CP5">
+        <v>0.0</v>
+      </c>
+      <c r="CQ5">
         <v>2545976510.0</v>
       </c>
-      <c r="CQ5"/>
-      <c r="CR5">
+      <c r="CR5"/>
+      <c r="CS5">
         <v>1447799808.0</v>
       </c>
-      <c r="CS5"/>
-      <c r="CT5">
+      <c r="CT5"/>
+      <c r="CU5">
         <v>1447799808.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>633901526.0</v>
       </c>
-      <c r="CW5"/>
-      <c r="CX5">
+      <c r="CX5"/>
+      <c r="CY5">
         <v>633901526.0</v>
       </c>
-      <c r="CY5"/>
-      <c r="CZ5">
+      <c r="CZ5"/>
+      <c r="DA5">
         <v>-692895046.0</v>
       </c>
-      <c r="DA5"/>
       <c r="DB5"/>
-      <c r="DC5"/>
-[...4 lines deleted...]
-      <c r="DF5">
+      <c r="DC5">
+        <v>1697338160.0</v>
+      </c>
+      <c r="DD5"/>
+      <c r="DE5">
+        <v>-521017167.59</v>
+      </c>
+      <c r="DF5"/>
+      <c r="DG5">
         <v>1333840546.59</v>
       </c>
-      <c r="DG5"/>
-      <c r="DH5">
+      <c r="DH5"/>
+      <c r="DI5">
         <v>294332141.0</v>
       </c>
-      <c r="DI5"/>
-      <c r="DJ5">
+      <c r="DJ5"/>
+      <c r="DK5">
         <v>294332141.0</v>
       </c>
-      <c r="DK5"/>
-      <c r="DL5">
+      <c r="DL5"/>
+      <c r="DM5">
         <v>-300048218.0</v>
       </c>
-      <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5"/>
-      <c r="DP5">
+      <c r="DO5">
+        <v>756253584.0</v>
+      </c>
+      <c r="DP5"/>
+      <c r="DQ5">
         <v>-27260877.0</v>
       </c>
-      <c r="DQ5"/>
       <c r="DR5"/>
-      <c r="DS5"/>
-[...3 lines deleted...]
-      <c r="DU5"/>
+      <c r="DS5">
+        <v>496303200.0</v>
+      </c>
+      <c r="DT5"/>
+      <c r="DU5">
+        <v>-495868859.77</v>
+      </c>
       <c r="DV5"/>
-      <c r="DW5"/>
-[...3 lines deleted...]
-      <c r="DY5"/>
+      <c r="DW5">
+        <v>408924012.0</v>
+      </c>
+      <c r="DX5"/>
+      <c r="DY5">
+        <v>-187357362.95</v>
+      </c>
       <c r="DZ5"/>
-      <c r="EA5"/>
-[...3 lines deleted...]
-      <c r="EC5"/>
+      <c r="EA5">
+        <v>412318200.0</v>
+      </c>
+      <c r="EB5"/>
+      <c r="EC5">
+        <v>-159253474.31</v>
+      </c>
       <c r="ED5"/>
-      <c r="EE5"/>
-[...3 lines deleted...]
-      <c r="EG5"/>
+      <c r="EE5">
+        <v>178071584.0</v>
+      </c>
+      <c r="EF5"/>
+      <c r="EG5">
+        <v>-197375193.59</v>
+      </c>
       <c r="EH5"/>
-      <c r="EI5"/>
-[...3 lines deleted...]
-      <c r="EK5"/>
+      <c r="EI5">
+        <v>151492860.0</v>
+      </c>
+      <c r="EJ5"/>
+      <c r="EK5">
+        <v>-114417052.24</v>
+      </c>
       <c r="EL5"/>
-      <c r="EM5"/>
-[...3 lines deleted...]
-      <c r="EO5"/>
+      <c r="EM5">
+        <v>91740319.0</v>
+      </c>
+      <c r="EN5"/>
+      <c r="EO5">
+        <v>-73898774.52</v>
+      </c>
       <c r="EP5"/>
-      <c r="EQ5"/>
-[...3 lines deleted...]
-      <c r="ES5"/>
+      <c r="EQ5">
+        <v>57575742.0</v>
+      </c>
+      <c r="ER5"/>
+      <c r="ES5">
+        <v>-86451503.67</v>
+      </c>
       <c r="ET5"/>
-      <c r="EU5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EU5">
+        <v>28077510.0</v>
+      </c>
+      <c r="EV5"/>
       <c r="EW5">
         <v>-13823980.0</v>
       </c>
+      <c r="EX5">
+        <v>-13823980.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:153">
+    <row r="6" spans="1:154">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
-        <v>7711925000.0</v>
+        <v>6844468540.0</v>
       </c>
       <c r="C6">
+        <v>6331138000.0</v>
+      </c>
+      <c r="D6">
         <v>6844468540.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6075000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6844468540.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5702000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6094000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8514000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6268000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3134000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14970791000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2184500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7399000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3699500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5542000000.0</v>
       </c>
-      <c r="P6"/>
-      <c r="Q6">
+      <c r="Q6"/>
+      <c r="R6">
         <v>7458000000.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>4281000000.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>7113000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2087000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4595000000.0</v>
       </c>
-      <c r="X6"/>
-      <c r="Y6">
+      <c r="Y6"/>
+      <c r="Z6">
         <v>10045179000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>4645000000.0</v>
       </c>
-      <c r="AB6"/>
-      <c r="AC6">
+      <c r="AC6"/>
+      <c r="AD6">
         <v>7123000000.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>5701000000.0</v>
       </c>
-      <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>7296000000.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>4518000000.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AK6"/>
+      <c r="AL6">
         <v>6992000000.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6">
+      <c r="AM6"/>
+      <c r="AN6">
         <v>5949000000.0</v>
       </c>
-      <c r="AN6"/>
-      <c r="AO6">
+      <c r="AO6"/>
+      <c r="AP6">
         <v>7577000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>34322000000.0</v>
       </c>
-      <c r="AQ6"/>
-      <c r="AR6">
+      <c r="AR6"/>
+      <c r="AS6">
         <v>7290468326.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4819381614.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6">
+      <c r="AU6"/>
+      <c r="AV6">
         <v>6477572654.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2614362890.0</v>
       </c>
-      <c r="AW6"/>
-      <c r="AX6">
+      <c r="AX6"/>
+      <c r="AY6">
         <v>2614362890.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>7381565000.0</v>
       </c>
-      <c r="AZ6"/>
-      <c r="BA6">
+      <c r="BA6"/>
+      <c r="BB6">
         <v>7381565000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>6684468374.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6">
+      <c r="BD6"/>
+      <c r="BE6">
         <v>6684468374.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>9747950139.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>9747950139.0</v>
       </c>
-      <c r="BH6"/>
       <c r="BI6"/>
-      <c r="BJ6">
+      <c r="BJ6"/>
+      <c r="BK6">
         <v>6844468540.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>12606057100.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>10214545591.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>12582971020.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10214545591.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>12602677430.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2611351560.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>12142739940.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2611351560.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>11279613800.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-5926871840.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3215132480.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-5926871840.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>13481655390.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>9763989510.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>12564903440.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>9763989510.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>12514857600.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>9557702330.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>13399256250.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>9557702330.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>15834315090.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7674828875.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>11746308220.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7674828875.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>11479266400.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2861366200.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>10923281290.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2861366200.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>7406697000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3853872800.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>5826257280.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>3853872800.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5586039010.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2079597307.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>3620376970.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>2079597307.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1948188839.96</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>856018210.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1271486592.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>856018210.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1186160800.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-323143360.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>981089928.0</v>
       </c>
-      <c r="DB6">
-[...1 lines deleted...]
-      </c>
       <c r="DC6">
+        <v>1806265246.0</v>
+      </c>
+      <c r="DD6">
         <v>835335110.0</v>
       </c>
-      <c r="DD6">
-[...1 lines deleted...]
-      </c>
       <c r="DE6">
+        <v>-412090081.59</v>
+      </c>
+      <c r="DF6">
         <v>666960447.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1551694719.59</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>484433028.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>365348503.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>424037067.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>365348503.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>396616700.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-187460637.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>380901366.0</v>
       </c>
-      <c r="DN6">
-[...1 lines deleted...]
-      </c>
       <c r="DO6">
+        <v>807732266.0</v>
+      </c>
+      <c r="DP6">
         <v>390126591.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>75696490.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>304621779.0</v>
       </c>
-      <c r="DR6">
-[...1 lines deleted...]
-      </c>
       <c r="DS6">
+        <v>539204130.0</v>
+      </c>
+      <c r="DT6">
         <v>251770356.0</v>
       </c>
-      <c r="DT6">
-[...1 lines deleted...]
-      </c>
       <c r="DU6">
+        <v>-452967929.77</v>
+      </c>
+      <c r="DV6">
         <v>180571410.0</v>
       </c>
-      <c r="DV6">
-[...1 lines deleted...]
-      </c>
       <c r="DW6">
+        <v>451460654.0</v>
+      </c>
+      <c r="DX6">
         <v>211663634.0</v>
       </c>
-      <c r="DX6">
-[...1 lines deleted...]
-      </c>
       <c r="DY6">
+        <v>-144820720.95</v>
+      </c>
+      <c r="DZ6">
         <v>189765940.0</v>
       </c>
-      <c r="DZ6">
-[...1 lines deleted...]
-      </c>
       <c r="EA6">
+        <v>448878020.0</v>
+      </c>
+      <c r="EB6">
         <v>224556320.0</v>
       </c>
-      <c r="EB6">
-[...1 lines deleted...]
-      </c>
       <c r="EC6">
+        <v>-122693654.31</v>
+      </c>
+      <c r="ED6">
         <v>171272325.0</v>
       </c>
-      <c r="ED6">
-[...1 lines deleted...]
-      </c>
       <c r="EE6">
+        <v>214631404.0</v>
+      </c>
+      <c r="EF6">
         <v>189833628.0</v>
       </c>
-      <c r="EF6">
-[...1 lines deleted...]
-      </c>
       <c r="EG6">
+        <v>-174693205.59</v>
+      </c>
+      <c r="EH6">
         <v>140776737.0</v>
       </c>
-      <c r="EH6">
-[...1 lines deleted...]
-      </c>
       <c r="EI6">
+        <v>174174848.0</v>
+      </c>
+      <c r="EJ6">
         <v>157672218.0</v>
       </c>
-      <c r="EJ6">
-[...1 lines deleted...]
-      </c>
       <c r="EK6">
+        <v>-98739946.24</v>
+      </c>
+      <c r="EL6">
         <v>86738125.0</v>
       </c>
-      <c r="EL6">
-[...1 lines deleted...]
-      </c>
       <c r="EM6">
+        <v>107417425.0</v>
+      </c>
+      <c r="EN6">
         <v>88777294.0</v>
       </c>
-      <c r="EN6">
-[...1 lines deleted...]
-      </c>
       <c r="EO6">
+        <v>-63227681.52</v>
+      </c>
+      <c r="EP6">
         <v>50077512.0</v>
       </c>
-      <c r="EP6">
-[...1 lines deleted...]
-      </c>
       <c r="EQ6">
+        <v>68246835.0</v>
+      </c>
+      <c r="ER6">
         <v>57507387.0</v>
       </c>
-      <c r="ER6">
-[...1 lines deleted...]
-      </c>
       <c r="ES6">
+        <v>-80064410.17</v>
+      </c>
+      <c r="ET6">
         <v>27201516.0</v>
       </c>
-      <c r="ET6">
-[...1 lines deleted...]
-      </c>
       <c r="EU6">
+        <v>34464603.5</v>
+      </c>
+      <c r="EV6">
         <v>29696870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10149201.0</v>
       </c>
       <c r="EW6">
         <v>-10149201.0</v>
       </c>
+      <c r="EX6">
+        <v>-10149201.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:153">
+    <row r="7" spans="1:154">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...1 lines deleted...]
-      </c>
+      <c r="Y7"/>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
@@ -29401,111 +29524,113 @@
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
-      <c r="BS7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7"/>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
-      <c r="BW7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7"/>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
-      <c r="CA7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7"/>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
-      <c r="CE7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7"/>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
-      <c r="CI7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7"/>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
-      <c r="CM7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7"/>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
-      <c r="CQ7"/>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
@@ -29520,81 +29645,80 @@
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
+      <c r="EX7"/>
     </row>
-    <row r="8" spans="1:153">
+    <row r="8" spans="1:154">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...1 lines deleted...]
-      </c>
+      <c r="Y8"/>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
@@ -29686,111 +29810,113 @@
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
-      <c r="BS8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8"/>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
-      <c r="BW8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8"/>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
-      <c r="CA8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8"/>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
-      <c r="CE8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8"/>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
-      <c r="CI8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8"/>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
-      <c r="CM8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8"/>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
-      <c r="CQ8"/>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
@@ -29805,1646 +29931,1659 @@
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
+      <c r="EX8"/>
     </row>
-    <row r="9" spans="1:153">
+    <row r="9" spans="1:154">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B9">
+        <v>8193169527.0</v>
+      </c>
+      <c r="C9">
         <v>6440628000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8193169527.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6380000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8193169527.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6366000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6153000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5598000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6660000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3330000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5734620000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3753000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7350000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3675000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7614000000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>7392000000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>7050000000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>6673000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3681500000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7363000000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>7077796000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>14785898717.7</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6831000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17828465791.63</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6675000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3859986033.52</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6933000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4162963852.53</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6867000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3433500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6534000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>16302500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6521000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3260500000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5897520199.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
         <v>7465000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>64670000000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
+        <v>0.0</v>
+      </c>
+      <c r="AS9">
         <v>6781472301.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6000033336.0</v>
       </c>
-      <c r="AT9">
-[...1 lines deleted...]
-      </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>6512263255.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6806716543.0</v>
       </c>
-      <c r="AW9">
-[...1 lines deleted...]
-      </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>6806716543.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>6972911577.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
         <v>6972911577.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>8576105772.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
         <v>8576105772.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>8437895690.0</v>
       </c>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>8437895690.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>31444270000.0</v>
       </c>
-      <c r="BI9">
-[...1 lines deleted...]
-      </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>8193169527.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>12606057100.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>8536517959.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>12582971020.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>8536517959.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>12602677430.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>9119060227.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>12142739940.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>9119060227.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>11279613800.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>8804465882.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3948837870.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>8804465882.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>13481655390.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>7929035603.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>12564903440.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7929035603.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>12514857600.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>10581600641.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>13399256250.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>10581600641.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>15834315090.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9065509320.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>11746308220.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>9065509320.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>11479266400.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>7684615400.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>10923281290.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>7684615400.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>7406697000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>5098733075.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>5826257280.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>5098733075.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>5586039010.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3561082050.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3620376970.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>3561082050.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>1544332297.19</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>1383098766.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1271486592.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1383098766.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1186160800.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2139631464.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>981089928.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1697338160.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>835335110.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>1135549917.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>666960447.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>259193136.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>484433028.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>483885644.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>424037067.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>483885644.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>396616700.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>47997456.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>380901366.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>756253584.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>390126591.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>209851808.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>304621779.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>496303200.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>251770356.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>351615148.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>180571410.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>408924012.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>211663634.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>249185768.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>189765940.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>412318200.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>224556320.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>260775079.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>171272325.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>178071584.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>189833628.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>130022427.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>140776737.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>151492860.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>157672218.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>108340752.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>86738125.0</v>
       </c>
-      <c r="EL9">
+      <c r="EM9">
         <v>91740319.0</v>
       </c>
-      <c r="EM9">
+      <c r="EN9">
         <v>88777294.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>56686350.0</v>
       </c>
-      <c r="EO9">
+      <c r="EP9">
         <v>50077512.0</v>
       </c>
-      <c r="EP9">
+      <c r="EQ9">
         <v>57575742.0</v>
       </c>
-      <c r="EQ9">
+      <c r="ER9">
         <v>57507387.0</v>
       </c>
-      <c r="ER9">
+      <c r="ES9">
         <v>13439621.0</v>
       </c>
-      <c r="ES9">
+      <c r="ET9">
         <v>27201516.0</v>
       </c>
-      <c r="ET9">
+      <c r="EU9">
         <v>28077510.0</v>
       </c>
-      <c r="EU9">
+      <c r="EV9">
         <v>29696870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27342258.0</v>
       </c>
       <c r="EW9">
         <v>27342258.0</v>
       </c>
+      <c r="EX9">
+        <v>27342258.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:153">
+    <row r="10" spans="1:154">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10">
+        <v>2261692728.0</v>
+      </c>
+      <c r="C10">
         <v>-252435000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2261692728.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2113000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2261692728.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3583000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2105000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1070000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>550000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>275000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10950883000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5544000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1687000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>843500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2827000000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>1276000000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>2473000000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>1927000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>653000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1566000000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-521973000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1090430689.09</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>234000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>715940136.56</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2847000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1681215083.8</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1719000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1032184460.19</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2159000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1079500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1400000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-484830000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1392000000.0</v>
       </c>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>-718346324.64</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-350691000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>149000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>26485000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1317064000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>521849460.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8206497207.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2449501000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1811088642.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2066218731.01</v>
       </c>
-      <c r="AW10">
-[...1 lines deleted...]
-      </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-2066218731.01</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5393505099.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-12516386000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5393505099.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5405166066.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-12962344000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5405166066.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4868642800.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-9197499000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4868642800.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>90024000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-5900246000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2261692728.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
+        <v>0.0</v>
+      </c>
+      <c r="BM10">
         <v>5654783496.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-9297384000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5654783496.0</v>
       </c>
-      <c r="BO10">
-[...1 lines deleted...]
-      </c>
       <c r="BP10">
+        <v>0.0</v>
+      </c>
+      <c r="BQ10">
         <v>-1755450402.0</v>
       </c>
-      <c r="BQ10">
-[...1 lines deleted...]
-      </c>
       <c r="BR10">
+        <v>0.0</v>
+      </c>
+      <c r="BS10">
         <v>-1755450402.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>-10649245255.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-13769007480.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-10649245255.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10">
+      <c r="BX10"/>
+      <c r="BY10">
         <v>5310077622.0</v>
       </c>
-      <c r="BY10">
-[...1 lines deleted...]
-      </c>
       <c r="BZ10">
+        <v>0.0</v>
+      </c>
+      <c r="CA10">
         <v>5310077622.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>-3780475849.0</v>
       </c>
-      <c r="CC10">
-[...1 lines deleted...]
-      </c>
       <c r="CD10">
+        <v>0.0</v>
+      </c>
+      <c r="CE10">
         <v>-3780475849.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>-4537920763.0</v>
       </c>
-      <c r="CG10">
-[...1 lines deleted...]
-      </c>
       <c r="CH10">
+        <v>0.0</v>
+      </c>
+      <c r="CI10">
         <v>-4537920763.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>-11459232400.0</v>
       </c>
-      <c r="CK10">
-[...1 lines deleted...]
-      </c>
       <c r="CL10">
+        <v>0.0</v>
+      </c>
+      <c r="CM10">
         <v>-11459232400.0</v>
       </c>
-      <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>-6540290291.0</v>
       </c>
-      <c r="CO10">
-[...1 lines deleted...]
-      </c>
       <c r="CP10">
+        <v>0.0</v>
+      </c>
+      <c r="CQ10">
         <v>-6540290291.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>1124399506.0</v>
       </c>
-      <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>1124399506.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>699641369.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>699641369.0</v>
       </c>
-      <c r="CY10"/>
-      <c r="CZ10">
+      <c r="CZ10"/>
+      <c r="DA10">
         <v>1009712501.0</v>
       </c>
-      <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>761148313.0</v>
       </c>
-      <c r="DG10"/>
-      <c r="DH10">
+      <c r="DH10"/>
+      <c r="DI10">
         <v>288621673.0</v>
       </c>
-      <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>288621673.0</v>
       </c>
-      <c r="DK10"/>
-      <c r="DL10">
+      <c r="DL10"/>
+      <c r="DM10">
         <v>452667945.0</v>
       </c>
-      <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
-      <c r="DP10">
+      <c r="DP10"/>
+      <c r="DQ10">
         <v>468140318.0</v>
       </c>
-      <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
-      <c r="EV10">
-[...1 lines deleted...]
-      </c>
+      <c r="EV10"/>
       <c r="EW10">
         <v>-13850908.0</v>
       </c>
+      <c r="EX10">
+        <v>-13850908.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:153">
+    <row r="11" spans="1:154">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11">
+        <v>598762768.0</v>
+      </c>
+      <c r="C11">
         <v>754262000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>598762768.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1061000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>598762768.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1346000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>900000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-655000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>705000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>352500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6732000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>485000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>242500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1331000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>665500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3405000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1687000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>459000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-65000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>130000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-65000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1409635000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>690000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>76000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>43500000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1420000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>819948789.57</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1458000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-875465353.67</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>579000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>289500000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3650000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-137914000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1114000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>557000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1778999482.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2745066000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2493000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-150000000.0</v>
       </c>
-      <c r="AQ11">
-[...1 lines deleted...]
-      </c>
       <c r="AR11">
+        <v>0.0</v>
+      </c>
+      <c r="AS11">
         <v>6548825127.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-2885096674.0</v>
       </c>
-      <c r="AT11">
-[...1 lines deleted...]
-      </c>
       <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
         <v>16982843762.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>282377294.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-598497000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>282377294.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1196556427.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-2135800000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1196556427.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>926469820.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-1157802000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>926469820.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>31432326.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1523581000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>31432326.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1585870000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-2038558000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>598762768.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-1355414850.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1410397617.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-2294235150.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1410397617.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-2467491800.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1784916627.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3699042580.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1784916627.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3289267800.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1706402996.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>792807090.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1706402996.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-2081343600.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1362324650.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3120386400.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1362324650.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2380815360.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2362516510.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3788317130.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2362516510.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3059267200.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2141800060.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>4155902170.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2141800060.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>3341912000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1749632500.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-5016010330.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1749632500.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>8096184600.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1153407613.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>3717007340.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1153407613.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3710028540.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>570951565.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-445217920.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>570951565.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-266349354.58</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>188600929.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-214785054.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>188600929.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-252915275.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>594235488.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-170999829.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-278680920.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-137151195.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-252436414.78</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-130644222.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>495139799.78</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-108891108.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>99993954.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-374746755.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>99993954.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-79624092.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>318473027.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-78447252.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-155751648.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-80347202.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>302127239.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-84064498.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-149946200.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-76066421.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-115473988.66</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-59252580.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-138274446.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-71572397.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>-78405847.51</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>-59768800.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>-129864000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>-70637992.0</v>
       </c>
-      <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
-      <c r="EV11">
-[...1 lines deleted...]
-      </c>
+      <c r="EV11"/>
       <c r="EW11">
         <v>-15654242.0</v>
       </c>
+      <c r="EX11">
+        <v>-15654242.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:153">
+    <row r="12" spans="1:154">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12">
         <v>903813231.5</v>
       </c>
       <c r="C12">
         <v>903813231.5</v>
       </c>
       <c r="D12">
         <v>903813231.5</v>
       </c>
       <c r="E12">
         <v>903813231.5</v>
       </c>
       <c r="F12">
+        <v>903813231.5</v>
+      </c>
+      <c r="G12">
         <v>789000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>277000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>973371581.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>866117157.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>873267754.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>973227417.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>895798064.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>1061908741.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>1122723128.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>939406143.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1046500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1111048235.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>1075153792.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>347828184.58</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>697779771.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2791128938.14</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>488388783.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>250232774.67</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>402878582.85</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>393298907.17</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>214000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>156000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>745573000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1269565000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>758565000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>177500000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2693299762.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277302000.0</v>
       </c>
       <c r="AO12">
         <v>1277302000.0</v>
       </c>
       <c r="AP12">
+        <v>1277302000.0</v>
+      </c>
+      <c r="AQ12">
         <v>65000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2562760000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1281380000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1453911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137384000.0</v>
       </c>
       <c r="AU12">
         <v>1137384000.0</v>
       </c>
       <c r="AV12">
+        <v>1137384000.0</v>
+      </c>
+      <c r="AW12">
         <v>729079190.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1377673000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>729079190.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1074740502.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1645207000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1074740502.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>244137317.0</v>
       </c>
-      <c r="BC12">
-[...1 lines deleted...]
-      </c>
       <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
         <v>244137317.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>848672805.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1517178000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>848672805.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1244352000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2214818000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>903813231.5</v>
       </c>
-      <c r="BK12">
-[...1 lines deleted...]
-      </c>
       <c r="BL12">
+        <v>0.0</v>
+      </c>
+      <c r="BM12">
         <v>767708636.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2609792000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>767708636.0</v>
       </c>
-      <c r="BO12">
-[...1 lines deleted...]
-      </c>
       <c r="BP12">
+        <v>0.0</v>
+      </c>
+      <c r="BQ12">
         <v>619527397.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1521611000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>619527397.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>336432930.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>355454510.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>955584000.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>641436967.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>526419000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>641436967.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>373777977.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>592455000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>373777977.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>331124028.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>612300000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>331124028.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>794418036.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>559727000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>794418036.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>935020477.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>882784000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>935020477.0</v>
       </c>
-      <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>323400303.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>323400303.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>67779628.0</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>67779628.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>102182532.0</v>
       </c>
-      <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>51675066.0</v>
       </c>
-      <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>10084445.0</v>
       </c>
-      <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>10084445.0</v>
       </c>
-      <c r="DK12"/>
-      <c r="DL12">
+      <c r="DL12"/>
+      <c r="DM12">
         <v>3537421.0</v>
       </c>
-      <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
-      <c r="DP12">
+      <c r="DP12"/>
+      <c r="DQ12">
         <v>902004.0</v>
       </c>
-      <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
-      <c r="EV12">
-[...1 lines deleted...]
-      </c>
+      <c r="EV12"/>
       <c r="EW12">
         <v>26927.0</v>
       </c>
+      <c r="EX12">
+        <v>26927.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:153">
+    <row r="13" spans="1:154">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>2213000000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>1088000000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
@@ -31528,293 +31667,294 @@
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
+      <c r="EX13"/>
     </row>
-    <row r="14" spans="1:153">
+    <row r="14" spans="1:154">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
         <v>2012000000.0</v>
       </c>
       <c r="U14">
-        <v>1224000000.0</v>
+        <v>2012000000.0</v>
       </c>
       <c r="V14">
         <v>1224000000.0</v>
       </c>
       <c r="W14">
-        <v>1215000000.0</v>
+        <v>1224000000.0</v>
       </c>
       <c r="X14">
         <v>1215000000.0</v>
       </c>
       <c r="Y14">
-        <v>1220000000.0</v>
+        <v>1215000000.0</v>
       </c>
       <c r="Z14">
         <v>1220000000.0</v>
       </c>
       <c r="AA14">
-        <v>1227000000.0</v>
+        <v>1220000000.0</v>
       </c>
       <c r="AB14">
         <v>1227000000.0</v>
       </c>
       <c r="AC14">
+        <v>1227000000.0</v>
+      </c>
+      <c r="AD14">
         <v>1073165084.51</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1078910614.53</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1189568212.57</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1161282574.76</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>122000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1643000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>91618000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1377402000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>141598000.0</v>
       </c>
-      <c r="AL14">
-[...1 lines deleted...]
-      </c>
       <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>123926000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-172322000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>172322000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2116392207.51</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-256276000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>128138000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>98836000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-177969000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>177969000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>223907000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-146802000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>146802000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>128215000.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
         <v>2860000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-51632000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>51632000.0</v>
       </c>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
       <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
         <v>115169000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>-75439000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>75439000.0</v>
       </c>
-      <c r="BO14">
-[...1 lines deleted...]
-      </c>
       <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
         <v>130411000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>-123526000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>123526000.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14">
         <v>89140000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>-76093000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>76093000.0</v>
       </c>
-      <c r="BW14"/>
-      <c r="BX14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>550942000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-586116000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>586116000.0</v>
       </c>
-      <c r="CA14"/>
-      <c r="CB14">
+      <c r="CB14"/>
+      <c r="CC14">
         <v>715586000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-782174000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>782174000.0</v>
       </c>
-      <c r="CE14"/>
-      <c r="CF14">
+      <c r="CF14"/>
+      <c r="CG14">
         <v>384265000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-649980000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>649980000.0</v>
       </c>
-      <c r="CI14"/>
-      <c r="CJ14">
+      <c r="CJ14"/>
+      <c r="CK14">
         <v>384480000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>-293820000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>293820000.0</v>
       </c>
-      <c r="CM14"/>
-      <c r="CN14">
+      <c r="CN14"/>
+      <c r="CO14">
         <v>271695000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-264687000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>264687000.0</v>
       </c>
-      <c r="CQ14"/>
-      <c r="CR14">
+      <c r="CR14"/>
+      <c r="CS14">
         <v>161683000.0</v>
       </c>
-      <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
@@ -31827,736 +31967,740 @@
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
+      <c r="EX14"/>
     </row>
-    <row r="15" spans="1:153">
+    <row r="15" spans="1:154">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15">
+        <v>1661850135.0</v>
+      </c>
+      <c r="C15">
         <v>-1242910000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1661850135.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>829000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1661850135.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5233000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1064000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1486000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-346000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-173000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10475803000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5426000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>945000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>472500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1241000000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>996000000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>-1157000000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>1269000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>604000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1208000000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>-2173697000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4540971636.75</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-86000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-142669230.09</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-4399000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-4635125698.32</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2932000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>785396901.65</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1476000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>565500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-2342000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-12822500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>152000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-2564500000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-2599560379.39</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>-2503000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>26335000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-17588968000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6969132452.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-5389142845.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-29047777000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>18662347364.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>245003828.5</v>
       </c>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>245003828.5</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4169345063.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-10435270000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4169345063.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4534466542.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-11864320000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4534466542.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4852365345.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-7713928000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4852365345.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>591484000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-3810056000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1661850135.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1355414850.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4184074890.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2294235150.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4184074890.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2467491800.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-3997093529.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-3699042580.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-3997093529.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-3289267800.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-15713247089.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-17931455780.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-15713247089.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2081343600.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>4672285182.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-3120386400.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>4672285182.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-2380815360.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-6752722365.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-3788317130.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-6752722365.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-3059267200.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-7154307779.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-4155902170.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-7154307779.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-3341912000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-13208864900.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5016010330.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-13208864900.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-8096184600.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-7995395688.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-3717007340.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-7995395688.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-3710028540.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>405917390.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>445217920.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>405917390.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>266349354.58</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>476327694.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>214785054.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>476327694.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>252915275.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>371684499.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>170999829.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>278680920.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>137151195.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>252436414.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>130644222.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>261208097.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>108891108.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>188202471.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>374746755.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>188202471.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>79624092.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>133828977.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>78447252.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>155751648.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>80347202.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>165755363.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>84064498.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>149946200.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>76066421.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>115473988.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>59252580.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>138274446.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>71572397.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>78405847.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>59768800.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>129864000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>70637992.0</v>
       </c>
-      <c r="EB15"/>
       <c r="EC15"/>
-      <c r="ED15">
+      <c r="ED15"/>
+      <c r="EE15">
         <v>55917664.0</v>
       </c>
-      <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
-      <c r="EH15">
+      <c r="EH15"/>
+      <c r="EI15">
         <v>44242080.0</v>
       </c>
-      <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
-      <c r="EL15">
+      <c r="EL15"/>
+      <c r="EM15">
         <v>23727506.0</v>
       </c>
-      <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
-      <c r="EP15">
+      <c r="EP15"/>
+      <c r="EQ15">
         <v>10789924.0</v>
       </c>
-      <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
-      <c r="ET15">
+      <c r="ET15"/>
+      <c r="EU15">
         <v>-290457.0</v>
       </c>
-      <c r="EU15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EV15"/>
       <c r="EW15">
         <v>1281420.5</v>
       </c>
+      <c r="EX15">
+        <v>1281420.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:153">
+    <row r="16" spans="1:154">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16">
         <v>-173000000.0</v>
       </c>
       <c r="K16">
-        <v>5426000000.0</v>
+        <v>-173000000.0</v>
       </c>
       <c r="L16">
         <v>5426000000.0</v>
       </c>
       <c r="M16">
-        <v>493000000.0</v>
+        <v>5426000000.0</v>
       </c>
       <c r="N16">
         <v>493000000.0</v>
       </c>
       <c r="O16">
-        <v>546000000.0</v>
+        <v>493000000.0</v>
       </c>
       <c r="P16">
         <v>546000000.0</v>
       </c>
       <c r="Q16">
-        <v>498000000.0</v>
+        <v>546000000.0</v>
       </c>
       <c r="R16">
         <v>498000000.0</v>
       </c>
       <c r="S16">
-        <v>-601000000.0</v>
+        <v>498000000.0</v>
       </c>
       <c r="T16">
         <v>-601000000.0</v>
       </c>
       <c r="U16">
-        <v>657000000.0</v>
+        <v>-601000000.0</v>
       </c>
       <c r="V16">
         <v>657000000.0</v>
       </c>
       <c r="W16">
-        <v>604000000.0</v>
+        <v>657000000.0</v>
       </c>
       <c r="X16">
         <v>604000000.0</v>
       </c>
       <c r="Y16">
-        <v>-1064000000.0</v>
+        <v>604000000.0</v>
       </c>
       <c r="Z16">
         <v>-1064000000.0</v>
       </c>
       <c r="AA16">
-        <v>-27500000.0</v>
+        <v>-1064000000.0</v>
       </c>
       <c r="AB16">
         <v>-27500000.0</v>
       </c>
       <c r="AC16">
+        <v>-27500000.0</v>
+      </c>
+      <c r="AD16">
         <v>-4610442232.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-4635125698.32</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>804527002.09</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>785396901.65</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1744000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>565500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-6862500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>394682000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>170818000.0</v>
       </c>
-      <c r="AL16">
-[...1 lines deleted...]
-      </c>
       <c r="AM16">
+        <v>0.0</v>
+      </c>
+      <c r="AN16">
         <v>-5405000000.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-1282359272.41</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-17588968000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8794484000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>18585955000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-25240858000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>25240858000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>620510000.0</v>
       </c>
-      <c r="AW16">
-[...1 lines deleted...]
-      </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
         <v>685495000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-10435270000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10435270000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>922726000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-11864320000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11864320000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5414369000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-7713928000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>7713928000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>591484000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-3810056000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3810056000.0</v>
       </c>
-      <c r="BK16">
-[...1 lines deleted...]
-      </c>
       <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
         <v>6515449000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-6707981000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6707981000.0</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
-      <c r="BS16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16"/>
       <c r="BU16">
+        <v>0.0</v>
+      </c>
+      <c r="BV16">
         <v>-4576186000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4576186000.0</v>
       </c>
-      <c r="BW16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX16"/>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
-      <c r="CA16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16"/>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
-      <c r="CE16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16"/>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
-      <c r="CI16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16"/>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
-      <c r="CM16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16"/>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
-      <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16"/>
+      <c r="CS16">
         <v>893891000.0</v>
       </c>
-      <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
@@ -32569,153 +32713,152 @@
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
+      <c r="EX16"/>
     </row>
-    <row r="17" spans="1:153">
+    <row r="17" spans="1:154">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>-2656982280.47</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4035233724.24</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>373441167.73</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>490263354.38</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2487844408.43</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2501163873.37</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1954114897.28</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1907649813.86</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-2370000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>790000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-2762000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>790000000.0</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
       <c r="AL17">
         <v>0.0</v>
       </c>
       <c r="AM17">
+        <v>0.0</v>
+      </c>
+      <c r="AN17">
         <v>-5127000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-622107415.78</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
         <v>11312000000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>-6014000000.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
@@ -32735,111 +32878,113 @@
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
-      <c r="BS17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17"/>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
-      <c r="BW17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17"/>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
-      <c r="CA17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17"/>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
-      <c r="CE17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17"/>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
-      <c r="CI17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17"/>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
-      <c r="CM17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17"/>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
-      <c r="CQ17"/>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
@@ -32854,54 +32999,55 @@
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
+      <c r="EX17"/>
     </row>
-    <row r="18" spans="1:153">
+    <row r="18" spans="1:154">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -33011,97 +33157,98 @@
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
+      <c r="EX18"/>
     </row>
-    <row r="19" spans="1:153">
+    <row r="19" spans="1:154">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...1 lines deleted...]
-      </c>
+      <c r="Y19"/>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -33180,153 +33327,152 @@
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
+      <c r="EX19"/>
     </row>
-    <row r="20" spans="1:153">
+    <row r="20" spans="1:154">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>648000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>-697449144.33</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>11003000000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>11698000000.0</v>
       </c>
-      <c r="AW20">
-[...1 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
@@ -33346,111 +33492,113 @@
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
-      <c r="BS20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20"/>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
-      <c r="BW20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20"/>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
-      <c r="CA20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20"/>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
-      <c r="CE20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20"/>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
-      <c r="CI20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20"/>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
-      <c r="CM20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20"/>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
-      <c r="CQ20"/>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
@@ -33465,534 +33613,536 @@
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
+      <c r="EX20"/>
     </row>
-    <row r="21" spans="1:153">
+    <row r="21" spans="1:154">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B21">
+        <v>3162266485.5</v>
+      </c>
+      <c r="C21">
         <v>1128352000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3162266485.5</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2162000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3162266485.5</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2793000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2382000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2010000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1655000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>821000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2819706000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>935000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2968000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1296000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3193000000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>2620000000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>1743000000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>3354000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>425000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3522000000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>2366756000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7426025045.07</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1806000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5714551162.37</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2252000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1078910614.53</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2627000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1328209439.17</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2066000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1033000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1088000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>791547000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1442000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>721000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>626079931.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1525204000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1120000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>26510000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3471080000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1223647011.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1388717393.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3125783000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2360157127.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-1306291600.83</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3732945000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1306291600.83</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6291822537.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-5490273000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>6291822537.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3184597737.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-5372136000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3184597737.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5321043779.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-5743835000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5321043779.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3878168000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-7084212000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3162266485.5</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>12606057100.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6311921985.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>12582971020.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6311921985.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>12602677430.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-1152129428.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>12142739940.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1152129428.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>11279613800.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-10097890673.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-13479409150.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-10097890673.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>13481655390.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5737216329.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>12564903440.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>5737216329.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>12514857600.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-3577482198.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>13399256250.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-3577482198.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>15834315090.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-3836546454.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>11746308220.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-3836546454.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>11479266400.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-8484283500.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>10923281290.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-8484283500.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>7406697000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-5208128764.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>5826257280.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-5208128764.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>5586039010.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>817669322.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>3620376970.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>817669322.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-1948188839.96</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>633432792.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1271486592.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>633432792.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1186160800.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-723964128.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>981089928.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1697338160.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>835335110.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-521017167.59</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>666960447.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1220324826.59</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>484433028.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>282971953.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>424037067.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>282971953.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>396616700.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-325176107.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>380901366.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>756253584.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>390126591.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>-61279332.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>304621779.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>496303200.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>251770356.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>-495868859.77</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>180571410.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>408924012.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>211663634.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>-187357362.95</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>189765940.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>412318200.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>224556320.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>-159253474.31</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>171272325.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>178071584.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>189833628.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>-197375193.59</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>140776737.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>151492860.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>157672218.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>-114417052.24</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>86738125.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>91740319.0</v>
       </c>
-      <c r="EM21">
+      <c r="EN21">
         <v>88777294.0</v>
       </c>
-      <c r="EN21">
+      <c r="EO21">
         <v>-73898774.52</v>
       </c>
-      <c r="EO21">
+      <c r="EP21">
         <v>50077512.0</v>
       </c>
-      <c r="EP21">
+      <c r="EQ21">
         <v>57575742.0</v>
       </c>
-      <c r="EQ21">
+      <c r="ER21">
         <v>57507387.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>-86451503.67</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>27201516.0</v>
       </c>
-      <c r="ET21">
+      <c r="EU21">
         <v>28077510.0</v>
       </c>
-      <c r="EU21">
+      <c r="EV21">
         <v>29696870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13823980.0</v>
       </c>
       <c r="EW21">
         <v>-13823980.0</v>
       </c>
+      <c r="EX21">
+        <v>-13823980.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:153">
+    <row r="22" spans="1:154">
       <c r="A22" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
@@ -34084,111 +34234,113 @@
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
-      <c r="BS22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22"/>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
-      <c r="BW22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22"/>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
-      <c r="CA22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22"/>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
-      <c r="CE22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22"/>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
-      <c r="CI22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22"/>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
-      <c r="CM22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22"/>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
-      <c r="CQ22"/>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
@@ -34203,468 +34355,472 @@
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
+      <c r="EX22"/>
     </row>
-    <row r="23" spans="1:153">
+    <row r="23" spans="1:154">
       <c r="A23" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B23">
+        <v>18983317335.5</v>
+      </c>
+      <c r="C23">
         <v>20011264000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18983317335.5</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17447000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18983317335.5</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21965000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15894000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12770000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>20282000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10141000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11357682000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9876500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19962000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9981000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19898000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>115000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>19869000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>169000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20639000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>721000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18073000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15672000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>19513000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>681000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20043369000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>512000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>20328000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>28500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>24879000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>52956238.36</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>21304000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>106280773.39</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20937000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>22000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>21346000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>22000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>22856000000.0</v>
       </c>
-      <c r="AL23">
-[...1 lines deleted...]
-      </c>
       <c r="AM23">
+        <v>0.0</v>
+      </c>
+      <c r="AN23">
         <v>22135170295.0</v>
       </c>
-      <c r="AN23">
-[...1 lines deleted...]
-      </c>
       <c r="AO23">
+        <v>0.0</v>
+      </c>
+      <c r="AP23">
         <v>27559000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>54513000000.0</v>
       </c>
-      <c r="AQ23">
-[...1 lines deleted...]
-      </c>
       <c r="AR23">
+        <v>0.0</v>
+      </c>
+      <c r="AS23">
         <v>25559055479.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>31140898822.0</v>
       </c>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
       <c r="AU23">
+        <v>0.0</v>
+      </c>
+      <c r="AV23">
         <v>20364579292.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>23873339188.0</v>
       </c>
-      <c r="AW23">
-[...1 lines deleted...]
-      </c>
       <c r="AX23">
+        <v>0.0</v>
+      </c>
+      <c r="AY23">
         <v>23873339188.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>18171575591.0</v>
       </c>
-      <c r="AZ23">
-[...1 lines deleted...]
-      </c>
       <c r="BA23">
+        <v>0.0</v>
+      </c>
+      <c r="BB23">
         <v>18171575591.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>19427412000.0</v>
       </c>
-      <c r="BC23">
-[...1 lines deleted...]
-      </c>
       <c r="BD23">
+        <v>0.0</v>
+      </c>
+      <c r="BE23">
         <v>19427412000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>18462001265.0</v>
       </c>
-      <c r="BF23">
-[...1 lines deleted...]
-      </c>
       <c r="BG23">
+        <v>0.0</v>
+      </c>
+      <c r="BH23">
         <v>18462001265.0</v>
       </c>
-      <c r="BH23">
-[...1 lines deleted...]
-      </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
+        <v>0.0</v>
+      </c>
+      <c r="BK23">
         <v>18983317335.5</v>
       </c>
-      <c r="BK23">
-[...1 lines deleted...]
-      </c>
       <c r="BL23">
+        <v>0.0</v>
+      </c>
+      <c r="BM23">
         <v>17739597998.0</v>
       </c>
-      <c r="BM23">
-[...1 lines deleted...]
-      </c>
       <c r="BN23">
+        <v>0.0</v>
+      </c>
+      <c r="BO23">
         <v>17739597998.0</v>
       </c>
-      <c r="BO23">
-[...1 lines deleted...]
-      </c>
       <c r="BP23">
+        <v>0.0</v>
+      </c>
+      <c r="BQ23">
         <v>17497044875.0</v>
       </c>
-      <c r="BQ23">
-[...1 lines deleted...]
-      </c>
       <c r="BR23">
+        <v>0.0</v>
+      </c>
+      <c r="BS23">
         <v>17497044875.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>16022263766.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>21540036720.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>16022263766.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23">
         <v>14687448740.0</v>
       </c>
-      <c r="BY23">
-[...1 lines deleted...]
-      </c>
       <c r="BZ23">
+        <v>0.0</v>
+      </c>
+      <c r="CA23">
         <v>14687448740.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>28648321638.0</v>
       </c>
-      <c r="CC23">
-[...1 lines deleted...]
-      </c>
       <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23">
         <v>28648321638.0</v>
       </c>
-      <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>25414674868.0</v>
       </c>
-      <c r="CG23">
-[...1 lines deleted...]
-      </c>
       <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
         <v>25414674868.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>27162901150.0</v>
       </c>
-      <c r="CK23">
-[...1 lines deleted...]
-      </c>
       <c r="CL23">
+        <v>0.0</v>
+      </c>
+      <c r="CM23">
         <v>27162901150.0</v>
       </c>
-      <c r="CM23"/>
-      <c r="CN23">
+      <c r="CN23"/>
+      <c r="CO23">
         <v>9397117562.0</v>
       </c>
-      <c r="CO23">
-[...1 lines deleted...]
-      </c>
       <c r="CP23">
+        <v>0.0</v>
+      </c>
+      <c r="CQ23">
         <v>9397117562.0</v>
       </c>
-      <c r="CQ23"/>
-      <c r="CR23">
+      <c r="CR23"/>
+      <c r="CS23">
         <v>5938729786.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>5938729786.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>1924163389.0</v>
       </c>
-      <c r="CW23"/>
-      <c r="CX23">
+      <c r="CX23"/>
+      <c r="CY23">
         <v>1924163389.0</v>
       </c>
-      <c r="CY23"/>
-      <c r="CZ23">
+      <c r="CZ23"/>
+      <c r="DA23">
         <v>2871670806.0</v>
       </c>
-      <c r="DA23"/>
       <c r="DB23"/>
       <c r="DC23"/>
-      <c r="DD23">
+      <c r="DD23"/>
+      <c r="DE23">
         <v>1656567084.59</v>
       </c>
-      <c r="DE23"/>
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23">
         <v>3463217763.59</v>
       </c>
-      <c r="DG23"/>
-      <c r="DH23">
+      <c r="DH23"/>
+      <c r="DI23">
         <v>573233867.0</v>
       </c>
-      <c r="DI23"/>
-      <c r="DJ23">
+      <c r="DJ23"/>
+      <c r="DK23">
         <v>573233867.0</v>
       </c>
-      <c r="DK23"/>
-      <c r="DL23">
+      <c r="DL23"/>
+      <c r="DM23">
         <v>960592850.0</v>
       </c>
-      <c r="DM23"/>
       <c r="DN23"/>
       <c r="DO23"/>
-      <c r="DP23">
+      <c r="DP23"/>
+      <c r="DQ23">
         <v>679080506.0</v>
       </c>
-      <c r="DQ23"/>
       <c r="DR23"/>
       <c r="DS23"/>
-      <c r="DT23">
+      <c r="DT23"/>
+      <c r="DU23">
         <v>847484007.77</v>
       </c>
-      <c r="DU23"/>
       <c r="DV23"/>
       <c r="DW23"/>
-      <c r="DX23">
+      <c r="DX23"/>
+      <c r="DY23">
         <v>436543130.95</v>
       </c>
-      <c r="DY23"/>
       <c r="DZ23"/>
       <c r="EA23"/>
-      <c r="EB23">
+      <c r="EB23"/>
+      <c r="EC23">
         <v>420028553.31</v>
       </c>
-      <c r="EC23"/>
       <c r="ED23"/>
       <c r="EE23"/>
-      <c r="EF23">
+      <c r="EF23"/>
+      <c r="EG23">
         <v>327397620.59</v>
       </c>
-      <c r="EG23"/>
       <c r="EH23"/>
       <c r="EI23"/>
-      <c r="EJ23">
+      <c r="EJ23"/>
+      <c r="EK23">
         <v>222757804.24</v>
       </c>
-      <c r="EK23"/>
       <c r="EL23"/>
       <c r="EM23"/>
-      <c r="EN23">
+      <c r="EN23"/>
+      <c r="EO23">
         <v>130585124.52</v>
       </c>
-      <c r="EO23"/>
       <c r="EP23"/>
       <c r="EQ23"/>
-      <c r="ER23">
+      <c r="ER23"/>
+      <c r="ES23">
         <v>99891124.67</v>
       </c>
-      <c r="ES23"/>
       <c r="ET23"/>
       <c r="EU23"/>
-      <c r="EV23">
-[...1 lines deleted...]
-      </c>
+      <c r="EV23"/>
       <c r="EW23">
         <v>27342258.0</v>
       </c>
+      <c r="EX23">
+        <v>27342258.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:153">
+    <row r="24" spans="1:154">
       <c r="A24" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...1 lines deleted...]
-      </c>
+      <c r="Y24"/>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
-      <c r="AE24"/>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
@@ -34743,82 +34899,83 @@
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
+      <c r="EX24"/>
     </row>
-    <row r="25" spans="1:153">
+    <row r="25" spans="1:154">
       <c r="A25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>3434500000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>2594500000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
@@ -34844,606 +35001,610 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>4380462240.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
-      <c r="CT25">
+      <c r="CT25"/>
+      <c r="CU25">
         <v>416573712.0</v>
       </c>
-      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>95969874.0</v>
       </c>
-      <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25">
         <v>43889320.0</v>
       </c>
-      <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
+      <c r="EX25"/>
     </row>
-    <row r="26" spans="1:153">
+    <row r="26" spans="1:154">
       <c r="A26" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
+      <c r="Y26"/>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>223764933.81</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>258872406.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>466425000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>485944000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>460578000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>460136000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>400400000.0</v>
       </c>
-      <c r="BI26">
-[...1 lines deleted...]
-      </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
         <v>147008037.0</v>
       </c>
-      <c r="BM26">
-[...1 lines deleted...]
-      </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>147008037.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
         <v>437007000.0</v>
       </c>
-      <c r="BQ26">
-[...1 lines deleted...]
-      </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26"/>
+      <c r="BU26">
         <v>147697066.0</v>
       </c>
-      <c r="BU26">
-[...1 lines deleted...]
-      </c>
       <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
         <v>147697066.0</v>
       </c>
-      <c r="BW26"/>
-      <c r="BX26">
+      <c r="BX26"/>
+      <c r="BY26">
         <v>144323318.0</v>
       </c>
-      <c r="BY26">
-[...1 lines deleted...]
-      </c>
       <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
         <v>144323318.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CB26"/>
+      <c r="CC26">
         <v>128088245.0</v>
       </c>
-      <c r="CC26">
-[...1 lines deleted...]
-      </c>
       <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
         <v>128088245.0</v>
       </c>
-      <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26">
         <v>258956000.0</v>
       </c>
-      <c r="CG26">
-[...1 lines deleted...]
-      </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
-      <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>89995864.0</v>
       </c>
-      <c r="CK26">
-[...1 lines deleted...]
-      </c>
       <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
         <v>89995864.0</v>
       </c>
-      <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>58236570.0</v>
       </c>
-      <c r="CO26">
-[...1 lines deleted...]
-      </c>
       <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
         <v>58236570.0</v>
       </c>
-      <c r="CQ26"/>
-      <c r="CR26">
+      <c r="CR26"/>
+      <c r="CS26">
         <v>38341273.0</v>
       </c>
-      <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>38341273.0</v>
       </c>
-      <c r="CU26"/>
-      <c r="CV26">
+      <c r="CV26"/>
+      <c r="CW26">
         <v>27530798.0</v>
       </c>
-      <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26">
         <v>27530798.0</v>
       </c>
-      <c r="CY26"/>
-      <c r="CZ26">
+      <c r="CZ26"/>
+      <c r="DA26">
         <v>52178314.0</v>
       </c>
-      <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
-      <c r="DF26">
+      <c r="DF26"/>
+      <c r="DG26">
         <v>47015839.0</v>
       </c>
-      <c r="DG26"/>
-      <c r="DH26">
+      <c r="DH26"/>
+      <c r="DI26">
         <v>16463160.0</v>
       </c>
-      <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>16463160.0</v>
       </c>
-      <c r="DK26"/>
-      <c r="DL26">
+      <c r="DL26"/>
+      <c r="DM26">
         <v>24761949.0</v>
       </c>
-      <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
-      <c r="DP26">
+      <c r="DP26"/>
+      <c r="DQ26">
         <v>21648107.0</v>
       </c>
-      <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
-      <c r="EV26">
-[...1 lines deleted...]
-      </c>
+      <c r="EV26"/>
       <c r="EW26">
         <v>1062834.5</v>
       </c>
+      <c r="EX26">
+        <v>1062834.5</v>
+      </c>
     </row>
-    <row r="27" spans="1:153">
+    <row r="27" spans="1:154">
       <c r="A27" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B27">
         <v>1478279944.5</v>
       </c>
       <c r="C27">
         <v>1478279944.5</v>
       </c>
       <c r="D27">
+        <v>1478279944.5</v>
+      </c>
+      <c r="E27">
         <v>1529000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1478279944.5</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1579000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1355000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1117000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1557000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>778500000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1618000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>809000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1711000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>855500000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1683000000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>1675000000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>1846000000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>1676000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5260500000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1931000000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>1883000000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>1984000000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>1907000000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>2024000000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>1987000000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>2156000000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>2193000000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>2130873895.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>2396000000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>2194081352.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1838719893.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>1809892414.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1696636684.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>1696636684.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1653216126.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>1653216126.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1745382641.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>1745382641.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1673210074.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>1673210074.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>1478279944.5</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>1577509317.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>1577509317.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>1573496457.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>1573496457.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>1345047068.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>1345047068.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>1201965408.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>1201965408.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
@@ -35474,315 +35635,318 @@
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
+      <c r="EX27"/>
     </row>
-    <row r="28" spans="1:153">
+    <row r="28" spans="1:154">
       <c r="A28" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B28">
         <v>2575921701.0</v>
       </c>
       <c r="C28">
         <v>2575921701.0</v>
       </c>
       <c r="D28">
+        <v>2575921701.0</v>
+      </c>
+      <c r="E28">
         <v>2750000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2575921701.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2747000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2700000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2759000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3009000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1504500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3273000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1636500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2819000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1409500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2843000000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>2870000000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>2770000000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>2580000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2575500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3220000000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>2590000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9545002881.22</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2985000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11966057427.14</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2425000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2728119180.63</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2346000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2941035186.74</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2770000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2378500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3250000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3266347000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2830000000.0</v>
       </c>
-      <c r="AL28">
-[...1 lines deleted...]
-      </c>
       <c r="AM28">
+        <v>0.0</v>
+      </c>
+      <c r="AN28">
         <v>2816643026.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6596622000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3663000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2850591970.72</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13644264000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3212073404.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2716950579.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5682065000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2391259046.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2467241947.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5459069000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2467241947.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2418916227.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6580829000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2418916227.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>137149402.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6490611000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>137149402.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2990561314.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6492823000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2990561314.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4490446000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6247424000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2575921701.0</v>
       </c>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
       <c r="BL28">
+        <v>0.0</v>
+      </c>
+      <c r="BM28">
         <v>858803360.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6120778000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>858803360.0</v>
       </c>
-      <c r="BO28">
-[...1 lines deleted...]
-      </c>
       <c r="BP28">
+        <v>0.0</v>
+      </c>
+      <c r="BQ28">
         <v>958388994.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5311601000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>958388994.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28">
         <v>1104143115.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1637117090.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1104143115.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28">
         <v>879789113.0</v>
       </c>
-      <c r="BY28">
-[...1 lines deleted...]
-      </c>
       <c r="BZ28">
+        <v>0.0</v>
+      </c>
+      <c r="CA28">
         <v>879789113.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>4230371920.0</v>
       </c>
-      <c r="CC28">
-[...1 lines deleted...]
-      </c>
       <c r="CD28">
+        <v>0.0</v>
+      </c>
+      <c r="CE28">
         <v>4230371920.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>3907659875.0</v>
       </c>
-      <c r="CG28">
-[...1 lines deleted...]
-      </c>
       <c r="CH28">
+        <v>0.0</v>
+      </c>
+      <c r="CI28">
         <v>3907659875.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>7206764950.0</v>
       </c>
-      <c r="CK28">
-[...1 lines deleted...]
-      </c>
       <c r="CL28">
+        <v>0.0</v>
+      </c>
+      <c r="CM28">
         <v>7206764950.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>4228620000.0</v>
       </c>
-      <c r="CO28">
-[...1 lines deleted...]
-      </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
-      <c r="CQ28"/>
+      <c r="CQ28">
+        <v>0.0</v>
+      </c>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
@@ -35797,88 +35961,89 @@
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
+      <c r="EX28"/>
     </row>
-    <row r="29" spans="1:153">
+    <row r="29" spans="1:154">
       <c r="A29" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-130000000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>1380000000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>87000000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -35960,1247 +36125,1257 @@
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
+      <c r="EX29"/>
     </row>
-    <row r="30" spans="1:153">
+    <row r="30" spans="1:154">
       <c r="A30" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B30">
+        <v>5030903041.0</v>
+      </c>
+      <c r="C30">
         <v>5312276000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5030903041.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4218000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5030903041.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9159000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3771000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3588000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5005000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2502500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2914914000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2241500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4382000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2191000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4421000000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>4772000000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>5307000000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>3319000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7836000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3841000000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>4711040000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>39389941467.67</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5341000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>51015922701.02</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9706000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>11604981378.03</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4741000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12780112885.79</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4729000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10504500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4300000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>56522500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5326000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>11304500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4228619314.0</v>
       </c>
-      <c r="AN30">
-[...1 lines deleted...]
-      </c>
       <c r="AO30">
+        <v>0.0</v>
+      </c>
+      <c r="AP30">
         <v>6873000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>38160000000.0</v>
       </c>
-      <c r="AQ30">
-[...1 lines deleted...]
-      </c>
       <c r="AR30">
+        <v>0.0</v>
+      </c>
+      <c r="AS30">
         <v>5667079487.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>13812173513.0</v>
       </c>
-      <c r="AT30">
-[...1 lines deleted...]
-      </c>
       <c r="AU30">
+        <v>0.0</v>
+      </c>
+      <c r="AV30">
         <v>4075547559.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8113008143.5</v>
       </c>
-      <c r="AW30">
-[...1 lines deleted...]
-      </c>
       <c r="AX30">
+        <v>0.0</v>
+      </c>
+      <c r="AY30">
         <v>8113008143.5</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1848841701.0</v>
       </c>
-      <c r="AZ30">
-[...1 lines deleted...]
-      </c>
       <c r="BA30">
+        <v>0.0</v>
+      </c>
+      <c r="BB30">
         <v>1848841701.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1891637397.0</v>
       </c>
-      <c r="BC30">
-[...1 lines deleted...]
-      </c>
       <c r="BD30">
+        <v>0.0</v>
+      </c>
+      <c r="BE30">
         <v>1891637397.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1938139680.0</v>
       </c>
-      <c r="BF30">
-[...1 lines deleted...]
-      </c>
       <c r="BG30">
+        <v>0.0</v>
+      </c>
+      <c r="BH30">
         <v>1938139680.0</v>
       </c>
-      <c r="BH30">
-[...1 lines deleted...]
-      </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
+        <v>0.0</v>
+      </c>
+      <c r="BK30">
         <v>5030903041.0</v>
       </c>
-      <c r="BK30">
-[...1 lines deleted...]
-      </c>
       <c r="BL30">
+        <v>0.0</v>
+      </c>
+      <c r="BM30">
         <v>3987435935.0</v>
       </c>
-      <c r="BM30">
-[...1 lines deleted...]
-      </c>
       <c r="BN30">
+        <v>0.0</v>
+      </c>
+      <c r="BO30">
         <v>3987435935.0</v>
       </c>
-      <c r="BO30">
-[...1 lines deleted...]
-      </c>
       <c r="BP30">
+        <v>0.0</v>
+      </c>
+      <c r="BQ30">
         <v>3703167926.0</v>
       </c>
-      <c r="BQ30">
-[...1 lines deleted...]
-      </c>
       <c r="BR30">
+        <v>0.0</v>
+      </c>
+      <c r="BS30">
         <v>3703167926.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>3783482610.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>17428247020.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3783482610.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>3170739554.0</v>
       </c>
-      <c r="BY30">
-[...1 lines deleted...]
-      </c>
       <c r="BZ30">
+        <v>0.0</v>
+      </c>
+      <c r="CA30">
         <v>3170739554.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>28648321638.0</v>
       </c>
-      <c r="CC30">
-[...1 lines deleted...]
-      </c>
       <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30">
         <v>28648321638.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>25414674868.0</v>
       </c>
-      <c r="CG30">
-[...1 lines deleted...]
-      </c>
       <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
         <v>25414674868.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>16168898900.0</v>
       </c>
-      <c r="CK30">
-[...1 lines deleted...]
-      </c>
       <c r="CL30">
+        <v>0.0</v>
+      </c>
+      <c r="CM30">
         <v>16168898900.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>9397117562.0</v>
       </c>
-      <c r="CO30">
-[...1 lines deleted...]
-      </c>
       <c r="CP30">
+        <v>0.0</v>
+      </c>
+      <c r="CQ30">
         <v>9397117562.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>5938729786.0</v>
       </c>
-      <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30">
         <v>5938729786.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>1924163389.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CX30"/>
+      <c r="CY30">
         <v>1924163389.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>2871670806.0</v>
       </c>
-      <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
-      <c r="DD30">
+      <c r="DD30"/>
+      <c r="DE30">
         <v>-1656567084.59</v>
       </c>
-      <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>3463217763.59</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>573233867.0</v>
       </c>
-      <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>573233867.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30">
         <v>960592850.0</v>
       </c>
-      <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
-      <c r="DP30">
+      <c r="DP30"/>
+      <c r="DQ30">
         <v>679080506.0</v>
       </c>
-      <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
-      <c r="DT30">
+      <c r="DT30"/>
+      <c r="DU30">
         <v>-847484007.77</v>
       </c>
-      <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
-      <c r="DX30">
+      <c r="DX30"/>
+      <c r="DY30">
         <v>-436543130.95</v>
       </c>
-      <c r="DY30"/>
       <c r="DZ30"/>
       <c r="EA30"/>
-      <c r="EB30">
+      <c r="EB30"/>
+      <c r="EC30">
         <v>-420028553.31</v>
       </c>
-      <c r="EC30"/>
       <c r="ED30"/>
       <c r="EE30"/>
-      <c r="EF30">
+      <c r="EF30"/>
+      <c r="EG30">
         <v>-327397620.59</v>
       </c>
-      <c r="EG30"/>
       <c r="EH30"/>
       <c r="EI30"/>
-      <c r="EJ30">
+      <c r="EJ30"/>
+      <c r="EK30">
         <v>-222757804.24</v>
       </c>
-      <c r="EK30"/>
       <c r="EL30"/>
       <c r="EM30"/>
-      <c r="EN30">
+      <c r="EN30"/>
+      <c r="EO30">
         <v>-130585124.52</v>
       </c>
-      <c r="EO30"/>
       <c r="EP30"/>
       <c r="EQ30"/>
-      <c r="ER30">
+      <c r="ER30"/>
+      <c r="ES30">
         <v>-99891124.67</v>
       </c>
-      <c r="ES30"/>
       <c r="ET30"/>
       <c r="EU30"/>
-      <c r="EV30">
-[...1 lines deleted...]
-      </c>
+      <c r="EV30"/>
       <c r="EW30">
         <v>27342258.0</v>
       </c>
+      <c r="EX30">
+        <v>27342258.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:153">
+    <row r="31" spans="1:154">
       <c r="A31" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B31">
+        <v>-900573757.57</v>
+      </c>
+      <c r="C31">
         <v>-1380786000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-900573757.57</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-49000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-900573757.57</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-790000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-277000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-940000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1105000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-546000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>8131177000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4609000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1281000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-452500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-366000000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>-1344000000.0</v>
       </c>
-      <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>730000000.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-1427000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>228000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1956000000.0</v>
       </c>
-      <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-2888729000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8516455734.19</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-844000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4998611025.81</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-9380000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2760125698.32</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-572000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-296024978.98</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>151000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>46500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1434000000.0</v>
       </c>
-      <c r="AJ31">
-[...1 lines deleted...]
-      </c>
       <c r="AK31">
+        <v>0.0</v>
+      </c>
+      <c r="AL31">
         <v>-123000000.0</v>
       </c>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
       <c r="AM31">
+        <v>0.0</v>
+      </c>
+      <c r="AN31">
         <v>-544000000.0</v>
       </c>
-      <c r="AN31">
-[...1 lines deleted...]
-      </c>
       <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
         <v>-966000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-25000000.0</v>
       </c>
-      <c r="AQ31">
-[...1 lines deleted...]
-      </c>
       <c r="AR31">
+        <v>0.0</v>
+      </c>
+      <c r="AS31">
         <v>-656810528.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9595214600.0</v>
       </c>
-      <c r="AT31">
-[...1 lines deleted...]
-      </c>
       <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
         <v>-815827248.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-759927130.18</v>
       </c>
-      <c r="AW31">
-[...1 lines deleted...]
-      </c>
       <c r="AX31">
+        <v>0.0</v>
+      </c>
+      <c r="AY31">
         <v>-759927130.18</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2022264373.0</v>
       </c>
-      <c r="AZ31">
-[...1 lines deleted...]
-      </c>
       <c r="BA31">
+        <v>0.0</v>
+      </c>
+      <c r="BB31">
         <v>2022264373.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>2220568329.0</v>
       </c>
-      <c r="BC31">
-[...1 lines deleted...]
-      </c>
       <c r="BD31">
+        <v>0.0</v>
+      </c>
+      <c r="BE31">
         <v>2220568329.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-452400979.0</v>
       </c>
-      <c r="BF31">
-[...1 lines deleted...]
-      </c>
       <c r="BG31">
+        <v>0.0</v>
+      </c>
+      <c r="BH31">
         <v>-452400979.0</v>
       </c>
-      <c r="BH31">
-[...1 lines deleted...]
-      </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
+        <v>0.0</v>
+      </c>
+      <c r="BK31">
         <v>-900573757.57</v>
       </c>
-      <c r="BK31">
-[...1 lines deleted...]
-      </c>
       <c r="BL31">
+        <v>0.0</v>
+      </c>
+      <c r="BM31">
         <v>-657138488.0</v>
       </c>
-      <c r="BM31">
-[...1 lines deleted...]
-      </c>
       <c r="BN31">
+        <v>0.0</v>
+      </c>
+      <c r="BO31">
         <v>-657138488.0</v>
       </c>
-      <c r="BO31">
-[...1 lines deleted...]
-      </c>
       <c r="BP31">
+        <v>0.0</v>
+      </c>
+      <c r="BQ31">
         <v>-603339360.0</v>
       </c>
-      <c r="BQ31">
-[...1 lines deleted...]
-      </c>
       <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
         <v>-603339360.0</v>
       </c>
-      <c r="BS31"/>
-      <c r="BT31">
+      <c r="BT31"/>
+      <c r="BU31">
         <v>-551519185.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2532930.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-551519185.0</v>
       </c>
-      <c r="BW31"/>
-      <c r="BX31">
+      <c r="BX31"/>
+      <c r="BY31">
         <v>-432386515.0</v>
       </c>
-      <c r="BY31">
-[...1 lines deleted...]
-      </c>
       <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
         <v>-432386515.0</v>
       </c>
-      <c r="CA31"/>
-      <c r="CB31">
+      <c r="CB31"/>
+      <c r="CC31">
         <v>-811660000.0</v>
       </c>
-      <c r="CC31">
-[...1 lines deleted...]
-      </c>
       <c r="CD31">
+        <v>0.0</v>
+      </c>
+      <c r="CE31">
         <v>-811660000.0</v>
       </c>
-      <c r="CE31"/>
-      <c r="CF31">
+      <c r="CF31"/>
+      <c r="CG31">
         <v>-1133994750.0</v>
       </c>
-      <c r="CG31">
-[...1 lines deleted...]
-      </c>
       <c r="CH31">
+        <v>0.0</v>
+      </c>
+      <c r="CI31">
         <v>-1133994750.0</v>
       </c>
-      <c r="CI31"/>
-      <c r="CJ31">
+      <c r="CJ31"/>
+      <c r="CK31">
         <v>-2974948900.0</v>
       </c>
-      <c r="CK31">
-[...1 lines deleted...]
-      </c>
       <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31">
         <v>-2974948900.0</v>
       </c>
-      <c r="CM31"/>
-      <c r="CN31">
+      <c r="CN31"/>
+      <c r="CO31">
         <v>-1645544325.0</v>
       </c>
-      <c r="CO31">
-[...1 lines deleted...]
-      </c>
       <c r="CP31">
+        <v>0.0</v>
+      </c>
+      <c r="CQ31">
         <v>-1645544325.0</v>
       </c>
-      <c r="CQ31"/>
-      <c r="CR31">
+      <c r="CR31"/>
+      <c r="CS31">
         <v>306730184.0</v>
       </c>
-      <c r="CS31"/>
-      <c r="CT31">
+      <c r="CT31"/>
+      <c r="CU31">
         <v>306730184.0</v>
       </c>
-      <c r="CU31"/>
-      <c r="CV31">
+      <c r="CV31"/>
+      <c r="CW31">
         <v>31583960.0</v>
       </c>
-      <c r="CW31"/>
-      <c r="CX31">
+      <c r="CX31"/>
+      <c r="CY31">
         <v>31583960.0</v>
       </c>
-      <c r="CY31"/>
-      <c r="CZ31">
+      <c r="CZ31"/>
+      <c r="DA31">
         <v>1658340740.0</v>
       </c>
-      <c r="DA31"/>
-      <c r="DB31">
+      <c r="DB31"/>
+      <c r="DC31">
         <v>-1697338160.0</v>
       </c>
-      <c r="DC31"/>
-      <c r="DD31">
+      <c r="DD31"/>
+      <c r="DE31">
         <v>671100761.0</v>
       </c>
-      <c r="DE31"/>
-      <c r="DF31">
+      <c r="DF31"/>
+      <c r="DG31">
         <v>-609260107.0</v>
       </c>
-      <c r="DG31"/>
-      <c r="DH31">
+      <c r="DH31"/>
+      <c r="DI31">
         <v>5649720.0</v>
       </c>
-      <c r="DI31"/>
-      <c r="DJ31">
+      <c r="DJ31"/>
+      <c r="DK31">
         <v>5649720.0</v>
       </c>
-      <c r="DK31"/>
-      <c r="DL31">
+      <c r="DL31"/>
+      <c r="DM31">
         <v>777844052.0</v>
       </c>
-      <c r="DM31"/>
-      <c r="DN31">
+      <c r="DN31"/>
+      <c r="DO31">
         <v>-756253584.0</v>
       </c>
-      <c r="DO31"/>
-      <c r="DP31">
+      <c r="DP31"/>
+      <c r="DQ31">
         <v>529419650.0</v>
       </c>
-      <c r="DQ31"/>
-      <c r="DR31">
+      <c r="DR31"/>
+      <c r="DS31">
         <v>-496303200.0</v>
       </c>
-      <c r="DS31"/>
-      <c r="DT31">
+      <c r="DT31"/>
+      <c r="DU31">
         <v>536393840.0</v>
       </c>
-      <c r="DU31"/>
-      <c r="DV31">
+      <c r="DV31"/>
+      <c r="DW31">
         <v>-408924012.0</v>
       </c>
-      <c r="DW31"/>
-      <c r="DX31">
+      <c r="DX31"/>
+      <c r="DY31">
         <v>200839884.0</v>
       </c>
-      <c r="DY31"/>
-      <c r="DZ31">
+      <c r="DZ31"/>
+      <c r="EA31">
         <v>-412318200.0</v>
       </c>
-      <c r="EA31"/>
-      <c r="EB31">
+      <c r="EB31"/>
+      <c r="EC31">
         <v>513744000.0</v>
       </c>
-      <c r="EC31"/>
-      <c r="ED31">
+      <c r="ED31"/>
+      <c r="EE31">
         <v>-178071584.0</v>
       </c>
-      <c r="EE31"/>
-      <c r="EF31">
+      <c r="EF31"/>
+      <c r="EG31">
         <v>422330211.0</v>
       </c>
-      <c r="EG31"/>
-      <c r="EH31">
+      <c r="EH31"/>
+      <c r="EI31">
         <v>-151492860.0</v>
       </c>
-      <c r="EI31"/>
-      <c r="EJ31">
+      <c r="EJ31"/>
+      <c r="EK31">
         <v>260214375.0</v>
       </c>
-      <c r="EK31"/>
-      <c r="EL31">
+      <c r="EL31"/>
+      <c r="EM31">
         <v>-91740319.0</v>
       </c>
-      <c r="EM31"/>
-      <c r="EN31">
+      <c r="EN31"/>
+      <c r="EO31">
         <v>150078924.0</v>
       </c>
-      <c r="EO31"/>
-      <c r="EP31">
+      <c r="EP31"/>
+      <c r="EQ31">
         <v>-57575742.0</v>
       </c>
-      <c r="EQ31"/>
-      <c r="ER31">
+      <c r="ER31"/>
+      <c r="ES31">
         <v>81417596.0</v>
       </c>
-      <c r="ES31"/>
-      <c r="ET31">
+      <c r="ET31"/>
+      <c r="EU31">
         <v>-28077510.0</v>
       </c>
-      <c r="EU31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EV31"/>
       <c r="EW31">
         <v>-13850907.0</v>
       </c>
+      <c r="EX31">
+        <v>-13850907.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:153">
+    <row r="32" spans="1:154">
       <c r="A32" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B32">
+        <v>22145583821.5</v>
+      </c>
+      <c r="C32">
         <v>21139615000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>22145583821.5</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>19609000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22145583821.5</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19172000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18276000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>14780000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>21937000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>10968500000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>14177388000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>11388000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>22930000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>11465000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>23091000000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>22489000000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>22382000000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>21427000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11517500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>23035000000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32">
+      <c r="Y32"/>
+      <c r="Z32">
         <v>22410125000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>46815966512.85</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>21818000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>56730473863.4</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>21848000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>12683891992.55</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>23496000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>14108322324.97</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>23075000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>11537500000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>23580000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2977514000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>24051000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>12025500000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>23804071179.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>30634087000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>28151000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>81023000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>67319488000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>26673448293.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>23328758645.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>30838792000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>22801294988.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>22567047587.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>30002294000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>22567047587.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>23295645466.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>36747648000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>23295645466.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>26111880375.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>35556779000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>26111880375.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>24961757275.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>19021123000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>24961757275.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>14253483000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>8967306000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>22145583821.5</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>12606057100.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>22288680021.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>12582971020.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>22288680021.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>12602677430.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>22912937175.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>12142739940.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>22912937175.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>11279613800.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>21043247037.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>8060627570.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>21043247037.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>13481655390.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>19445744789.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>12564903440.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>19445744789.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>12514857600.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>25137505251.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>13399256250.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>25137505251.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>15834315090.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>22008517195.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>11746308220.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>22008517195.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>11479266400.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>18678617650.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>10923281290.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>18678617650.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>7406697000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>12135854011.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>5826257280.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>12135854011.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>5586039010.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>6562192225.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>3620376970.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>6562192225.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>1544332297.19</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>2513681566.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1271486592.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>2513681566.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>1186160800.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>2139631464.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>981089928.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>1697338160.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>835335110.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>1135549917.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>666960447.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>1333840547.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>484433028.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>851831844.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>424037067.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>851831844.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>396616700.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>649688409.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>380901366.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>756253584.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>390126591.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>599632228.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>304621779.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>496303200.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>251770356.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>351615148.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>180571410.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>408924012.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>211663634.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>249185768.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>189765940.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>412318200.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>224556320.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>260775079.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>171272325.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>178071584.0</v>
       </c>
-      <c r="EE32">
+      <c r="EF32">
         <v>189833628.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>130022427.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>140776737.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>151492860.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>157672218.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>108340752.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>86738125.0</v>
       </c>
-      <c r="EL32">
+      <c r="EM32">
         <v>91740319.0</v>
       </c>
-      <c r="EM32">
+      <c r="EN32">
         <v>88777294.0</v>
       </c>
-      <c r="EN32">
+      <c r="EO32">
         <v>56686350.0</v>
       </c>
-      <c r="EO32">
+      <c r="EP32">
         <v>50077512.0</v>
       </c>
-      <c r="EP32">
+      <c r="EQ32">
         <v>57575742.0</v>
       </c>
-      <c r="EQ32">
+      <c r="ER32">
         <v>57507387.0</v>
       </c>
-      <c r="ER32">
+      <c r="ES32">
         <v>13439621.0</v>
       </c>
-      <c r="ES32">
+      <c r="ET32">
         <v>27201516.0</v>
       </c>
-      <c r="ET32">
+      <c r="EU32">
         <v>28077510.0</v>
       </c>
-      <c r="EU32">
+      <c r="EV32">
         <v>29696870.0</v>
       </c>
-      <c r="EV32">
+      <c r="EW32">
         <v>27342258.0</v>
       </c>
-      <c r="EW32">
+      <c r="EX32">
         <v>27342258.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AO30"/>
@@ -37319,51 +37494,51 @@
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B2">
         <v>10324313000.0</v>
       </c>
       <c r="C2">
         <v>6114000000.0</v>
       </c>
       <c r="D2">
         <v>11628000000.0</v>
       </c>
       <c r="E2">
         <v>7371000000.0</v>
       </c>
       <c r="F2">
         <v>5790000000.0</v>
       </c>
       <c r="G2">
         <v>13288000000.0</v>
       </c>
       <c r="H2">
         <v>13605000000.0</v>
       </c>
       <c r="I2">
         <v>5394000000.0</v>
       </c>
@@ -37436,51 +37611,51 @@
       <c r="AF2">
         <v>-73628597.6</v>
       </c>
       <c r="AG2">
         <v>116856882.0</v>
       </c>
       <c r="AH2">
         <v>166355395.0</v>
       </c>
       <c r="AI2">
         <v>85536690.0</v>
       </c>
       <c r="AJ2">
         <v>43971310.0</v>
       </c>
       <c r="AK2">
         <v>3733817.0</v>
       </c>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B3">
         <v>4903686000</v>
       </c>
       <c r="C3">
         <v>6699000000</v>
       </c>
       <c r="D3">
         <v>6860000000</v>
       </c>
       <c r="E3">
         <v>9213000000</v>
       </c>
       <c r="F3">
         <v>9060000000</v>
       </c>
       <c r="G3">
         <v>8640000000</v>
       </c>
       <c r="H3">
         <v>7605000000</v>
       </c>
       <c r="I3">
         <v>5053000000</v>
       </c>
@@ -37561,51 +37736,51 @@
       </c>
       <c r="AI3">
         <v>174545493.34</v>
       </c>
       <c r="AJ3">
         <v>86302401.18</v>
       </c>
       <c r="AK3">
         <v>214874876.65</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
@@ -37616,51 +37791,51 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
@@ -37671,51 +37846,51 @@
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B6">
         <v>-1332946000.0</v>
       </c>
       <c r="C6">
         <v>4779000000.0</v>
       </c>
       <c r="D6">
         <v>-5514000000.0</v>
       </c>
       <c r="E6">
         <v>4257000000.0</v>
       </c>
       <c r="F6">
         <v>1581000000.0</v>
       </c>
       <c r="G6">
         <v>-7498000000.0</v>
       </c>
       <c r="H6">
         <v>-317000000.0</v>
       </c>
       <c r="I6">
         <v>8211000000.0</v>
       </c>
@@ -37788,51 +37963,51 @@
       <c r="AF6">
         <v>-8383454.18</v>
       </c>
       <c r="AG6">
         <v>-141252890.91</v>
       </c>
       <c r="AH6">
         <v>-42909641.0</v>
       </c>
       <c r="AI6">
         <v>75233646.0</v>
       </c>
       <c r="AJ6">
         <v>52103891.0</v>
       </c>
       <c r="AK6">
         <v>41634668.0</v>
       </c>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B7">
         <v>-297000000.0</v>
       </c>
       <c r="C7">
         <v>70000000.0</v>
       </c>
       <c r="D7">
         <v>114000000.0</v>
       </c>
       <c r="E7">
         <v>741000000.0</v>
       </c>
       <c r="F7">
         <v>-416000000.0</v>
       </c>
       <c r="G7">
         <v>-216000000.0</v>
       </c>
       <c r="H7">
         <v>-70000000.0</v>
       </c>
       <c r="I7">
         <v>-162000000.0</v>
       </c>
@@ -37905,51 +38080,51 @@
       <c r="AF7">
         <v>47020243.0</v>
       </c>
       <c r="AG7">
         <v>-92582853.82</v>
       </c>
       <c r="AH7">
         <v>-33374165.3</v>
       </c>
       <c r="AI7">
         <v>3301555.0</v>
       </c>
       <c r="AJ7">
         <v>7714485.0</v>
       </c>
       <c r="AK7">
         <v>-105776120.16</v>
       </c>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
@@ -37960,53 +38135,55 @@
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>258</v>
+      </c>
+      <c r="B9">
+        <v>-361000000.0</v>
+      </c>
       <c r="C9">
         <v>-774000000.0</v>
       </c>
       <c r="D9">
         <v>-597000000.0</v>
       </c>
       <c r="E9">
         <v>-458000000.0</v>
       </c>
       <c r="F9">
         <v>-638000000.0</v>
       </c>
       <c r="G9">
         <v>582000000.0</v>
       </c>
       <c r="H9">
         <v>-38000000.0</v>
       </c>
       <c r="I9">
         <v>-31000000.0</v>
       </c>
       <c r="J9">
         <v>-1118000000.0</v>
       </c>
       <c r="K9">
@@ -38041,51 +38218,51 @@
       <c r="V9">
         <v>93922000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B10">
         <v>222000000.0</v>
       </c>
       <c r="C10">
         <v>134000000.0</v>
       </c>
       <c r="D10">
         <v>177000000.0</v>
       </c>
       <c r="E10">
         <v>-180000000.0</v>
       </c>
       <c r="F10">
         <v>-162000000.0</v>
       </c>
       <c r="G10">
         <v>-68000000.0</v>
       </c>
       <c r="H10">
         <v>68000000.0</v>
       </c>
       <c r="I10">
         <v>-131000000.0</v>
       </c>
@@ -38158,51 +38335,51 @@
       <c r="AF10">
         <v>4981472.0</v>
       </c>
       <c r="AG10">
         <v>-487920.18</v>
       </c>
       <c r="AH10">
         <v>-10050906.92</v>
       </c>
       <c r="AI10">
         <v>-1025822.81</v>
       </c>
       <c r="AJ10">
         <v>1683567.0</v>
       </c>
       <c r="AK10">
         <v>-698287.44</v>
       </c>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1379000000.0</v>
       </c>
       <c r="F11">
         <v>384000000.0</v>
       </c>
       <c r="G11">
         <v>-730000000.0</v>
       </c>
       <c r="H11">
         <v>-100000000.0</v>
       </c>
       <c r="I11">
         <v>739000000.0</v>
       </c>
       <c r="J11">
         <v>286000000.0</v>
       </c>
       <c r="K11">
         <v>-473000000.0</v>
       </c>
@@ -38225,51 +38402,51 @@
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11">
         <v>689423000.0</v>
       </c>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-8057000000.0</v>
       </c>
       <c r="F12">
         <v>2227000000.0</v>
       </c>
       <c r="G12">
         <v>3002000000.0</v>
       </c>
       <c r="H12">
         <v>4195000000.0</v>
       </c>
       <c r="I12">
         <v>10628000000.0</v>
       </c>
       <c r="J12">
         <v>1610000000.0</v>
       </c>
       <c r="K12">
         <v>9482000000.0</v>
       </c>
@@ -38290,51 +38467,51 @@
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13">
         <v>0.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
@@ -38345,51 +38522,51 @@
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B14">
         <v>12537571000.0</v>
       </c>
       <c r="C14">
         <v>10804000000.0</v>
       </c>
       <c r="D14">
         <v>10414000000.0</v>
       </c>
       <c r="E14">
         <v>13618000000.0</v>
       </c>
       <c r="F14">
         <v>13845000000.0</v>
       </c>
       <c r="G14">
         <v>14101000000.0</v>
       </c>
       <c r="H14">
         <v>14174000000.0</v>
       </c>
       <c r="I14">
         <v>9795000000.0</v>
       </c>
@@ -38470,51 +38647,51 @@
       </c>
       <c r="AI14">
         <v>85801861.0</v>
       </c>
       <c r="AJ14">
         <v>85073285.0</v>
       </c>
       <c r="AK14">
         <v>73119640.0</v>
       </c>
       <c r="AL14">
         <v>45363977.0</v>
       </c>
       <c r="AM14">
         <v>31354213.0</v>
       </c>
       <c r="AN14">
         <v>21342187.0</v>
       </c>
       <c r="AO14">
         <v>12774187.0</v>
       </c>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B15">
         <v>1100334000.0</v>
       </c>
       <c r="C15">
         <v>1787000000.0</v>
       </c>
       <c r="D15">
         <v>2430000000.0</v>
       </c>
       <c r="E15">
         <v>2484000000.0</v>
       </c>
       <c r="F15">
         <v>2474000000.0</v>
       </c>
       <c r="G15">
         <v>2427000000.0</v>
       </c>
       <c r="H15">
         <v>2296000000.0</v>
       </c>
       <c r="I15">
         <v>4064000000.0</v>
       </c>
@@ -38581,51 +38758,51 @@
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>183707117.0</v>
       </c>
       <c r="AF15">
         <v>129497811.0</v>
       </c>
       <c r="AG15">
         <v>107434944.0</v>
       </c>
       <c r="AH15">
         <v>93450240.0</v>
       </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B16">
         <v>8991367000.0</v>
       </c>
       <c r="C16">
         <v>10893000000.0</v>
       </c>
       <c r="D16">
         <v>6114000000.0</v>
       </c>
       <c r="E16">
         <v>11628000000.0</v>
       </c>
       <c r="F16">
         <v>7371000000.0</v>
       </c>
       <c r="G16">
         <v>5790000000.0</v>
       </c>
       <c r="H16">
         <v>13288000000.0</v>
       </c>
       <c r="I16">
         <v>13605000000.0</v>
       </c>
@@ -38700,51 +38877,51 @@
       </c>
       <c r="AG16">
         <v>-24396008.91</v>
       </c>
       <c r="AH16">
         <v>123445754.0</v>
       </c>
       <c r="AI16">
         <v>160770336.0</v>
       </c>
       <c r="AJ16">
         <v>96075201.0</v>
       </c>
       <c r="AK16">
         <v>45368485.0</v>
       </c>
       <c r="AL16">
         <v>3733817.98</v>
       </c>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
@@ -38755,51 +38932,51 @@
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B18">
         <v>8583213000.0</v>
       </c>
       <c r="C18">
         <v>8674000000.0</v>
       </c>
       <c r="D18">
         <v>9697000000.0</v>
       </c>
       <c r="E18">
         <v>8841000000.0</v>
       </c>
       <c r="F18">
         <v>9021000000.0</v>
       </c>
       <c r="G18">
         <v>8575000000.0</v>
       </c>
       <c r="H18">
         <v>9774000000.0</v>
       </c>
       <c r="I18">
         <v>7927000000.0</v>
       </c>
@@ -38872,51 +39049,51 @@
       <c r="AF18">
         <v>49571728.0</v>
       </c>
       <c r="AG18">
         <v>24883928.0</v>
       </c>
       <c r="AH18">
         <v>99349348.0</v>
       </c>
       <c r="AI18">
         <v>155501789.0</v>
       </c>
       <c r="AJ18">
         <v>120630953.0</v>
       </c>
       <c r="AK18">
         <v>-23268553.65</v>
       </c>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B19">
         <v>2541000000.0</v>
       </c>
       <c r="C19">
         <v>4759000000.0</v>
       </c>
       <c r="D19">
         <v>-6122000000.0</v>
       </c>
       <c r="E19">
         <v>-379000000.0</v>
       </c>
       <c r="F19">
         <v>1274000000.0</v>
       </c>
       <c r="G19">
         <v>-1615000000.0</v>
       </c>
       <c r="H19">
         <v>-8088000000.0</v>
       </c>
       <c r="I19">
         <v>-9217000000.0</v>
       </c>
@@ -38945,51 +39122,51 @@
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
     </row>
     <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B20">
         <v>2000000.0</v>
       </c>
       <c r="C20">
         <v>3000000.0</v>
       </c>
       <c r="D20">
         <v>3000000.0</v>
       </c>
       <c r="E20">
         <v>10000000.0</v>
       </c>
       <c r="F20">
         <v>8000000.0</v>
       </c>
       <c r="G20">
         <v>5000000.0</v>
       </c>
       <c r="H20">
         <v>7000000.0</v>
       </c>
       <c r="I20">
         <v>7000000.0</v>
       </c>
@@ -39006,51 +39183,51 @@
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
     </row>
     <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B21">
         <v>-6345000000.0</v>
       </c>
       <c r="C21">
         <v>-8205000000.0</v>
       </c>
       <c r="D21">
         <v>-9073000000.0</v>
       </c>
       <c r="E21">
         <v>-6295000000.0</v>
       </c>
       <c r="F21">
         <v>-2698000000.0</v>
       </c>
       <c r="G21">
         <v>-10669000000.0</v>
       </c>
       <c r="H21">
         <v>-3509000000.0</v>
       </c>
       <c r="I21">
         <v>7960000000.0</v>
       </c>
@@ -39079,54 +39256,54 @@
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
     </row>
     <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B22">
-        <v>-290939000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="C22">
         <v>-3724000000.0</v>
       </c>
       <c r="D22">
         <v>1140000000.0</v>
       </c>
       <c r="E22">
         <v>12335000000.0</v>
       </c>
       <c r="F22">
         <v>2624000000.0</v>
       </c>
       <c r="G22">
         <v>536000000.0</v>
       </c>
       <c r="H22">
         <v>-455000000.0</v>
       </c>
       <c r="I22">
         <v>-8020000000.0</v>
       </c>
       <c r="J22">
         <v>2439000000.0</v>
       </c>
@@ -39204,54 +39381,54 @@
       </c>
       <c r="AI22">
         <v>382753909.0</v>
       </c>
       <c r="AJ22">
         <v>368457935.0</v>
       </c>
       <c r="AK22">
         <v>349481323.0</v>
       </c>
       <c r="AL22">
         <v>161334373.0</v>
       </c>
       <c r="AM22">
         <v>95273589.0</v>
       </c>
       <c r="AN22">
         <v>44498724.0</v>
       </c>
       <c r="AO22">
         <v>-19531729.52</v>
       </c>
     </row>
     <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B23">
-        <v>-173154000.0</v>
+        <v>-173155000.0</v>
       </c>
       <c r="C23">
         <v>-3421000000.0</v>
       </c>
       <c r="D23">
         <v>-5991000000.0</v>
       </c>
       <c r="E23">
         <v>4449000000.0</v>
       </c>
       <c r="F23">
         <v>3103000000.0</v>
       </c>
       <c r="G23">
         <v>-475000000.0</v>
       </c>
       <c r="H23">
         <v>9786000000.0</v>
       </c>
       <c r="I23">
         <v>468000000.0</v>
       </c>
       <c r="J23">
         <v>-616000000.0</v>
       </c>
@@ -39321,53 +39498,55 @@
       <c r="AF23">
         <v>129497812.0</v>
       </c>
       <c r="AG23">
         <v>107434944.0</v>
       </c>
       <c r="AH23">
         <v>93450240.0</v>
       </c>
       <c r="AI23">
         <v>-0.01</v>
       </c>
       <c r="AJ23">
         <v>1.0</v>
       </c>
       <c r="AK23">
         <v>887286.73</v>
       </c>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
     </row>
     <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>272</v>
+      </c>
+      <c r="B24">
+        <v>-875000000.0</v>
+      </c>
       <c r="C24">
         <v>-2067000000.0</v>
       </c>
       <c r="D24">
         <v>-2261000000.0</v>
       </c>
       <c r="E24">
         <v>338000000.0</v>
       </c>
       <c r="F24">
         <v>885000000.0</v>
       </c>
       <c r="G24">
         <v>929000000.0</v>
       </c>
       <c r="H24">
         <v>788000000.0</v>
       </c>
       <c r="I24">
         <v>-2305000000.0</v>
       </c>
       <c r="J24">
         <v>-2585000000.0</v>
       </c>
       <c r="K24">
@@ -39436,54 +39615,54 @@
       <c r="AF24">
         <v>-4373976.09</v>
       </c>
       <c r="AG24">
         <v>-169312032.0</v>
       </c>
       <c r="AH24">
         <v>-53993472.0</v>
       </c>
       <c r="AI24">
         <v>-33433855.92</v>
       </c>
       <c r="AJ24">
         <v>-13092392.66</v>
       </c>
       <c r="AK24">
         <v>741569.0</v>
       </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B25">
-        <v>1240267000.0</v>
+        <v>336731557.0</v>
       </c>
       <c r="C25">
         <v>8155000000.0</v>
       </c>
       <c r="D25">
         <v>4764000000.0</v>
       </c>
       <c r="E25">
         <v>-8713000000.0</v>
       </c>
       <c r="F25">
         <v>1855000000.0</v>
       </c>
       <c r="G25">
         <v>1506000000.0</v>
       </c>
       <c r="H25">
         <v>-729000000.0</v>
       </c>
       <c r="I25">
         <v>11205000000.0</v>
       </c>
       <c r="J25">
         <v>752000000.0</v>
       </c>
@@ -39561,51 +39740,51 @@
       </c>
       <c r="AI25">
         <v>-141810043.48</v>
       </c>
       <c r="AJ25">
         <v>-254312351.23</v>
       </c>
       <c r="AK25">
         <v>-125218520.12</v>
       </c>
       <c r="AL25">
         <v>-206698350.99</v>
       </c>
       <c r="AM25">
         <v>-126627802.67</v>
       </c>
       <c r="AN25">
         <v>-65840911.94</v>
       </c>
       <c r="AO25">
         <v>6757542.0</v>
       </c>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B26">
         <v>-2054696000.0</v>
       </c>
       <c r="C26">
         <v>-1868000000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-1867000000.0</v>
       </c>
       <c r="F26">
         <v>-2087000000.0</v>
       </c>
       <c r="G26">
         <v>-62000000.0</v>
       </c>
       <c r="H26">
         <v>-821000000.0</v>
       </c>
       <c r="I26">
         <v>-475000000.0</v>
       </c>
@@ -39668,51 +39847,51 @@
       </c>
       <c r="AC26">
         <v>-26483430.78</v>
       </c>
       <c r="AD26">
         <v>-1708218.63</v>
       </c>
       <c r="AE26">
         <v>1277095316.15</v>
       </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26">
         <v>112399872.0</v>
       </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B27">
         <v>11000000.0</v>
       </c>
       <c r="C27">
         <v>68000000.0</v>
       </c>
       <c r="D27">
         <v>125000000.0</v>
       </c>
       <c r="E27">
         <v>73000000.0</v>
       </c>
       <c r="F27">
         <v>173000000.0</v>
       </c>
       <c r="G27">
         <v>146000000.0</v>
       </c>
       <c r="H27">
         <v>146000000.0</v>
       </c>
       <c r="I27">
         <v>147000000.0</v>
       </c>
@@ -39753,51 +39932,51 @@
         <v>137017949.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B28">
         <v>-9713748000.0</v>
       </c>
       <c r="C28">
         <v>-15278000000.0</v>
       </c>
       <c r="D28">
         <v>-15855000000.0</v>
       </c>
       <c r="E28">
         <v>-13430000000.0</v>
       </c>
       <c r="F28">
         <v>-9706000000.0</v>
       </c>
       <c r="G28">
         <v>-15196000000.0</v>
       </c>
       <c r="H28">
         <v>-9352000000.0</v>
       </c>
       <c r="I28">
         <v>4437000000.0</v>
       </c>
@@ -39870,51 +40049,51 @@
       <c r="AF28">
         <v>62572158.0</v>
       </c>
       <c r="AG28">
         <v>172357802.0</v>
       </c>
       <c r="AH28">
         <v>3221444.0</v>
       </c>
       <c r="AI28">
         <v>789285.0</v>
       </c>
       <c r="AJ28">
         <v>25284272.0</v>
       </c>
       <c r="AK28">
         <v>887286.0</v>
       </c>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B29">
         <v>13486899000.0</v>
       </c>
       <c r="C29">
         <v>15373000000.0</v>
       </c>
       <c r="D29">
         <v>16557000000.0</v>
       </c>
       <c r="E29">
         <v>18054000000.0</v>
       </c>
       <c r="F29">
         <v>18081000000.0</v>
       </c>
       <c r="G29">
         <v>17215000000.0</v>
       </c>
       <c r="H29">
         <v>17379000000.0</v>
       </c>
       <c r="I29">
         <v>12980000000.0</v>
       </c>
@@ -39987,51 +40166,51 @@
       <c r="AF29">
         <v>481380369.0</v>
       </c>
       <c r="AG29">
         <v>254206412.0</v>
       </c>
       <c r="AH29">
         <v>308743243.0</v>
       </c>
       <c r="AI29">
         <v>330047283.0</v>
       </c>
       <c r="AJ29">
         <v>206933355.0</v>
       </c>
       <c r="AK29">
         <v>191606323.0</v>
       </c>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B30">
         <v>-5537914000.0</v>
       </c>
       <c r="C30">
         <v>4759000000.0</v>
       </c>
       <c r="D30">
         <v>-6122000000.0</v>
       </c>
       <c r="E30">
         <v>-379000000.0</v>
       </c>
       <c r="F30">
         <v>-6868000000.0</v>
       </c>
       <c r="G30">
         <v>-9262000000.0</v>
       </c>
       <c r="H30">
         <v>-8088000000.0</v>
       </c>
       <c r="I30">
         <v>-9217000000.0</v>
       </c>
@@ -40144,350 +40323,350 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F1" t="s">
         <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
       <c r="J1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="K1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M1" t="s">
         <v>5</v>
       </c>
       <c r="N1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Q1" t="s">
         <v>6</v>
       </c>
       <c r="R1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="S1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="T1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="U1" t="s">
         <v>7</v>
       </c>
       <c r="V1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="W1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="X1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Y1" t="s">
         <v>8</v>
       </c>
       <c r="Z1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AA1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AC1" t="s">
         <v>9</v>
       </c>
       <c r="AD1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AE1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AG1" t="s">
         <v>10</v>
       </c>
       <c r="AH1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AI1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AK1" t="s">
         <v>11</v>
       </c>
       <c r="AL1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AM1" t="s">
         <v>12</v>
       </c>
       <c r="AN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AO1" t="s">
         <v>13</v>
       </c>
       <c r="AP1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AQ1" t="s">
         <v>14</v>
       </c>
       <c r="AR1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AS1" t="s">
         <v>15</v>
       </c>
       <c r="AT1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AU1" t="s">
         <v>16</v>
       </c>
       <c r="AV1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AW1" t="s">
         <v>17</v>
       </c>
       <c r="AX1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AY1" t="s">
         <v>18</v>
       </c>
       <c r="AZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA1" t="s">
         <v>19</v>
       </c>
       <c r="BB1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="BC1" t="s">
         <v>20</v>
       </c>
       <c r="BD1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="BE1" t="s">
         <v>21</v>
       </c>
       <c r="BF1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="BG1" t="s">
         <v>22</v>
       </c>
       <c r="BH1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="BI1" t="s">
         <v>23</v>
       </c>
       <c r="BJ1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="BK1" t="s">
         <v>24</v>
       </c>
       <c r="BL1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="BM1" t="s">
         <v>25</v>
       </c>
       <c r="BN1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="BO1" t="s">
         <v>26</v>
       </c>
       <c r="BP1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="BQ1" t="s">
         <v>27</v>
       </c>
       <c r="BR1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="BS1" t="s">
         <v>28</v>
       </c>
       <c r="BT1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="BU1" t="s">
         <v>29</v>
       </c>
       <c r="BV1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BW1" t="s">
         <v>30</v>
       </c>
       <c r="BX1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="BY1" t="s">
         <v>31</v>
       </c>
       <c r="BZ1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="CA1" t="s">
         <v>32</v>
       </c>
       <c r="CB1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="CC1" t="s">
         <v>33</v>
       </c>
       <c r="CD1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="CE1" t="s">
         <v>34</v>
       </c>
       <c r="CF1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="CG1" t="s">
         <v>35</v>
       </c>
       <c r="CH1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="CI1" t="s">
         <v>36</v>
       </c>
       <c r="CJ1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="CK1" t="s">
         <v>37</v>
       </c>
       <c r="CL1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="CM1" t="s">
         <v>38</v>
       </c>
       <c r="CN1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="CO1" t="s">
         <v>39</v>
       </c>
       <c r="CP1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="CQ1" t="s">
         <v>40</v>
       </c>
       <c r="CR1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B2">
         <v>7234776000.0</v>
       </c>
       <c r="C2">
         <v>10145825801.0</v>
       </c>
       <c r="D2">
         <v>7821278400.0</v>
       </c>
       <c r="E2">
         <v>6677640000.0</v>
       </c>
       <c r="F2">
-        <v>7154239116.0</v>
+        <v>7567945000.0</v>
       </c>
       <c r="G2">
         <v>11628000000.0</v>
       </c>
       <c r="H2">
         <v>11703619155.0</v>
       </c>
       <c r="I2">
         <v>6851000000.0</v>
       </c>
       <c r="J2">
         <v>6851000000.0</v>
       </c>
       <c r="K2">
         <v>7371000000.0</v>
       </c>
       <c r="L2">
         <v>860500000.0</v>
       </c>
       <c r="M2">
         <v>5650000000.0</v>
       </c>
       <c r="N2">
         <v>5650000000.0</v>
       </c>
@@ -40702,51 +40881,51 @@
         <v>10992827.0</v>
       </c>
       <c r="CG2">
         <v>10992827.0</v>
       </c>
       <c r="CH2">
         <v>933454.0</v>
       </c>
       <c r="CI2">
         <v>933454.0</v>
       </c>
       <c r="CJ2">
         <v>933454.0</v>
       </c>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
     </row>
     <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B3">
         <v>2485469000</v>
       </c>
       <c r="C3">
         <v>2453000000</v>
       </c>
       <c r="D3">
         <v>2208935370</v>
       </c>
       <c r="E3">
         <v>2372955656</v>
       </c>
       <c r="F3">
         <v>1867000000</v>
       </c>
       <c r="G3">
         <v>2352000000</v>
       </c>
       <c r="H3">
         <v>1444000000</v>
       </c>
       <c r="I3">
         <v>2794000000</v>
       </c>
@@ -40992,51 +41171,51 @@
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4">
         <v>0.0</v>
       </c>
@@ -41104,51 +41283,51 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
     </row>
     <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5">
         <v>0.0</v>
       </c>
@@ -41216,66 +41395,66 @@
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
     </row>
     <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B6">
         <v>1756591000.0</v>
       </c>
       <c r="C6">
         <v>-3036124369.0</v>
       </c>
       <c r="D6">
         <v>4062001800.0</v>
       </c>
       <c r="E6">
         <v>1143638400.0</v>
       </c>
       <c r="F6">
-        <v>-970162912.0</v>
+        <v>-890305000.0</v>
       </c>
       <c r="G6">
         <v>-4597000000.0</v>
       </c>
       <c r="H6">
         <v>-2298500000.0</v>
       </c>
       <c r="I6">
         <v>-4462500000.0</v>
       </c>
       <c r="J6">
         <v>2388500000.0</v>
       </c>
       <c r="K6">
         <v>-520000000.0</v>
       </c>
       <c r="L6">
         <v>-260000000.0</v>
       </c>
       <c r="M6">
         <v>-4789500000.0</v>
       </c>
       <c r="N6">
         <v>860500000.0</v>
       </c>
@@ -41490,53 +41669,55 @@
         <v>13025973.0</v>
       </c>
       <c r="CG6">
         <v>13025973.0</v>
       </c>
       <c r="CH6">
         <v>10408667.0</v>
       </c>
       <c r="CI6">
         <v>10408667.0</v>
       </c>
       <c r="CJ6">
         <v>933454.0</v>
       </c>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
     </row>
     <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>256</v>
+      </c>
+      <c r="B7">
+        <v>1836657207.0</v>
+      </c>
       <c r="C7">
         <v>-759000000.0</v>
       </c>
       <c r="D7">
         <v>2517818998.0</v>
       </c>
       <c r="E7">
         <v>-2443644074.0</v>
       </c>
       <c r="F7">
         <v>798000000.0</v>
       </c>
       <c r="G7">
         <v>-1218000000.0</v>
       </c>
       <c r="H7">
         <v>-601000000.0</v>
       </c>
       <c r="I7">
         <v>918000000.0</v>
       </c>
       <c r="J7">
         <v>459000000.0</v>
       </c>
       <c r="K7">
@@ -41740,51 +41921,51 @@
         <v>3857242.0</v>
       </c>
       <c r="CG7">
         <v>3857242.0</v>
       </c>
       <c r="CH7">
         <v>-52888060.08</v>
       </c>
       <c r="CI7">
         <v>-52888060.08</v>
       </c>
       <c r="CJ7">
         <v>-52888060.08</v>
       </c>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
     </row>
     <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8">
         <v>0.0</v>
       </c>
@@ -41852,53 +42033,55 @@
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
     </row>
     <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>258</v>
+      </c>
+      <c r="B9">
+        <v>400932331.0</v>
+      </c>
       <c r="C9">
         <v>-767000000.0</v>
       </c>
       <c r="D9">
         <v>654506321.0</v>
       </c>
       <c r="E9">
         <v>-1474669054.0</v>
       </c>
       <c r="F9">
         <v>557000000.0</v>
       </c>
       <c r="G9">
         <v>-1154000000.0</v>
       </c>
       <c r="H9">
         <v>-572500000.0</v>
       </c>
       <c r="I9">
         <v>923000000.0</v>
       </c>
       <c r="J9">
         <v>461500000.0</v>
       </c>
       <c r="K9">
@@ -42038,53 +42221,55 @@
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
     </row>
     <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>259</v>
+      </c>
+      <c r="B10">
+        <v>217063006.0</v>
+      </c>
       <c r="C10">
         <v>8000000.0</v>
       </c>
       <c r="D10">
         <v>258356001.0</v>
       </c>
       <c r="E10">
         <v>-116364003.0</v>
       </c>
       <c r="F10">
         <v>241000000.0</v>
       </c>
       <c r="G10">
         <v>-64000000.0</v>
       </c>
       <c r="H10">
         <v>-28500000.0</v>
       </c>
       <c r="I10">
         <v>-5000000.0</v>
       </c>
       <c r="J10">
         <v>-2500000.0</v>
       </c>
       <c r="K10">
@@ -42310,51 +42495,51 @@
         <v>841782.0</v>
       </c>
       <c r="CG10">
         <v>841782.0</v>
       </c>
       <c r="CH10">
         <v>-349143.72</v>
       </c>
       <c r="CI10">
         <v>-349143.72</v>
       </c>
       <c r="CJ10">
         <v>-349143.72</v>
       </c>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
     </row>
     <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
         <v>-733000000.0</v>
       </c>
       <c r="H11">
         <v>-733000000.0</v>
       </c>
       <c r="I11">
         <v>1133500000.0</v>
       </c>
       <c r="J11">
         <v>1133500000.0</v>
       </c>
       <c r="K11">
         <v>-444000000.0</v>
       </c>
       <c r="L11">
         <v>-444000000.0</v>
       </c>
       <c r="M11">
@@ -42476,51 +42661,51 @@
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
     </row>
     <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12">
         <v>878000000.0</v>
       </c>
       <c r="H12">
         <v>878000000.0</v>
       </c>
       <c r="I12">
         <v>-4471000000.0</v>
       </c>
       <c r="J12">
         <v>-4471000000.0</v>
       </c>
       <c r="K12">
         <v>442500000.0</v>
       </c>
       <c r="L12">
         <v>442500000.0</v>
       </c>
       <c r="M12">
@@ -42638,51 +42823,51 @@
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
     </row>
     <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13">
         <v>0.0</v>
       </c>
@@ -42756,51 +42941,51 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
     </row>
     <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B14">
         <v>6583573000.0</v>
       </c>
       <c r="C14">
         <v>5960000000.0</v>
       </c>
       <c r="D14">
         <v>5897966113.0</v>
       </c>
       <c r="E14">
         <v>5696398602.0</v>
       </c>
       <c r="F14">
         <v>5283000000.0</v>
       </c>
       <c r="G14">
         <v>5117000000.0</v>
       </c>
       <c r="H14">
         <v>3401000000.0</v>
       </c>
       <c r="I14">
         <v>4336000000.0</v>
       </c>
@@ -43046,51 +43231,51 @@
       </c>
       <c r="CL14">
         <v>22681988.0</v>
       </c>
       <c r="CM14">
         <v>15677106.0</v>
       </c>
       <c r="CN14">
         <v>15677106.0</v>
       </c>
       <c r="CO14">
         <v>10671093.0</v>
       </c>
       <c r="CP14">
         <v>10671093.0</v>
       </c>
       <c r="CQ14">
         <v>6387093.5</v>
       </c>
       <c r="CR14">
         <v>6387093.5</v>
       </c>
     </row>
     <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B15">
         <v>550140000.0</v>
       </c>
       <c r="C15">
         <v>558000000.0</v>
       </c>
       <c r="D15">
         <v>587475473.0</v>
       </c>
       <c r="E15">
         <v>1306104376.0</v>
       </c>
       <c r="F15">
         <v>1220000000.0</v>
       </c>
       <c r="G15">
         <v>1210000000.0</v>
       </c>
       <c r="H15">
         <v>605000000.0</v>
       </c>
       <c r="I15">
         <v>1221000000.0</v>
       </c>
@@ -43300,66 +43485,66 @@
       </c>
       <c r="CB15">
         <v>46725120.0</v>
       </c>
       <c r="CC15">
         <v>46725120.0</v>
       </c>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
     </row>
     <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B16">
         <v>8991367000.0</v>
       </c>
       <c r="C16">
         <v>7109701432.0</v>
       </c>
       <c r="D16">
         <v>11883280200.0</v>
       </c>
       <c r="E16">
         <v>7821278400.0</v>
       </c>
       <c r="F16">
-        <v>6184076204.0</v>
+        <v>6677640000.0</v>
       </c>
       <c r="G16">
         <v>7031000000.0</v>
       </c>
       <c r="H16">
         <v>-2298500000.0</v>
       </c>
       <c r="I16">
         <v>2388500000.0</v>
       </c>
       <c r="J16">
         <v>9239500000.0</v>
       </c>
       <c r="K16">
         <v>6851000000.0</v>
       </c>
       <c r="L16">
         <v>-260000000.0</v>
       </c>
       <c r="M16">
         <v>860500000.0</v>
       </c>
       <c r="N16">
         <v>5650000000.0</v>
       </c>
@@ -43576,51 +43761,51 @@
       <c r="CG16">
         <v>24018800.0</v>
       </c>
       <c r="CH16">
         <v>11342121.0</v>
       </c>
       <c r="CI16">
         <v>11342121.0</v>
       </c>
       <c r="CJ16">
         <v>933454.0</v>
       </c>
       <c r="CK16">
         <v>933454.0</v>
       </c>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
     </row>
     <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17">
         <v>0.0</v>
       </c>
@@ -43688,51 +43873,51 @@
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
     </row>
     <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B18">
         <v>6515846000.0</v>
       </c>
       <c r="C18">
         <v>2048285164.0</v>
       </c>
       <c r="D18">
         <v>7309524760.0</v>
       </c>
       <c r="E18">
         <v>2682897170.0</v>
       </c>
       <c r="F18">
         <v>9146000000.0</v>
       </c>
       <c r="G18">
         <v>3192000000.0</v>
       </c>
       <c r="H18">
         <v>1328000000.0</v>
       </c>
       <c r="I18">
         <v>8980000000.0</v>
       </c>
@@ -43940,51 +44125,51 @@
         <v>60315474.0</v>
       </c>
       <c r="CG18">
         <v>60315474.0</v>
       </c>
       <c r="CH18">
         <v>-11634278.33</v>
       </c>
       <c r="CI18">
         <v>-11634278.33</v>
       </c>
       <c r="CJ18">
         <v>-11634275.33</v>
       </c>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
     </row>
     <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>150500000.0</v>
       </c>
       <c r="H19">
         <v>150500000.0</v>
       </c>
       <c r="I19">
         <v>612000000.0</v>
       </c>
       <c r="J19">
         <v>612000000.0</v>
       </c>
       <c r="K19">
         <v>99000000.0</v>
       </c>
       <c r="L19">
         <v>99000000.0</v>
       </c>
       <c r="M19">
@@ -44104,51 +44289,51 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
     </row>
     <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44204,51 +44389,51 @@
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
     </row>
     <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21">
         <v>-2011000000.0</v>
       </c>
       <c r="H21">
         <v>-2011000000.0</v>
       </c>
       <c r="I21">
         <v>-3563500000.0</v>
       </c>
       <c r="J21">
         <v>-3563500000.0</v>
       </c>
       <c r="K21">
         <v>416000000.0</v>
       </c>
       <c r="L21">
         <v>416000000.0</v>
       </c>
       <c r="M21">
@@ -44368,54 +44553,54 @@
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
     </row>
     <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B22">
-        <v>-1133421000.0</v>
+        <v>-770000000.0</v>
       </c>
       <c r="C22">
         <v>829000000.0</v>
       </c>
       <c r="D22">
         <v>-5504839015.0</v>
       </c>
       <c r="E22">
         <v>1139714726.0</v>
       </c>
       <c r="F22">
         <v>1486000000.0</v>
       </c>
       <c r="G22">
         <v>-346000000.0</v>
       </c>
       <c r="H22">
         <v>-173000000.0</v>
       </c>
       <c r="I22">
         <v>10852000000.0</v>
       </c>
       <c r="J22">
         <v>5426000000.0</v>
       </c>
@@ -44654,54 +44839,54 @@
       </c>
       <c r="CL22">
         <v>80667186.0</v>
       </c>
       <c r="CM22">
         <v>47636794.0</v>
       </c>
       <c r="CN22">
         <v>47636794.0</v>
       </c>
       <c r="CO22">
         <v>22249362.0</v>
       </c>
       <c r="CP22">
         <v>22249362.0</v>
       </c>
       <c r="CQ22">
         <v>-9765864.76</v>
       </c>
       <c r="CR22">
         <v>-9765864.76</v>
       </c>
     </row>
     <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B23">
-        <v>7403755000.0</v>
+        <v>7403754000.0</v>
       </c>
       <c r="C23">
         <v>-955714689.0</v>
       </c>
       <c r="D23">
         <v>-273449265.0</v>
       </c>
       <c r="E23">
         <v>-493731381.0</v>
       </c>
       <c r="F23">
         <v>-4233000000.0</v>
       </c>
       <c r="G23">
         <v>-1755000000.0</v>
       </c>
       <c r="H23">
         <v>-2584000000.0</v>
       </c>
       <c r="I23">
         <v>-9216000000.0</v>
       </c>
       <c r="J23">
         <v>-4219500000.0</v>
       </c>
@@ -44922,53 +45107,55 @@
         <v>436298.0</v>
       </c>
       <c r="CE23">
         <v>436298.0</v>
       </c>
       <c r="CF23">
         <v>10312548.0</v>
       </c>
       <c r="CG23">
         <v>10312548.0</v>
       </c>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
     </row>
     <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>272</v>
+      </c>
+      <c r="B24">
+        <v>-1000.0</v>
+      </c>
       <c r="C24">
         <v>177813915.0</v>
       </c>
       <c r="D24">
         <v>-168379477.0</v>
       </c>
       <c r="E24">
         <v>-665558600.0</v>
       </c>
       <c r="F24">
         <v>-44700000.0</v>
       </c>
       <c r="G24">
         <v>-1456000000.0</v>
       </c>
       <c r="H24">
         <v>185000000.0</v>
       </c>
       <c r="I24">
         <v>6504000000.0</v>
       </c>
       <c r="J24">
         <v>-132000000.0</v>
       </c>
       <c r="K24">
@@ -45192,54 +45379,54 @@
         <v>84606948.0</v>
       </c>
       <c r="CG24">
         <v>84606948.0</v>
       </c>
       <c r="CH24">
         <v>111069542.0</v>
       </c>
       <c r="CI24">
         <v>111069542.0</v>
       </c>
       <c r="CJ24">
         <v>-110327973.0</v>
       </c>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
     </row>
     <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B25">
-        <v>3551163000.0</v>
+        <v>1113511263.0</v>
       </c>
       <c r="C25">
         <v>-1528714836.0</v>
       </c>
       <c r="D25">
         <v>5642287411.0</v>
       </c>
       <c r="E25">
         <v>287103711.0</v>
       </c>
       <c r="F25">
         <v>3375000000.0</v>
       </c>
       <c r="G25">
         <v>1937000000.0</v>
       </c>
       <c r="H25">
         <v>145000000.0</v>
       </c>
       <c r="I25">
         <v>-4473000000.0</v>
       </c>
       <c r="J25">
         <v>-2236500000.0</v>
       </c>
@@ -45460,51 +45647,51 @@
       </c>
       <c r="CL25">
         <v>-103349175.0</v>
       </c>
       <c r="CM25">
         <v>-63313901.0</v>
       </c>
       <c r="CN25">
         <v>-63313901.0</v>
       </c>
       <c r="CO25">
         <v>-32920455.0</v>
       </c>
       <c r="CP25">
         <v>-32920455.0</v>
       </c>
       <c r="CQ25">
         <v>3378771.0</v>
       </c>
       <c r="CR25">
         <v>3378771.0</v>
       </c>
     </row>
     <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B26">
         <v>-1096264000.0</v>
       </c>
       <c r="C26">
         <v>-973000000.0</v>
       </c>
       <c r="D26">
         <v>-1023485982.0</v>
       </c>
       <c r="E26">
         <v>-955924851.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>-777000000.0</v>
       </c>
       <c r="J26">
         <v>-388500000.0</v>
       </c>
       <c r="K26">
         <v>-1090000000.0</v>
       </c>
@@ -45660,51 +45847,51 @@
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
     </row>
     <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>-68000000.0</v>
       </c>
       <c r="E27">
         <v>68000000.0</v>
       </c>
       <c r="F27">
         <v>71000000.0</v>
       </c>
       <c r="G27">
         <v>54000000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>141000000.0</v>
       </c>
       <c r="J27">
         <v>70500000.0</v>
       </c>
       <c r="K27">
         <v>-15679318177.0</v>
       </c>
@@ -45828,51 +46015,51 @@
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
     </row>
     <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B28">
         <v>-3789781000.0</v>
       </c>
       <c r="C28">
         <v>-5888714689.0</v>
       </c>
       <c r="D28">
         <v>-7037909339.0</v>
       </c>
       <c r="E28">
         <v>-6293443817.0</v>
       </c>
       <c r="F28">
         <v>-9477000000.0</v>
       </c>
       <c r="G28">
         <v>-6378000000.0</v>
       </c>
       <c r="H28">
         <v>-3189000000.0</v>
       </c>
       <c r="I28">
         <v>-10437000000.0</v>
       </c>
@@ -46098,51 +46285,51 @@
       <c r="CE28">
         <v>436298.0</v>
       </c>
       <c r="CF28">
         <v>10312548.0</v>
       </c>
       <c r="CG28">
         <v>10312548.0</v>
       </c>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28">
         <v>887286.0</v>
       </c>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
     </row>
     <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B29">
         <v>9001315000.0</v>
       </c>
       <c r="C29">
         <v>4501285164.0</v>
       </c>
       <c r="D29">
         <v>9518460130.0</v>
       </c>
       <c r="E29">
         <v>5055852826.0</v>
       </c>
       <c r="F29">
         <v>11013000000.0</v>
       </c>
       <c r="G29">
         <v>5544000000.0</v>
       </c>
       <c r="H29">
         <v>2772000000.0</v>
       </c>
       <c r="I29">
         <v>11774000000.0</v>
       </c>
@@ -46372,51 +46559,51 @@
         <v>103466676.0</v>
       </c>
       <c r="CG29">
         <v>103466676.0</v>
       </c>
       <c r="CH29">
         <v>95803160.0</v>
       </c>
       <c r="CI29">
         <v>95803160.0</v>
       </c>
       <c r="CJ29">
         <v>95803163.0</v>
       </c>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
     </row>
     <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B30">
         <v>-3289140000.0</v>
       </c>
       <c r="C30">
         <v>-2248186085.0</v>
       </c>
       <c r="D30">
         <v>1816864446.0</v>
       </c>
       <c r="E30">
         <v>2083676923.0</v>
       </c>
       <c r="F30">
         <v>-2314000000.0</v>
       </c>
       <c r="G30">
         <v>-3808000000.0</v>
       </c>
       <c r="H30">
         <v>-1904000000.0</v>
       </c>
       <c r="I30">
         <v>3710000000.0</v>
       </c>