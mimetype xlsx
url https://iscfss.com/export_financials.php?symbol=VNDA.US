--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4411,578 +4414,584 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>6314000.0</v>
+      </c>
+      <c r="C2">
         <v>4940000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3140000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2181000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5990000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3498000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5809000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3776000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6579000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7145000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3488000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2170000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12690000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13433000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16412000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14327000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>925000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1299000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2117000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7121000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1049000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5211000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5418000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4912000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5904000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3475000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3984000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2639000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3640000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2827000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2763000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2328000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>20335000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1637000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1719000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1256000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3421000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5062000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>17933000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22664000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15767000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>45889000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1631000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1490000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>835000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>547000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>248000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>953000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>661000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>369000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1167000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1113000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>287000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1090000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1689000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>780000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>996000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1333000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1337000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>834000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>648000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>295478.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1019643.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>867806.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2424000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6346236.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6916901.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1415384.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>512382.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>899035.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5825757.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1825933.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2988069.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3446423.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2600433.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2010347.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2783249.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2112395.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5062970.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3378138.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2254897.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>719000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5027,52 +5036,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5117,339 +5127,341 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5">
+        <v>212000.0</v>
+      </c>
+      <c r="C5">
         <v>629000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>540000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>396000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>383000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>74000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>702000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-330000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-383000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-30000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-967000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-865000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-255000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1193000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1485000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1431000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1328000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-175000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>111000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>103000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>192000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>239000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>379000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>596000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>781000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>249000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>211000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>386000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>135000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>70000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>79000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-28000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-34000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>73000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>11000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>50000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>58000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>142000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>124000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>92000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>39000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AS5">
         <v>27000.0</v>
       </c>
       <c r="AT5">
+        <v>27000.0</v>
+      </c>
+      <c r="AU5">
         <v>16000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>10000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>8000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>21000.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>10000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>23000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>27000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>21000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>44000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>85000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>99000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>51945.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>56195.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>17268.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2345632.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>43.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>213.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-754.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1916850.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-241814.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-15155.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>29874.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>12176.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>13430.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-7524.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-17283.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-3269.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-15130.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-16002.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-17851.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-18784052.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5493,166 +5505,171 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
+        <v>13073000.0</v>
+      </c>
+      <c r="C7">
         <v>12622000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10915000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11638000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11745000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12360000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7940000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8431000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8924000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9404000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7472000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7942000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10733000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>11141000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11102000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11531000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>11957000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12366000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>12752000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10740000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>13251000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>13614000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13537000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>13901000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>14240000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>14602000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14916000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>15249000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>15573000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5665,113 +5682,116 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C8">
         <v>59000.0</v>
       </c>
       <c r="D8">
         <v>59000.0</v>
       </c>
       <c r="E8">
         <v>59000.0</v>
       </c>
       <c r="F8">
-        <v>58000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="G8">
         <v>58000.0</v>
       </c>
       <c r="H8">
         <v>58000.0</v>
       </c>
       <c r="I8">
         <v>58000.0</v>
       </c>
       <c r="J8">
         <v>58000.0</v>
       </c>
       <c r="K8">
         <v>58000.0</v>
       </c>
       <c r="L8">
-        <v>57000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="M8">
         <v>57000.0</v>
       </c>
       <c r="N8">
         <v>57000.0</v>
       </c>
       <c r="O8">
         <v>57000.0</v>
       </c>
       <c r="P8">
         <v>57000.0</v>
       </c>
       <c r="Q8">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="R8">
         <v>56000.0</v>
       </c>
       <c r="S8">
         <v>56000.0</v>
       </c>
       <c r="T8">
         <v>56000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>56000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5793,494 +5813,499 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>693835000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>690586000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>686235000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>681847000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>677955000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>674001000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>669223000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>664408000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>660086000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>656057000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>650300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>645656000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>642398000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>635730000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>631307000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>625524000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>621559000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>615047000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>611587000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>607873000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>604889000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>599480000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>492802000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>489939000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>486400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>481551000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>477087000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>474234000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>466272000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>463084000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>460794000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>458908000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>453269000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>450609000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>448744000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>358728000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>357119000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>355644000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>355432000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>353708000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>303357000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>301733000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>300974000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>300039000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>299463000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>298270000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>296868000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>295530000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>294271000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>54034000.0</v>
+      </c>
+      <c r="C10">
         <v>84851000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>70022000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>80983000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>111796000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>102316000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>100497000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>102953000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>125158000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>135821000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>183186000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>150031000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>354171000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>135029000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>49397000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>58226000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>66927000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>52071000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50522000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>57242000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>72189000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>61031000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>57030000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>95305000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>64950000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>45072000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>39208000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>46543000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>34379000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>61005000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>60778000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>60891000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>155293000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>33627000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22586000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>14232000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20111000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>40426000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32765000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>23194000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>38740000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>50843000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>46786000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>48337000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>32809000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>60901000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15308000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16994000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>43260000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>64764000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>142172000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>103633000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>109931000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>88772000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>104515000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>94388000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>108094000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>87923000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>60326000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>50386000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>52520000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>42559000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>102467982.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>145650740.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>169945639.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>205295488.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>17417647.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>24014203.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>33833465.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>39079304.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>41438719.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>56503815.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>56015493.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>41929533.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>59954473.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>47630957.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>64221338.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>30928895.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>31899979.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>46439621.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12519964.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>21012815.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>16259000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6325,1462 +6350,1476 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>202310000.0</v>
+      </c>
+      <c r="C12">
         <v>263847000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>293752000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>325550000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>340908000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>374643000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>376261000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>387676000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>394142000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>388264000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>489858000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>489351000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>501496000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>466859000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>454791000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>440858000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>435176000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>432813000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>405968000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>396493000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>378219000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>367740000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>348605000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>339849000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>312326000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>312129000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>237785000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>280161000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>267836000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>257360000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>240579000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>231216000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>248834000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>143413000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>139881000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>137118000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>137756000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>141340000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>142579000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>135989000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>138330000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>143180000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>144315000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>146637000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>134329000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>129822000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>56089000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>63585000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>100402000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>130350000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>142172000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>103633000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>110932000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>120403000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>134404000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>144701000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>157250000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>148884000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>161448000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>188399000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>194555000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>198037000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>202060068.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>207117268.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>202423534.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>205295488.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>20682822.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>29022826.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>42644384.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>46458102.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>51663573.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>63068499.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>71043703.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>85173493.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>105428843.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>119662148.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>126919507.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>31870876.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>42996485.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>60171119.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>20118544.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>31154004.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C13">
         <v>59000.0</v>
       </c>
       <c r="D13">
         <v>59000.0</v>
       </c>
       <c r="E13">
         <v>59000.0</v>
       </c>
       <c r="F13">
-        <v>58000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="G13">
         <v>58000.0</v>
       </c>
       <c r="H13">
         <v>58000.0</v>
       </c>
       <c r="I13">
         <v>58000.0</v>
       </c>
       <c r="J13">
         <v>58000.0</v>
       </c>
       <c r="K13">
         <v>58000.0</v>
       </c>
       <c r="L13">
-        <v>57000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="M13">
         <v>57000.0</v>
       </c>
       <c r="N13">
         <v>57000.0</v>
       </c>
       <c r="O13">
         <v>57000.0</v>
       </c>
       <c r="P13">
         <v>57000.0</v>
       </c>
       <c r="Q13">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="R13">
         <v>56000.0</v>
       </c>
       <c r="S13">
         <v>56000.0</v>
       </c>
       <c r="T13">
         <v>56000.0</v>
       </c>
       <c r="U13">
         <v>56000.0</v>
       </c>
       <c r="V13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="W13">
         <v>55000.0</v>
       </c>
       <c r="X13">
         <v>55000.0</v>
       </c>
       <c r="Y13">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="Z13">
         <v>54000.0</v>
       </c>
       <c r="AA13">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AB13">
         <v>53000.0</v>
       </c>
       <c r="AC13">
         <v>53000.0</v>
       </c>
       <c r="AD13">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="AE13">
         <v>52000.0</v>
       </c>
       <c r="AF13">
         <v>52000.0</v>
       </c>
       <c r="AG13">
         <v>52000.0</v>
       </c>
       <c r="AH13">
-        <v>45000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="AI13">
         <v>45000.0</v>
       </c>
       <c r="AJ13">
         <v>45000.0</v>
       </c>
       <c r="AK13">
         <v>45000.0</v>
       </c>
       <c r="AL13">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="AM13">
         <v>44000.0</v>
       </c>
       <c r="AN13">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AO13">
         <v>43000.0</v>
       </c>
       <c r="AP13">
         <v>43000.0</v>
       </c>
       <c r="AQ13">
         <v>43000.0</v>
       </c>
       <c r="AR13">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AS13">
         <v>42000.0</v>
       </c>
       <c r="AT13">
+        <v>42000.0</v>
+      </c>
+      <c r="AU13">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="AV13">
         <v>34000.0</v>
       </c>
       <c r="AW13">
         <v>34000.0</v>
       </c>
       <c r="AX13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AY13">
         <v>33000.0</v>
       </c>
       <c r="AZ13">
-        <v>28000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="BA13">
         <v>28000.0</v>
       </c>
       <c r="BB13">
         <v>28000.0</v>
       </c>
       <c r="BC13">
         <v>28000.0</v>
       </c>
       <c r="BD13">
         <v>28000.0</v>
       </c>
       <c r="BE13">
         <v>28000.0</v>
       </c>
       <c r="BF13">
         <v>28000.0</v>
       </c>
       <c r="BG13">
         <v>28000.0</v>
       </c>
       <c r="BH13">
         <v>28000.0</v>
       </c>
       <c r="BI13">
         <v>28000.0</v>
       </c>
       <c r="BJ13">
         <v>28000.0</v>
       </c>
       <c r="BK13">
+        <v>28000.0</v>
+      </c>
+      <c r="BL13">
         <v>28012.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>28000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>27865.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>27569.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>27202.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>27140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26653.0</v>
       </c>
       <c r="BR13">
         <v>26653.0</v>
       </c>
       <c r="BS13">
         <v>26653.0</v>
       </c>
       <c r="BT13">
         <v>26653.0</v>
       </c>
       <c r="BU13">
         <v>26653.0</v>
       </c>
       <c r="BV13">
         <v>26653.0</v>
       </c>
       <c r="BW13">
+        <v>26653.0</v>
+      </c>
+      <c r="BX13">
         <v>26643.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>26610.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>26562.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>22129.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21907.0</v>
       </c>
       <c r="CB13">
         <v>21907.0</v>
       </c>
       <c r="CC13">
+        <v>21907.0</v>
+      </c>
+      <c r="CD13">
         <v>100.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>15894.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
+        <v>59459982.0</v>
+      </c>
+      <c r="C14">
         <v>59098957.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>58873268.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>58993990.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>58527775.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>58308000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>58262000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>58220838.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>57760940.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>57532309.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>57595344.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>57535615.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>57400152.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>57188551.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>56969033.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>56821024.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>56105239.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>57229805.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>57040736.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>56903340.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56505087.0</v>
       </c>
       <c r="V14">
         <v>56505087.0</v>
       </c>
       <c r="W14">
+        <v>56505087.0</v>
+      </c>
+      <c r="X14">
         <v>55209032.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>55081397.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>54870146.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>54973952.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>54541625.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>54579982.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>52752774.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>55216507.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>54709749.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>53945640.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>48225041.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>44930832.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>44885287.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>44718597.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>44398359.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>43968730.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>43515404.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>43202751.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>43104462.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>42815291.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>42435405.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>41991578.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>41744948.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>39421014.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>33886845.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>33874625.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>33678706.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>33283705.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>31332993.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>28377254.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>28345555.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>28233409.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28226743.0</v>
       </c>
       <c r="BD14">
         <v>28226743.0</v>
       </c>
       <c r="BE14">
         <v>28226743.0</v>
       </c>
       <c r="BF14">
         <v>28226743.0</v>
       </c>
       <c r="BG14">
+        <v>28226743.0</v>
+      </c>
+      <c r="BH14">
         <v>28107363.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>28103441.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28936835.0</v>
       </c>
       <c r="BJ14">
         <v>28936835.0</v>
       </c>
       <c r="BK14">
+        <v>28936835.0</v>
+      </c>
+      <c r="BL14">
         <v>28466532.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>28438118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28318754.0</v>
       </c>
       <c r="BN14">
         <v>28318754.0</v>
       </c>
       <c r="BO14">
+        <v>28318754.0</v>
+      </c>
+      <c r="BP14">
         <v>27196694.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>26900841.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26653478.0</v>
       </c>
       <c r="BR14">
         <v>26653478.0</v>
       </c>
       <c r="BS14">
+        <v>26653478.0</v>
+      </c>
+      <c r="BT14">
         <v>26650534.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>26649439.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26648344.0</v>
       </c>
       <c r="BV14">
         <v>26648344.0</v>
       </c>
       <c r="BW14">
+        <v>26648344.0</v>
+      </c>
+      <c r="BX14">
         <v>26612853.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>26567160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25340455.0</v>
       </c>
       <c r="BZ14">
         <v>25340455.0</v>
       </c>
       <c r="CA14">
+        <v>25340455.0</v>
+      </c>
+      <c r="CB14">
         <v>21871542.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>19183660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469970000.0</v>
       </c>
       <c r="CD14">
         <v>469970000.0</v>
       </c>
       <c r="CE14">
         <v>469970000.0</v>
       </c>
       <c r="CF14">
         <v>469970000.0</v>
       </c>
       <c r="CG14">
         <v>469970000.0</v>
       </c>
-      <c r="CH14"/>
+      <c r="CH14">
+        <v>469970000.0</v>
+      </c>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>57000.0</v>
       </c>
       <c r="N15">
         <v>57000.0</v>
       </c>
       <c r="O15">
         <v>57000.0</v>
       </c>
       <c r="P15">
         <v>57000.0</v>
       </c>
       <c r="Q15">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="R15">
         <v>56000.0</v>
       </c>
       <c r="S15">
         <v>56000.0</v>
       </c>
       <c r="T15">
         <v>56000.0</v>
       </c>
       <c r="U15">
         <v>56000.0</v>
       </c>
       <c r="V15">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="W15">
         <v>55000.0</v>
       </c>
       <c r="X15">
         <v>55000.0</v>
       </c>
       <c r="Y15">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="Z15">
         <v>54000.0</v>
       </c>
       <c r="AA15">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AB15">
         <v>53000.0</v>
       </c>
       <c r="AC15">
         <v>53000.0</v>
       </c>
       <c r="AD15">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="AE15">
         <v>52000.0</v>
       </c>
       <c r="AF15">
         <v>52000.0</v>
       </c>
       <c r="AG15">
         <v>52000.0</v>
       </c>
       <c r="AH15">
-        <v>45000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="AI15">
         <v>45000.0</v>
       </c>
       <c r="AJ15">
         <v>45000.0</v>
       </c>
       <c r="AK15">
         <v>45000.0</v>
       </c>
       <c r="AL15">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="AM15">
         <v>44000.0</v>
       </c>
       <c r="AN15">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AO15">
         <v>43000.0</v>
       </c>
       <c r="AP15">
         <v>43000.0</v>
       </c>
       <c r="AQ15">
         <v>43000.0</v>
       </c>
       <c r="AR15">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AS15">
         <v>42000.0</v>
       </c>
       <c r="AT15">
+        <v>42000.0</v>
+      </c>
+      <c r="AU15">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="AV15">
         <v>34000.0</v>
       </c>
       <c r="AW15">
         <v>34000.0</v>
       </c>
       <c r="AX15">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AY15">
         <v>33000.0</v>
       </c>
       <c r="AZ15">
-        <v>28000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="BA15">
         <v>28000.0</v>
       </c>
       <c r="BB15">
         <v>28000.0</v>
       </c>
       <c r="BC15">
         <v>28000.0</v>
       </c>
       <c r="BD15">
         <v>28000.0</v>
       </c>
       <c r="BE15">
         <v>28000.0</v>
       </c>
       <c r="BF15">
         <v>28000.0</v>
       </c>
       <c r="BG15">
         <v>28000.0</v>
       </c>
       <c r="BH15">
         <v>28000.0</v>
       </c>
       <c r="BI15">
         <v>28000.0</v>
       </c>
       <c r="BJ15">
         <v>28000.0</v>
       </c>
       <c r="BK15">
+        <v>28000.0</v>
+      </c>
+      <c r="BL15">
         <v>28012.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>28000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>27865.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>27569.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>27202.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>27140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26653.0</v>
       </c>
       <c r="BR15">
         <v>26653.0</v>
       </c>
       <c r="BS15">
         <v>26653.0</v>
       </c>
       <c r="BT15">
         <v>26653.0</v>
       </c>
       <c r="BU15">
         <v>26653.0</v>
       </c>
       <c r="BV15">
         <v>26653.0</v>
       </c>
       <c r="BW15">
+        <v>26653.0</v>
+      </c>
+      <c r="BX15">
         <v>26643.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>26610.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>26562.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>22129.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21907.0</v>
       </c>
       <c r="CB15">
         <v>21907.0</v>
       </c>
       <c r="CC15">
+        <v>21907.0</v>
+      </c>
+      <c r="CD15">
         <v>100.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>15894.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>49786000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54193000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-5862000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4536000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-7121000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-1832000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2518000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1795000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1673000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2308000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1735000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1953000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>174000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>31232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31059000.0</v>
       </c>
       <c r="AW16">
         <v>31059000.0</v>
       </c>
       <c r="AX16">
-        <v>26789000.0</v>
+        <v>31059000.0</v>
       </c>
       <c r="AY16">
         <v>26789000.0</v>
       </c>
       <c r="AZ16">
         <v>26789000.0</v>
       </c>
       <c r="BA16">
         <v>26789000.0</v>
       </c>
       <c r="BB16">
         <v>26789000.0</v>
       </c>
       <c r="BC16">
         <v>26789000.0</v>
       </c>
       <c r="BD16">
         <v>26789000.0</v>
       </c>
       <c r="BE16">
         <v>26789000.0</v>
       </c>
       <c r="BF16">
+        <v>26789000.0</v>
+      </c>
+      <c r="BG16">
         <v>27242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26789000.0</v>
       </c>
       <c r="BH16">
         <v>26789000.0</v>
       </c>
       <c r="BI16">
         <v>26789000.0</v>
       </c>
       <c r="BJ16">
         <v>26789000.0</v>
       </c>
       <c r="BK16">
-        <v>26788991.0</v>
+        <v>26789000.0</v>
       </c>
       <c r="BL16">
         <v>26788991.0</v>
       </c>
       <c r="BM16">
         <v>26788991.0</v>
       </c>
       <c r="BN16">
         <v>26788991.0</v>
       </c>
-      <c r="BO16"/>
+      <c r="BO16">
+        <v>26788991.0</v>
+      </c>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>141229000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>142411000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>129950000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>136251000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>136501.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>133738.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>129950.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>89072000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
+      <c r="BG17"/>
       <c r="BH17">
         <v>1639000.0</v>
       </c>
-      <c r="BI17"/>
+      <c r="BI17">
+        <v>1639000.0</v>
+      </c>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>3101000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>39154000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>46853000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>54595000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>66374000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>73183000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>79993000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>86685000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>90275000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>99824000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>106368000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>112739000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>117525000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>124416000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>131040000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7825,87 +7864,86 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -7949,1142 +7987,1157 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
+        <v>115102000.0</v>
+      </c>
+      <c r="C21">
         <v>117089000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>108841000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>110593000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>112344000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>114096000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>115848000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>117599000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>119351000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>121369000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17428000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17808000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18186000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18565000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18944000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>19323000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>19702000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20081000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20450000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>20820000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21189000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>21559000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>21929000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>22298000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>22667000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>23037000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23407000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>23783000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>24162000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>24542000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>24922000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>25319000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>25717000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>26069000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>26501000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>26933000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>27365000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>27819000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>29924000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>32867000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>35809000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>38752000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>41695000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>44638000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>47580000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>26724000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11319000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11855000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>12472000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5037000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5414000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5791000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>6163000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6532000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6909000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7286000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7658000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8027000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>8404000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8781000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>9153000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9522000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>9898976.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>10275768.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10648464.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>11017065.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>11393857.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>11770648.0</v>
       </c>
-      <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
+        <v>1699000.0</v>
+      </c>
+      <c r="C22">
         <v>1852000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2042000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2169000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1923000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1726000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1614000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1469000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1505000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1357000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1006000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1080000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1105000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1194000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1590000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1496000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1290000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1025000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>902000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1055000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1361000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1280000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1322000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1384000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1320000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1140000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1019000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1057000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1112000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>994000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>887000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1193000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1011000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>840000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>921000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>742000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>816000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>779000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>865000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>927000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>938000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1294000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3797000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4962000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4923000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5170000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1016000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1093000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>530000.0</v>
       </c>
       <c r="AY22">
         <v>530000.0</v>
       </c>
       <c r="AZ22">
+        <v>530000.0</v>
+      </c>
+      <c r="BA22">
         <v>28000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>21000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>57000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>161000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>165000.0</v>
       </c>
-      <c r="BE22">
-[...1 lines deleted...]
-      </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>1479500.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2398517.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1758427.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1272240.0</v>
       </c>
-      <c r="BQ22"/>
       <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>2803233.0</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>514696.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>717929.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2228169.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2129522.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>574907.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>924025.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>433525000.0</v>
+      </c>
+      <c r="C23">
         <v>488948000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>601140000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>624746000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>631936000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>656204000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>645115000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>651371000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>652682000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>648440000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>641605000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>641682000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>644532000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>634247000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>621788000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>609102000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>603558000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>593792000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>579767000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>567645000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>543191000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>533456000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>515905000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>506631000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>488525000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>483748000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>474449000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>372483000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>351166000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>332130000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>311937000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>302926000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>317315000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>205425000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>205706000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>210671000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>204720000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>210374000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>208443000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>202038000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>206740000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>213050000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>220544000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>223693000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>213640000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>171704000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>79175000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>86172000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>120982000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>143349000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>155090000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>116954000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>125139000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>135448000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>149808000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>160838000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>172599000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>182618000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>195738000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>203438000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>209333000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>213101000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>217354446.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>222887025.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>225920196.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>225714081.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>38309445.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>45143580.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>45828602.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>49933843.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>57072281.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>70257843.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>80396339.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>96860780.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>114885629.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>125318497.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>134168449.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>36260276.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>47282498.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>64768287.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>25188394.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>35752770.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>13324000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
-        <v>25000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM24">
         <v>25000000.0</v>
       </c>
       <c r="AN24">
         <v>25000000.0</v>
       </c>
       <c r="AO24">
         <v>25000000.0</v>
       </c>
       <c r="AP24">
         <v>25000000.0</v>
       </c>
       <c r="AQ24">
         <v>25000000.0</v>
       </c>
       <c r="AR24">
         <v>25000000.0</v>
       </c>
       <c r="AS24">
         <v>25000000.0</v>
       </c>
       <c r="AT24">
-        <v>0.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>155000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-      <c r="AL25">
-[...1 lines deleted...]
-      </c>
+      <c r="AL25"/>
       <c r="AM25">
         <v>25000000.0</v>
       </c>
       <c r="AN25">
         <v>25000000.0</v>
       </c>
       <c r="AO25">
         <v>25000000.0</v>
       </c>
       <c r="AP25">
         <v>25000000.0</v>
       </c>
       <c r="AQ25">
         <v>25000000.0</v>
       </c>
       <c r="AR25">
         <v>25000000.0</v>
       </c>
       <c r="AS25">
         <v>25000000.0</v>
       </c>
-      <c r="AT25"/>
+      <c r="AT25">
+        <v>25000000.0</v>
+      </c>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>61827000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>12517000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>19012000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>19011000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9129,380 +9182,386 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>-40961000.0</v>
+      </c>
+      <c r="C28">
         <v>-72229000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-59107000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-69345000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-100051000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-89956000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-92557000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-94522000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-116234000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-126417000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-173340000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-139723000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-343438000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-123888000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-38295000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-46695000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-54970000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-39705000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-37770000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-44360000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-58938000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-47417000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-43493000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-81404000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-50710000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-30470000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-24292000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-31294000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-21055000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-61005000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-60778000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-60891000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-155293000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-33627000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-22586000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-14232000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-20111000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-40426000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-32765000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-23194000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-38740000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-50843000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-46786000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-48337000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-32809000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-60901000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-15308000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-16994000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-43260000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-64764000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-142172000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-103633000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-109931000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-88772000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-104515000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-94388000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-108094000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-87923000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-60326000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-50386000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-52520000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-42559000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-102467982.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-145650740.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-169945639.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-205295488.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-17417647.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-24014203.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-33833465.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-39079304.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-41438719.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-56503815.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-56015493.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-41929533.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-59954473.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-47630957.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-64221338.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-30928895.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-31899605.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-46390693.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-12423682.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-20870354.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
+        <v>280765000.0</v>
+      </c>
+      <c r="C29">
         <v>327186000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>465999000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>486329000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>511417000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>538546000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>541223000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>542516000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>543995000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>544910000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>543100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>539898000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>535739000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>527198000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>515657000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>508549000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>502123000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>504928000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>493321000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>481220000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>467627000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>453266000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>440572000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>431584000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>416386000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9519,550 +9578,557 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>56879000.0</v>
+      </c>
+      <c r="C30">
         <v>54578000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50541000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44993000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44603000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47101000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>42753000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41864000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36713000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34155000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>29272000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33621000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24513000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33512000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29352000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28805000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>30497000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32467000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41496000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>37090000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>31474000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30036000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>28033000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>24587000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29272000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>26367000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>26824000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23890000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>26346000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28780000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>25259000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>24855000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>23314000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17601000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>18179000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21024000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17751000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>20268000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>15928000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14030000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16679000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16331000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>15789000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15818000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20120000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3654000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3696000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2376000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1691000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2031000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1956000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1701000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1462000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1168000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1535000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1535000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1734000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1216000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>752000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>895000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>511000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>494028.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>654931.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6097226.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3164000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>11116.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>80396.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5396.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3777.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>15042.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>18344.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>107866.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>522090000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>517553000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>508633000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>496713000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>489226000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>482421000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>484847000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>472871000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>460400000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>446438000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>431707000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>418643000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>409286000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>393719000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>387908000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>377500000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>272911000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>254243000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>250880000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>236495000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>225952000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>215427000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>105318000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>103968000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>104485000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>100777000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>103511000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>99241000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>88747000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>87203000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>94275000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>104242000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>105109000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>104893000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>134093000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-10256000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-10970000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>8511000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>39087000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>44588000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-765000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>318000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>3373000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>8443000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>12798000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>19262000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>25447000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>29278000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>30757000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32">
+        <v>157587000.0</v>
+      </c>
+      <c r="C32">
         <v>202100000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>249626000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>273432000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>303987000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>338909000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>343297000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>345389000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>346083000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>345249000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>451735000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>446107000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>439913000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>427856000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>414483000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>408495000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>401526000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>403882000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>389811000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>374663000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>359440000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>343209000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>328175000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>319269000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>301524000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10079,1027 +10145,1038 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>140356000.0</v>
+      </c>
+      <c r="C33">
         <v>141686000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>233644000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>229825000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>224026000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>217314000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>212728000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>212190999.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>213257000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>215494000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>105033000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>108178000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>110825000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>114955000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>114682000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>112207000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>111290000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>115491000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>117959000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>120993000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>121967000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>124311000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>126370999.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>125769999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>127779000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>129611999.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>194439000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>56681000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>44668000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>32998000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>33130000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>33824000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>34880000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>35568000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>35987000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>36062000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>36158000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>36199000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>38035000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>41662000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>44291000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>46503000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>46667000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>49320000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>51473000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>29974000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>14337000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>14952000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>15465000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>7735000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>8020000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>8599000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>9027000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>9480000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>9955000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>10849000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>11250000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>29117000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>31019000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>11913000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>12082000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>12528000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>11344569.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>11800548.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>12257861.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>12763597.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>13235413.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>13719320.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2065546.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2188341.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2466005.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>5159015.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>8176457.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>9905406.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>6017502.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2350796.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>5410304.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2439934.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>2458500.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2510560.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>2598533.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>2380806.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34">
+        <v>10127000.0</v>
+      </c>
+      <c r="C34">
         <v>9533000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>11044000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9968000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>9245000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>9587000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9316000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9059000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>8831000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>8827000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6196000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6445000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>14999000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>15613000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>13508000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>12153000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>10693000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>14445000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>14449000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3696000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>13780000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>14254000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>13974000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>13455000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>12917000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>13298000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>13546000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>13213000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>13486000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>3693000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>4278000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4774000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>4216000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>3675000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>3701000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3817000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>3610000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>3724000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>3597000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>3663000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>3688000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>3706000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>3718000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>3753000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>4378000.0</v>
       </c>
-      <c r="AT34"/>
-      <c r="AU34">
+      <c r="AU34"/>
+      <c r="AV34">
         <v>113000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>140000.0</v>
       </c>
-      <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-      <c r="BE34">
+      <c r="BE34"/>
+      <c r="BF34">
         <v>278000.0</v>
       </c>
-      <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>17178000.0</v>
+      </c>
+      <c r="C35">
         <v>16600000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17271000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16928000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16596000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>17677000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14802000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15064000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>15344999.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>15833000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13668000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>14387000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14999000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>15613000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13508000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12153000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10693000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>14445000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>14449000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>14436000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>13779999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>14254000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>13973999.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>13454999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>12916999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>13297999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>13546000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>13213000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>13486000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3693000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4278000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4774000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4216000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3675000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3701000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3817000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3610000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>28724000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>28597000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>28663000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>28688000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>28706000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>28718000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>28753000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>29378000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3101000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>39267000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>46993000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>54595000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>66374000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>73183000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>79993000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>86685000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>93280000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>99824000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>106368000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>113017000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>117525000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>124416000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>131040000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>137729000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>144343000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>151099875.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>157856328.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>164539387.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>171149054.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>505831.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>504811.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>503791.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>502770.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>496774.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>490776.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>422407.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>354042.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>280655.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>253736.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>448169.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>397347.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>242415.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>175274.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>130346.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>24433.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>11189000.0</v>
+      </c>
+      <c r="C36">
         <v>11083000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9831000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9621000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10060000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9101000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9323000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8885999.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>9048000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9985000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10277000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9948000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10462000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11378000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10353000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8848000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>8928000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8147000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>8506000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>8003000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5867000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6641000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5833999.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2990999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3142000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3272999.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4541000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4423000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>4218000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>4039000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3629000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3705000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4058000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4193000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4038000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3420000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3332000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3365000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3380000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4549000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4131000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>3181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>813000.0</v>
       </c>
       <c r="AR36">
         <v>813000.0</v>
       </c>
       <c r="AS36">
         <v>813000.0</v>
       </c>
       <c r="AT36">
         <v>813000.0</v>
       </c>
       <c r="AU36">
-        <v>785000.0</v>
+        <v>813000.0</v>
       </c>
       <c r="AV36">
         <v>785000.0</v>
       </c>
       <c r="AW36">
         <v>785000.0</v>
       </c>
       <c r="AX36">
-        <v>500000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="AY36">
         <v>500000.0</v>
       </c>
       <c r="AZ36">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="BA36">
         <v>600000.0</v>
       </c>
       <c r="BB36">
         <v>600000.0</v>
       </c>
       <c r="BC36">
         <v>600000.0</v>
       </c>
       <c r="BD36">
+        <v>600000.0</v>
+      </c>
+      <c r="BE36">
         <v>1030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114000.0</v>
       </c>
       <c r="BF36">
         <v>1114000.0</v>
       </c>
       <c r="BG36">
         <v>1114000.0</v>
       </c>
       <c r="BH36">
+        <v>1114000.0</v>
+      </c>
+      <c r="BI36">
         <v>530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430000.0</v>
       </c>
       <c r="BJ36">
         <v>430000.0</v>
       </c>
       <c r="BK36">
-        <v>430230.0</v>
+        <v>430000.0</v>
       </c>
       <c r="BL36">
         <v>430230.0</v>
       </c>
       <c r="BM36">
         <v>430230.0</v>
       </c>
       <c r="BN36">
         <v>430230.0</v>
       </c>
       <c r="BO36">
         <v>430230.0</v>
       </c>
       <c r="BP36">
         <v>430230.0</v>
       </c>
       <c r="BQ36">
         <v>430230.0</v>
       </c>
       <c r="BR36">
         <v>430230.0</v>
       </c>
       <c r="BS36">
-        <v>580230.0</v>
+        <v>430230.0</v>
       </c>
       <c r="BT36">
         <v>580230.0</v>
       </c>
       <c r="BU36">
         <v>580230.0</v>
       </c>
       <c r="BV36">
         <v>580230.0</v>
       </c>
       <c r="BW36">
         <v>580230.0</v>
       </c>
       <c r="BX36">
         <v>580230.0</v>
       </c>
       <c r="BY36">
+        <v>580230.0</v>
+      </c>
+      <c r="BZ36">
         <v>-2996600589.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>580230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610230.0</v>
       </c>
       <c r="CB36">
         <v>610230.0</v>
       </c>
       <c r="CC36">
-        <v>1270230.0</v>
+        <v>610230.0</v>
       </c>
       <c r="CD36">
         <v>1270230.0</v>
       </c>
-      <c r="CE36"/>
+      <c r="CE36">
+        <v>1270230.0</v>
+      </c>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11143,1300 +11220,1314 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>85417000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>84882000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>81535000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>79726000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>83025000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>84611000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>86644000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>88157000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>90215000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>89127000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>90360000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>91531000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>93613000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4423000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>4218000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4039000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3629000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3705000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4058000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>30262000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>30539000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>30353000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>30697000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>31184000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>33304000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>37416000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>39940000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>41933000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>42508000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>45451000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>48393000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>27537000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>12104000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>12640000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>13257000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>5537000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>5914000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>6391000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>6763000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>7132000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>7509000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>8316000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>8772000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>28153000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>30168000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>10950000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>11222000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>11591000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>10329000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>10708000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>11079000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>11447000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>11824000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>12201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430000.0</v>
       </c>
       <c r="BR38">
         <v>430000.0</v>
       </c>
       <c r="BS38">
+        <v>430000.0</v>
+      </c>
+      <c r="BT38">
         <v>580000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3138000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>6574000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>8560000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>4573000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>580000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>3580000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610000.0</v>
       </c>
       <c r="CB38">
         <v>610000.0</v>
       </c>
       <c r="CC38">
-        <v>1270000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="CD38">
         <v>1270000.0</v>
       </c>
-      <c r="CE38"/>
+      <c r="CE38">
+        <v>1270000.0</v>
+      </c>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
+        <v>32281000.0</v>
+      </c>
+      <c r="C39">
         <v>26985000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21161000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22209000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>20476000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15420000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11759000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8171000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7065000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9170000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16436000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9452000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6593000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>17727000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>21373000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>25736000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>25305000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11996000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13442000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12014000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10170000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10089000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11574000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>15041000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>17828000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14500000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>14382000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10694000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>11204000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>11998000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>12082000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>11838000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>18552000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>16006000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>10738000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>15725000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>12239000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11788000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>22072000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>9430000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6502000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5742000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>9976000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6956000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2503000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3084000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3785000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4166000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3232000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3233000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2942000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2993000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3474000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4340000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3753000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3423000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2564000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2883000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2055000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2374000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1801000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2025000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3455781.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3314278.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>3662075.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2091996.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2632783.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1129194.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1118672.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1287400.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2931587.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2030329.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1095783.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2840437.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>3435507.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1160989.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1245387.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>917575.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1827513.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2086608.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2471317.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2217960.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>191000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>123246000.0</v>
+      </c>
+      <c r="C40">
         <v>134667000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>110042000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>114630000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>93539000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>92213000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>80827000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>87589000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>84353000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>78154000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>78975000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>82861000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>87648000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>76418000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>76991000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>69743000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>74118000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>71183000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>68403000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>67730000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>52537000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>62770000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>54170000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>53993000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>52209000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>51454000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>71469000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>76881000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>73878000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>63064000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>55749000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>55724000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>81398000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>70363000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>82114000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>86963000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>85031000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>57670000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>58769000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>51761000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>55040000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>51317000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>45889000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>43562000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>30299000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>6777000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>7066000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>6987000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>13392000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>5401000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4747000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3979000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>4071000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5187000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>6753000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5908000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5093000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3381000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>3410000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2513000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2141000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1324000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1776046.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1407984.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1352505.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2321000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2046028.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>4415231.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>2065219.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>2898417.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>3082442.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>3856127.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8491785.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>9789738.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>11868130.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>141229.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>4904128.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>6322808.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>7975682.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>11777020.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>7387164.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>2536222.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>693000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>6800000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>4605000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2867000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1033000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4390000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3992000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3696000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2655000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2757000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2415000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1735000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>778000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>843000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>753000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>221000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>162000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3693000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>4278000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4774000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>4216000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3646000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3701000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3817000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3610000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>28724000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>28597000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>28663000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>28688000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>28706000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>28718000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>28753000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>29378000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3101000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>39267000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>46993000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>54595000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>66374000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>73183000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>79993000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>86685000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>93280000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>99824000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>106368000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>113017000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>117525000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>124416000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>131040000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>137729000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>144343000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>151100000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>157857000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>164539000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>171149000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>506000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>505000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>504000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>503000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>497000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>491000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>422000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>354000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>280000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>253000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>448000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>397000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>242000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>175000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>130000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>24000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>723826000.0</v>
+      </c>
+      <c r="C42">
         <v>721264000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>718979000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>716867000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>714761000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>712706000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>709843000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>706844000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>703858000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>700274000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>697001000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>693835000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>690586000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>686235000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>681847000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>677955000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>674001000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>669223000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>664408000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>660086000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>656057000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>650300000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>645656000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>642398000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>635730000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>631307000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>625524000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>621559000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>615047000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>611587000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>607873000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>604889000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>599480000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>492802000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>489939000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>486400000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>481551000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>477087000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>474234000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>466272000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>463084000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>460794000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>458908000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>453269000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>450609000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>448744000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>358728000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>357119000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>355644000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>352240000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>353708000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>303357000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>301733000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>300974000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>300039000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>299463000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>298270000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>296868000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>295530000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>294271000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>292946000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>291342000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>289919532.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>288990733.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>286889940.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>283835858.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>280980068.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>277149879.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>273296804.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>270988157.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>270279679.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>266674962.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>262706082.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>257600368.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>252412208.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>247232208.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>242029862.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>126578588.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>124893956.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>123386631.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>6737148.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>85762373.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12481,87 +12572,86 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -12605,1989 +12695,2011 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
-      <c r="CC44">
-[...1 lines deleted...]
-      </c>
+      <c r="CC44"/>
       <c r="CD44">
         <v>61795000.0</v>
       </c>
-      <c r="CE44"/>
+      <c r="CE44">
+        <v>61795000.0</v>
+      </c>
       <c r="CF44"/>
       <c r="CG44"/>
-      <c r="CH44">
+      <c r="CH44"/>
+      <c r="CI44">
         <v>28309000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45">
+        <v>14065000.0</v>
+      </c>
+      <c r="C45">
         <v>26130000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>11899000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>12468000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>12475000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>24244000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8194000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8678000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9048000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>20321000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>9556000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>9946000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>10430000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>10973000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>10856000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>13529000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>14034000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4136000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>14227000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>14345000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>14752000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>15044000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>15592000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>15958000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>16288000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>4417000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>4579000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>4800000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5105000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>5306000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>5448000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>5709000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>5461000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>5015000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>4731000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>4246000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>4351000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>4570000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>4159000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3869000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3080000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2437000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2233000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2312000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2208000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>2198000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>2106000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>2208000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>2264000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>2348000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2446000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>2533000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2478000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>964000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>851000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>963000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>860000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>937000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1015363.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1094550.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1179167.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1316302.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1411326.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1518442.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1635316.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1758111.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1885775.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2021374.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1602025.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1345845.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1444925.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1770566.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1829893.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1859704.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1848270.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1900330.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1328303.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1110576.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>14065000.0</v>
+      </c>
+      <c r="C46">
         <v>13514000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11899000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12468000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12475000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12677000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8194000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8678000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9048000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9140000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>9556000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>9946000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>10430000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>10973000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>10856000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>11349000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>11862000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12385000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>12898000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13529000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>14034000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>14595000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>14227000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>14345000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>14752000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>15044000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>15592000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>15958000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>16288000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4417000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>4579000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>4800000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5105000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5306000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>5448000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>5709000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>5461000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>5015000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>4731000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>4246000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>4351000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>4570000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>4159000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3869000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3080000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2437000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2233000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2312000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2208000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2198000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2106000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2208000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2264000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2348000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2446000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2533000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2478000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>964000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>851000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>963000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>860000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>937000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1015363.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1094550.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1179167.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1316302.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1411326.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1518442.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1635316.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1758111.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1885775.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2021374.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1602025.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1345845.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1444925.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1770566.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1829893.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1859704.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1848270.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1900330.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1328303.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1110576.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2164000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2333000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2573000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2594000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>11349000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2917000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12385000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12898000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>13529000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3840000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4136000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3921000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3744000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3877000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3864000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>4156000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>4240000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>4294000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>4417000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>4579000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>4800000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5105000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>5306000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>5448000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>5709000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5461000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>5015000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>4731000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>4246000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>4351000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>4570000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>4159000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3869000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3080000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2437000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2233000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2312000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2208000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2198000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2106000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2208000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2264000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2348000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2446000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2533000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2478000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>964000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>851000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>963000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>860000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>937000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1015000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1095000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1179000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1317000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1411000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1519000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1636000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1758000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1886000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>2021000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1602000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1346000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1445000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1770000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1830000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1860000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1848000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1900000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1328000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1111000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>1252000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>-443333000.0</v>
+      </c>
+      <c r="C48">
         <v>-394766000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-253579000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-230993000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-203786000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-174292000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-169380000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-164056000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-159538000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-155392000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-152992000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-153129000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-154649000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-157901000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-164762000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-168032000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-170606000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-164176000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-171254000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-179025000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-188678000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-197328000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-205518000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-211465000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-220179000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-220665000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-224881000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-325304000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-336830000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-336218000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-346578000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-353749000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-358360000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-361426000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-359588000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-355038000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-353504000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-345859000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-345255000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-344825000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-340207000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-327849000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-313051000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-303591000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-298205000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-287984000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-357703000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-356278000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-334703000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-311362000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-303739000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-298359000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-295280000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-291107000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-284738000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-279412000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-271405000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-263443000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-257920000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-254846000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-253505000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-253641000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-255840165.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-259024647.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-260303988.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-260833353.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-251595963.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-243870595.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-231478495.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-224974507.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-217470488.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-206601277.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-193106395.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-173910266.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-153161860.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-131218359.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-115233336.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-99840576.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-87949101.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-75824942.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-54451858.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-36329408.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-153129000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-154649000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-157901000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-164762000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-168032000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-170606000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-164176000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-171254000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-179025000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-188678000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-197328000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-205518000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-211465000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-220179000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-220665000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-224881000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-325304000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-336830000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-336218000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-346578000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-353749000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-358360000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-361426000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-359588000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-355038000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-353504000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-345859000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-345255000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-344825000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-340207000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-327849000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-313051000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-303591000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-298205000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-287984000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-357703000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-356278000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-334703000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-311362000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-303739000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-298359000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-295280000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-291107000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-284738000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-279412000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-271405000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-263443000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-257920000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-254846000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>2249000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
-[...1 lines deleted...]
-      </c>
+      <c r="AG50"/>
       <c r="AH50">
         <v>27000000.0</v>
       </c>
       <c r="AI50">
         <v>27000000.0</v>
       </c>
       <c r="AJ50">
-        <v>25000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="AK50">
         <v>25000000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50">
+      <c r="AL50">
         <v>25000000.0</v>
       </c>
+      <c r="AM50"/>
       <c r="AN50">
         <v>25000000.0</v>
       </c>
-      <c r="AO50"/>
+      <c r="AO50">
+        <v>25000000.0</v>
+      </c>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>13073000.0</v>
+      </c>
+      <c r="C51">
         <v>12622000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>10915000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>11638000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>11745000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>12360000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7940000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8431000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8924000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9404000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9846000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10308000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>10733000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>11141000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>11102000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>11531000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>11957000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>12366000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>12752000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>12882000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>13251000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>13614000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>13537000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>13901000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>14240000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>14602000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>14916000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>15249000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>13324000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
-      <c r="CA51">
+      <c r="CA51"/>
+      <c r="CB51">
         <v>374.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>48928.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>96282.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>142461.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
+        <v>6022000.0</v>
+      </c>
+      <c r="C52">
         <v>5555000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4688000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4678000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4394000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4270000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2454000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2426000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2410000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2398000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2374000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2366000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2346000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2328000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2199000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2245000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2297000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2311000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2295000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2142000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2126000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2117000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1978000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2181000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2101000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2147000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2123000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2257000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2249000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
-[...1 lines deleted...]
-      </c>
+      <c r="AG52"/>
       <c r="AH52">
         <v>27000000.0</v>
       </c>
       <c r="AI52">
         <v>27000000.0</v>
       </c>
       <c r="AJ52">
-        <v>25000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="AK52">
         <v>25000000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52">
+      <c r="AL52">
         <v>25000000.0</v>
       </c>
+      <c r="AM52"/>
       <c r="AN52">
         <v>25000000.0</v>
       </c>
-      <c r="AO52"/>
+      <c r="AO52">
+        <v>25000000.0</v>
+      </c>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>6749000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>2108000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>2221000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2272000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2266000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>3234732.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>5763798.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>5740422.0</v>
       </c>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
-      <c r="BX52">
+      <c r="BX52"/>
+      <c r="BY52">
         <v>134938836.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>142411000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>129950000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>374.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>48928.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>96282.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>142461.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53">
+        <v>148276000.0</v>
+      </c>
+      <c r="C53">
         <v>178996000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>223730000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>244567000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>229112000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>272327000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>275764000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>284723000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>268984000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>252443000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>306672000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>339320000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>147325000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>331830000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>405394000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>382632000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>368249000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>380742000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>355446000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>339251000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>306030000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>306709000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>291575000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>244544000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>247376000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>267057000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>198577000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>233618000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>233457000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>196355000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>179801000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>170325000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>93541000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>109786000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>117295000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>122886000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>117645000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>100914000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>109814000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>112795000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>99590000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>92337000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>97529000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>98300000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>101520000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>68921000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>40781000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>46591000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>57142000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>65586000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>530000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>430000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1001000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>31631000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>29889000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>50313000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>49156000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>60961000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>101122000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>138013000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>142035000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>155478000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>99592086.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>61466528.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>32477895.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>3265175.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>5008623.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>8810919.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>7378798.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>10224854.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>6564684.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>15028210.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>43243960.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>45474370.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>72031191.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>62698169.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>941981.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>11096506.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>13731498.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>7598580.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>10141189.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -14631,1127 +14743,1140 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>433525000.0</v>
+      </c>
+      <c r="C55">
         <v>488948000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>601140000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>624746000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>631936000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>656204000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>645115000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>651371000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>652682000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>648440000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>641605000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>641682000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>644532000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>634247000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>621788000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>609102000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>603558000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>593792000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>579767000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>567645000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>543191000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>533456000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>515905000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>506631000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>488525000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>483748000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>474449000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>372483000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>351166000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>332130000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>311937000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>302926000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>317315000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>205425000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>205706000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>210671000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>204720000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>210374000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>208443000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>202038000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>206740000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>213050000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>220544000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>223693000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>213640000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>171704000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>79175000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>86172000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>120982000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>143349000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>155090000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>116954000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>125139000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>135448000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>149808000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>160838000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>172599000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>182618000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>195738000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>203438000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>209333000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>213101000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>217354446.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>222887025.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>225920196.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>225714081.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>38309445.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>45143580.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>45828602.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>49933843.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>57072281.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>70257843.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>80396339.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>96860780.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>114885629.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>125318497.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>134168449.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>36260276.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>47282498.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>64768287.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>25188394.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>35752770.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>17752000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>293169000.0</v>
+      </c>
+      <c r="C56">
         <v>347262000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>367496000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>394921000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>407910000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>438890000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>432387000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>439180000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>439425000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>432946000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>536572000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>533504000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>533707000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>519292000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>507106000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>496895000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>492268000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>478301000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>461808000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>446652000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>421224000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>409145000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>389534000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>380861000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>360746000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>354136000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>280010000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>315802000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>306498000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>299132000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>278807000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>269102000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>282435000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>169857000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>169719000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>174609000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>168562000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>174175000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>170408000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>160376000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>162449000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>166547000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>173877000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>174373000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>162167000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>141730000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>64838000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>71220000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>105517000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>135614000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>147070000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>108355000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>116112000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>125968000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>139853000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>149989000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>161349000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>153501000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>164719000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>191525000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>197251000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>200573000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>206009877.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>211086477.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>213662335.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>212950484.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>25074032.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>31424260.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>43763056.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>47745502.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>54606276.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>65098828.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>72219882.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>86955374.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>108868127.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>122967701.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>128758145.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>33820342.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>44823998.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>62257727.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>22589861.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>33371964.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>135582000.0</v>
+      </c>
+      <c r="C57">
         <v>145162000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>117870000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>121489000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>103923000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>99981000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>89090000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>93791000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>93342000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>87697000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>84837000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>87397000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>93794000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>91436000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>92623000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>88400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>90742000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>74419000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>71997000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>71989000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>61784000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>65936000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>61359000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>61592000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>59222000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>59505000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>59996000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>62576000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>59275000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>53015000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>46242000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>46881000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>71955000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>70363000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>71536000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>75436000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>72968000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>50320000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>50681000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>51761000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>55040000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>51317000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>45889000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>45193000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>31789000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>7786000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>38845000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>38294000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>45404000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>32851000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>31905000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>31935000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>31973000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>32263000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>34632000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>34386000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>32662000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>31619000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>33640000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>32860000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>32036000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>31027000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>32095247.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>34980416.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>34749724.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>31534169.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>8392264.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>11332132.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>3480603.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>3410799.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>3981477.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>9681884.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>10317718.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>12777807.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>15314553.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>9031826.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>6914475.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>9106057.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>10088451.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>17025419.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>10995322.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>5063530.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>1623000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>152760000.0</v>
+      </c>
+      <c r="C58">
         <v>161762000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>135141000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>138417000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>120519000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>117658000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>103892000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>108855000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>108687000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>103530000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>98505000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>101784000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>108793000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>107049000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>106131000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>100553000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>101435000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>88864000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>86446000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>86425000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>75564000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>80190000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>75333000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>75047000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>72139000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>72803000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>73542000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>75789000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>72761000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>56708000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>50520000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>51655000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>76171000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>74038000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>75237000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>79253000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>76578000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>79044000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>79278000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>80424000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>83728000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>80023000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>74607000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>73946000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>61167000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>10887000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>78112000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>85287000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>99999000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>99225000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>105088000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>111928000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>118658000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>125543000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>134456000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>140754000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>145679000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>149144000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>158056000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>163900000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>169765000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>175370000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>183195122.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>192836744.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>199289111.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>202683223.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>8898095.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>11836943.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>3984394.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>3913569.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4478251.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>10172660.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>10740125.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>13131849.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>15595208.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>9285562.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>7362644.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>9503404.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>10330866.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>17200693.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>11125668.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>5087963.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>1808000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -15795,367 +15920,371 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>280765000.0</v>
+      </c>
+      <c r="C60">
         <v>327186000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>465999000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>486329000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>511417000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>538546000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>541223000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>542516000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>543995000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>544910000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>543100000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>539898000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>535739000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>527198000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>515657000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>508549000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>502123000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>504928000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>493321000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>481220000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>467627000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>453266000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>440572000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>431584000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>416386000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>410945000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>400907000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>296694000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>278405000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>275422000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>261417000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>251271000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>241144000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>131387000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>130469000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>131418000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>128142000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>131330000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>129165000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>121614000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>123012000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>133027000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>145937000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>149747000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>152473000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>160817000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1063000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>885000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>20983000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>44124000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>50002000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>5026000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>6481000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>9905000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>15352000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>20084000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>26920000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>33474000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>37682000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>39538000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>39568000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>37731000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>34159324.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>30050281.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>26631085.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>23030858.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>29411350.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>33306637.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>41844208.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>46020274.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>52594030.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>60085183.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>69656214.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>83728931.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>99290421.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>116032935.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>126805805.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>26756872.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>36951632.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>47567594.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>14062726.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>30664807.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>15944000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -16199,78 +16328,81 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16315,50 +16447,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16443,51 +16576,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>13044000.0</v>
       </c>
       <c r="C2">
         <v>11314000.0</v>
       </c>
       <c r="D2">
         <v>17574000.0</v>
       </c>
       <c r="E2">
         <v>24282000.0</v>
       </c>
       <c r="F2">
         <v>25629000.0</v>
       </c>
       <c r="G2">
         <v>23364000.0</v>
       </c>
       <c r="H2">
         <v>24488000.0</v>
       </c>
       <c r="I2">
         <v>20508000.0</v>
       </c>
@@ -16510,51 +16643,51 @@
         <v>129000.0</v>
       </c>
       <c r="P2">
         <v>40013000.0</v>
       </c>
       <c r="Q2">
         <v>4386000.0</v>
       </c>
       <c r="R2">
         <v>2897625.0</v>
       </c>
       <c r="S2">
         <v>52314000.0</v>
       </c>
       <c r="T2">
         <v>79466000.0</v>
       </c>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2">
         <v>9185000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>11917000.0</v>
       </c>
       <c r="C3">
         <v>8132000.0</v>
       </c>
       <c r="D3">
         <v>3010000.0</v>
       </c>
       <c r="E3">
         <v>2733000.0</v>
       </c>
       <c r="F3">
         <v>2841000.0</v>
       </c>
       <c r="G3">
         <v>2864000.0</v>
       </c>
       <c r="H3">
         <v>2892000.0</v>
       </c>
       <c r="I3">
         <v>2956000.0</v>
       </c>
@@ -16581,93 +16714,93 @@
       </c>
       <c r="Q3">
         <v>1831000.0</v>
       </c>
       <c r="R3">
         <v>1424744.0</v>
       </c>
       <c r="S3">
         <v>530805.0</v>
       </c>
       <c r="T3">
         <v>571586.0</v>
       </c>
       <c r="U3">
         <v>575372.0</v>
       </c>
       <c r="V3">
         <v>423828.0</v>
       </c>
       <c r="W3">
         <v>376709.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5">
-        <v>-151168000.0</v>
+        <v>-138647000.0</v>
       </c>
       <c r="C5">
-        <v>-40660000.0</v>
+        <v>-22921000.0</v>
       </c>
       <c r="D5">
         <v>-13952000.0</v>
       </c>
       <c r="E5">
-        <v>6329000.0</v>
+        <v>11300000.0</v>
       </c>
       <c r="F5">
-        <v>42165000.0</v>
+        <v>42364000.0</v>
       </c>
       <c r="G5">
         <v>31655000.0</v>
       </c>
       <c r="H5">
         <v>22810000.0</v>
       </c>
       <c r="I5">
         <v>21738000.0</v>
       </c>
       <c r="J5">
         <v>-16903000.0</v>
       </c>
       <c r="K5">
         <v>-18571000.0</v>
       </c>
       <c r="L5">
         <v>-39603000.0</v>
       </c>
       <c r="M5">
         <v>-57024000.0</v>
       </c>
       <c r="N5">
         <v>-20768000.0</v>
       </c>
@@ -16679,66 +16812,66 @@
       </c>
       <c r="Q5">
         <v>8838000.0</v>
       </c>
       <c r="R5">
         <v>-35947744.0</v>
       </c>
       <c r="S5">
         <v>-51064241.0</v>
       </c>
       <c r="T5">
         <v>-74059806.0</v>
       </c>
       <c r="U5">
         <v>-63505785.0</v>
       </c>
       <c r="V5">
         <v>-23851026.0</v>
       </c>
       <c r="W5">
         <v>-9528397.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
-        <v>-139251000.0</v>
+        <v>-126730000.0</v>
       </c>
       <c r="C6">
-        <v>-32528000.0</v>
+        <v>-14789000.0</v>
       </c>
       <c r="D6">
         <v>-13952000.0</v>
       </c>
       <c r="E6">
-        <v>9062000.0</v>
+        <v>14033000.0</v>
       </c>
       <c r="F6">
-        <v>45006000.0</v>
+        <v>45205000.0</v>
       </c>
       <c r="G6">
         <v>34519000.0</v>
       </c>
       <c r="H6">
         <v>25702000.0</v>
       </c>
       <c r="I6">
         <v>24694000.0</v>
       </c>
       <c r="J6">
         <v>-13919000.0</v>
       </c>
       <c r="K6">
         <v>-6703000.0</v>
       </c>
       <c r="L6">
         <v>-26631000.0</v>
       </c>
       <c r="M6">
         <v>-54770000.0</v>
       </c>
       <c r="N6">
         <v>-19273000.0</v>
       </c>
@@ -16750,105 +16883,105 @@
       </c>
       <c r="Q6">
         <v>10669000.0</v>
       </c>
       <c r="R6">
         <v>-34523000.0</v>
       </c>
       <c r="S6">
         <v>-50533436.0</v>
       </c>
       <c r="T6">
         <v>-73488220.0</v>
       </c>
       <c r="U6">
         <v>-62930413.0</v>
       </c>
       <c r="V6">
         <v>-23427198.0</v>
       </c>
       <c r="W6">
         <v>-9151688.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>203061000.0</v>
       </c>
       <c r="C9">
         <v>187458000.0</v>
       </c>
       <c r="D9">
         <v>192640000.0</v>
       </c>
       <c r="E9">
         <v>230100000.0</v>
       </c>
       <c r="F9">
         <v>243053000.0</v>
       </c>
       <c r="G9">
         <v>224804000.0</v>
       </c>
       <c r="H9">
         <v>202700000.0</v>
       </c>
       <c r="I9">
         <v>172610000.0</v>
       </c>
@@ -16867,51 +17000,51 @@
       <c r="N9">
         <v>33879000.0</v>
       </c>
       <c r="O9">
         <v>32598000.0</v>
       </c>
       <c r="P9">
         <v>31270000.0</v>
       </c>
       <c r="Q9">
         <v>30834000.0</v>
       </c>
       <c r="R9">
         <v>1650119.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>33980.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
         <v>-138647000.0</v>
       </c>
       <c r="C10">
         <v>-22921000.0</v>
       </c>
       <c r="D10">
         <v>6339000.0</v>
       </c>
       <c r="E10">
         <v>11300000.0</v>
       </c>
       <c r="F10">
         <v>42364000.0</v>
       </c>
       <c r="G10">
         <v>31655000.0</v>
       </c>
       <c r="H10">
         <v>29028000.0</v>
       </c>
       <c r="I10">
         <v>25346000.0</v>
       </c>
@@ -16938,51 +17071,51 @@
       </c>
       <c r="Q10">
         <v>9269000.0</v>
       </c>
       <c r="R10">
         <v>-35858846.0</v>
       </c>
       <c r="S10">
         <v>-51064241.0</v>
       </c>
       <c r="T10">
         <v>-74059811.0</v>
       </c>
       <c r="U10">
         <v>-63510619.0</v>
       </c>
       <c r="V10">
         <v>-23876652.0</v>
       </c>
       <c r="W10">
         <v>-9469337.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11">
         <v>81827000.0</v>
       </c>
       <c r="C11">
         <v>-4021000.0</v>
       </c>
       <c r="D11">
         <v>3830000.0</v>
       </c>
       <c r="E11">
         <v>5025000.0</v>
       </c>
       <c r="F11">
         <v>9212000.0</v>
       </c>
       <c r="G11">
         <v>8318000.0</v>
       </c>
       <c r="H11">
         <v>-86525000.0</v>
       </c>
       <c r="I11">
         <v>138000.0</v>
       </c>
@@ -17007,51 +17140,51 @@
       <c r="P11">
         <v>-444000.0</v>
       </c>
       <c r="Q11">
         <v>2077000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11">
         <v>1780880.0</v>
       </c>
       <c r="T11">
         <v>9879.0</v>
       </c>
       <c r="U11">
         <v>549.0</v>
       </c>
       <c r="V11">
         <v>7649.0</v>
       </c>
       <c r="W11">
         <v>4949.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4971000.0</v>
       </c>
       <c r="F12">
         <v>199000.0</v>
       </c>
       <c r="G12">
         <v>4416000.0</v>
       </c>
       <c r="H12">
         <v>6218000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
@@ -17072,105 +17205,105 @@
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>97.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>4833.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
         <v>-220474000.0</v>
       </c>
       <c r="C15">
         <v>-18900000.0</v>
       </c>
       <c r="D15">
         <v>2509000.0</v>
       </c>
       <c r="E15">
         <v>6275000.0</v>
       </c>
       <c r="F15">
         <v>33152000.0</v>
       </c>
       <c r="G15">
         <v>23337000.0</v>
       </c>
       <c r="H15">
         <v>115553000.0</v>
       </c>
       <c r="I15">
         <v>25208000.0</v>
       </c>
@@ -17197,51 +17330,51 @@
       </c>
       <c r="Q15">
         <v>7192000.0</v>
       </c>
       <c r="R15">
         <v>-35858846.0</v>
       </c>
       <c r="S15">
         <v>-51064241.0</v>
       </c>
       <c r="T15">
         <v>-74069690.0</v>
       </c>
       <c r="U15">
         <v>-63511168.0</v>
       </c>
       <c r="V15">
         <v>-23884301.0</v>
       </c>
       <c r="W15">
         <v>-9474286.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>6275000.0</v>
       </c>
       <c r="F16">
         <v>33152000.0</v>
       </c>
       <c r="G16">
         <v>23337000.0</v>
       </c>
       <c r="H16">
         <v>115553000.0</v>
       </c>
       <c r="I16">
         <v>25208000.0</v>
       </c>
       <c r="J16">
         <v>-15567000.0</v>
       </c>
       <c r="K16">
         <v>-18010000.0</v>
       </c>
@@ -17250,51 +17383,51 @@
       </c>
       <c r="M16">
         <v>20186000.0</v>
       </c>
       <c r="N16">
         <v>-20255000.0</v>
       </c>
       <c r="O16">
         <v>-27664000.0</v>
       </c>
       <c r="P16">
         <v>-9802000.0</v>
       </c>
       <c r="Q16">
         <v>7192000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17">
         <v>-220474000.0</v>
       </c>
       <c r="C17">
         <v>-18900000.0</v>
       </c>
       <c r="D17">
         <v>11770000.0</v>
       </c>
       <c r="E17">
         <v>6275000.0</v>
       </c>
       <c r="F17">
         <v>33152000.0</v>
       </c>
       <c r="G17">
         <v>23337000.0</v>
       </c>
       <c r="H17">
         <v>115553000.0</v>
       </c>
       <c r="I17">
         <v>25246000.0</v>
       </c>
@@ -17307,136 +17440,136 @@
       <c r="L17">
         <v>-40185000.0</v>
       </c>
       <c r="M17">
         <v>20062000.0</v>
       </c>
       <c r="N17">
         <v>-20255000.0</v>
       </c>
       <c r="O17">
         <v>-27664000.0</v>
       </c>
       <c r="P17">
         <v>-9802000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19">
         <v>461000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
         <v>-77616000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>-151168000.0</v>
       </c>
       <c r="C21">
         <v>-40660000.0</v>
       </c>
       <c r="D21">
         <v>-13952000.0</v>
       </c>
       <c r="E21">
         <v>6329000.0</v>
       </c>
       <c r="F21">
         <v>42165000.0</v>
       </c>
       <c r="G21">
         <v>27239000.0</v>
       </c>
       <c r="H21">
         <v>22810000.0</v>
       </c>
       <c r="I21">
         <v>21738000.0</v>
       </c>
@@ -17463,78 +17596,78 @@
       </c>
       <c r="Q21">
         <v>8349000.0</v>
       </c>
       <c r="R21">
         <v>-35947943.0</v>
       </c>
       <c r="S21">
         <v>-52845121.0</v>
       </c>
       <c r="T21">
         <v>-80038375.0</v>
       </c>
       <c r="U21">
         <v>-65708440.0</v>
       </c>
       <c r="V21">
         <v>-24286653.0</v>
       </c>
       <c r="W21">
         <v>-9528397.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>367273000.0</v>
       </c>
       <c r="C23">
         <v>239432000.0</v>
       </c>
       <c r="D23">
         <v>206592000.0</v>
       </c>
       <c r="E23">
         <v>248053000.0</v>
       </c>
       <c r="F23">
         <v>226517000.0</v>
       </c>
       <c r="G23">
         <v>220929000.0</v>
       </c>
       <c r="H23">
         <v>204378000.0</v>
       </c>
       <c r="I23">
         <v>171380000.0</v>
       </c>
@@ -17561,123 +17694,123 @@
       </c>
       <c r="Q23">
         <v>26871000.0</v>
       </c>
       <c r="R23">
         <v>40495687.0</v>
       </c>
       <c r="S23">
         <v>52845121.0</v>
       </c>
       <c r="T23">
         <v>80038375.0</v>
       </c>
       <c r="U23">
         <v>65708440.0</v>
       </c>
       <c r="V23">
         <v>24286653.0</v>
       </c>
       <c r="W23">
         <v>9562377.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>11917000.0</v>
       </c>
       <c r="C25">
         <v>8132000.0</v>
       </c>
       <c r="D25">
         <v>2515000.0</v>
       </c>
       <c r="E25">
         <v>2733000.0</v>
       </c>
       <c r="F25">
         <v>2841000.0</v>
       </c>
       <c r="G25">
         <v>2864000.0</v>
       </c>
       <c r="H25">
         <v>2892000.0</v>
       </c>
       <c r="I25">
         <v>2956000.0</v>
       </c>
       <c r="J25">
         <v>2984000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
         <v>109271000.0</v>
       </c>
       <c r="C26">
         <v>74431000.0</v>
       </c>
       <c r="D26">
         <v>76823000.0</v>
       </c>
       <c r="E26">
         <v>85770000.0</v>
       </c>
       <c r="F26">
         <v>75363000.0</v>
       </c>
       <c r="G26">
         <v>55577000.0</v>
       </c>
       <c r="H26">
         <v>48649000.0</v>
       </c>
       <c r="I26">
         <v>43594000.0</v>
       </c>
@@ -17704,100 +17837,100 @@
       </c>
       <c r="Q26">
         <v>12338000.0</v>
       </c>
       <c r="R26">
         <v>13873961.0</v>
       </c>
       <c r="S26">
         <v>23935541.0</v>
       </c>
       <c r="T26">
         <v>47234867.0</v>
       </c>
       <c r="U26">
         <v>52070776.0</v>
       </c>
       <c r="V26">
         <v>16890615.0</v>
       </c>
       <c r="W26">
         <v>7442983.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1900000.0</v>
       </c>
       <c r="D27">
         <v>500000.0</v>
       </c>
       <c r="E27">
         <v>2600000.0</v>
       </c>
       <c r="F27">
         <v>6700000.0</v>
       </c>
       <c r="G27">
         <v>12600000.0</v>
       </c>
       <c r="H27">
         <v>3200000.0</v>
       </c>
       <c r="I27">
         <v>900000.0</v>
       </c>
       <c r="J27">
         <v>1300000.0</v>
       </c>
       <c r="K27">
         <v>1400000.0</v>
       </c>
       <c r="L27">
         <v>3400000.0</v>
       </c>
       <c r="M27">
         <v>5000000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>237951000.0</v>
       </c>
       <c r="C28">
         <v>144514000.0</v>
       </c>
       <c r="D28">
         <v>122052000.0</v>
       </c>
       <c r="E28">
         <v>133885000.0</v>
       </c>
       <c r="F28">
         <v>117347000.0</v>
       </c>
       <c r="G28">
         <v>127910000.0</v>
       </c>
       <c r="H28">
         <v>126536000.0</v>
       </c>
       <c r="I28">
         <v>105751000.0</v>
       </c>
@@ -17822,98 +17955,98 @@
       <c r="P28">
         <v>11486000.0</v>
       </c>
       <c r="Q28">
         <v>10147000.0</v>
       </c>
       <c r="R28">
         <v>23724101.0</v>
       </c>
       <c r="S28">
         <v>28909580.0</v>
       </c>
       <c r="T28">
         <v>32803508.0</v>
       </c>
       <c r="U28">
         <v>13637664.0</v>
       </c>
       <c r="V28">
         <v>23863000.0</v>
       </c>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>81827000.0</v>
       </c>
       <c r="C29">
         <v>-4021000.0</v>
       </c>
       <c r="D29">
         <v>5843000.0</v>
       </c>
       <c r="E29">
         <v>5025000.0</v>
       </c>
       <c r="F29">
         <v>9212000.0</v>
       </c>
       <c r="G29">
         <v>8318000.0</v>
       </c>
       <c r="H29">
         <v>-86525000.0</v>
       </c>
       <c r="I29">
         <v>138000.0</v>
       </c>
       <c r="J29">
         <v>136000.0</v>
       </c>
       <c r="K29">
         <v>104000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>354229000.0</v>
       </c>
       <c r="C30">
         <v>228118000.0</v>
       </c>
       <c r="D30">
         <v>206592000.0</v>
       </c>
       <c r="E30">
         <v>223771000.0</v>
       </c>
       <c r="F30">
         <v>200888000.0</v>
       </c>
       <c r="G30">
         <v>197565000.0</v>
       </c>
       <c r="H30">
         <v>179890000.0</v>
       </c>
       <c r="I30">
         <v>150872000.0</v>
       </c>
@@ -17940,51 +18073,51 @@
       </c>
       <c r="Q30">
         <v>22485000.0</v>
       </c>
       <c r="R30">
         <v>37598062.0</v>
       </c>
       <c r="S30">
         <v>52845121.0</v>
       </c>
       <c r="T30">
         <v>80038375.0</v>
       </c>
       <c r="U30">
         <v>65708440.0</v>
       </c>
       <c r="V30">
         <v>24286653.0</v>
       </c>
       <c r="W30">
         <v>9562377.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31">
         <v>12521000.0</v>
       </c>
       <c r="C31">
         <v>17739000.0</v>
       </c>
       <c r="D31">
         <v>20291000.0</v>
       </c>
       <c r="E31">
         <v>4971000.0</v>
       </c>
       <c r="F31">
         <v>199000.0</v>
       </c>
       <c r="G31">
         <v>4416000.0</v>
       </c>
       <c r="H31">
         <v>6218000.0</v>
       </c>
       <c r="I31">
         <v>3608000.0</v>
       </c>
@@ -18011,51 +18144,51 @@
       </c>
       <c r="Q31">
         <v>431000.0</v>
       </c>
       <c r="R31">
         <v>89097.0</v>
       </c>
       <c r="S31">
         <v>1780880.0</v>
       </c>
       <c r="T31">
         <v>5978564.0</v>
       </c>
       <c r="U31">
         <v>2197820.0</v>
       </c>
       <c r="V31">
         <v>410000.0</v>
       </c>
       <c r="W31">
         <v>59060.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
         <v>216105000.0</v>
       </c>
       <c r="C32">
         <v>198772000.0</v>
       </c>
       <c r="D32">
         <v>192640000.0</v>
       </c>
       <c r="E32">
         <v>254382000.0</v>
       </c>
       <c r="F32">
         <v>268682000.0</v>
       </c>
       <c r="G32">
         <v>248168000.0</v>
       </c>
       <c r="H32">
         <v>227188000.0</v>
       </c>
       <c r="I32">
         <v>193118000.0</v>
       </c>
@@ -18093,876 +18226,883 @@
       <c r="W32">
         <v>33980.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>5146000.0</v>
+      </c>
+      <c r="C2">
         <v>3833000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2954000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4487000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3521000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2590000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2551000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4485000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5458000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3460000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3063000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3499000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4774000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6238000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6320000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6059000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5665000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6236000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6797000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6566000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6030000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6412000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5898000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5847000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5207000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6225000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6782000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6368000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5113000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5667000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5068000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5213000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4560000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4791000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4525000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4529000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4003000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5272000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6990000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6494000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5956000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6171000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6510000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5766000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5015000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>682000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>703000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>198000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>35031000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16086000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>13654000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11255000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12157000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>129000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13202000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>15998000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>15758000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13716000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10739000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1117835.0</v>
       </c>
       <c r="BJ2">
         <v>-1117835.0</v>
       </c>
       <c r="BK2">
+        <v>-1117835.0</v>
+      </c>
+      <c r="BL2">
         <v>376792.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1888124.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1743919.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2291482.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>376792.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>229352.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6434000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7527000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11049000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13799000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19939000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>21922000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23369000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17498000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16677000.0</v>
       </c>
-      <c r="BZ2">
-[...1 lines deleted...]
-      </c>
       <c r="CA2">
         <v>0.0</v>
       </c>
       <c r="CB2">
         <v>0.0</v>
       </c>
       <c r="CC2">
         <v>0.0</v>
       </c>
       <c r="CD2">
         <v>0.0</v>
       </c>
       <c r="CE2">
         <v>0.0</v>
       </c>
       <c r="CF2">
         <v>0.0</v>
       </c>
       <c r="CG2">
         <v>0.0</v>
       </c>
       <c r="CH2">
+        <v>0.0</v>
+      </c>
+      <c r="CI2">
         <v>9185000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>3527000.0</v>
+      </c>
+      <c r="C3">
         <v>5863000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2053000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2017999.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>980000.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>1973000.0</v>
+      </c>
+      <c r="H3">
         <v>1967000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1968000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2224000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1158000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>580000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>602000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>670000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>663000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>678000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>690000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>702000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>706000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>708000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>712000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>715000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>713000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>718000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>712000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>721000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>735000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>726000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="AD3">
         <v>380000.0</v>
       </c>
       <c r="AE3">
+        <v>380000.0</v>
+      </c>
+      <c r="AF3">
         <v>748000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>398000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>701000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>432000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>774000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>735000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>704000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2105000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3162000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2943000.0</v>
       </c>
       <c r="AP3">
         <v>2943000.0</v>
       </c>
       <c r="AQ3">
         <v>2943000.0</v>
       </c>
       <c r="AR3">
+        <v>2943000.0</v>
+      </c>
+      <c r="AS3">
         <v>2942000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4284000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>536000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>668000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>617000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377000.0</v>
       </c>
       <c r="AY3">
         <v>377000.0</v>
       </c>
       <c r="AZ3">
+        <v>377000.0</v>
+      </c>
+      <c r="BA3">
         <v>477000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377000.0</v>
       </c>
       <c r="BC3">
         <v>377000.0</v>
       </c>
       <c r="BD3">
+        <v>377000.0</v>
+      </c>
+      <c r="BE3">
         <v>465000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>700000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>562000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>377000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>433000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>446000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>455008.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>455979.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>457314.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>462699.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>471816.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>483907.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>346226.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>122795.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>127664.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>143434.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>137078.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>122629.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>124780.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>153146.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>144989.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>148671.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>160175.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>151180.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>143782.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>120235.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>107393.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>106207.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>97095.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>113133.0</v>
       </c>
-      <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -19087,604 +19227,611 @@
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5">
-        <v>-40353000.0</v>
+        <v>-48424000.0</v>
       </c>
       <c r="C5">
-        <v>-31284000.0</v>
+        <v>-38002000.0</v>
       </c>
       <c r="D5">
+        <v>-28390000.0</v>
+      </c>
+      <c r="E5">
         <v>-34886999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-32095000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>-11000000.0</v>
+        <v>-6497000.0</v>
       </c>
       <c r="H5">
-        <v>-10146000.0</v>
+        <v>-6244000.0</v>
       </c>
       <c r="I5">
-        <v>-9235000.0</v>
+        <v>-5516000.0</v>
       </c>
       <c r="J5">
-        <v>-7094000.0</v>
+        <v>-4664000.0</v>
       </c>
       <c r="K5">
-        <v>-5995000.0</v>
+        <v>-1661000.0</v>
       </c>
       <c r="L5">
-        <v>-2867000.0</v>
+        <v>-120000.0</v>
       </c>
       <c r="M5">
+        <v>2592000.0</v>
+      </c>
+      <c r="N5">
         <v>5528000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
-        <v>3908000.0</v>
+        <v>9613000.0</v>
       </c>
       <c r="P5">
+        <v>5461000.0</v>
+      </c>
+      <c r="Q5">
         <v>3790000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
-        <v>8636000.0</v>
+        <v>-7564000.0</v>
       </c>
       <c r="S5">
-        <v>10819000.0</v>
+        <v>8610000.0</v>
       </c>
       <c r="T5">
-        <v>12369000.0</v>
+        <v>10722000.0</v>
       </c>
       <c r="U5">
+        <v>12604000.0</v>
+      </c>
+      <c r="V5">
         <v>10341000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10924000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7742000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9171000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-125000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4243000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12276000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>11544000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2087000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9522000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6233000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4270000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2442000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1811000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4923000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1924000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-7906000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-373000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-653000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4789000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-12475000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-14893000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-9541000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5458000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-10293000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-7789000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1448000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-21606000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-26578000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-7667000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-5405000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3413000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4588000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-6428000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-5395000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-8085000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-8317000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-5908000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3293000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1513000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-439000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>790765.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>287777.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1156686.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>6147285.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-9326487.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-7735210.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-12413264.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-6557375.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-5873781.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-11192687.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-13935894.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-20061879.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-22047673.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-23521894.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-17643200.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-16825608.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-12407213.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-12807234.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-22080492.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-18413502.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-7057941.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-5757142.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-5533930.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-5937640.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
-        <v>-34490000.0</v>
+        <v>-44897000.0</v>
       </c>
       <c r="C6">
-        <v>-29231000.0</v>
+        <v>-32139000.0</v>
       </c>
       <c r="D6">
+        <v>-26337000.0</v>
+      </c>
+      <c r="E6">
         <v>-32869000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-31115000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>-9033000.0</v>
+        <v>-4524000.0</v>
       </c>
       <c r="H6">
-        <v>-8178000.0</v>
+        <v>-4277000.0</v>
       </c>
       <c r="I6">
-        <v>-7011000.0</v>
+        <v>-3548000.0</v>
       </c>
       <c r="J6">
-        <v>-5936000.0</v>
+        <v>-2440000.0</v>
       </c>
       <c r="K6">
-        <v>-5415000.0</v>
+        <v>-503000.0</v>
       </c>
       <c r="L6">
-        <v>-2265000.0</v>
+        <v>460000.0</v>
       </c>
       <c r="M6">
+        <v>3194000.0</v>
+      </c>
+      <c r="N6">
         <v>6198000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
-        <v>4586000.0</v>
+        <v>10276000.0</v>
       </c>
       <c r="P6">
+        <v>6139000.0</v>
+      </c>
+      <c r="Q6">
         <v>4480000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
-        <v>9342000.0</v>
+        <v>-6862000.0</v>
       </c>
       <c r="S6">
-        <v>11527000.0</v>
+        <v>9316000.0</v>
       </c>
       <c r="T6">
-        <v>13081000.0</v>
+        <v>11430000.0</v>
       </c>
       <c r="U6">
+        <v>13316000.0</v>
+      </c>
+      <c r="V6">
         <v>11056000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11637000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8460000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9883000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>596000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4978000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13002000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12263000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1707000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9902000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6981000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4668000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3143000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1379000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4149000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1189000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-7202000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1732000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2509000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1847000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9532000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-11950000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6598000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2516000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6009000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-7253000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-780000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-20989000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-25888000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-7290000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5028000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2936000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-4219000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6051000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-5018000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-7620000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-7617000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-5346000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2916000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1080000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>7000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1245773.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>743756.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1614000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>6609984.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-8854671.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-7251303.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-12067038.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-6434580.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-5746117.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-11049253.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-13798816.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-19939250.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-21922893.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-23368748.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-17498211.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-16676937.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-12247038.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-12656054.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-21936710.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-18293267.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-6950548.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-5650935.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-5436835.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-5824507.0</v>
       </c>
-      <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -19809,86 +19956,87 @@
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -20013,878 +20161,888 @@
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>46572000.0</v>
+      </c>
+      <c r="C9">
         <v>53383000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>53304000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>48103000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>46520000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>50595000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>45100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>45989000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>42004000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>41811000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>35752000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>42557000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>57724000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>58244000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>58998000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>58331000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>54527000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>61783000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>63298000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>61333000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>56639000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>61241000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>54410000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>56360000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>52793000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>54705000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>52703000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>52692000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>42600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>47374000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>44067000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>42137000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>39032000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>39485000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>36811000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>37527000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>33412000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>32972000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>31492000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>29535000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>27306000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>25678000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>21834000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>21816000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>17135000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>14688000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>14079000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10664000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9143000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>8783000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8709000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>8319000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>8068000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7791000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>8288000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>8378000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>8141000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>8370000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7969000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>7430000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>7501000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>8869881.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6869529.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6401687.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>10676903.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2256262.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-376792.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-229352.0</v>
       </c>
-      <c r="BQ9">
-[...1 lines deleted...]
-      </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
       <c r="BS9">
         <v>0.0</v>
       </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
+        <v>0.0</v>
+      </c>
+      <c r="BV9">
         <v>3464812.0</v>
       </c>
-      <c r="BV9">
-[...1 lines deleted...]
-      </c>
       <c r="BW9">
         <v>0.0</v>
       </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
       <c r="BZ9">
         <v>0.0</v>
       </c>
       <c r="CA9">
         <v>0.0</v>
       </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
         <v>0.0</v>
       </c>
       <c r="CE9">
         <v>0.0</v>
       </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
       <c r="CH9">
         <v>0.0</v>
       </c>
+      <c r="CI9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>-48424000.0</v>
+      </c>
+      <c r="C10">
         <v>-38002000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-28390000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-34887000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-37368000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6497000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6244000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5516000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4664000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1661000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-120000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2592000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5528000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9613000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5461000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3790000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7564000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8610000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10722000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12604000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10428000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10924000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8401000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11089000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1241000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5810000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12276000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11544000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-602000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10318000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7263000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4701000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3064000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1751000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4527000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1527000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-7626000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-430000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4618000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-12358000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-14798000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-9461000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5386000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-10221000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>69719000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1426000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-21575000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-26533000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-7623000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-5380000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-3079000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-4173000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-6369000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-5326000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-8007000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-7962000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-5809000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3187000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1392000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>142000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>933191.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>899495.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1241628.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>6194686.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-9237390.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-7725368.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-12392101.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-6503988.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-7504019.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-10869211.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-13494882.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-19196129.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-20748597.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-21935841.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-15983419.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-15391954.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-11890926.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-12124161.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-21373084.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-18122450.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-6836228.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-5704888.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-5468150.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-5867386.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11">
+        <v>143000.0</v>
+      </c>
+      <c r="C11">
         <v>103185000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-5804000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-7680000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-7874000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1585000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-920000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-998000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-518000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>739000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-257000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1072000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2276000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2752000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2191000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1216000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1134000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2951000.0</v>
       </c>
       <c r="T11">
         <v>2951000.0</v>
       </c>
       <c r="U11">
+        <v>2951000.0</v>
+      </c>
+      <c r="V11">
         <v>1778000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2734000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2454000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2375000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>755000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1594000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-88147000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>18000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-42000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>92000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>90000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-2000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>87000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>23000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>19000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>104000.0</v>
       </c>
-      <c r="AM11">
-[...1 lines deleted...]
-      </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
         <v>0.0</v>
       </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
+        <v>0.0</v>
+      </c>
+      <c r="AU11">
         <v>-77616000.0</v>
       </c>
-      <c r="AU11">
-[...1 lines deleted...]
-      </c>
       <c r="AV11">
         <v>0.0</v>
       </c>
       <c r="AW11">
         <v>0.0</v>
       </c>
       <c r="AX11">
         <v>0.0</v>
       </c>
       <c r="AY11">
         <v>0.0</v>
       </c>
       <c r="AZ11">
         <v>0.0</v>
       </c>
       <c r="BA11">
         <v>0.0</v>
       </c>
       <c r="BB11">
         <v>0.0</v>
       </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
       <c r="BE11">
+        <v>0.0</v>
+      </c>
+      <c r="BF11">
         <v>-355000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-286000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-113000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-51000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-1265621.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-2284987.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-37713.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>5665321.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-84391.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-483907.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>21163.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>53387.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1780880.0</v>
       </c>
-      <c r="BS11">
-[...1 lines deleted...]
-      </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
-        <v>-191.0</v>
+        <v>0.0</v>
       </c>
       <c r="BV11">
         <v>-191.0</v>
       </c>
       <c r="BW11">
+        <v>-191.0</v>
+      </c>
+      <c r="BX11">
         <v>7660.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1604.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>806.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>549000.0</v>
       </c>
-      <c r="CA11">
-[...1 lines deleted...]
-      </c>
       <c r="CB11">
         <v>0.0</v>
       </c>
       <c r="CC11">
         <v>0.0</v>
       </c>
       <c r="CD11">
+        <v>0.0</v>
+      </c>
+      <c r="CE11">
         <v>7649.0</v>
       </c>
-      <c r="CE11">
-[...1 lines deleted...]
-      </c>
       <c r="CF11">
         <v>0.0</v>
       </c>
       <c r="CG11">
+        <v>0.0</v>
+      </c>
+      <c r="CH11">
         <v>-70254.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>3524000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3524000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2984000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1553000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>329000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>105000.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
@@ -20983,80 +21141,83 @@
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>4833000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>396000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1625000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="CE12">
         <v>5000.0</v>
       </c>
       <c r="CF12">
+        <v>5000.0</v>
+      </c>
+      <c r="CG12">
         <v>6000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>10000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>42000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -21099,86 +21260,85 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -21303,490 +21463,494 @@
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>-48567000.0</v>
+      </c>
+      <c r="C15">
         <v>-141187000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-22586000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-27207000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-29494000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-4912000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5324000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4518000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4146000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>137000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1520000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3252000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6861000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3270000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2574000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-6430000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7078000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7771000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9653000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8650000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8190000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5947000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8714000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>486000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4216000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>100423000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11526000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-612000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>10360000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7171000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4611000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3066000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1838000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4550000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1534000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-7645000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-604000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-430000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-4618000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-12358000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-14798000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-9461000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-5386000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-10221000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>69719000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-1426000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-21575000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-26533000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-7623000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-5380000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-3079000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-4173000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-6369000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-5326000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-8007000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-7962000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-5523000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-3074000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-1341000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>136000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2198812.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3184482.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1279341.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>529365.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-9237390.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-7725368.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-12392101.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-6503988.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-7504019.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-10869211.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-13494882.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-19196129.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-20748406.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-21943501.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-15985023.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-15392760.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-11891475.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-12124161.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-21373084.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-18122450.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-6843877.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-5704888.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-5468150.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-5867386.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1520000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3252000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6861000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3270000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2574000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-6430000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7078000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7771000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9653000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8650000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8190000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5947000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8714000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>486000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4216000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>100423000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11526000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-612000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10360000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7171000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4611000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3066000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1838000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-4550000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-1534000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-7645000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-604000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-430000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-4618000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-12358000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-14797000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-9461000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-5386000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-10221000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>69720000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-1426000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-21575000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-26533000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-7623000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-5380000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-3079000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-4173000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-6369000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-5326000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-8007000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-7962000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-3074000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-1341000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>136000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2199000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3184000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1280000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>529000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
@@ -21803,235 +21967,238 @@
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
+      <c r="CI16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17">
+        <v>-48567000.0</v>
+      </c>
+      <c r="C17">
         <v>-141187000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-22586000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-27207000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-29494000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-4912000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5324000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-4518000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4146000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2400000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>137000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1520000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>3252000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>6861000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3270000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2574000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-6430000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7078000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7771000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9653000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8650000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8190000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5947000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>8714000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>486000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4216000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>100423000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>11526000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-612000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>10398000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7171000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>4611000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3066000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1838000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-4550000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1534000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-7645000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-93000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-653000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-4789000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-12475000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-14893000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-9541000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-5458000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-10293000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>69618000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-1448000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-21575000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-26533000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-7623000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-5380000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-3079000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-4173000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-6369000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-5326000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-8007000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-7962000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-3074000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-1341000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -22063,54 +22230,57 @@
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -22153,54 +22323,55 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22215,169 +22386,168 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>106000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>121000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>-77616000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -22451,346 +22621,350 @@
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>-50224000.0</v>
+      </c>
+      <c r="C21">
         <v>-40353000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-31284000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-38503000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-44549000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10279000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10146000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-9235000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-7094000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5995000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2867000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2004000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6629000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3908000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3461000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-7669000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8636000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10819000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12369000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10341000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10451000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7742000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9171000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-125000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4243000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10759000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9895000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2087000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9150000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6233000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3913000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2442000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2150000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4923000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1924000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-7906000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-654000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-653000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4789000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-12475000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-14893000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-9541000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-5458000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-10293000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>69693000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1448000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-21606000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-26578000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-7667000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-5405000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3109000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-4219000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-6428000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-5395000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-8085000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-8317000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-5908000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-3293000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1513000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>790765.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>743756.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1156195.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6147285.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-9242096.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-7735210.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-12413264.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-6557375.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-7654661.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-11192687.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-13935894.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-20061879.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-22047673.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-23521894.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-17643200.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-16825608.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-12407213.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-12807234.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-22080492.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-18413502.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-7057941.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-5757142.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-5533930.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-5937640.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -22915,314 +23089,320 @@
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>101942000.0</v>
+      </c>
+      <c r="C23">
         <v>97569000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>87542000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>91093000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>94590000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>63464000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>58651000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>60620000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56697000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>52365000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>44810000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>48923000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>60494000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>57853000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>61410000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>60929000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>67861000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>59383000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>59276000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>55530000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>52328000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>57202000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>52566000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>53036000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>58125000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>56687000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>48726000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>49165000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>49800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>43891000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>42902000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>43437000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>41150000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>46426000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>46259000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>43980000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>45321000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>38898000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>39135000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>40818000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>45737000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>46742000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>37885000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>33040000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>32443000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>23293000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>16230000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>32468000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>35721000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>16450000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>14114000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11428000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>12287000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>14348000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13683000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>16463000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>16458000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>14278000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>11262000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>8943000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7494000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>6961281.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6502565.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7133616.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6273537.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>13789840.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7735210.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>12413264.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6557375.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7654661.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>11192687.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>13935894.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>20061879.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>22047673.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>23521894.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>17643200.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>16825608.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>12407213.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>12807234.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>22080492.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>18413502.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7057941.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5757142.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5533930.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5937640.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23265,1044 +23445,1057 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>3527000.0</v>
+      </c>
+      <c r="C25">
         <v>5863000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2053000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2018000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1983000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1973000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1967000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1968000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2224000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1158000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>380000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>378000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>670000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>663000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>678000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>690000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>702000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>706000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>708000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>369000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>715000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>713000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>718000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>712000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>721000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>735000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>726000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>719000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>712000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>752000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>748000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>755000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>701000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>771000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>774000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>735000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>704000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2386000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3162000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3158000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3162000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3105000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3100000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3065000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4284000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>670000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>668000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>756000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>690000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>488000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>486000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>477000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>476000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>482000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>481000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>465000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>700000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>562000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>523000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>433000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>446000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>455008.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>455979.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>457314.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>462699.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>471816.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>483907.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>346226.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>122795.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>127664.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>143434.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>137078.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>122629.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>124780.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>153146.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>144989.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>148671.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>160175.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>151180.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>143782.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>120235.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>107393.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>106207.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>97095.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>113133.0</v>
       </c>
-      <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>28435000.0</v>
+      </c>
+      <c r="C26">
         <v>29006000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>22563000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>21990000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>35712000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>19840000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>16776000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>16661000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>21154000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>24339000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16600000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16647000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>19237000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>18454000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>24857000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>21490000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>20969000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>19331000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>19653000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>20248000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16131000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>14849000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12298000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>12903000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>15527000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13074000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11347000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10950000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>13278000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>12922000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>11390000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>9866000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9416000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>10154000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>10178000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7648000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>10567000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7614000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>7294000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6700000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>7548000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>8747000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>9974000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5946000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4478000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4752000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3701000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3514000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>7263000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>6222000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>8026000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>5982000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>7960000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>10617000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>10159000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>12490000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>12180000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>10556000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>8174000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>5999000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4267000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>3821618.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>4072189.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>2403545.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>2040647.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>2253043.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2091984.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>7195595.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>2333344.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>3559543.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>3792424.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>5480909.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>11102665.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>12574735.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>13874248.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>10193825.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>10592059.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>7939988.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>9542385.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>19099850.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>15488554.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>5249050.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>4092240.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>3671523.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>3877802.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>7443000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>1900000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>500000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>2600000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>6700000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>12600000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>3200000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>900000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>1300000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>1400000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>1000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>500000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>900000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>400000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>300000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3300000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>900000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>2922023052.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>68361000.0</v>
+      </c>
+      <c r="C28">
         <v>62978000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>60273000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>64616000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>50084000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>37382000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37573000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>39474000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>30085000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23113000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24767000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>28399000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>36104000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30182000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>29854000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>33001000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>40848000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>26747000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>32456000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28347000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>29797000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22971000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>34001000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>33917000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>37021000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>33818000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>30221000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>31468000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>31029000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24022000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>26047000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>27960000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>26822000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>29749000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>31124000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>31371000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30297000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>22507000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>21908000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>24682000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>29290000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>28881000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>18458000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18386000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18806000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17323000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11290000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>28139000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>27893000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9851000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5711000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5074000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3958000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3225000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3147000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3601000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3909000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3345000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2711000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2572000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2858000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2762498.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2053584.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2841947.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2488971.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>9245315.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5266434.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4988317.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4224031.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4095118.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7400263.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>8454985.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>8959214.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>9472938.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>9647646.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7449375.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6233549.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4467225.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3264849.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2980642.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2924948000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6951000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>5650000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5438000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>5824000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>0.0</v>
       </c>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>143000.0</v>
+      </c>
+      <c r="C29">
         <v>103185000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-5804000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7680000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7874000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1585000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-920000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-998000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-518000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>739000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-257000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1072000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2276000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2752000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2191000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1216000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1134000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2951000.0</v>
       </c>
       <c r="T29">
         <v>2951000.0</v>
       </c>
       <c r="U29">
+        <v>2951000.0</v>
+      </c>
+      <c r="V29">
         <v>1778000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2734000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2454000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2375000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>755000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1594000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-88147000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -24315,828 +24508,838 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>96796000.0</v>
+      </c>
+      <c r="C30">
         <v>93736000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>84588000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>86606000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>91069000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60874000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>56100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>56135000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>51239000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48905000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>41747000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>45424000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>55720000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>51615000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>55090000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>54870000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>62196000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>53147000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>52479000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>48964000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46298000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>50790000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>46668000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>47189000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>52918000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>50462000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>41944000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>42797000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>44687000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>38224000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>37834000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38224000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>36590000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>41635000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>41734000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>39451000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>41318000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>33626000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>32145000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>34324000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>39781000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>40571000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>31375000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>27274000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>27428000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22611000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15527000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>32270000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>35721000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>16450000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14114000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>11428000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>12287000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>14219000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>13683000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>16463000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>16458000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14278000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>11262000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8943000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7494000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>8079116.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6125773.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5245492.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4529618.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>11498358.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7358418.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>12183912.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6557375.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7654661.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11192687.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>13935894.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>20061879.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>22047673.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>23521894.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>17643200.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>16825608.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>12407213.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>12807234.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>22080492.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>18413502.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>7057941.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5757142.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5533930.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>5937640.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31">
+        <v>1800000.0</v>
+      </c>
+      <c r="C31">
         <v>2351000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2894000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3616000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7181000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3782000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4756000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4630000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4571000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5433000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5875000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5459000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3524000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2984000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1553000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>329000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>105000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-26000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-97000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>235000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>87000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>473000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>659000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1918000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1366000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1567000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1517000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1649000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1485000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1168000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1030000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>788000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>622000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>399000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>396000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>397000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>280000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>154000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>223000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>171000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>117000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>95000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>80000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="AS31">
         <v>72000.0</v>
       </c>
       <c r="AT31">
+        <v>72000.0</v>
+      </c>
+      <c r="AU31">
         <v>26000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>22000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>31000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>45000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>44000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>25000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>30000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>46000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>59000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>69000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>78000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>355000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>99000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>106000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>121000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>135000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>142426.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>155244.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>86805.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>47401.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>4704.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>9842.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>21163.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>53387.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>150642.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>323476.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>441012.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>865750.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1299076.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1586053.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1659781.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1433654.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>516287.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>683073.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>707408.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>291052.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>221713.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>52254.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>65780.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>70254.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
+        <v>51718000.0</v>
+      </c>
+      <c r="C32">
         <v>57216000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>56258000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>52590000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>50041000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>53185000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>47651000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50474000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>47462000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>45271000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>38815000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>46056000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>62498000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>64482000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>65318000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>64390000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>60192000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>68019000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>70095000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>67899000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>62669000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>67653000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>60308000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>62207000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>58000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>60930000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>59485000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>59060000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>47713000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>53041000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>49135000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>47350000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>43592000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>44276000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>41336000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>42056000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>37415000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>38244000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>38482000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>36029000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>33262000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>31849000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>28344000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>27582000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>22150000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>15370000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>14782000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>10862000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>9143000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>8783000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>8709000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>8319000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>8068000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>7920000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>8288000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>8378000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>8141000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>8370000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>7969000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>7430000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>7501000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>7752046.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>7246321.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>8289811.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>12420822.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>4547744.0</v>
       </c>
-      <c r="BO32">
-[...1 lines deleted...]
-      </c>
       <c r="BP32">
         <v>0.0</v>
       </c>
       <c r="BQ32">
         <v>0.0</v>
       </c>
       <c r="BR32">
         <v>0.0</v>
       </c>
       <c r="BS32">
         <v>0.0</v>
       </c>
       <c r="BT32">
         <v>0.0</v>
       </c>
       <c r="BU32">
+        <v>0.0</v>
+      </c>
+      <c r="BV32">
         <v>3464812.0</v>
       </c>
-      <c r="BV32">
-[...1 lines deleted...]
-      </c>
       <c r="BW32">
         <v>0.0</v>
       </c>
       <c r="BX32">
         <v>0.0</v>
       </c>
       <c r="BY32">
         <v>0.0</v>
       </c>
       <c r="BZ32">
         <v>0.0</v>
       </c>
       <c r="CA32">
         <v>0.0</v>
       </c>
       <c r="CB32">
         <v>0.0</v>
       </c>
       <c r="CC32">
         <v>0.0</v>
       </c>
       <c r="CD32">
         <v>0.0</v>
       </c>
       <c r="CE32">
         <v>0.0</v>
       </c>
       <c r="CF32">
         <v>0.0</v>
       </c>
       <c r="CG32">
         <v>0.0</v>
       </c>
       <c r="CH32">
+        <v>0.0</v>
+      </c>
+      <c r="CI32">
         <v>34000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -25223,51 +25426,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
         <v>102785000.0</v>
       </c>
       <c r="C2">
         <v>136290000.0</v>
       </c>
       <c r="D2">
         <v>135498000.0</v>
       </c>
       <c r="E2">
         <v>52071000.0</v>
       </c>
       <c r="F2">
         <v>61088000.0</v>
       </c>
       <c r="G2">
         <v>45072000.0</v>
       </c>
       <c r="H2">
         <v>61105000.0</v>
       </c>
       <c r="I2">
         <v>34335000.0</v>
       </c>
@@ -25294,51 +25497,51 @@
       </c>
       <c r="Q2">
         <v>205295000.0</v>
       </c>
       <c r="R2">
         <v>39079304.0</v>
       </c>
       <c r="S2">
         <v>41929533.0</v>
       </c>
       <c r="T2">
         <v>30928895.0</v>
       </c>
       <c r="U2">
         <v>21012815.0</v>
       </c>
       <c r="V2">
         <v>16259770.0</v>
       </c>
       <c r="W2">
         <v>7165722.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
         <v>998000</v>
       </c>
       <c r="C3">
         <v>490000</v>
       </c>
       <c r="D3">
         <v>383000</v>
       </c>
       <c r="E3">
         <v>679000</v>
       </c>
       <c r="F3">
         <v>552000</v>
       </c>
       <c r="G3">
         <v>1795000</v>
       </c>
       <c r="H3">
         <v>1019000</v>
       </c>
       <c r="I3">
         <v>25368000</v>
       </c>
@@ -25365,153 +25568,153 @@
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>12000000</v>
       </c>
       <c r="S3">
         <v>943659</v>
       </c>
       <c r="T3">
         <v>279433</v>
       </c>
       <c r="U3">
         <v>1354156</v>
       </c>
       <c r="V3">
         <v>291978</v>
       </c>
       <c r="W3">
         <v>414531</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>82643000.0</v>
       </c>
       <c r="F4">
         <v>-8932000.0</v>
       </c>
       <c r="G4">
         <v>15910000.0</v>
       </c>
       <c r="H4">
         <v>-16098000.0</v>
       </c>
       <c r="I4">
         <v>27452000.0</v>
       </c>
       <c r="J4">
         <v>-6799000.0</v>
       </c>
       <c r="K4">
         <v>-10417000.0</v>
       </c>
       <c r="L4">
         <v>-10058000.0</v>
       </c>
       <c r="M4">
         <v>-3863000.0</v>
       </c>
       <c r="N4">
         <v>-24008000.0</v>
       </c>
       <c r="O4">
         <v>849000.0</v>
       </c>
       <c r="P4">
         <v>45364000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-151000.0</v>
       </c>
       <c r="F5">
         <v>4387000.0</v>
       </c>
       <c r="G5">
         <v>6972000.0</v>
       </c>
       <c r="H5">
         <v>-2003000.0</v>
       </c>
       <c r="I5">
         <v>3965000.0</v>
       </c>
       <c r="J5">
         <v>-7444000.0</v>
       </c>
       <c r="K5">
         <v>-7585000.0</v>
       </c>
       <c r="L5">
         <v>32323000.0</v>
       </c>
       <c r="M5">
         <v>-318000.0</v>
       </c>
       <c r="N5">
         <v>1264000.0</v>
       </c>
       <c r="O5">
         <v>999000.0</v>
       </c>
       <c r="P5">
         <v>-1240000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
         <v>-17362000.0</v>
       </c>
       <c r="C6">
         <v>-33505000.0</v>
       </c>
       <c r="D6">
         <v>792000.0</v>
       </c>
       <c r="E6">
         <v>82958000.0</v>
       </c>
       <c r="F6">
         <v>-9017000.0</v>
       </c>
       <c r="G6">
         <v>16016000.0</v>
       </c>
       <c r="H6">
         <v>-16033000.0</v>
       </c>
       <c r="I6">
         <v>27414000.0</v>
       </c>
@@ -25538,51 +25741,51 @@
       </c>
       <c r="Q6">
         <v>-162736000.0</v>
       </c>
       <c r="R6">
         <v>166216184.0</v>
       </c>
       <c r="S6">
         <v>-2850229.0</v>
       </c>
       <c r="T6">
         <v>11000638.0</v>
       </c>
       <c r="U6">
         <v>9916080.0</v>
       </c>
       <c r="V6">
         <v>4753045.0</v>
       </c>
       <c r="W6">
         <v>9094048.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
         <v>8308000.0</v>
       </c>
       <c r="C7">
         <v>-6558000.0</v>
       </c>
       <c r="D7">
         <v>-747000.0</v>
       </c>
       <c r="E7">
         <v>6074000.0</v>
       </c>
       <c r="F7">
         <v>2737000.0</v>
       </c>
       <c r="G7">
         <v>4317000.0</v>
       </c>
       <c r="H7">
         <v>3125000.0</v>
       </c>
       <c r="I7">
         <v>-7790000.0</v>
       </c>
@@ -25609,102 +25812,102 @@
       </c>
       <c r="Q7">
         <v>-20378000.0</v>
       </c>
       <c r="R7">
         <v>192402058.0</v>
       </c>
       <c r="S7">
         <v>-8574346.0</v>
       </c>
       <c r="T7">
         <v>3777224.0</v>
       </c>
       <c r="U7">
         <v>5533662.0</v>
       </c>
       <c r="V7">
         <v>686457.0</v>
       </c>
       <c r="W7">
         <v>416565.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1089000.0</v>
       </c>
       <c r="F8">
         <v>-2469000.0</v>
       </c>
       <c r="G8">
         <v>-3767000.0</v>
       </c>
       <c r="H8">
         <v>2342000.0</v>
       </c>
       <c r="I8">
         <v>-11207000.0</v>
       </c>
       <c r="J8">
         <v>2525000.0</v>
       </c>
       <c r="K8">
         <v>-4298000.0</v>
       </c>
       <c r="L8">
         <v>-12677000.0</v>
       </c>
       <c r="M8">
         <v>-1623000.0</v>
       </c>
       <c r="N8">
         <v>-863000.0</v>
       </c>
       <c r="O8">
         <v>450000.0</v>
       </c>
       <c r="P8">
         <v>-1107000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
         <v>-7463000.0</v>
       </c>
       <c r="C9">
         <v>-13012000.0</v>
       </c>
       <c r="D9">
         <v>-707000.0</v>
       </c>
       <c r="E9">
         <v>-1089000.0</v>
       </c>
       <c r="F9">
         <v>-2469000.0</v>
       </c>
       <c r="G9">
         <v>-3767000.0</v>
       </c>
       <c r="H9">
         <v>2342000.0</v>
       </c>
       <c r="I9">
         <v>-11207000.0</v>
       </c>
@@ -25723,51 +25926,51 @@
       <c r="N9">
         <v>-863000.0</v>
       </c>
       <c r="O9">
         <v>450000.0</v>
       </c>
       <c r="P9">
         <v>-1107000.0</v>
       </c>
       <c r="Q9">
         <v>2653000.0</v>
       </c>
       <c r="R9">
         <v>-3163898.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>28000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
         <v>-3466000.0</v>
       </c>
       <c r="C10">
         <v>-29000.0</v>
       </c>
       <c r="D10">
         <v>-771000.0</v>
       </c>
       <c r="E10">
         <v>-4479000.0</v>
       </c>
       <c r="F10">
         <v>-2233000.0</v>
       </c>
       <c r="G10">
         <v>-2876000.0</v>
       </c>
       <c r="H10">
         <v>-722000.0</v>
       </c>
       <c r="I10">
         <v>70000.0</v>
       </c>
@@ -25784,51 +25987,51 @@
         <v>-2210000.0</v>
       </c>
       <c r="N10">
         <v>1255000.0</v>
       </c>
       <c r="O10">
         <v>-57000.0</v>
       </c>
       <c r="P10">
         <v>-1670000.0</v>
       </c>
       <c r="Q10">
         <v>2399000.0</v>
       </c>
       <c r="R10">
         <v>-2398517.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11793000.0</v>
       </c>
       <c r="F11">
         <v>3040000.0</v>
       </c>
       <c r="G11">
         <v>3759000.0</v>
       </c>
       <c r="H11">
         <v>3508000.0</v>
       </c>
       <c r="I11">
         <v>-618000.0</v>
       </c>
       <c r="J11">
         <v>5953000.0</v>
       </c>
       <c r="K11">
         <v>575000.0</v>
       </c>
@@ -25845,51 +26048,51 @@
         <v>-25427000.0</v>
       </c>
       <c r="P11">
         <v>-26447000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>1334000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>3669000.0</v>
       </c>
       <c r="U11">
         <v>4338000.0</v>
       </c>
       <c r="V11">
         <v>3375000.0</v>
       </c>
       <c r="W11">
         <v>515000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>19865000.0</v>
       </c>
       <c r="F12">
         <v>23847000.0</v>
       </c>
       <c r="G12">
         <v>21307000.0</v>
       </c>
       <c r="H12">
         <v>-72524000.0</v>
       </c>
       <c r="I12">
         <v>11833000.0</v>
       </c>
       <c r="J12">
         <v>11052000.0</v>
       </c>
       <c r="K12">
         <v>9085000.0</v>
       </c>
@@ -25898,96 +26101,96 @@
       </c>
       <c r="M12">
         <v>-71738000.0</v>
       </c>
       <c r="N12">
         <v>4604000.0</v>
       </c>
       <c r="O12">
         <v>4094000.0</v>
       </c>
       <c r="P12">
         <v>7322000.0</v>
       </c>
       <c r="Q12">
         <v>3898000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-151000.0</v>
       </c>
       <c r="F13">
         <v>4399000.0</v>
       </c>
       <c r="G13">
         <v>7201000.0</v>
       </c>
       <c r="H13">
         <v>-2003000.0</v>
       </c>
       <c r="I13">
         <v>3965000.0</v>
       </c>
       <c r="J13">
         <v>-7444000.0</v>
       </c>
       <c r="K13">
         <v>-7585000.0</v>
       </c>
       <c r="L13">
         <v>32497000.0</v>
       </c>
       <c r="M13">
         <v>177000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
         <v>-950000.0</v>
       </c>
       <c r="C14">
         <v>8132000.0</v>
       </c>
       <c r="D14">
         <v>3010000.0</v>
       </c>
       <c r="E14">
         <v>2733000.0</v>
       </c>
       <c r="F14">
         <v>2841000.0</v>
       </c>
       <c r="G14">
         <v>2864000.0</v>
       </c>
       <c r="H14">
         <v>2892000.0</v>
       </c>
       <c r="I14">
         <v>2956000.0</v>
       </c>
@@ -26014,92 +26217,92 @@
       </c>
       <c r="Q14">
         <v>1831000.0</v>
       </c>
       <c r="R14">
         <v>1424744.0</v>
       </c>
       <c r="S14">
         <v>530805.0</v>
       </c>
       <c r="T14">
         <v>571586.0</v>
       </c>
       <c r="U14">
         <v>575372.0</v>
       </c>
       <c r="V14">
         <v>423828.0</v>
       </c>
       <c r="W14">
         <v>376709.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16">
         <v>85320000.0</v>
       </c>
       <c r="C16">
         <v>102785000.0</v>
       </c>
       <c r="D16">
         <v>136290000.0</v>
       </c>
       <c r="E16">
         <v>135029000.0</v>
       </c>
       <c r="F16">
         <v>52071000.0</v>
       </c>
       <c r="G16">
         <v>61088000.0</v>
       </c>
       <c r="H16">
         <v>45072000.0</v>
       </c>
       <c r="I16">
         <v>61749000.0</v>
       </c>
@@ -26126,82 +26329,82 @@
       </c>
       <c r="Q16">
         <v>42559000.0</v>
       </c>
       <c r="R16">
         <v>205295488.0</v>
       </c>
       <c r="S16">
         <v>39079304.0</v>
       </c>
       <c r="T16">
         <v>41929533.0</v>
       </c>
       <c r="U16">
         <v>30928895.0</v>
       </c>
       <c r="V16">
         <v>21012815.0</v>
       </c>
       <c r="W16">
         <v>16259770.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>40000.0</v>
       </c>
       <c r="K17">
         <v>6000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
         <v>-110440000.0</v>
       </c>
       <c r="C18">
         <v>-16247000.0</v>
       </c>
       <c r="D18">
         <v>12418000.0</v>
       </c>
       <c r="E18">
         <v>31305000.0</v>
       </c>
       <c r="F18">
         <v>63662000.0</v>
       </c>
       <c r="G18">
         <v>49980000.0</v>
       </c>
       <c r="H18">
         <v>44928000.0</v>
       </c>
       <c r="I18">
         <v>4618000.0</v>
       </c>
@@ -26228,51 +26431,51 @@
       </c>
       <c r="Q18">
         <v>-10898000.0</v>
       </c>
       <c r="R18">
         <v>157336278.0</v>
       </c>
       <c r="S18">
         <v>-46898988.0</v>
       </c>
       <c r="T18">
         <v>-51920691.0</v>
       </c>
       <c r="U18">
         <v>-52973674.0</v>
       </c>
       <c r="V18">
         <v>-18006152.0</v>
       </c>
       <c r="W18">
         <v>-9029465.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19">
         <v>95858000.0</v>
       </c>
       <c r="C19">
         <v>-17430000.0</v>
       </c>
       <c r="D19">
         <v>107155000.0</v>
       </c>
       <c r="E19">
         <v>50604000.0</v>
       </c>
       <c r="F19">
         <v>-76144000.0</v>
       </c>
       <c r="G19">
         <v>-39704000.0</v>
       </c>
       <c r="H19">
         <v>-67290000.0</v>
       </c>
       <c r="I19">
         <v>-84292000.0</v>
       </c>
@@ -26285,119 +26488,119 @@
       <c r="L19">
         <v>-24071000.0</v>
       </c>
       <c r="M19">
         <v>-3513000.0</v>
       </c>
       <c r="N19">
         <v>-34099000.0</v>
       </c>
       <c r="O19">
         <v>47771000.0</v>
       </c>
       <c r="P19">
         <v>74624000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>100870000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
         <v>-1991000.0</v>
       </c>
       <c r="C21">
         <v>-155000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
         <v>-220474000.0</v>
       </c>
       <c r="C22">
         <v>-18900000.0</v>
       </c>
       <c r="D22">
         <v>2509000.0</v>
       </c>
       <c r="E22">
         <v>6275000.0</v>
       </c>
       <c r="F22">
         <v>33152000.0</v>
       </c>
       <c r="G22">
         <v>23337000.0</v>
       </c>
       <c r="H22">
         <v>115553000.0</v>
       </c>
       <c r="I22">
         <v>25208000.0</v>
       </c>
@@ -26424,51 +26627,51 @@
       </c>
       <c r="Q22">
         <v>7192000.0</v>
       </c>
       <c r="R22">
         <v>-35858846.0</v>
       </c>
       <c r="S22">
         <v>-51064241.0</v>
       </c>
       <c r="T22">
         <v>-74069690.0</v>
       </c>
       <c r="U22">
         <v>-63511168.0</v>
       </c>
       <c r="V22">
         <v>-23884301.0</v>
       </c>
       <c r="W22">
         <v>-9474286.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
         <v>-915000.0</v>
       </c>
       <c r="C23">
         <v>-155000.0</v>
       </c>
       <c r="D23">
         <v>-12056000.0</v>
       </c>
       <c r="E23">
         <v>734000.0</v>
       </c>
       <c r="F23">
         <v>3550000.0</v>
       </c>
       <c r="G23">
         <v>5634000.0</v>
       </c>
       <c r="H23">
         <v>6264000.0</v>
       </c>
       <c r="I23">
         <v>6256000.0</v>
       </c>
@@ -26495,51 +26698,51 @@
       </c>
       <c r="Q23">
         <v>3784000.0</v>
       </c>
       <c r="R23">
         <v>1619174.0</v>
       </c>
       <c r="S23">
         <v>43088355.0</v>
       </c>
       <c r="T23">
         <v>148640.0</v>
       </c>
       <c r="U23">
         <v>-142614.0</v>
       </c>
       <c r="V23">
         <v>-224186.0</v>
       </c>
       <c r="W23">
         <v>18345023.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-4229000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>50604000.0</v>
       </c>
       <c r="F24">
         <v>12000.0</v>
       </c>
       <c r="G24">
         <v>229000.0</v>
       </c>
       <c r="H24">
         <v>-67290000.0</v>
       </c>
       <c r="I24">
         <v>-25000000.0</v>
       </c>
       <c r="J24">
         <v>124000.0</v>
       </c>
       <c r="K24">
@@ -26556,51 +26759,51 @@
       </c>
       <c r="O24">
         <v>47771000.0</v>
       </c>
       <c r="P24">
         <v>-600000.0</v>
       </c>
       <c r="Q24">
         <v>66000.0</v>
       </c>
       <c r="R24">
         <v>-12000000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
         <v>200179.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-430230.0</v>
       </c>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
         <v>12757000.0</v>
       </c>
       <c r="C25">
         <v>-4381000.0</v>
       </c>
       <c r="D25">
         <v>-4725000.0</v>
       </c>
       <c r="E25">
         <v>-507000.0</v>
       </c>
       <c r="F25">
         <v>3365000.0</v>
       </c>
       <c r="G25">
         <v>1708000.0</v>
       </c>
       <c r="H25">
         <v>12144000.0</v>
       </c>
       <c r="I25">
         <v>167000.0</v>
       </c>
@@ -26627,102 +26830,102 @@
       </c>
       <c r="Q25">
         <v>-2703000.0</v>
       </c>
       <c r="R25">
         <v>138095.0</v>
       </c>
       <c r="S25">
         <v>-235162.0</v>
       </c>
       <c r="T25">
         <v>18050909.0</v>
       </c>
       <c r="U25">
         <v>5753088.0</v>
       </c>
       <c r="V25">
         <v>5059842.0</v>
       </c>
       <c r="W25">
         <v>66078.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>734000.0</v>
       </c>
       <c r="F26">
         <v>3550000.0</v>
       </c>
       <c r="G26">
         <v>5634000.0</v>
       </c>
       <c r="H26">
         <v>6264000.0</v>
       </c>
       <c r="I26">
         <v>107126000.0</v>
       </c>
       <c r="J26">
         <v>5251000.0</v>
       </c>
       <c r="K26">
         <v>7751000.0</v>
       </c>
       <c r="L26">
         <v>-283000.0</v>
       </c>
       <c r="M26">
         <v>65164000.0</v>
       </c>
       <c r="N26">
         <v>-196000.0</v>
       </c>
       <c r="O26">
         <v>12000.0</v>
       </c>
       <c r="P26">
         <v>25000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27">
         <v>9474000.0</v>
       </c>
       <c r="C27">
         <v>12432000.0</v>
       </c>
       <c r="D27">
         <v>14040000.0</v>
       </c>
       <c r="E27">
         <v>16279000.0</v>
       </c>
       <c r="F27">
         <v>15374000.0</v>
       </c>
       <c r="G27">
         <v>13360000.0</v>
       </c>
       <c r="H27">
         <v>13458000.0</v>
       </c>
       <c r="I27">
         <v>11666000.0</v>
       </c>
@@ -26745,51 +26948,51 @@
         <v>4094000.0</v>
       </c>
       <c r="P27">
         <v>5501000.0</v>
       </c>
       <c r="Q27">
         <v>4981000.0</v>
       </c>
       <c r="R27">
         <v>11230227.0</v>
       </c>
       <c r="S27">
         <v>13387789.0</v>
       </c>
       <c r="T27">
         <v>19622814.0</v>
       </c>
       <c r="U27">
         <v>6131827000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
         <v>-2906000.0</v>
       </c>
       <c r="C28">
         <v>-155000.0</v>
       </c>
       <c r="D28">
         <v>605000.0</v>
       </c>
       <c r="E28">
         <v>734000.0</v>
       </c>
       <c r="F28">
         <v>3550000.0</v>
       </c>
       <c r="G28">
         <v>5634000.0</v>
       </c>
       <c r="H28">
         <v>6264000.0</v>
       </c>
       <c r="I28">
         <v>107126000.0</v>
       </c>
@@ -26814,51 +27017,51 @@
       <c r="P28">
         <v>25000.0</v>
       </c>
       <c r="Q28">
         <v>3784000.0</v>
       </c>
       <c r="R28">
         <v>1619174.0</v>
       </c>
       <c r="S28"/>
       <c r="T28">
         <v>111403490.0</v>
       </c>
       <c r="U28">
         <v>53314452.0</v>
       </c>
       <c r="V28">
         <v>33294191.0</v>
       </c>
       <c r="W28">
         <v>18145690.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
         <v>-109442000.0</v>
       </c>
       <c r="C29">
         <v>-15757000.0</v>
       </c>
       <c r="D29">
         <v>12801000.0</v>
       </c>
       <c r="E29">
         <v>31984000.0</v>
       </c>
       <c r="F29">
         <v>64214000.0</v>
       </c>
       <c r="G29">
         <v>51775000.0</v>
       </c>
       <c r="H29">
         <v>45947000.0</v>
       </c>
       <c r="I29">
         <v>29986000.0</v>
       </c>
@@ -26885,51 +27088,51 @@
       </c>
       <c r="Q29">
         <v>-10898000.0</v>
       </c>
       <c r="R29">
         <v>169336278.0</v>
       </c>
       <c r="S29">
         <v>-45955329.0</v>
       </c>
       <c r="T29">
         <v>-51641258.0</v>
       </c>
       <c r="U29">
         <v>-51619518.0</v>
       </c>
       <c r="V29">
         <v>-17714174.0</v>
       </c>
       <c r="W29">
         <v>-8614934.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
         <v>94860000.0</v>
       </c>
       <c r="C30">
         <v>-17430000.0</v>
       </c>
       <c r="D30">
         <v>-12056000.0</v>
       </c>
       <c r="E30">
         <v>49925000.0</v>
       </c>
       <c r="F30">
         <v>-76696000.0</v>
       </c>
       <c r="G30">
         <v>-41499000.0</v>
       </c>
       <c r="H30">
         <v>-68309000.0</v>
       </c>
       <c r="I30">
         <v>-109660000.0</v>
       </c>
@@ -26975,3195 +27178,3223 @@
       <c r="W30">
         <v>-414531.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH30"/>
+  <dimension ref="A1:CI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>84954000.0</v>
+      </c>
+      <c r="C2">
         <v>70491000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>81452000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>112265000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>102785000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100497000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>103422000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>125627000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>136290000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>183655000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>150500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>354640000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>135498000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49397000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>58226000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>66927000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52590000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>50522000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57299000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>72189000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61088000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57030000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>95305000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>64950000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>45072000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>39365000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>47287000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>35122000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>61749000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>61522000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>61635000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>156037000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34335000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22586000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14232000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20111000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>40426000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32765000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23194000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>38740000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>50843000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>46786000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>48337000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>32809000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>60901000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15308000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16994000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>43260000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>64764000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>142172000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>103633000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>109931000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>88772000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>104515000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>94388000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>108094000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>87923000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>60326000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>50386000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>52520000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>42559000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>102467982.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>145650740.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>169945639.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>205295488.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>17417647.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>24014203.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>33833465.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>39079304.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>41438719.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>56503815.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>56015493.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>41929533.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>59954473.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>47630957.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>64221338.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>30928895.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>31899979.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>46439621.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>12519964.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>21012815.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22264920.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8447060.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10801250.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>16259774.0</v>
       </c>
-      <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>221000</v>
+      </c>
+      <c r="C3">
         <v>102000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>161000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>299000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>436000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>214000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>161000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>108000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>253000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>55000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>51000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>263000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>148000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>193000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>75000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>134000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>298000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>130000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>966000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>246000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>210000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>373000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>68000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>294000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>264000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>393000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>136000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>25075000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>135000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>191000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>371000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>624000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>478000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>697000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>599000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>111000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>714000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>874000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>156000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>783000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>338000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>53000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>243000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8135000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>97000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>49000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>23000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>7000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>148000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1845000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>77000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>34000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>164000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
-        <v>5000000</v>
+        <v>0</v>
       </c>
       <c r="BN3">
         <v>5000000</v>
       </c>
       <c r="BO3">
-        <v>0</v>
+        <v>5000000</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>944000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>464078</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>293139</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>186442</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>29705</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>47045</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>84005</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>118678</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>166861</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>316070</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>513177</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>358048</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>195637</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>38411</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>21785</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>36145</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>415000</v>
       </c>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-204114000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>219097000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>85449000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-8936000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-8782000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>14912000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>1650000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-6820000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-14875000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>11113000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>4048000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-38348000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>30338000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>19872000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>5677000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-7318000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>12172000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-26629000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>251000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-99000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-94384000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>121684000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>11041000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>8354000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-5879000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-20315000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>7661000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>9571000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-15546000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-12103000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>4057000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-1551000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>15528000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-28092000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>45593000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1686000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-26266000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-21504000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-77408000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>38539000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-6298000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>21159000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-15743000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>10127000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-13706000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>20171000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-6620000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>24511000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>7129000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>8381000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1407000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-14254000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1914000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1312000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3098000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>687000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3430000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2948000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2934000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2340000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-931000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3791000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1766000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>953000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3152000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>297000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2906000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3422000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1958000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1249000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2108000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4627000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>255000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1538000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1644000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4658000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>39215000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3020000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4453000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>581000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>764000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>381000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1034000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-429000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-291000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>239000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2437000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1121000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-587000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>101000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-956000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2441000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>-30920000.0</v>
+      </c>
+      <c r="C6">
         <v>14932000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10961000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-30813000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9480000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1819000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2456000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-22205000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10663000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-47365000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>33155000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-204140000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>219142000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>85632000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-8829000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8701000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14855000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1549000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6777000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14890000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11101000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4058000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-38275000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30355000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19878000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5707000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7337000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12165000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-26627000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>227000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-113000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-94402000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>121702000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11041000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8354000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-5879000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-20315000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>7661000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9571000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-15546000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-12103000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4057000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1551000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>15528000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-28092000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>45593000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1686000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-26266000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-21504000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-77408000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>38539000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6298000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>21159000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-15743000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10127000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-13706000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>20171000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>27597000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9940000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-2134000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>9961000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-59908982.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-43182758.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-24294899.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-35349849.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>187877841.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-6596556.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-9819262.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-5245839.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2359415.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-15065096.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>488322.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>14085960.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-18024940.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>12323516.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-16590381.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>33292443.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-971084.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-14539642.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>33919657.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-8492851.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1252105.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>13817860.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-2354190.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-5458524.0</v>
       </c>
-      <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
+        <v>-7885000.0</v>
+      </c>
+      <c r="C7">
         <v>3026000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8126000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15322000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1914000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>718000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9641000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4613000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6978000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2820000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-6779000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-18828000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>22040000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1349000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7359000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>114000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-50000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13032000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6550000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2269000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6014000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4040000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3111000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10352000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6964000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-12000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-9401000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5688000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>6850000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2050000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1423000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-3458000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-4959000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1715000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3111000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4100000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-752000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-5113000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-4107000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-3891000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2003000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>8728000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-738000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>12125000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>9350000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-7832000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-8289000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-17332000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>493000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6335000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-6916000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-6272000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-6500000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-9029000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-7855000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-6030000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2947000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-10661000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-6073000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-6295000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-5765000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-6150185.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-9862507.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>560796.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-4927104.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>195521342.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-4928624.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1569787.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>239553.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>1240621.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-6150540.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1684903.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-1979524.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-885988.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>6247930.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>454031.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-2038749.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-914135.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-6345479.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>6967365.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>5825911.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-150173.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>288458.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>260457.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>287715.0</v>
       </c>
-      <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-9100000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>8901000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-4071000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-593000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1618000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1957000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>9015000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-4420000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-5581000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1483000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1993000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-3446000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>4577000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-2905000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>428000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-2937000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>2417000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>2434000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3521000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-392000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1581000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-5713000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>436000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>2845000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-3272000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>2516000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-4350000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-2249000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>2649000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-348000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-542000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>29000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>4302000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-16466000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>42000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-1320000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-685000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>340000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-75000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-315000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-179000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-294000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>367000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>165000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-165000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>83000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>-2333000.0</v>
+      </c>
+      <c r="C9">
         <v>-4075000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5569000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-353000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2534000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4431000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-830000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5164000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2587000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4836000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4328000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-9100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8901000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4070999.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-593000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1618000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1957000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9015000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4420000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-5581000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1483000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1993000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3446000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4577000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2905000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>428000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2937000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2417000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2434000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3521000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-392000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1581000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-5713000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>436000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2845000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-3272000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2516000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-4350000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2249000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2649000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-348000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-542000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>29000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4302000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-16466000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>42000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1320000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-685000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>340000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-75000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-315000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-179000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-294000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>367000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>165000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-165000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>83000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-402000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-464000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>143000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-384000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-16870.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>160903.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>5376073.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-2867106.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3163898.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-20553540.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>28000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>294000.0</v>
+      </c>
+      <c r="C10">
         <v>-1280000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-368000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1850000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-107000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-214000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>263000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-427000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-554000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>136000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>74000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1130000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1767000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-403000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1179000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-77000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-790000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1408000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>252000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3138000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-66000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>76000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>174000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-705000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-147000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-44000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-145000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>286000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-134000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>63000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-164000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-889000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>76000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-83000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>137000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>172000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-239000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>130000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-986000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1165000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>253000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-45000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-942000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-175000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-901000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-192000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>200000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>950000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>531000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-426000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>104000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-403000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2425000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3484000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1019000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-252000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1047000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>483.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3221006.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1479500.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>919017.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-640090.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-486187.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-3244000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-10791000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3277000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1338000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>306000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13426000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2180000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-28000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6160000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5272000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2351000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>525000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2678000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1795000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>317000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1968000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1652000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3507000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2564000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1614000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1163000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-2731000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3401000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-94000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1204000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1442000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1155000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-492000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-4657000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6879000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-28959000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1088000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12023000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>25041000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-7696000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-7175000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-14712000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>774000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-5969000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-6840000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-6730000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-6885000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-8913000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-6299000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-4744000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-5471000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2184000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2771000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1878000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1003000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>1334000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>2921000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>70000.0</v>
       </c>
-      <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>3669000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6205000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>4338000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>5186000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>11859000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5750000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3375000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>515000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>5439000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7474000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5044000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2688000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2386000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9747000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5593000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7033000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6383000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5364000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6005000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5575000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4590000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5137000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5324000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-84971000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3524000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3599000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2936000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2912000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2947000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3038000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2970000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2960000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2733000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2389000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2162000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2583000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2074000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2266000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2544000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2061000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2068000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1945000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-75985000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1411000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1443000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1393000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1283000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1539000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>830000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>952000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>923000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>576000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1193000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1402000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>6000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3898000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3234000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5764000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5740000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>7129000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8381000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1407000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-14254000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1914000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1312000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3098000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>699000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3430000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2948000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3163000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2340000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-931000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3791000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1766000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>953000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3152000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>297000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2906000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3422000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-7444000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1249000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2108000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-446000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-7585000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-819000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-3096000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>32497000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>177000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>3527000.0</v>
+      </c>
+      <c r="C14">
         <v>5863000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2053000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2787000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1983000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1973000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1967000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1968000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2224000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1158000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>580000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>602000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>670000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>663000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>678000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>690000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>702000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>706000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>708000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>712000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>715000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>713000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>718000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>712000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>721000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>735000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>726000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>719000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>712000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>752000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>748000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>755000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>701000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>771000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>774000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>735000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>704000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2386000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3162000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3158000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3162000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3105000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3100000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3065000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4284000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>670000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>668000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>756000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>690000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>488000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>486000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>477000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>476000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>482000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>481000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>465000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>700000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>562000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>523000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>433000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>446000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>455008.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>455979.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>457314.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>462699.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>471816.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>483907.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>346226.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>122795.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>127664.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>143434.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>137078.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>122629.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>124780.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>153146.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>144989.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>148671.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>160175.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>151180.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>143782.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>120235.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>107393.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>106207.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>97095.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>113133.0</v>
       </c>
-      <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -30207,898 +30438,911 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16">
+        <v>54034000.0</v>
+      </c>
+      <c r="C16">
         <v>85320000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>70491000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>81452000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>112265000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>102316000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>100966000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>103422000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>125627000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>136290000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>183655000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>150500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>354640000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>135029000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>49397000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58226000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>67445000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>52071000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>50522000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>57299000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>72189000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>61088000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>57030000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>95305000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>64950000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>45072000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>39950000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>47287000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>35122000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>61749000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>61522000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>61635000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>156037000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>33627000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>22586000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>14232000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20111000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>40426000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32765000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23194000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>38740000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>50843000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>46786000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>48337000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>32809000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>60901000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>15308000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16994000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>43260000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>64764000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>142172000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>103633000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>109931000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>88772000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>104515000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>94388000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>108094000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>87923000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>60326000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>50386000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>52520000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>42559000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>102467982.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>145650740.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>169945639.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>205295488.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>17417647.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>24014203.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>33833465.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>39079304.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>41438719.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>56503815.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>56015493.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>41929533.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>59954473.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>47630957.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>64221338.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>30928895.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>31899979.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>46439621.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>12519964.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>21012815.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>22264920.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>8447060.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>10801250.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>16259774.0</v>
       </c>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>9000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>14000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>16000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>6000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>-50439000.0</v>
+      </c>
+      <c r="C18">
         <v>-29519000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-31787000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15551000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-33583000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2031000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14742000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7036000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7562000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3985000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2074000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13275000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>31752000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9153000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12689000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5492000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3971000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>26473000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9407000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>18719000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9063000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>18336000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9128000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23796000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1280000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>9723000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5704000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>20251000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>9250000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>15241000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8558000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-20684000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1503000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>3275000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1797000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-2884000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-5835000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1880000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>642000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-3373000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4899000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1070000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5725000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>11945000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>4772000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-13724000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-7652000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-36908000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-32039000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-12250000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-10278000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-8092000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-9148000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-13856000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-10181000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-12362000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-10535000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-12434000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-7204000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-5619000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-3264000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-5095879.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-5073838.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>4097546.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-4825829.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>184292401.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-8714361.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-7447032.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-3794730.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-5449755.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-13752815.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-11400757.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-16295661.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-16651213.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-10862322.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-10883344.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-13523812.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-11283117.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-17240050.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-13373739.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-11076768.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-6096953.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-4566056.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-3712397.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-3630746.0</v>
       </c>
-      <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19">
+        <v>30455000.0</v>
+      </c>
+      <c r="C19">
         <v>44968000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>21362000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-15270000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>43902000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>3993000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>12057000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-15262000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-18218000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-43783000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>35327000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-190839000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>187345000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>75691000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-21629000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14399000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>10941000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-25864000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-16598000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-33883000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>201000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-15720000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-47599000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2942000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>20673000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6162000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-13580000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-11490000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-36058000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-15782000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-8769000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-76188000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>16447000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>7552000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>5775000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-5204000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-16690000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>8831000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>2967000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-13188000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-7228000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>5128000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>595000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>2991000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-32785000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-28170000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>5768000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>10510000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>8379000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-65599000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>1000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>30500000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1899000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>20308000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-1344000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>30706000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31141,68 +31385,71 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>-776000.0</v>
+      </c>
+      <c r="C21">
         <v>-640000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-517000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-425000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-409000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
@@ -31239,2216 +31486,2238 @@
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>-48567000.0</v>
+      </c>
+      <c r="C22">
         <v>-141187000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-22586000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-27207000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-29494000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4912000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5324000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4518000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4146000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>137000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1520000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3252000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6861000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3270000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2574000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-6430000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7078000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7771000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9653000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8650000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8189999.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5947000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8714000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>486000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4216000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>100423000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>11526000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-612000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10360000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7171000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4611000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3066000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1838000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-4550000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1534000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-7645000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-604000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-430000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-4618000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-12358000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-14798000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-9460000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-5386000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-10221000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>69719000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1425000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-21575000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-26533000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-7623000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-5380000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-3079000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-4173000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-6369000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-5326000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-8007000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-7962000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-5523000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-3074000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1341000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>136000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2198812.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3184482.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1279341.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>529365.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-9237390.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-7725368.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-12392100.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-6503988.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-7504019.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-10869211.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-13494882.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-19196129.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-20748406.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-21943501.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-15985023.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-15392760.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-11891475.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-12124159.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-21373084.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-18122450.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-6843877.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-5704889.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-5468149.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-5867386.0</v>
       </c>
-      <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-517000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-915000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>12057000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-15262000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-18218000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-43783000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>35327000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-190894000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>187294000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>605000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>125000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10866000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1041000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>371000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>289000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1849000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1432000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>123000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>479000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2116000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>558000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3411000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>179000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>792000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>112000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2488000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2666000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>81000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>768000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2193000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2209000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>750000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5962000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1015000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3579000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>592000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-79000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>174000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>198000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>32000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2011000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>441000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>48817000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>794000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-193000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>12000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>20291000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1492000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>28861000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3485000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>13225000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1347196.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>42000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>462000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1932772.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>335440.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>400891.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>882843.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-1451109.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>16745.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1776359.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>11595940.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>30178434.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-1454230.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>23111180.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-5771216.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-64646008.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-469.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-48553.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-47375.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-46217.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-18500005.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>18500005.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6355.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1770345.0</v>
       </c>
-      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-4229000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1524000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2705000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-100665000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>35351000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-190839000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-655000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>75691000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-21629000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-14399000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10941000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-16598000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-33883000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>12000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>229000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-47599000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2942000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>20673000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-6162000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-13580000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-11490000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-36058000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-15782000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-8769000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-25000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>16447000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>124000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5775000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-5204000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-16690000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-46000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2967000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-13188000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-7228000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5128000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>595000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2991000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-32785000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-28170000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5768000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>100000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>8145000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-65599000.0</v>
       </c>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
       <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>1000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>30500000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1899000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-77331000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>77331000.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>164000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-500000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-264000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-221.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>66221.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-5000000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-7000000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>81125.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>119054.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-430230.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>2707000.0</v>
+      </c>
+      <c r="C25">
         <v>-2590000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>895000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5286000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1104000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-545000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1494000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1517000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-825000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1099000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1884000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1218000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-524000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-959000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-521000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>344000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>629000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>704000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>991000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>897000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>773000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>751000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>911000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>27000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-204000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>777000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>423000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>317000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>40000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>226000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-113000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>188000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>189000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>77000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>133000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>149000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>516000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>15000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>28000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>722000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>187000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>229000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>197000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-77574000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>37000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>43000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>53000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>34000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-7522000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>120000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>21295000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3500000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-8007000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-7962000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>126000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-3074000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>259000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>315000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2668084.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>21202.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-29098.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-27020.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>15132.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>26364.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>58337.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>38263.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-12701809.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3587580.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3935089.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4943805.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4886410.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4727148.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4586664.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3877704.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1499651.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1394478.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1401375.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1457584.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>985341.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>782579.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1419985.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1871937.0</v>
       </c>
-      <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>605000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>125000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>1041000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>371000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>289000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1849000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1432000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>123000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3600000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>479000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2116000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>558000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3390000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>792000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>112000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2488000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>103734000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>81000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>768000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2193000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2209000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>750000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5962000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1015000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>24000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-283000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3579000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>592000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>203000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>62487000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>198000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>32000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2447000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>441000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>48817000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-195000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>12000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>4035526000.0</v>
       </c>
-      <c r="BH26">
-[...2 lines deleted...]
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>3786374.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>2638115.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27">
+        <v>2563000.0</v>
+      </c>
+      <c r="C27">
         <v>2285000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2112000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2106000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2971000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2863000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2999000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2986000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3584000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3273000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3167000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3249000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4351000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3783000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3888000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3830000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4778000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3774000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3951000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3740000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3909000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3212000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3135000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3069000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3944000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3668000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3407000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3101000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3282000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2922000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2872000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2721000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3151000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2782000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2771000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2656000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2256000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2103000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2100000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2074000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2266000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1887000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2061000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2068000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1945000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1631000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1411000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1443000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1393000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1283000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1539000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>830000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>952000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>923000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>576000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1193000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1402000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1318000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1254000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1325000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1604000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1335471.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>886721.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1638986.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1120822.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2521501.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3429360.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2970719.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2308647.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>13387789.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>19622814.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>4107972000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>6131827000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>1520317000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>-776000.0</v>
+      </c>
+      <c r="C28">
         <v>-640000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-517000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-425000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1324000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-155000.0</v>
       </c>
-      <c r="G28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H28"/>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28"/>
+      <c r="L28">
+        <v>0.0</v>
+      </c>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>605000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="Q28">
         <v>125000.0</v>
       </c>
       <c r="R28">
+        <v>125000.0</v>
+      </c>
+      <c r="S28">
         <v>1040999.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>371000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>289000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1849000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1432000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>123000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>479000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2116000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>558000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3411000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>179000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>792000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>112000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2488000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>103734000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>81000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>768000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2193000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2209000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>750000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5962000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1015000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>24000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3579000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>592000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-79000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>87487000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>198000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>32000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2011000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>441000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>48817000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>794000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-193000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>12000.0</v>
       </c>
-      <c r="BC28">
-[...1 lines deleted...]
-      </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
-        <v>20000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF28">
         <v>20000.0</v>
       </c>
       <c r="BG28">
+        <v>20000.0</v>
+      </c>
+      <c r="BH28">
         <v>5000.0</v>
       </c>
-      <c r="BH28">
-[...1 lines deleted...]
-      </c>
       <c r="BI28">
-        <v>1347196.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ28">
         <v>1347196.0</v>
       </c>
       <c r="BK28">
+        <v>1347196.0</v>
+      </c>
+      <c r="BL28">
         <v>42090.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>461942.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1932772.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>335440.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>400891.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>883000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>16745.0</v>
       </c>
-      <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
-[...1 lines deleted...]
-      </c>
+      <c r="BU28"/>
       <c r="BV28">
         <v>45464.0</v>
       </c>
       <c r="BW28">
+        <v>45464.0</v>
+      </c>
+      <c r="BX28">
         <v>23589.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-13298.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>111347735.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>77760.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-48552.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>53331167.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-45923.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>14959214.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>18463730.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-39473.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-89280.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>18146000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>-50218000.0</v>
+      </c>
+      <c r="C29">
         <v>-29417000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-31626000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15252000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-33147000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1817000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-14581000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6928000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7569000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3732000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2050000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-13220000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31803000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9416000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>12837000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5685000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4046000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>26607000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9397000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19017000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9193000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19302000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9374000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24006000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-907000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9791000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5998000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>20515000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9643000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15263000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>8694000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>4391000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1638000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3466000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2168000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2260000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-5357000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1183000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1241000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-3262000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-4899000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-356000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-4851000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>12101000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>5555000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-13386000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-7599000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-36665000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-23904000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-12153000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-10271000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-8043000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-9125000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-13849000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-10164000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-12214000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-8690000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-12357000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-7170000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-5619000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-3264000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-5095879.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-5073838.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>4097546.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-4825829.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>189292401.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-8714361.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-7447032.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-3794730.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-5449755.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-13288737.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-11107618.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-16109219.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-16621508.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-10815277.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-10799339.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-13405134.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-11116256.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-16923980.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-12860562.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-10718720.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-5901316.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-4527645.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-3690612.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-3594601.0</v>
       </c>
-      <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>20234000.0</v>
+      </c>
+      <c r="C30">
         <v>44866000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21362000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15270000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43902000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3993000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12057000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-15262000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-18218000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-43783000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>35327000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-190894000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>187294000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>75428000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-21777000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14592000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10866000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-25998000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-16588000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-34181000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>71000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-16686000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-47845000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2732000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6230000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-13874000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-11754000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-36451000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-15804000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-8905000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-101263000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16312000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7485000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5404000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-5828000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-17168000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8088000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2368000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-13299000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7228000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4414000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-279000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2835000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-33568000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-28508000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5715000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10367000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>389000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-65696000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-7000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>951000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>30477000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1906000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>20291000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1492000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>28861000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>39934000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>17105000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3485000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>13225000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-56159811.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-38151010.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-28854387.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-32456792.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1750000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1716914.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-3255073.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1451109.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3090340.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1776359.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>11595940.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>30178434.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1454230.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>23111180.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-5771216.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-64646008.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>10063609.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2434648.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-6549383.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2272250.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-10307613.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-118641.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1378215.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-1770345.0</v>
       </c>
-      <c r="CH30"/>
+      <c r="CI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>