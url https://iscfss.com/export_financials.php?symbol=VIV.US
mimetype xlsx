--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2765,51 +2768,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>23744533000.0</v>
+        <v>13210360000.0</v>
       </c>
       <c r="C28">
         <v>14055432000.0</v>
       </c>
       <c r="D28">
         <v>14378951000.0</v>
       </c>
       <c r="E28">
         <v>17027962000.0</v>
       </c>
       <c r="F28">
         <v>10485000000.0</v>
       </c>
       <c r="G28">
         <v>7478000000.0</v>
       </c>
       <c r="H28">
         <v>10432000000.0</v>
       </c>
       <c r="I28">
         <v>2758200000.0</v>
       </c>
       <c r="J28">
         <v>4411503000.0</v>
       </c>
@@ -3599,54 +3602,54 @@
       </c>
       <c r="X39">
         <v>344892000.0</v>
       </c>
       <c r="Y39">
         <v>2231127307.0</v>
       </c>
       <c r="Z39">
         <v>1677782791.0</v>
       </c>
       <c r="AA39">
         <v>1143977064.0</v>
       </c>
       <c r="AB39">
         <v>851126149.0</v>
       </c>
       <c r="AC39">
         <v>676592000.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>8955200000.0</v>
+        <v>8952515000.0</v>
       </c>
       <c r="C40">
-        <v>5964389000.0</v>
+        <v>6183912620.0</v>
       </c>
       <c r="D40">
         <v>4869481000.0</v>
       </c>
       <c r="E40">
         <v>6788756000.0</v>
       </c>
       <c r="F40">
         <v>6926354000.0</v>
       </c>
       <c r="G40">
         <v>5463524000.0</v>
       </c>
       <c r="H40">
         <v>6227000000.0</v>
       </c>
       <c r="I40">
         <v>5718363000.0</v>
       </c>
       <c r="J40">
         <v>5278114000.0</v>
       </c>
       <c r="K40">
         <v>5963297000.0</v>
       </c>
@@ -4288,51 +4291,51 @@
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>30880854000.0</v>
+        <v>20346681000.0</v>
       </c>
       <c r="C51">
         <v>20746530000.0</v>
       </c>
       <c r="D51">
         <v>18737227000.0</v>
       </c>
       <c r="E51">
         <v>19301796000.0</v>
       </c>
       <c r="F51">
         <v>16934086000.0</v>
       </c>
       <c r="G51">
         <v>13240000000.0</v>
       </c>
       <c r="H51">
         <v>13825183000.0</v>
       </c>
       <c r="I51">
         <v>6139500000.0</v>
       </c>
       <c r="J51">
         <v>8461841000.0</v>
       </c>
@@ -4377,51 +4380,51 @@
       </c>
       <c r="X51">
         <v>2965123831.0</v>
       </c>
       <c r="Y51">
         <v>4586392561.0</v>
       </c>
       <c r="Z51">
         <v>4003961032.0</v>
       </c>
       <c r="AA51">
         <v>1898175017.0</v>
       </c>
       <c r="AB51">
         <v>1072257730.0</v>
       </c>
       <c r="AC51">
         <v>944087480.0</v>
       </c>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
-        <v>5346180000.0</v>
+        <v>5348864000.0</v>
       </c>
       <c r="C52">
         <v>6447958000.0</v>
       </c>
       <c r="D52">
         <v>4475660000.0</v>
       </c>
       <c r="E52">
         <v>6019945000.0</v>
       </c>
       <c r="F52">
         <v>6907000000.0</v>
       </c>
       <c r="G52">
         <v>3682472000.0</v>
       </c>
       <c r="H52">
         <v>4127000000.0</v>
       </c>
       <c r="I52">
         <v>1464166000.0</v>
       </c>
       <c r="J52">
         <v>3033441000.0</v>
       </c>
@@ -5134,721 +5137,727 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>10024000000.0</v>
+      </c>
+      <c r="C2">
         <v>10106935000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>9861294000.0</v>
+      </c>
+      <c r="E2">
         <v>9531745000.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>9419805000.0</v>
+      </c>
+      <c r="G2">
         <v>9510253000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9230624000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8139705000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9871648000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9450566000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8169945000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9003903000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8791703000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9502451000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7415798000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7751141000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8489547000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8036028000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8021000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7420589000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8127000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8457000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6613004000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6869828000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5731869000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6330628000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6872000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7091752000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7260310000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7109210000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7642782000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8109680000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8021236000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7288396000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7447100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7290613000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7107223000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6849055000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7611246000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7389400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7564743000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7707777000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8373235000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8001500000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8033724000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6823200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7641191000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6673948000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6841317000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6249537000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6914009000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6061449000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5915604000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5091992000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5889068000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4754320000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5045604000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5398546000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6038149000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4923321000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4886128000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2426885000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2832157000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2178836000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2134619000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2093309000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2362422000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1843972000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1975372000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1997948000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2314698000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2048959952.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1760061107.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1706684481.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1846080005.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1572638981.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1411746771.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1390048297.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1641792557.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1309484337.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1211564145.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1250563928.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1506031190.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1216457797.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1283056992.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1300814061.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1354471000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1015992309.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>997155147.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1082491946.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1288934000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1053427275.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>964144628.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>871034075.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1075786696.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>899275516.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>824074383.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>1265344634.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>1685541462.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>838435843.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>672764279.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>827271426.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1418403867.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>529150905.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>340269280.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>440778386.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5917,52 +5926,53 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6031,372 +6041,374 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>4330316000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>124189000.0</v>
+        <v>-84860999.0</v>
       </c>
       <c r="E5">
-        <v>128530000.0</v>
+        <v>6850537000.0</v>
       </c>
       <c r="F5">
+        <v>7800468000.0</v>
+      </c>
+      <c r="G5">
         <v>7795086000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>135144000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6048260000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3965008000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3953270000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>109998000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4015959000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3776832000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3788900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>809035000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>803162000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>808464000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6190668000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6355780000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4087873000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4504416000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4528467000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5986000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4746733000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4733852000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>6913390000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6885000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5534233000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5579877000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8038346000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8035600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3719052000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3713656000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5894893000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5889942000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3714048000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3774343000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5678964000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5673000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3774623000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3762834000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5053744000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>5071200000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2900870000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2895321000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4876600000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7222400000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4015598000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3984148000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4121503000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5166700000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3801868000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3799832000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5290761000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6953500000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3577243000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3563868000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3602884000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3604507000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3401765000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3447541000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>3404070000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3397535000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>4377000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4987000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>70918000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>811447000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>71220000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>793425000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>66795000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>140177274.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>670000292.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>656812801.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>658335986.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>659502255.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>657463899.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3329648827.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3323775781.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>657961550.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1609644.0</v>
       </c>
-      <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-28228149337.17</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3346529000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2693840490.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>3379598019.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3408083715.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>667917034.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>3301016329.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3281294083.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3285752908.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>548274625.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>467283527.0</v>
       </c>
-      <c r="CO5"/>
-      <c r="CP5">
+      <c r="CP5"/>
+      <c r="CQ5">
         <v>475982956.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>547804844.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>396914668.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>413339504.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>840245296.0</v>
       </c>
-      <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>761014768.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>3512042016.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3458584613.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3450893385.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>806022329.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2761260480.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>2761184608.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>2841385195.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6465,124 +6477,125 @@
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>15032278000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15432854000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14098567000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14552403000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14864936000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>15246606000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13978250000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13639664000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13459940000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13596039000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12430253000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>11298244000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>12032603000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>12198918000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3291300000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>11977802000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11230099000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>10818778000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>9001066000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9117639000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9191151000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -6621,111 +6634,112 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>60071416000.0</v>
       </c>
       <c r="D8">
         <v>60071416000.0</v>
       </c>
       <c r="E8">
         <v>60071416000.0</v>
       </c>
       <c r="F8">
         <v>60071416000.0</v>
       </c>
       <c r="G8">
-        <v>62071416000.0</v>
+        <v>60071416000.0</v>
       </c>
       <c r="H8">
         <v>62071416000.0</v>
       </c>
       <c r="I8">
         <v>62071416000.0</v>
       </c>
       <c r="J8">
         <v>62071416000.0</v>
       </c>
       <c r="K8">
-        <v>63571416000.0</v>
+        <v>62071416000.0</v>
       </c>
       <c r="L8">
         <v>63571416000.0</v>
       </c>
       <c r="M8">
         <v>63571416000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="N8">
         <v>63571416000.0</v>
       </c>
+      <c r="O8"/>
       <c r="P8">
         <v>63571416000.0</v>
       </c>
       <c r="Q8">
         <v>63571416000.0</v>
       </c>
       <c r="R8">
         <v>63571416000.0</v>
       </c>
       <c r="S8">
         <v>63571416000.0</v>
       </c>
       <c r="T8">
         <v>63571416000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>63571416000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6771,106 +6785,107 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>826731000.0</v>
       </c>
       <c r="P9">
-        <v>0.0</v>
+        <v>826731000.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9">
-        <v>2028524000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S9">
         <v>2028524000.0</v>
       </c>
       <c r="T9">
-        <v>0.0</v>
+        <v>2028524000.0</v>
       </c>
       <c r="U9">
         <v>0.0</v>
       </c>
       <c r="V9">
-        <v>1587518000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W9">
         <v>1587518000.0</v>
       </c>
-      <c r="X9"/>
+      <c r="X9">
+        <v>1587518000.0</v>
+      </c>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>2195575000.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>2195575000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -6909,432 +6924,436 @@
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>8484000000.0</v>
+      </c>
+      <c r="C10">
         <v>9070550000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>7032339000.0</v>
+      </c>
+      <c r="E10">
         <v>6796561000.0</v>
       </c>
-      <c r="E10">
-[...1 lines deleted...]
-      </c>
       <c r="F10">
+        <v>9443869000.0</v>
+      </c>
+      <c r="G10">
         <v>8185114000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6691098000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6784473000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7354965000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6850549000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4358276000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4556000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5404821000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5258919000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2273834000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6026138000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3131411000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6430521000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6449000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8285860000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8413000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6898000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5762000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8356255000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8174061000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5479294000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3393000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4548256000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5858018000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4074843000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3381300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3713754000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4429805000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4354491000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4050338000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5571056000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7447061000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6285004000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5105100000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5794566000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5675712000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4068214000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5336800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6315241000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7094667000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3212200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4692700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6377342000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5486721000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4544521000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6543900000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8630208000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7779199000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6750950000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7196100000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6739949000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2318100000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3295822000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2940342000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3133550000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>39316000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2269814000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1556715000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1632943000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>7273000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3464000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2277016000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1547705000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>933674000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1783683000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>31995476.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4615676.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>14512246.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>698800.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>933197640.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1227708127.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>167612697.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>20963906.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>39775390.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>20133531.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>266511711.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1137717951.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>463456000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>38375370.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>19652661.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>21519152.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>238639881.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>379561959.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>670923625.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>806968864.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>41356026.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>843057122.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>351218379.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1917593720.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>490640290.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>339158843.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>121399147.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>206294553.0</v>
       </c>
-      <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>97026526.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3779154.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>8865191.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>10198976.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>8116636.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>527823495.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>358861568.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>369548358.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>6945770000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6733450000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9400098000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8134796000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6542862000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6749772000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>4514793000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5363294000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5146184000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2220385000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5951879000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3042314000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6352002000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6344942000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8607121000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8342314000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7379,1542 +7398,1554 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>9158210000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>7131441000.0</v>
+      </c>
+      <c r="E12">
         <v>6796561000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9454000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8185114000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6691098000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6784473000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7354965000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6850549000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4359424000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4556000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5405903000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5259967000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2274850000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6027122000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3132364000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6461360000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6449000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8325724000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8413000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6898000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5762000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8356255000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8174061000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5479294000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3393000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4548256000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5858018000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4074843000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3381300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3713754000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4429805000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4354491000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4050338000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5571056000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7447061000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6285004000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5105100000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5794566000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5675712000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4068214000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5336800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6315241000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7094667000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3212200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4692700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6377342000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5486721000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4544521000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6543900000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9041218000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8032671000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6750950000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7196100000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6739949000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2318100000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3295822000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2940342000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3133550000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2659958000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2269814000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1556715000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1632943000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1181519000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2778192000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2277016000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1547705000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>933674000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1783683000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1741138703.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1261285896.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>465813894.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>896216241.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>933197640.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1227708127.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>167612697.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>477491994.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>212522817.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>925538809.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>266511711.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1137717951.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>463456000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1743477615.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>537064731.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>744693489.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>238639881.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>379561959.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>670923625.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>806968864.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>214062302.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>843057122.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>351218379.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1917593720.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>490640290.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>339158843.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>121399147.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>206294553.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>97026526.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>132985681.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>69273535.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>209239676.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>68471530.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>527823495.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>358861568.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>369548358.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>59334608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60041269000.0</v>
       </c>
       <c r="D13">
         <v>60071416000.0</v>
       </c>
       <c r="E13">
         <v>60071416000.0</v>
       </c>
       <c r="F13">
         <v>60071416000.0</v>
       </c>
       <c r="G13">
-        <v>62071416000.0</v>
+        <v>60071416000.0</v>
       </c>
       <c r="H13">
         <v>62071416000.0</v>
       </c>
       <c r="I13">
         <v>62071416000.0</v>
       </c>
       <c r="J13">
         <v>62071416000.0</v>
       </c>
       <c r="K13">
-        <v>63571416000.0</v>
+        <v>62071416000.0</v>
       </c>
       <c r="L13">
         <v>63571416000.0</v>
       </c>
       <c r="M13">
         <v>63571416000.0</v>
       </c>
       <c r="N13">
         <v>63571416000.0</v>
       </c>
       <c r="O13">
         <v>63571416000.0</v>
       </c>
       <c r="P13">
         <v>63571416000.0</v>
       </c>
       <c r="Q13">
         <v>63571416000.0</v>
       </c>
       <c r="R13">
         <v>63571416000.0</v>
       </c>
       <c r="S13">
         <v>63571416000.0</v>
       </c>
       <c r="T13">
         <v>63571416000.0</v>
       </c>
       <c r="U13">
         <v>63571416000.0</v>
       </c>
       <c r="V13">
         <v>63571416000.0</v>
       </c>
       <c r="W13">
+        <v>63571416000.0</v>
+      </c>
+      <c r="X13">
         <v>63571000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63571416000.0</v>
       </c>
       <c r="Y13">
         <v>63571416000.0</v>
       </c>
       <c r="Z13">
         <v>63571416000.0</v>
       </c>
       <c r="AA13">
+        <v>63571416000.0</v>
+      </c>
+      <c r="AB13">
         <v>63571000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63571416000.0</v>
       </c>
       <c r="AC13">
         <v>63571416000.0</v>
       </c>
       <c r="AD13">
         <v>63571416000.0</v>
       </c>
       <c r="AE13">
+        <v>63571416000.0</v>
+      </c>
+      <c r="AF13">
         <v>63571400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63571416000.0</v>
       </c>
       <c r="AG13">
         <v>63571416000.0</v>
       </c>
       <c r="AH13">
         <v>63571416000.0</v>
       </c>
       <c r="AI13">
         <v>63571416000.0</v>
       </c>
       <c r="AJ13">
         <v>63571416000.0</v>
       </c>
       <c r="AK13">
         <v>63571416000.0</v>
       </c>
       <c r="AL13">
         <v>63571416000.0</v>
       </c>
       <c r="AM13">
+        <v>63571416000.0</v>
+      </c>
+      <c r="AN13">
         <v>63571400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63571416000.0</v>
       </c>
       <c r="AO13">
         <v>63571416000.0</v>
       </c>
       <c r="AP13">
         <v>63571416000.0</v>
       </c>
       <c r="AQ13">
+        <v>63571416000.0</v>
+      </c>
+      <c r="AR13">
         <v>63571400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63571416000.0</v>
       </c>
       <c r="AS13">
         <v>63571416000.0</v>
       </c>
       <c r="AT13">
-        <v>37798100000.0</v>
+        <v>63571416000.0</v>
       </c>
       <c r="AU13">
         <v>37798100000.0</v>
       </c>
       <c r="AV13">
-        <v>37798110000.0</v>
+        <v>37798100000.0</v>
       </c>
       <c r="AW13">
         <v>37798110000.0</v>
       </c>
       <c r="AX13">
         <v>37798110000.0</v>
       </c>
       <c r="AY13">
+        <v>37798110000.0</v>
+      </c>
+      <c r="AZ13">
         <v>37798100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37798110000.0</v>
       </c>
       <c r="BA13">
         <v>37798110000.0</v>
       </c>
       <c r="BB13">
         <v>37798110000.0</v>
       </c>
       <c r="BC13">
+        <v>37798110000.0</v>
+      </c>
+      <c r="BD13">
         <v>37798100000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
-[...1 lines deleted...]
-      </c>
+      <c r="BF13"/>
       <c r="BG13">
         <v>37798110000.0</v>
       </c>
       <c r="BH13">
         <v>37798110000.0</v>
       </c>
       <c r="BI13">
         <v>37798110000.0</v>
       </c>
       <c r="BJ13">
-        <v>6575480000.0</v>
+        <v>37798110000.0</v>
       </c>
       <c r="BK13">
         <v>6575480000.0</v>
       </c>
       <c r="BL13">
         <v>6575480000.0</v>
       </c>
       <c r="BM13">
         <v>6575480000.0</v>
       </c>
       <c r="BN13">
         <v>6575480000.0</v>
       </c>
       <c r="BO13">
         <v>6575480000.0</v>
       </c>
       <c r="BP13">
         <v>6575480000.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BQ13">
         <v>6575480000.0</v>
       </c>
-      <c r="BS13"/>
+      <c r="BR13"/>
+      <c r="BS13">
+        <v>6575480000.0</v>
+      </c>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
-      <c r="BY13">
+      <c r="BY13"/>
+      <c r="BZ13">
         <v>6575060264.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>6564092959.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>6559309835.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>6619100603.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>6012642167.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>6027677551.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13">
+      <c r="CF13"/>
+      <c r="CG13">
         <v>5993603302.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>5933502225.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>5983685945.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>5979657061.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>5988321751.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>5953173072.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>5961623752.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>5953926252.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>5929652663.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>5885630933.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>6019300802.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>7774053569.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>5663916023.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>5770491309.0</v>
       </c>
-      <c r="CT13"/>
-      <c r="CU13">
+      <c r="CU13"/>
+      <c r="CV13">
         <v>7436039434.0</v>
       </c>
-      <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
-      <c r="CY13">
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>7653497639.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>5844001561.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>5721571903.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>5709130044.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>6810299005.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>3238446960.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>3238358968.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>3332418406.0</v>
       </c>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>3195606352.0</v>
+      </c>
+      <c r="C14">
         <v>1597803000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1597803176.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000000.0</v>
       </c>
       <c r="E14">
         <v>1600000000.0</v>
       </c>
       <c r="F14">
+        <v>1600000000.0</v>
+      </c>
+      <c r="G14">
         <v>1627692000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1632407000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1634314000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1650731000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1652584000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1655803000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1657215000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1660424000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1662161000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1665945673.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1669586000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1670652071.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1674579571.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1676938271.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1682008000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1684135971.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1686463071.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1688174171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688693776.0</v>
       </c>
       <c r="Y14">
         <v>1688693776.0</v>
       </c>
       <c r="Z14">
         <v>1688693776.0</v>
       </c>
       <c r="AA14">
         <v>1688693776.0</v>
       </c>
       <c r="AB14">
         <v>1688693776.0</v>
       </c>
       <c r="AC14">
         <v>1688693776.0</v>
       </c>
       <c r="AD14">
+        <v>1688693776.0</v>
+      </c>
+      <c r="AE14">
         <v>1688694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688693776.0</v>
       </c>
       <c r="AF14">
         <v>1688693776.0</v>
       </c>
       <c r="AG14">
         <v>1688693776.0</v>
       </c>
       <c r="AH14">
+        <v>1688693776.0</v>
+      </c>
+      <c r="AI14">
         <v>1688694000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1688693776.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688694000.0</v>
       </c>
       <c r="AK14">
         <v>1688694000.0</v>
       </c>
       <c r="AL14">
         <v>1688694000.0</v>
       </c>
       <c r="AM14">
+        <v>1688694000.0</v>
+      </c>
+      <c r="AN14">
         <v>1688694420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688694000.0</v>
       </c>
       <c r="AO14">
         <v>1688694000.0</v>
       </c>
       <c r="AP14">
         <v>1688694000.0</v>
       </c>
       <c r="AQ14">
+        <v>1688694000.0</v>
+      </c>
+      <c r="AR14">
         <v>1688694025.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1688694000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1455482000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1123269000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1151106591.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123269000.0</v>
       </c>
       <c r="AW14">
         <v>1123269000.0</v>
       </c>
       <c r="AX14">
         <v>1123269000.0</v>
       </c>
       <c r="AY14">
+        <v>1123269000.0</v>
+      </c>
+      <c r="AZ14">
         <v>1151106591.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123269000.0</v>
       </c>
       <c r="BA14">
         <v>1123269000.0</v>
       </c>
       <c r="BB14">
         <v>1123269000.0</v>
       </c>
       <c r="BC14">
-        <v>1151106591.0</v>
+        <v>1123269000.0</v>
       </c>
       <c r="BD14">
         <v>1151106591.0</v>
       </c>
       <c r="BE14">
         <v>1151106591.0</v>
       </c>
       <c r="BF14">
-        <v>1123857000.0</v>
+        <v>1151106591.0</v>
       </c>
       <c r="BG14">
         <v>1123857000.0</v>
       </c>
       <c r="BH14">
-        <v>1152110124.0</v>
+        <v>1123857000.0</v>
       </c>
       <c r="BI14">
         <v>1152110124.0</v>
       </c>
       <c r="BJ14">
-        <v>505841000.0</v>
+        <v>1152110124.0</v>
       </c>
       <c r="BK14">
         <v>505841000.0</v>
       </c>
       <c r="BL14">
         <v>505841000.0</v>
       </c>
       <c r="BM14">
         <v>505841000.0</v>
       </c>
       <c r="BN14">
+        <v>505841000.0</v>
+      </c>
+      <c r="BO14">
         <v>518494431.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505841000.0</v>
       </c>
       <c r="BP14">
         <v>505841000.0</v>
       </c>
       <c r="BQ14">
         <v>505841000.0</v>
       </c>
       <c r="BR14">
         <v>505841000.0</v>
       </c>
       <c r="BS14">
         <v>505841000.0</v>
       </c>
       <c r="BT14">
         <v>505841000.0</v>
       </c>
       <c r="BU14">
         <v>505841000.0</v>
       </c>
       <c r="BV14">
         <v>505841000.0</v>
       </c>
       <c r="BW14">
+        <v>505841000.0</v>
+      </c>
+      <c r="BX14">
         <v>506237272.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505841000.0</v>
       </c>
       <c r="BY14">
         <v>505841000.0</v>
       </c>
       <c r="BZ14">
         <v>505841000.0</v>
       </c>
       <c r="CA14">
         <v>505841000.0</v>
       </c>
       <c r="CB14">
+        <v>505841000.0</v>
+      </c>
+      <c r="CC14">
         <v>506220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492030000.0</v>
       </c>
       <c r="CD14">
         <v>492030000.0</v>
       </c>
       <c r="CE14">
         <v>492030000.0</v>
       </c>
       <c r="CF14">
+        <v>492030000.0</v>
+      </c>
+      <c r="CG14">
         <v>493592278.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>493592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493592279.0</v>
       </c>
       <c r="CI14">
         <v>493592279.0</v>
       </c>
       <c r="CJ14">
         <v>493592279.0</v>
       </c>
       <c r="CK14">
         <v>493592279.0</v>
       </c>
       <c r="CL14">
         <v>493592279.0</v>
       </c>
       <c r="CM14">
         <v>493592279.0</v>
       </c>
       <c r="CN14">
         <v>493592279.0</v>
       </c>
       <c r="CO14">
-        <v>493592280.0</v>
+        <v>493592279.0</v>
       </c>
       <c r="CP14">
         <v>493592280.0</v>
       </c>
       <c r="CQ14">
         <v>493592280.0</v>
       </c>
       <c r="CR14">
-        <v>493665346.0</v>
+        <v>493592280.0</v>
       </c>
       <c r="CS14">
         <v>493665346.0</v>
       </c>
       <c r="CT14">
         <v>493665346.0</v>
       </c>
       <c r="CU14">
         <v>493665346.0</v>
       </c>
       <c r="CV14">
+        <v>493665346.0</v>
+      </c>
+      <c r="CW14">
         <v>477530145.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>463247328.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>494653115.0</v>
       </c>
       <c r="CY14">
         <v>494653115.0</v>
       </c>
       <c r="CZ14">
+        <v>494653115.0</v>
+      </c>
+      <c r="DA14">
         <v>494200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>489500000.0</v>
       </c>
       <c r="DB14">
         <v>489500000.0</v>
       </c>
       <c r="DC14">
         <v>489500000.0</v>
       </c>
       <c r="DD14">
-        <v>334400000.0</v>
+        <v>489500000.0</v>
       </c>
       <c r="DE14">
         <v>334400000.0</v>
       </c>
       <c r="DF14">
         <v>334400000.0</v>
       </c>
+      <c r="DG14">
+        <v>334400000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>63571416000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Y15">
         <v>63571416000.0</v>
       </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>63571416000.0</v>
       </c>
       <c r="AB15">
         <v>63571416000.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15">
+      <c r="AC15">
         <v>63571416000.0</v>
       </c>
+      <c r="AD15"/>
       <c r="AE15">
         <v>63571416000.0</v>
       </c>
       <c r="AF15">
         <v>63571416000.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15">
+      <c r="AG15">
         <v>63571416000.0</v>
       </c>
+      <c r="AH15"/>
       <c r="AI15">
         <v>63571416000.0</v>
       </c>
       <c r="AJ15">
         <v>63571416000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AK15">
         <v>63571416000.0</v>
       </c>
+      <c r="AL15"/>
       <c r="AM15">
         <v>63571416000.0</v>
       </c>
       <c r="AN15">
         <v>63571416000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AO15">
         <v>63571416000.0</v>
       </c>
+      <c r="AP15"/>
       <c r="AQ15">
         <v>63571416000.0</v>
       </c>
       <c r="AR15">
         <v>63571416000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AS15">
+        <v>63571416000.0</v>
+      </c>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>37798100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37798110000.0</v>
       </c>
       <c r="AV15">
         <v>37798110000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AW15">
         <v>37798110000.0</v>
       </c>
+      <c r="AX15"/>
       <c r="AY15">
         <v>37798110000.0</v>
       </c>
       <c r="AZ15">
         <v>37798110000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BA15">
         <v>37798110000.0</v>
       </c>
+      <c r="BB15"/>
       <c r="BC15">
         <v>37798110000.0</v>
       </c>
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>37798110000.0</v>
+      </c>
       <c r="BE15"/>
-      <c r="BF15">
-[...1 lines deleted...]
-      </c>
+      <c r="BF15"/>
       <c r="BG15">
         <v>37798110000.0</v>
       </c>
       <c r="BH15">
         <v>37798110000.0</v>
       </c>
-      <c r="BI15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI15">
+        <v>37798110000.0</v>
+      </c>
+      <c r="BJ15"/>
       <c r="BK15">
         <v>6575480000.0</v>
       </c>
       <c r="BL15">
         <v>6575480000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BM15">
         <v>6575480000.0</v>
       </c>
+      <c r="BN15"/>
       <c r="BO15">
         <v>6575480000.0</v>
       </c>
       <c r="BP15">
         <v>6575480000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BQ15">
         <v>6575480000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BR15"/>
+      <c r="BS15">
+        <v>6575480000.0</v>
+      </c>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>6564092959.5</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>6559309835.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>6619100603.5</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>6027677551.32</v>
       </c>
-      <c r="CE15"/>
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15">
         <v>5993603302.5</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>5983685945.3</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>5979657061.72</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5988321751.21</v>
       </c>
-      <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>5961623752.89</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>5953926252.27</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>5929652663.76</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>6019300802.46</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>7774053569.04</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>5663916023.32</v>
       </c>
-      <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
-      <c r="CZ15">
+      <c r="CZ15"/>
+      <c r="DA15">
         <v>5844001561.75</v>
       </c>
-      <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
-      <c r="DD15">
+      <c r="DD15"/>
+      <c r="DE15">
         <v>3238446960.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16">
-[...1 lines deleted...]
-      </c>
+      <c r="B16"/>
       <c r="C16">
-        <v>1075753000.0</v>
-[...2 lines deleted...]
-      <c r="E16"/>
+        <v>1182081000.0</v>
+      </c>
+      <c r="D16">
+        <v>1076293000.0</v>
+      </c>
+      <c r="E16">
+        <v>1196712000.0</v>
+      </c>
       <c r="F16">
+        <v>1244424000.0</v>
+      </c>
+      <c r="G16">
         <v>1154228000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1019134000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1113084000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1216361000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1028960000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>960078000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4953000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>885477000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>809378000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>845645000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>818205000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>761545000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>653508000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>604646000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>610132000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9842000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6996000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>507000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>549738000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>512825000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>448621000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>506000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>517859000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>485550000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>499651000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>525500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>516081000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>522531000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>515528000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>372561000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>415037000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>468236000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>397772000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>429900000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>441793000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>457127000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>531371000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>564600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>604072000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>645720000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>682800000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>717000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>752342000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>786905000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>848397000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>817500000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>794065000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>798832000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>714675000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>734600000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1338027000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>763838000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>793110000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>761268000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>694091000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>725445000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3623252000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1970478000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1318182000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2378836000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1909718000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3095116000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1319039000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1568571000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2363821000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>174684515.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>199399512.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>0.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>381426004.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>264819692.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BY16">
         <v>1.0</v>
       </c>
       <c r="BZ16">
+        <v>1.0</v>
+      </c>
+      <c r="CA16">
         <v>93141373.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>107718972.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>79528096.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>0.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2808365000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>57666609.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>55052719.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>226629269.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CK16">
         <v>1.0</v>
       </c>
       <c r="CL16">
         <v>1.0</v>
       </c>
       <c r="CM16">
+        <v>1.0</v>
+      </c>
+      <c r="CN16">
         <v>87997685.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>0.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>106486744.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
-      <c r="CY16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>1.0</v>
       </c>
-      <c r="CZ16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DA16"/>
       <c r="DB16">
         <v>0.0</v>
       </c>
       <c r="DC16">
+        <v>0.0</v>
+      </c>
+      <c r="DD16">
         <v>1.0</v>
       </c>
-      <c r="DD16"/>
       <c r="DE16"/>
-      <c r="DF16">
+      <c r="DF16"/>
+      <c r="DG16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8983,52 +9014,53 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -9097,52 +9129,53 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9211,1309 +9244,1318 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>26902779000.0</v>
       </c>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
       <c r="D20">
+        <v>27236854000.0</v>
+      </c>
+      <c r="E20">
         <v>26621229000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>26626392000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>26624732000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>26565135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26390696000.0</v>
       </c>
       <c r="I20">
         <v>26390696000.0</v>
       </c>
       <c r="J20">
         <v>26390696000.0</v>
       </c>
       <c r="K20">
         <v>26390696000.0</v>
       </c>
       <c r="L20">
         <v>26390696000.0</v>
       </c>
       <c r="M20">
         <v>26390696000.0</v>
       </c>
       <c r="N20">
+        <v>26390696000.0</v>
+      </c>
+      <c r="O20">
         <v>26420175000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>26361829000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>26222228000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>26366105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22868268000.0</v>
       </c>
       <c r="S20">
         <v>22868268000.0</v>
       </c>
       <c r="T20">
+        <v>22868268000.0</v>
+      </c>
+      <c r="U20">
         <v>22878452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23026429000.0</v>
       </c>
       <c r="V20">
         <v>23026429000.0</v>
       </c>
       <c r="W20">
         <v>23026429000.0</v>
       </c>
       <c r="X20">
-        <v>23059172000.0</v>
+        <v>23026429000.0</v>
       </c>
       <c r="Y20">
         <v>23059172000.0</v>
       </c>
       <c r="Z20">
         <v>23059172000.0</v>
       </c>
       <c r="AA20">
         <v>23059172000.0</v>
       </c>
       <c r="AB20">
         <v>23059172000.0</v>
       </c>
       <c r="AC20">
-        <v>23062421000.0</v>
+        <v>23059172000.0</v>
       </c>
       <c r="AD20">
         <v>23062421000.0</v>
       </c>
       <c r="AE20">
         <v>23062421000.0</v>
       </c>
       <c r="AF20">
         <v>23062421000.0</v>
       </c>
       <c r="AG20">
         <v>23062421000.0</v>
       </c>
       <c r="AH20">
         <v>23062421000.0</v>
       </c>
       <c r="AI20">
         <v>23062421000.0</v>
       </c>
       <c r="AJ20">
         <v>23062421000.0</v>
       </c>
       <c r="AK20">
         <v>23062421000.0</v>
       </c>
       <c r="AL20">
         <v>23062421000.0</v>
       </c>
       <c r="AM20">
         <v>23062421000.0</v>
       </c>
       <c r="AN20">
         <v>23062421000.0</v>
       </c>
       <c r="AO20">
         <v>23062421000.0</v>
       </c>
       <c r="AP20">
         <v>23062421000.0</v>
       </c>
       <c r="AQ20">
         <v>23062421000.0</v>
       </c>
       <c r="AR20">
+        <v>23062421000.0</v>
+      </c>
+      <c r="AS20">
         <v>22454639000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>22259143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10225280000.0</v>
       </c>
       <c r="AU20">
         <v>10225280000.0</v>
       </c>
       <c r="AV20">
         <v>10225280000.0</v>
       </c>
       <c r="AW20">
         <v>10225280000.0</v>
       </c>
       <c r="AX20">
         <v>10225280000.0</v>
       </c>
       <c r="AY20">
         <v>10225280000.0</v>
       </c>
       <c r="AZ20">
         <v>10225280000.0</v>
       </c>
       <c r="BA20">
         <v>10225280000.0</v>
       </c>
       <c r="BB20">
         <v>10225280000.0</v>
       </c>
       <c r="BC20">
         <v>10225280000.0</v>
       </c>
       <c r="BD20">
         <v>10225280000.0</v>
       </c>
       <c r="BE20">
         <v>10225280000.0</v>
       </c>
       <c r="BF20">
         <v>10225280000.0</v>
       </c>
       <c r="BG20">
         <v>10225280000.0</v>
       </c>
       <c r="BH20">
+        <v>10225280000.0</v>
+      </c>
+      <c r="BI20">
         <v>14524240000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>14045740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064792000.0</v>
       </c>
       <c r="BK20">
         <v>1064792000.0</v>
       </c>
       <c r="BL20">
-        <v>727256000.0</v>
+        <v>1064792000.0</v>
       </c>
       <c r="BM20">
         <v>727256000.0</v>
       </c>
       <c r="BN20">
         <v>727256000.0</v>
       </c>
       <c r="BO20">
+        <v>727256000.0</v>
+      </c>
+      <c r="BP20">
         <v>728201000.0</v>
       </c>
-      <c r="BP20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ20"/>
       <c r="BR20">
         <v>728201000.0</v>
       </c>
-      <c r="BS20"/>
+      <c r="BS20">
+        <v>728201000.0</v>
+      </c>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>917777715.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>93641249.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>20133609000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>20731604000.0</v>
+      </c>
+      <c r="E21">
         <v>20901782000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21110277000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21346382000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21696512000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21780621000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21967005000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22240304000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22572279000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>22676303000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22667354000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22953906000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>23363421000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>23267920000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23487598000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20968854000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>21236039000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16930844000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17138920999.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17345233000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17555688000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>17415826000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17736410000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>18036779000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>18215780000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>18483148000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18633853000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>18827555000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>19158564000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>19352066000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>42723161000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19921266000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>20269483000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>20334722000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>20720171000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>21019075000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>21421075000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>21690856000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>21964247000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>22252046000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>22544770000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>22877278000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>23189734000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>20763127000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>21062144000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>18435330000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>18729318000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18985313000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>19277779000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>19489680000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>19381047000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>19628381000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>19784009000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>19053437000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>19397944000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>19676244000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>19828404000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>20008385000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>21093500000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>737906000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>665682000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>665008000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>624364000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>700344000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>728676000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4262844000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>764984000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1514129000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1852573062.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>719537520.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>762600739.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>801184682.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>861545784.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>804092959.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>834813796.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>876018092.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900731747.0</v>
       </c>
       <c r="CB21">
         <v>900731747.0</v>
       </c>
-      <c r="CC21"/>
+      <c r="CC21">
+        <v>900731747.0</v>
+      </c>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
-[...1 lines deleted...]
-      </c>
+      <c r="CH21"/>
       <c r="CI21">
         <v>87370435.0</v>
       </c>
-      <c r="CJ21"/>
+      <c r="CJ21">
+        <v>87370435.0</v>
+      </c>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>1784000000.0</v>
+      </c>
+      <c r="C22">
         <v>1734828000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>1475998000.0</v>
+      </c>
+      <c r="E22">
         <v>1256004000.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
+        <v>991821000.0</v>
+      </c>
+      <c r="G22">
         <v>1209673000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1097238000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1200976000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1030755000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1036717000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>822814000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>888000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>760812000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1131916000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>789724000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>770980000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>800917000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>796673000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>640000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>588117000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>676000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1012000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>633000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>520563000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>619472000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>724226000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>578000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>670079000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>579345000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>544466000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>462100000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>459313000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>491358000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>510641000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>348755000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>380610000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>389867000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>397539000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>410400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>500096000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>478512000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>508853000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>603600000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>647151000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>680396000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>647400000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>479800000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>519445000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>510334000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>564241000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>505600000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>640604000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>502803000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>404044000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>387800000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>463750000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>487136000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>434722000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>471721000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>496797000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>528285000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>98229000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>77499000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>169156000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>178919000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>168608000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>148436000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>170359000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>168130000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>173300000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>164422164.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>144984944.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>132040213.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>125378696.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1117890392.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>95998114.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>83602881.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>74273652.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>909421685.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>74997727.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>77862687.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>78774202.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22">
         <v>78962647.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>85258656.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>90383109.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>908060235.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>101724195.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>105583782.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>109726245.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1125801989.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>142484738.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>157551321.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>165920864.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1003092952.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>384578763.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>399745500.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>1074035882.0</v>
       </c>
-      <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>701233091.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="DC22">
         <v>1.0</v>
       </c>
-      <c r="DD22"/>
+      <c r="DD22">
+        <v>1.0</v>
+      </c>
       <c r="DE22"/>
-      <c r="DF22">
+      <c r="DF22"/>
+      <c r="DG22">
         <v>2.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>128884485000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>128071708000.0</v>
+      </c>
+      <c r="E23">
         <v>123899419000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>126412737000.0</v>
+      </c>
+      <c r="G23">
         <v>126605065000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>124940673000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>123667672000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>124088797000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>123859243000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>120737980000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>119991000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>120157398000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>121842519000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>119121483000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>122372426000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>120009777000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>116489853000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>115743000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>112916316000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>113739000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>111252000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>108738000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>109237398000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>110692090000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>109814674000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>108290000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>110683780000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>113061210000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>111039999000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>102561300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>104334322000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>104641035000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>102281144000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>101382835000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>102287037000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>104356478000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>103355224000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>102066200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>101708361000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>101547561000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>101245302000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>101685000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>102207827000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>102067157000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>72778000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>73065300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>70647163000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>69479940000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>67950860000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>69541100000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>71515658000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>70597146000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>68634622000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>70254700000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>68661808000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>64456224000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>65388941000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>65489973000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>67845263000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>67408672000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>20556491000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>19966294000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>20077733000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>19563236000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>21122012000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>20461431000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>19455785000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>18982734000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>19822300000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>19993522254.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>19324796452.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>18132005387.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>18611907333.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>18923073195.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>18528116841.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>17730063378.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>18191815738.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>18102031197.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>19600697729.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>17932668812.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>18691524205.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>18849142000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>19867426672.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>18400596984.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>18921560920.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>18756728716.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>18778641571.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>19338688628.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>20131563475.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>20041536232.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>20795016583.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>20371230621.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>23090091812.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>25055578702.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>22571605634.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>21524522755.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>26460527719.0</v>
       </c>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>24603142652.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>18942254256.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>18428740888.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>18082901456.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>21606971065.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>15646717665.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>15381432040.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>15680999060.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>14507000000.0</v>
+      </c>
+      <c r="C24">
         <v>14678000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4448139000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3590815000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13522000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>13956000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3572592000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13190000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>14301000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14112000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4542618000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4485636000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4983681000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5324061000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4752415000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5030614000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>11777001000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10647423000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10027000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8297000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8545000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8808000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9557000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7832527000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1535072000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1550686000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2536297000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3570471000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
@@ -10551,129 +10593,130 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>14997817000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13165409000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13522426000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13955469000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14298572000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13190192000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>13376779000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12421719000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13462495000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13281851000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13747209000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11777001000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10647423000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10027086000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8297244000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8545297000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8808020000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9556694000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7832527000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8289636000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8470223000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9698183000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11026819000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -10711,131 +10754,132 @@
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>481100000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>462185000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>633040000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>594779000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>624089000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>609003000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>526860000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>529318000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>484654000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>475039000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>433800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>468824000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>411717000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>392336000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>374278000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>383514000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>393528000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>699474000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>190000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>215424000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>204797000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>197127000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>168017000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>178771000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
@@ -10873,52 +10917,53 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10987,453 +11032,459 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>11232000000.0</v>
+      </c>
+      <c r="C28">
         <v>10556138000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
-        <v>11315066000.0</v>
+        <v>13314342000.0</v>
       </c>
       <c r="E28">
-        <v>10861000000.0</v>
+        <v>11280006000.0</v>
       </c>
       <c r="F28">
+        <v>10871821000.0</v>
+      </c>
+      <c r="G28">
         <v>12374276000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14055432000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12467544000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11525013000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11674976000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14378951000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13199000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12863765000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13723187000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17027962000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13721443000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13251193000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9156974000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10485000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4419147000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4531000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5948000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7478000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4276753000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4974259000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7903385000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10432000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9162168000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8879687000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10119223000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2758200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2591883000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2076158000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3674666000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4411503000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2485567000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2974955000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4537864000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4119000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3049633000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2951620000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4853514000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4884500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4428007000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4439862000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3771500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3106500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1968498000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2849467000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4018123000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2209700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>583135000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1236677000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>974540000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>771100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1387059000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3188159000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2649863000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3263617000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1892041000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5681890000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>129667000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>269011000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>294999000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2026631000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3558868000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1242945000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2382648000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2387083000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2339682000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3704481723.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2794844728.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2734673426.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2823709293.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2375698025.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>893440074.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1859841553.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2032760392.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2292731785.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2176033155.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1933053682.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1157530421.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1934152000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2749855432.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2526312159.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2519452194.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2518332295.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1486323375.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2569201267.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1847960928.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2923767805.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1930247759.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2696315418.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2954689956.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>4095752271.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>4679048475.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3493000272.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>3797666479.0</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>1801148491.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1177280366.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1249184206.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1211626124.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1064141094.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>273595455.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>393675256.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>386990821.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>19716000000.0</v>
+      </c>
+      <c r="C29">
         <v>19871000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>73635570000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>72416152000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20315000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>20562000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>75229506000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19252000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18880000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18526000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>74707983000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>87081000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>75621723000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>75672933000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>76641328000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>84412645000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>85690363000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16934000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>82058000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>81714000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>82865000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71977152000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>82480301000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>73389416000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>75478617000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11473,434 +11524,438 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>10496000000.0</v>
+      </c>
+      <c r="C30">
         <v>13238622000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>10045839000.0</v>
+        <v>13663503000.0</v>
       </c>
       <c r="E30">
+        <v>12987276000.0</v>
+      </c>
+      <c r="F30">
         <v>12234191000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12550259000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12630379000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12288535000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12343346000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12563492000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12267866000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11646884000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11323088000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11728104000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12137888000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12118797000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11595198000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11982226000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8100000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12516204000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7921000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8150000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11214237000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11835911000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11619098000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12806323000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13308000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14209664000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14299917000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13849570000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13253189000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12201172000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11115601000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11539186000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11316705000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11453665000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11688156000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>11567315000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11976781000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>11097465000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10758517000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9250681000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>10807100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10394105000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10173224000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8738700000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8926723000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8279992000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>8043222000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7911245000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5803999000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5722494000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5391883000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5550064000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5548078000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7291914000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7590657000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7761252000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7623979000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7505424000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6905078000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3245192000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3360803000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3448823000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3500742000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3479444000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3821718000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4262844000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3139964000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4252089000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3152831000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3160402804.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2949792378.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4030278337.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2831816049.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3118778141.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3235963225.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4167546774.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3270124775.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4948114888.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3073287611.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2910735384.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4406042000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2779229475.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2803528665.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2938942168.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2696714596.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2640136484.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2595019548.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2671452143.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3561341000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2538323807.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2157371244.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2124476719.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1982047872.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1893625029.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1822957830.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>1781350404.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>1618350203.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1462864619.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1494771321.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1219994872.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1226666312.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1140262605.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>940301960.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>991563758.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>20202932000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>18678490000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>19602517000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>18176338000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>26265746000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>25822889000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>29536000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>28605000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>29646927000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>28974647000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>29372295000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>28446580000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>30117626000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>29180626000.0</v>
       </c>
-      <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
@@ -11939,129 +11994,132 @@
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>-1446000000.0</v>
+      </c>
+      <c r="C32">
         <v>2578000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-25854000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>369370000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-467000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-961000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1443612000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-926000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>670000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>238000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-839222000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1643000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-2921782000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>-4886810000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-3692854000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-7786248000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-49442000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-1399000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1459000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>851000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1365000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1185784000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2179175000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>515504000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1975613000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12101,459 +12159,465 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>100978000000.0</v>
+      </c>
+      <c r="C33">
         <v>100603017000.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
+        <v>102851415000.0</v>
+      </c>
+      <c r="E33">
         <v>99650655000.0</v>
       </c>
-      <c r="E33">
-[...1 lines deleted...]
-      </c>
       <c r="F33">
+        <v>100138295000.0</v>
+      </c>
+      <c r="G33">
         <v>100807585000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>102126346000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>100590900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>100249019000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>100362779000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>101493018000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>100590000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>100253764000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>100989656000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>101837573000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>101278073000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>102208335000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>94819499000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>94603000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>89529558000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>89480000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>89353000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>89678000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>86956210000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>88358519000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>88670761000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>89645000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>89962934000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>90300910000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>90827366000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>84198300000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>86484303000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>86981419000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>84370767000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>84651169000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>83617799000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>83105458000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>83338047000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>83667300000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>83273784000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>83006119000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>83253312000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>83775700000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>83174797000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>82587446000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>57572300000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>57547900000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>54215371000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>53959629000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>53136921000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>53604400000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>52983891000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>53370078000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>53193109000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>53982800000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>52722843000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>53128115000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>53301295000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>53679855000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>55970668000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>56280624000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>14702474000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>14818845000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>14455846000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>14332179000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>14355797000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>13413155000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>13147775000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>13190949000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>13272224000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>13533202355.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>13430337700.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>13275471762.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>13456019426.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>13721240632.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>12856674184.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>13002910490.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>13169116037.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>13434287247.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>13490272755.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>13117937929.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>13475640759.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>13736244000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>13701058470.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>13824193635.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>14188041602.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>14593763174.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>14603560102.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>14930743856.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>15373279952.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>15937018376.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>16033864898.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>16430691317.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>17302319917.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>20351763231.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>17442954934.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>17973229923.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>22795099968.0</v>
       </c>
-      <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>21743788858.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>16194337000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>15588410290.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>15330030180.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>19460707073.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>13365056610.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>13359349224.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>13553041577.0</v>
       </c>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>2150000000.0</v>
+      </c>
+      <c r="C34">
         <v>2104000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1748851000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1593209000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1856000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1803000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1643487000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2208000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2160000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2122000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1876185000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1855000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1341448000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>1478381000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1216103000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1198961000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1191631000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1486000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1933000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1844000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1823000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1418000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1494368000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1468505000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1445240000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1422739000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>997828000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
@@ -12591,700 +12655,707 @@
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>33829000000.0</v>
+      </c>
+      <c r="C35">
         <v>34228609000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
+        <v>33822835000.0</v>
+      </c>
+      <c r="E35">
         <v>31519621000.0</v>
       </c>
-      <c r="E35">
-[...1 lines deleted...]
-      </c>
       <c r="F35">
+        <v>31532104000.0</v>
+      </c>
+      <c r="G35">
         <v>31702897000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>30883239000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>30563515000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>31761210000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>31875892000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>31026476000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>29621000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>28629610000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>29478868000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>28494916000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>28439787000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>26336374000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>24594475000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>23199000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>21428809000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>21561000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>20699000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>21306000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>19288092000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>19631861000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>19432797000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>20102000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>21055158000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>21150954000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>20840459000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>13793400000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>13159643000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>14009096000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>14144721000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>14058946000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>13301325000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>13495453000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>14711251000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>12383300000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>12627598000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>14275297000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>14756737000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>15136100000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>14260909000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>14308512000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>12500100000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>12104200000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>11935189000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>11570174000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>12377720000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>12878400000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>13165810000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>13497723000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>11962488000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>12036100000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>12360690000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>9662374000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>9405685000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>9418925000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10832646000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>11074788000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2460623000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>2579334000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>2991062000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>3138438000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3234794000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2749500000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>2639388000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>4031442000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>4103199000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>4099752375.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3200527824.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3136732708.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>3129170496.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3244027438.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>2478008453.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>973804140.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>965966846.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1271115010.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1479712844.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>3311272025.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>3203455888.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>13416127000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>3211050397.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>3201835959.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>3114707720.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>3190172300.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1643180465.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1847804120.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1772507122.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1888118721.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1546007289.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>2654664147.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>3214915233.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>3531296113.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>2623549290.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>1947164703.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>3112673904.0</v>
       </c>
-      <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>2490797285.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>1071351587.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>1248568015.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>1272034100.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>2300221049.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>983854620.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>1005645472.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>951471757.0</v>
       </c>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>3706993000.0</v>
+        <v>4265000000.0</v>
       </c>
       <c r="C36">
-        <v>3598610000.0</v>
+        <v>3706994000.0</v>
       </c>
       <c r="D36">
-        <v>6766130000.0</v>
+        <v>6749448000.0</v>
       </c>
       <c r="E36">
-        <v>6579221000.0</v>
+        <v>6631408000.0</v>
       </c>
       <c r="F36">
+        <v>6433046000.0</v>
+      </c>
+      <c r="G36">
         <v>6305340000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6285100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5901703000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5674982000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2284500000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5559612000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5517219000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6165613000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2000890000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5423328000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5507529000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6023778000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5681026000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5574724000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3049715000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1454716000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1146000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4414000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4458920000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5498637000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5235955000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5184000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5071717000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5427294000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6418151000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>7453300000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>9439763000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>10269929000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>7772049000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>7626639000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>7345266000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>7282545000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>7363784000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>7067500000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>7291035000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6968690000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6813307000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>6769200000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>6652996000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6474384000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>5712300000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>5456600000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5564370000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5370905000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>5370516000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>5256600000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5472044000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5499899000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>5313528000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5199700000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>5197791000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>5076506000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>4893738000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>4906424000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3365891000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>3211368000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2367194000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2283158000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2086495000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>353048000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>371294000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1242756000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>282374000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>992331000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>248872000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1231097791.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2106062348.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2032922616.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1669948565.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>2040508421.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1921660230.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1891109945.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1790271502.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1249286740.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1807690790.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>923682549.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>968541722.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1124656000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>921017790.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1300723641.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1263478599.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>778987316.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>751282924.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>796673988.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>790599981.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>821728154.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>782530687.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>739037671.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>760046743.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>760647141.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>731424170.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>741750108.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>713466295.0</v>
       </c>
-      <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>1436053038.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>1379319496.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>1503983458.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>1595130325.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>2366440358.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>869716710.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>898845896.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>865376256.0</v>
       </c>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -13353,952 +13424,960 @@
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>6161158000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5916856000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5644173000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5476312000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5424062000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5067890000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>4507269000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4930481000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4695363000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4352847000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5903722000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6418343000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5848478000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>80000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4987000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4519507000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-1000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4603429000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5655034000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5398519000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5418577000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3959015000.0</v>
       </c>
-      <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>1.0</v>
       </c>
-      <c r="BT38"/>
-      <c r="BU38">
+      <c r="BU38"/>
+      <c r="BV38">
         <v>1.0</v>
       </c>
-      <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
-      <c r="BZ38">
+      <c r="BZ38"/>
+      <c r="CA38">
         <v>0.0</v>
       </c>
-      <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>1.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>1.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CK38">
         <v>1.0</v>
       </c>
       <c r="CL38">
         <v>1.0</v>
       </c>
       <c r="CM38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="CN38">
         <v>0.0</v>
       </c>
       <c r="CO38">
         <v>0.0</v>
       </c>
       <c r="CP38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="CQ38">
         <v>1.0</v>
       </c>
       <c r="CR38">
+        <v>1.0</v>
+      </c>
+      <c r="CS38">
         <v>0.0</v>
       </c>
-      <c r="CS38"/>
       <c r="CT38"/>
-      <c r="CU38">
+      <c r="CU38"/>
+      <c r="CV38">
         <v>1.0</v>
       </c>
-      <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
-      <c r="CZ38">
+      <c r="CZ38"/>
+      <c r="DA38">
         <v>1.0</v>
       </c>
-      <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>4149808000.0</v>
+        <v>7173000000.0</v>
       </c>
       <c r="C39">
-        <v>2814056000.0</v>
+        <v>4149807000.0</v>
       </c>
       <c r="D39">
-        <v>6150360000.0</v>
+        <v>2949351000.0</v>
       </c>
       <c r="E39">
-        <v>3656809000.0</v>
+        <v>3208923000.0</v>
       </c>
       <c r="F39">
+        <v>3657375000.0</v>
+      </c>
+      <c r="G39">
         <v>3852434000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2395612000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2802788000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3110712000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3045706000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1794858000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1959258000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2692425000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2732876000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2081448000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2407874000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2531393000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2685691000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5871000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>580169000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7249000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5839000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1201638000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1291289000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1920940000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2211116000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>382000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1350530000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2023020000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1855334000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>884350000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1475780000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1739348000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1701441000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1180117000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1263907000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1725936000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1904288000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1154554000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1272486000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1628701000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2783265000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1161727000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1676533000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1531424000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2607400000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1418155000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1255013000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1480034000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1793932000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>853884000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>999654000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1203456000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>737369000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1087388000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1443352000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>932216000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>595850000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>774501000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>738824000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1034727000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>240782000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>152432000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>370965000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>369877000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>339971000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>235710000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>327102000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1550017000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>341004000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1433348000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1327785108.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1308887137.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>104014633.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1436818872.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1228958273.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1239974084.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>377660931.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1185098490.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>161773549.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1397068873.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1088655906.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>243400000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1564698465.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1150551297.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>959500550.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>319469000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1053658829.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1036417815.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1170136270.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>344892000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1237286016.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1274398359.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1579780590.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2231127307.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>2511288063.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1207190353.0</v>
       </c>
-      <c r="CT39"/>
-      <c r="CU39">
+      <c r="CU39"/>
+      <c r="CV39">
         <v>1677782791.0</v>
       </c>
-      <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
-      <c r="CY39">
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>1143977064.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1152066953.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>1276285741.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1323636727.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>851126149.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>613574955.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>722919288.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>766845365.0</v>
       </c>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>9331791000.0</v>
+        <v>6834000000.0</v>
       </c>
       <c r="C40">
-        <v>8955199000.0</v>
+        <v>9253603000.0</v>
       </c>
       <c r="D40">
-        <v>9414142000.0</v>
+        <v>8959696000.0</v>
       </c>
       <c r="E40">
-        <v>8989736000.0</v>
+        <v>8239779000.0</v>
       </c>
       <c r="F40">
+        <v>7745666000.0</v>
+      </c>
+      <c r="G40">
         <v>7846440000.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
+        <v>6183912620.0</v>
+      </c>
+      <c r="I40">
         <v>6985523000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7383565000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8340636000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4869481000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4892009000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5683323000.0</v>
       </c>
-      <c r="N40">
-[...1 lines deleted...]
-      </c>
       <c r="O40">
+        <v>12150514897.0</v>
+      </c>
+      <c r="P40">
         <v>6788756000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8871315000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>10341547000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6675019000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6926354000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9697373000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1040000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1043000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5463802000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6198194000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8642526000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5267769000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>6227000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>7422014000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>10071938000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>6072610000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5718363000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>7714861000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>7332953000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4946425000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>5278114000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>6492740000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>7265344000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5423128000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5963297000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>7308114000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>7705853000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>5863824000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4984917000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>6521179000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5908874000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>6850600000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>4106572000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3256386000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2430630000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2503027000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>3197840000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4237122000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>3682638000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>3242378000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>3145223000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>3076059000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2967996000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2545066000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2791818000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>5665414000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>4042249000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>3187257000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1391815000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2364246000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1648882000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1288839000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2502101000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1473492000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1141349000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1976894000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>3013334000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>2491056672.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2469866830.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>2956173821.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>3122466947.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2532987497.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>2490568968.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>3468529795.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2780528366.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3581654778.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>3122237586.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>3137509606.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-923733818.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>4956452572.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2974838517.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2209563054.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>2279405000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>2117025966.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1896380372.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>2828124913.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>2662918713.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1860129195.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1812638887.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>1853872976.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1716848098.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1833134956.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1909264522.0</v>
       </c>
-      <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>2350355706.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>1717736096.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>1711127418.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>1631097577.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>1436513544.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>1266461578.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>1394879580.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>1499401904.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>1491019971.0</v>
       </c>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>16159361000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>15135472000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>14617390000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>14486594000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>13876329000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>13101831000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13354000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>12773000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11823845000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11683720000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11395888000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11287068000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>10907823000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>10349661000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
@@ -14337,360 +14416,362 @@
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>-162000.0</v>
       </c>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
-        <v>-697752000.0</v>
+        <v>-164001.0</v>
       </c>
       <c r="E42">
-        <v>-929090000.0</v>
+        <v>-632581000.0</v>
       </c>
       <c r="F42">
+        <v>204853000.0</v>
+      </c>
+      <c r="G42">
         <v>-460107000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-194000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-928050000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-257227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-194000.0</v>
       </c>
       <c r="K42">
         <v>-194000.0</v>
       </c>
       <c r="L42">
-        <v>-86337000.0</v>
+        <v>-194000.0</v>
       </c>
       <c r="M42">
         <v>-86337000.0</v>
       </c>
       <c r="N42">
-        <v>-71967000.0</v>
+        <v>-86337000.0</v>
       </c>
       <c r="O42">
+        <v>-86160974.0</v>
+      </c>
+      <c r="P42">
         <v>2982109000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-457495000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-313381000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-115476000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-2069074000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>69351000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-253499000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-185828000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-4737197000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-175640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-87820000.0</v>
       </c>
       <c r="Z42">
         <v>-87820000.0</v>
       </c>
       <c r="AA42">
+        <v>-87820000.0</v>
+      </c>
+      <c r="AB42">
         <v>-5687962000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-175640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-87820000.0</v>
       </c>
       <c r="AD42">
         <v>-87820000.0</v>
       </c>
       <c r="AE42">
+        <v>-87820000.0</v>
+      </c>
+      <c r="AF42">
         <v>-6792854000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-175640000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-330431000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-87820000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-4655092000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-87820000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-175580000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>-4388961000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-87805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75388000.0</v>
       </c>
       <c r="AP42">
         <v>-75388000.0</v>
       </c>
       <c r="AQ42">
+        <v>-75388000.0</v>
+      </c>
+      <c r="AR42">
         <v>-3773168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70448000.0</v>
       </c>
       <c r="AS42">
         <v>-70448000.0</v>
       </c>
       <c r="AT42">
+        <v>-70448000.0</v>
+      </c>
+      <c r="AU42">
         <v>-70400000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-4373486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70448000.0</v>
       </c>
       <c r="AW42">
         <v>-70448000.0</v>
       </c>
       <c r="AX42">
         <v>-70448000.0</v>
       </c>
       <c r="AY42">
+        <v>-70448000.0</v>
+      </c>
+      <c r="AZ42">
         <v>-2533402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70448000.0</v>
       </c>
       <c r="BA42">
         <v>-70448000.0</v>
       </c>
       <c r="BB42">
         <v>-70448000.0</v>
       </c>
       <c r="BC42">
+        <v>-70448000.0</v>
+      </c>
+      <c r="BD42">
         <v>-4319217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37727662000.0</v>
       </c>
       <c r="BE42">
         <v>37727662000.0</v>
       </c>
       <c r="BF42">
+        <v>37727662000.0</v>
+      </c>
+      <c r="BG42">
         <v>1927296000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1923100000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-29929000.0</v>
       </c>
-      <c r="BI42"/>
       <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>1694099000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>3393118000.0</v>
       </c>
-      <c r="BM42"/>
-      <c r="BN42">
+      <c r="BN42"/>
+      <c r="BO42">
         <v>1251646000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>8759000.0</v>
       </c>
-      <c r="BP42"/>
-      <c r="BQ42">
+      <c r="BQ42"/>
+      <c r="BR42">
         <v>9245968000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>9246669642.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>2010882530.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>9365749172.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>9238687729.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>9229490097.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>9244923400.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>9216129729.0</v>
       </c>
-      <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>-2057.1</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>9222586952.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2704537262.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2702700588.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>2709357345.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-1536586347.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1.0</v>
       </c>
-      <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>-2669.87</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>8718002275.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CK42">
         <v>1.0</v>
       </c>
       <c r="CL42">
+        <v>1.0</v>
+      </c>
+      <c r="CM42">
         <v>-2895.61</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>8674771172.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>2721485412.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>3164801416.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>2761953292.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>3485759869.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>2599711593.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>2648379813.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>3486143868.0</v>
       </c>
-      <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>3484962351.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>-1843.49</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-1807.01</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-1746.4</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>3127502781.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>16227368595.0</v>
       </c>
-      <c r="DE42"/>
-      <c r="DF42">
+      <c r="DF42"/>
+      <c r="DG42">
         <v>0.0</v>
       </c>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14759,52 +14840,53 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -14873,715 +14955,720 @@
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>196701565000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>195098914000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>189447649000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>187798234000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>186388025000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>185180626000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>181736820000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>178843632000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>176707399000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>175007967000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>172251930000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>169391029000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>166089423000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>163595615000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>44329000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>44309000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>44352593000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>41728273000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>42046969000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>42847264000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>43058998000.0</v>
       </c>
-      <c r="AC45"/>
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>42208297000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>34115327000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>34135398000.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>33113946000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>33222316000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>32417039000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>31673365000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>31924918000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>30722438000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>30236307000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>30476765000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>30624916000.0</v>
       </c>
-      <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>20597400000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>20453864000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>19469512000.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>18274345000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>18441647000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>17462604000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>17056283000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>17610851000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>17002462000.0</v>
       </c>
-      <c r="BE45"/>
-      <c r="BF45">
+      <c r="BF45"/>
+      <c r="BG45">
         <v>17098166000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>17153920000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>16403063000.0</v>
       </c>
-      <c r="BI45"/>
-      <c r="BJ45">
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>9950266000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>10200697000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>9671620000.0</v>
       </c>
-      <c r="BM45"/>
-      <c r="BN45">
+      <c r="BN45"/>
+      <c r="BO45">
         <v>9472860000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>9672137000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>9469968000.0</v>
       </c>
-      <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>9688046000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>9869679751.21</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>10071612824.0</v>
       </c>
-      <c r="BU45"/>
-      <c r="BV45">
+      <c r="BV45"/>
+      <c r="BW45">
         <v>10067108464.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>10279859449.6</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>10130920995.3</v>
       </c>
-      <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>10409185194.6</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>10722589585.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>11682581965.5</v>
       </c>
-      <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>12023000554.92</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>12358023000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>12341891430.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>12924563003.52</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>13372930324.52</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>13492329147.66</v>
       </c>
-      <c r="CK45"/>
-      <c r="CL45">
+      <c r="CL45"/>
+      <c r="CM45">
         <v>14200951705.44</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>14675974042.81</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>14860703812.64</v>
       </c>
-      <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>15933812567.76</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>18892911374.64</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>15627485981.26</v>
       </c>
-      <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
-      <c r="CZ45">
+      <c r="CZ45"/>
+      <c r="DA45">
         <v>14815017505.53</v>
       </c>
-      <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
-      <c r="DD45">
+      <c r="DD45"/>
+      <c r="DE45">
         <v>12495339900.0</v>
       </c>
-      <c r="DE45"/>
       <c r="DF45"/>
+      <c r="DG45"/>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>45939000000.0</v>
+      </c>
+      <c r="C46">
         <v>45811468000.0</v>
       </c>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
+        <v>47357040000.0</v>
+      </c>
+      <c r="E46">
         <v>44728474000.0</v>
       </c>
-      <c r="E46">
-[...1 lines deleted...]
-      </c>
       <c r="F46">
+        <v>45226898000.0</v>
+      </c>
+      <c r="G46">
         <v>45756460000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>46812381000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>45826158000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>45518868000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>45640819000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>46318147000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>45479000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>44466999000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>45079700000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>45898185000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>45539264000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>45598754000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>44802205000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>44409000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>44061273000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>44329000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>44309000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>44353000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>41728273000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>41768346000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>42046969000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>42847000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>43058998000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>42880011000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>42208297000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>34115300000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>34135398000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>33473083000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>33113946000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>33222316000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>32417039000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>31811114000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>31673365000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>31924900000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>30722438000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>30313493000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>30236307000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>30476700000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>30624916000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>30073795000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>20597400000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>20453900000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>19469512000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>18945461000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>18274345000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>18441600000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>17462604000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>17085082000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>17056283000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>17610900000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>17002462000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>17132350000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>17098166000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>17153920000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>16403063000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>16263963000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>9950266000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>10200697000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>9671620000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>9655951000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>9472860000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>9672137000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>9469968000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>9563794000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>9688046000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>9869679751.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>10071612824.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>9955289133.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>10067108464.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>10279859449.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>10130920995.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>10276986749.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>10409185194.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>10722589585.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>11682581965.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>11673589214.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>12023000554.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>12358023000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>12341891430.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>12523469994.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>12924563003.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>13372930324.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>13492329147.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>13753829426.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>14200951705.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>14675974042.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>14860703812.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>15188913166.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>15933812567.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>18892911374.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>15627485981.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>16390608480.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>21118201973.0</v>
       </c>
-      <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>20307735820.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>14815017505.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>14084426832.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>13734899855.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>17094266715.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>12495339900.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>12460503328.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>12687665321.0</v>
       </c>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>47357040000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>44728474000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>45226898000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>45756460000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>46812381000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>45826158000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>45478509000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>44466999000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>45079700000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>45898185000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>45539264000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>45598754000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>44802205000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>44408491000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>44073000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>44329000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>44308556000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>44352593000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>41728273000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>41768346000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>42046969000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>42847264000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>43058998000.0</v>
       </c>
-      <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
@@ -15619,368 +15706,370 @@
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>4982746000.0</v>
       </c>
-      <c r="C48">
-[...1 lines deleted...]
-      </c>
       <c r="D48">
-        <v>8940299000.0</v>
+        <v>8735352000.0</v>
       </c>
       <c r="E48">
+        <v>2148780000.0</v>
+      </c>
+      <c r="F48">
         <v>8805881000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>669630000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>7523216000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1836927000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3307014000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2640184000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5885575000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1923619000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1263237000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1479849000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1041180000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5175582000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3963542000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>309875000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2147878000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1691190000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>947667000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2104945000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>4737197000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1529144000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>936894000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>728771000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>5687962000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1506613000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>514831000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>637934000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>6792854000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>4171028000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3796626000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>956589000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>4655092000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>2226618000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1311601000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>531079000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4388961000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1393060000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1060904000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>744936000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3697794000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1001361000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>721938000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>579300000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>4303071000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2937714000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2762941000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>660770000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2463034000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2101545000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1783045000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>809745000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>4248769000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>3038423000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2105905000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>962306000.0</v>
       </c>
-      <c r="BG48"/>
-      <c r="BH48">
+      <c r="BH48"/>
+      <c r="BI48">
         <v>1316997000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1618298000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>418337000.0</v>
       </c>
-      <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>1221017000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>4547071000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>3769733000.0</v>
       </c>
-      <c r="BO48"/>
-      <c r="BP48">
+      <c r="BP48"/>
+      <c r="BQ48">
         <v>4234810000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>640281000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>3875758000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>659605470.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1106942616.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>494606969.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>489434279.0</v>
       </c>
-      <c r="BW48"/>
-      <c r="BX48">
+      <c r="BX48"/>
+      <c r="BY48">
         <v>1593732467.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1073080754.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>591798870.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>703925455.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>2228279517.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1451453864.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>2143802993.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>879604000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1155575767.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1304495199.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>2507939714.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>2016263708.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>3568210699.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>3011230974.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>3405639849.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>2984353489.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>5251203496.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>4771042370.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>5521511295.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>4452601525.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>5638398878.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>5741148790.0</v>
       </c>
-      <c r="CT48"/>
-      <c r="CU48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>5333542807.0</v>
       </c>
-      <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
-      <c r="CY48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>5615932785.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>5392464495.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>5036559710.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>4759900520.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>5489910003.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>2782756395.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>2669073576.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>2629139358.0</v>
       </c>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -16049,135 +16138,138 @@
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
+        <v>5209000000.0</v>
+      </c>
+      <c r="C50">
         <v>5193000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>465688000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>387185000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>6793000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6606000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1927332000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6062000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4579000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4414000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>598570000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>4378000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1986661000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>2516778000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2518049000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>4605603000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4940072000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>6907000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>4410000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4399000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4038000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3683000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4800481000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2612182000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2714354000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2097225000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>2683605000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
@@ -16215,892 +16307,898 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>19626688000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
-        <v>18111627000.0</v>
+        <v>20346681000.0</v>
       </c>
       <c r="E51">
-        <v>20315000000.0</v>
+        <v>18076567000.0</v>
       </c>
       <c r="F51">
+        <v>20315690000.0</v>
+      </c>
+      <c r="G51">
         <v>20559390000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>20746530000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>19252017000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>18879978000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>18525525000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>18737227000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>17755000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>18268586000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>18982106000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>19301796000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>19747581000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>16382604000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>15587495000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>16934086000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>12706178000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>12944297000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12846020000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>13240000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12633008000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>13148320000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>13382679000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13825183000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13710424000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>14737705000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>14194066000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>6139500000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>6305637000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>6505963000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>8029157000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>8461841000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>8056623000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10422016000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>10822868000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>9224100000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>8844199000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>8627332000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>8921728000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>10221300000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>10743248000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>11534529000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>6983700000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>7799200000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>8345840000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>8336188000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>8562644000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>8753600000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>9213343000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>9015876000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>7725490000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>7967200000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>8127008000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>5506259000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>5945685000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>6203959000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>5025591000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>5721206000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2399481000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1825726000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1927942000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2033904000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>3562332000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3519961000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>3930353000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>3320757000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>4123365000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>3736477199.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2799460404.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>2749185672.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2824408093.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>3308895665.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>2121148201.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>2027454250.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2053724298.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2332507175.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>2196166686.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>2199565393.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>2295248372.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>2397608000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>2788230802.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>2545964820.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>2540971346.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>2756972176.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1865885334.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>3240124892.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>2654929792.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>2965123831.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>2773304881.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>3047533797.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>4872283676.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>4586392561.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>5018207318.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>3614399419.0</v>
       </c>
-      <c r="CT51"/>
-      <c r="CU51">
+      <c r="CU51"/>
+      <c r="CV51">
         <v>4003961032.0</v>
       </c>
-      <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
-      <c r="CY51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>1898175017.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>1181059520.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>1258049397.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>1221825100.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>1072257730.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>801418950.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>752536824.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>756539179.0</v>
       </c>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
-        <v>5346180000.0</v>
+        <v>5192605000.0</v>
       </c>
       <c r="D52">
-        <v>4933507000.0</v>
+        <v>5348864000.0</v>
       </c>
       <c r="E52">
+        <v>4911158000.0</v>
+      </c>
+      <c r="F52">
         <v>6793264000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6603921000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6447958000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6061825000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4579079000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4413722000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4475660000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4377656000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5846867000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1993483000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6019945000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6000372000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4605603000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4940072000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6907000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4408934000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4399000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4038000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3682472000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4800481000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4858684000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4912456000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4127000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2683605000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3149558000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2992720000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1464166000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1510147000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1537271000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2818829000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3033441000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3408246000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>5540174000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>4455085000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>4663479000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3715680000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1643669000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1319490000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2342991000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>3913548000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>4543955000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1479000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>2264518000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>2093317000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2110550000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>2141301000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1523700000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>2062545000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>2016540000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1937277000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1987136000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>1059494000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1045250000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1407297000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1457037000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>1283627000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1890381000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>1098820000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>420412000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>420406000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>421149000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1873096000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1767559000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1657829000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>135655000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>277783000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>518842000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>441559924.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>375237241.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>442618173.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>806073149.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>477155811.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1876153651.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1887605245.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>1824121307.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1676318743.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>120798435.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>219156893.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>246755000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>640446345.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>323270073.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>396769380.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>529930000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>1144894048.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>2351650857.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>1795425876.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1982062000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1965827723.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>1118308237.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>2371521178.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>2471427987.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>2916704707.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2270659727.0</v>
       </c>
-      <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>2636182068.0</v>
       </c>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>1193660261.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>499541546.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>588703980.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>557456119.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>388150451.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>48713625.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>57951504.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>43796422.0</v>
       </c>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>87659000.0</v>
       </c>
-      <c r="C53">
-[...2 lines deleted...]
-      <c r="D53"/>
+      <c r="D53">
+        <v>99102000.0</v>
+      </c>
       <c r="E53"/>
-      <c r="F53"/>
-      <c r="G53">
+      <c r="F53">
+        <v>10131000.0</v>
+      </c>
+      <c r="G53"/>
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>3197306000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>3192462000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1148000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1116000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1082000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1048000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1016000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>984000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>953000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>30839000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>30109000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>39864000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>22275000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>411010000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>253472000.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-      <c r="BI53">
+      <c r="BI53"/>
+      <c r="BJ53">
         <v>2620642000.0</v>
       </c>
-      <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53">
         <v>1174246000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>2774728000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
-[...1 lines deleted...]
-      </c>
+      <c r="BR53"/>
       <c r="BS53">
         <v>1709143227.0</v>
       </c>
       <c r="BT53">
+        <v>1709143227.0</v>
+      </c>
+      <c r="BU53">
         <v>1256670220.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>451301648.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>895517441.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>456528088.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>172747427.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>905405278.0</v>
       </c>
-      <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>1705102245.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>517412070.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>723174337.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
-[...1 lines deleted...]
-      </c>
+      <c r="CL53"/>
       <c r="CM53">
         <v>172706276.0</v>
       </c>
-      <c r="CN53"/>
+      <c r="CN53">
+        <v>172706276.0</v>
+      </c>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
-      <c r="CZ53">
+      <c r="CZ53"/>
+      <c r="DA53">
         <v>129206527.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>60408344.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>199040700.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>60354893.0</v>
       </c>
-      <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -17169,1348 +17267,1361 @@
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>128915000000.0</v>
+      </c>
+      <c r="C55">
         <v>128884485000.0</v>
       </c>
-      <c r="C55">
-[...1 lines deleted...]
-      </c>
       <c r="D55">
+        <v>128071708000.0</v>
+      </c>
+      <c r="E55">
         <v>123899419000.0</v>
       </c>
-      <c r="E55">
-[...1 lines deleted...]
-      </c>
       <c r="F55">
+        <v>126475682000.0</v>
+      </c>
+      <c r="G55">
         <v>126605065000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>124940673000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>123667672000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>124088797000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>123859243000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>120737980000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>119991000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>120157398000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>121842519000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>119121483000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>122372426000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>120009777000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>116489853000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>115743000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>112916316000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>113739000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>111252000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>108738000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>109237398000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>110692090000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>109814674000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>108290000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>110683780000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>113061210000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>111039999000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>102561300000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>104334322000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>104641035000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>102281144000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>101382835000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>102287037000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>104356478000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>103355224000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>102066200000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>101708361000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>101547561000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>101245302000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>101685000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>102207827000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>102067157000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>72778000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>73065300000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>70647163000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>69479940000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>67950860000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>69541100000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>71515658000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>70597146000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>68634622000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>70254700000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>68661808000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>64456224000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>65388941000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>65489973000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>67845263000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>67408672000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>20556491000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>19966294000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>20077733000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>19563236000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>21122012000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>20461431000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>19455785000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>18982734000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>19822300000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>19993522254.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>19324796452.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>18132005387.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>18611907333.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>18923073195.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>18528116841.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>17730063378.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>18191815738.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>18102031197.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>19600697729.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>17932668812.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>18691524205.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>18849142000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>19867426672.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>18400596984.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>18921560920.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>18756728716.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>18778641571.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>19338688628.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>20131563475.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>20041536232.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>20795016583.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>20371230621.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>23090091812.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>25055578702.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>22571605634.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>21524522755.0</v>
       </c>
-      <c r="CT55"/>
-      <c r="CU55">
+      <c r="CU55"/>
+      <c r="CV55">
         <v>26460527719.0</v>
       </c>
-      <c r="CV55"/>
       <c r="CW55"/>
       <c r="CX55"/>
-      <c r="CY55">
+      <c r="CY55"/>
+      <c r="CZ55">
         <v>24603142652.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>18942254256.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>18428740888.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>18082901456.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>21606971065.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>15646717665.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>15381432040.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>15680999060.0</v>
       </c>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>27937000000.0</v>
+      </c>
+      <c r="C56">
         <v>28281467000.0</v>
       </c>
-      <c r="C56">
-[...1 lines deleted...]
-      </c>
       <c r="D56">
+        <v>25220293000.0</v>
+      </c>
+      <c r="E56">
         <v>24248764000.0</v>
       </c>
-      <c r="E56">
-[...1 lines deleted...]
-      </c>
       <c r="F56">
+        <v>26337387000.0</v>
+      </c>
+      <c r="G56">
         <v>25797480000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>22814327000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>23076772000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>23839778000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>23496464000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>19244962000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>19401000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>19903634000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>20852863000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>17283910000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>21094353000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>17801442000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>21670354000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>21060000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>23386758000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>24259000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>21899000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>19061000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>22281188000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>22333571000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>21143913000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>18645000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>20720846000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>22760300000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>20212633000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>18363000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>17850019000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>17659616000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>17910377000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>16731666000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>18669238000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>21251020000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>20017177000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>18398900000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>18434577000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>18541442000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>17991990000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>17909300000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>19033030000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>19479711000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>15205700000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>15517400000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>16431792000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>15520311000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>14813939000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>15936700000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>18531767000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>17227068000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>15441513000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>16271900000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>15938965000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>11328109000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>12087646000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>11810118000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>11874595000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>11128048000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>5854017000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>5147449000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>5621887000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>5231057000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>6766215000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>7048276000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>6308010000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>5791785000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>6550076000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>6460319898.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>5894458752.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>4856533624.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>5155887907.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>5201832563.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>5671442657.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>4727152888.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>5022699701.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>4667743950.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>6110424974.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>4814730883.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>5215883445.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>5112898000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>6166368202.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>4576403349.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>4733519317.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>4162965542.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>4175081468.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>4407944771.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>4758283522.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>4104517856.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>4761151685.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>3940539304.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>5787771894.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>4703815470.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>5128650700.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>3551292832.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>3665427750.0</v>
       </c>
-      <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>2859353794.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>2747917254.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>2840330598.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>2752871276.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>2146263992.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>2281661055.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>2022082816.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>2127957483.0</v>
       </c>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>29383000000.0</v>
+      </c>
+      <c r="C57">
         <v>25735224000.0</v>
       </c>
-      <c r="C57">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
+        <v>25246147000.0</v>
+      </c>
+      <c r="E57">
         <v>23879394000.0</v>
       </c>
-      <c r="E57">
-[...1 lines deleted...]
-      </c>
       <c r="F57">
+        <v>26804159000.0</v>
+      </c>
+      <c r="G57">
         <v>26757842000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>24257939000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>24003137000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>23170092000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>23257570000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>20084184000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>21044000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>22825416000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>23543227000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>22170720000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>24787207000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>25587690000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>21719796000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>22459000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>22137028000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>23408000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>20534000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>17875000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>20102013000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>21818067000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>19168300000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>17732000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>19016360000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>22244132000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>17951844000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>17160900000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>19713183000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>19550241000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>17713525000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>17862531000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>19473630000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>22203665000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>18862514000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>20438500000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>20417052000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>18952498000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>17193857000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>17981700000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>20543719000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>20640418000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>17094300000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>16011000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>14031000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>13435015000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>13063205000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>13768300000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>14718773000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>13788884000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>12843966000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>13537500000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>11957790000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>11396415000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>11688464000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>12740263000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>14520961000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>13460816000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>7697981000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>5719846000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>5892679000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>5297260000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>6219441000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>7654516000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>5934887000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>4271618000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>5201068000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>5847317491.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>4981576548.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>4605165178.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>5105476475.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>5774620101.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>4582782290.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>5778469391.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>6746183337.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>6246442230.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>6567457858.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>4454600167.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>4607230427.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>5431401000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>6813356715.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>4581165582.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>3907146495.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>4164907107.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>4277912324.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>5245186377.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>5706042736.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>5933914713.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>4879384194.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>3895091753.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>5096428231.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>5264062782.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>5649115181.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>5003998633.0</v>
       </c>
-      <c r="CT57"/>
-      <c r="CU57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>6251882408.0</v>
       </c>
-      <c r="CV57"/>
       <c r="CW57"/>
       <c r="CX57"/>
-      <c r="CY57">
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>4596937820.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>3049104807.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>2892565836.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>2821241090.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>3073015897.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>1972744110.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>1897622688.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>1975594780.0</v>
       </c>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>63212000000.0</v>
+      </c>
+      <c r="C58">
         <v>59963833000.0</v>
       </c>
-      <c r="C58">
-[...1 lines deleted...]
-      </c>
       <c r="D58">
+        <v>59068982000.0</v>
+      </c>
+      <c r="E58">
         <v>55399015000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>58336000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>58460739000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>55141178000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>54566652000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>54931302000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>55133462000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>51110660000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>50665000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>51455026000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>53022095000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>50665636000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>53226994000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>51924064000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>46314271000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>45658000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>43565837000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>44969000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>41233000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>39181000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>39390105000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>41449928000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>38601097000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>37834000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>40071518000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>43395086000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>38792303000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>30954300000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>32872826000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>33559337000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>31858246000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>31921477000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>32774955000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>35699118000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>33573765000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>32821800000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>33044650000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>33227795000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>31950594000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>33117800000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>34804628000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>34948930000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>29594400000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>28115200000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>25966189000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>25005189000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>25440925000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>26646700000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>27884583000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>27286607000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>24806454000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>25573600000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>24318480000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>21058789000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>21094149000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>22159188000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>25353607000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>24535604000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>10158604000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>8299180000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>8883741000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>8435698000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>9454235000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>10404016000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>8574275000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>8303060000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>9304267000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>9947069866.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>8182104372.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>7741897886.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>8234646971.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>9018647539.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>7060790744.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>6752273532.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>7712150184.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>7517557240.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>8047170702.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>7765872193.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>7810686315.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>18847528000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>10024407112.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>7783001541.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>7021854215.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>7355079407.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>5921092790.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>7092990498.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>7478549859.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>7822033434.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>6425391484.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>6549755900.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>8311343465.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>8795358895.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>8272664471.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>6951163337.0</v>
       </c>
-      <c r="CT58"/>
-      <c r="CU58">
+      <c r="CU58"/>
+      <c r="CV58">
         <v>9364556312.0</v>
       </c>
-      <c r="CV58"/>
       <c r="CW58"/>
       <c r="CX58"/>
-      <c r="CY58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>7087735106.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>4120456395.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>4141133852.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>4093275190.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>5373236947.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>2956598730.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>2903268160.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>2927066538.0</v>
       </c>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -18579,427 +18690,431 @@
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>65426465000.0</v>
+      </c>
+      <c r="C60">
         <v>68647508000.0</v>
       </c>
-      <c r="C60">
-[...1 lines deleted...]
-      </c>
       <c r="D60">
+        <v>68721743000.0</v>
+      </c>
+      <c r="E60">
         <v>68438152000.0</v>
       </c>
-      <c r="E60">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
+        <v>68076737000.0</v>
+      </c>
+      <c r="G60">
         <v>68076025000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>69729582000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>69028553000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>69086211000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>68664676000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>69566795000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>69326000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>68651381000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>68768198000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>68403740000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>69092665000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>68030041000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>70102868000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>70006000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>69350479000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>68770000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>70019000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>69557000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>69847293000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>69242162000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>71213577000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>70456000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>70612262000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>69666124000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>72247696000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>71607000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>71461496000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>71081698000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>70422898000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>69461358000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>69512082000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>68657360000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>69781459000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>69244400000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>68663711000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>68319766000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>69294708000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>68567200000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>67403199000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>67118227000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>43183600000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>44950100000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>44680974000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>44474751000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>42509935000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>42894400000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>43631075000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>43310539000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>43828168000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>44681100000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>44343328000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>43397435000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>44290596000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>43325717000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>42486943000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>42863949000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>10397887000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>11667114000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>11193992000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>11127538000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>11667777000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>10057415000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>10881510000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>10679674000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>10518033000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>10046452387.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>11142692080.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>10390107500.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>10377260362.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>9904425656.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>11467326096.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>10977789845.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>10479665554.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>10584473957.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>11553527027.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>10166796619.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>10880837889.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1614000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>9843019560.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>10617595443.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>11899706705.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>11401649309.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>12857548780.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>12245698130.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>12653013616.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>12219502797.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>14369625099.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>13821474720.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>14778748347.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>16260219807.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>14298941163.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>14573359418.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>17095971406.0</v>
       </c>
-      <c r="CV60"/>
       <c r="CW60"/>
       <c r="CX60"/>
-      <c r="CY60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>17515407545.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>14748506229.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>14216714420.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>13919922203.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>16233734118.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>8782463835.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>8668617152.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>8802942959.0</v>
       </c>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-606536000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-493441000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-253804000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-186239000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-110541000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-87820000.0</v>
       </c>
       <c r="Y61">
         <v>-87820000.0</v>
       </c>
       <c r="Z61">
         <v>-87820000.0</v>
       </c>
       <c r="AA61">
         <v>-87820000.0</v>
       </c>
       <c r="AB61">
         <v>-87820000.0</v>
       </c>
-      <c r="AC61"/>
+      <c r="AC61">
+        <v>-87820000.0</v>
+      </c>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
@@ -19037,52 +19152,53 @@
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19151,50 +19267,51 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19275,51 +19392,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>34804761000.0</v>
       </c>
       <c r="C2">
         <v>31352158000.0</v>
       </c>
       <c r="D2">
         <v>29415400000.0</v>
       </c>
       <c r="E2">
         <v>27431680000.0</v>
       </c>
       <c r="F2">
         <v>24781369000.0</v>
       </c>
       <c r="G2">
         <v>22693083000.0</v>
       </c>
       <c r="H2">
         <v>22158947000.0</v>
       </c>
       <c r="I2">
         <v>21025767000.0</v>
       </c>
@@ -19364,51 +19481,51 @@
       </c>
       <c r="W2">
         <v>7496010000.0</v>
       </c>
       <c r="X2">
         <v>6714499000.0</v>
       </c>
       <c r="Y2">
         <v>5769782000.0</v>
       </c>
       <c r="Z2">
         <v>5756949187.0</v>
       </c>
       <c r="AA2">
         <v>2148784629.0</v>
       </c>
       <c r="AB2">
         <v>1599718596.0</v>
       </c>
       <c r="AC2">
         <v>1246862400.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>14650848000.0</v>
       </c>
       <c r="C3">
         <v>14202285000.0</v>
       </c>
       <c r="D3">
         <v>13389573000.0</v>
       </c>
       <c r="E3">
         <v>12659873000.0</v>
       </c>
       <c r="F3">
         <v>12038331000.0</v>
       </c>
       <c r="G3">
         <v>11227498000.0</v>
       </c>
       <c r="H3">
         <v>10919792000.0</v>
       </c>
       <c r="I3">
         <v>8368623000.0</v>
       </c>
@@ -19453,84 +19570,84 @@
       </c>
       <c r="W3">
         <v>2768854000.0</v>
       </c>
       <c r="X3">
         <v>2852955000.0</v>
       </c>
       <c r="Y3">
         <v>2841759000.0</v>
       </c>
       <c r="Z3">
         <v>3324298136.0</v>
       </c>
       <c r="AA3">
         <v>2948906392.0</v>
       </c>
       <c r="AB3">
         <v>2379725234.0</v>
       </c>
       <c r="AC3">
         <v>1517378380.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>9587407000.0</v>
       </c>
       <c r="C5">
         <v>7341038000.0</v>
       </c>
       <c r="D5">
         <v>6134111000.0</v>
       </c>
       <c r="E5">
         <v>5177015000.0</v>
       </c>
       <c r="F5">
         <v>6153752000.0</v>
       </c>
       <c r="G5">
         <v>6137264000.0</v>
       </c>
       <c r="H5">
         <v>6539314000.0</v>
       </c>
       <c r="I5">
         <v>11463728000.0</v>
       </c>
@@ -19575,51 +19692,51 @@
       </c>
       <c r="W5">
         <v>3292521000.0</v>
       </c>
       <c r="X5">
         <v>2367725000.0</v>
       </c>
       <c r="Y5">
         <v>1798614000.0</v>
       </c>
       <c r="Z5">
         <v>1334753536.0</v>
       </c>
       <c r="AA5">
         <v>1070707997.0</v>
       </c>
       <c r="AB5">
         <v>523551856.0</v>
       </c>
       <c r="AC5">
         <v>836557680.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>24238255000.0</v>
       </c>
       <c r="C6">
         <v>21543323000.0</v>
       </c>
       <c r="D6">
         <v>19523684000.0</v>
       </c>
       <c r="E6">
         <v>17836888000.0</v>
       </c>
       <c r="F6">
         <v>18192083000.0</v>
       </c>
       <c r="G6">
         <v>17364762000.0</v>
       </c>
       <c r="H6">
         <v>17459106000.0</v>
       </c>
       <c r="I6">
         <v>19832351000.0</v>
       </c>
@@ -19664,117 +19781,117 @@
       </c>
       <c r="W6">
         <v>6061375000.0</v>
       </c>
       <c r="X6">
         <v>5220680000.0</v>
       </c>
       <c r="Y6">
         <v>4640373000.0</v>
       </c>
       <c r="Z6">
         <v>4659051672.0</v>
       </c>
       <c r="AA6">
         <v>4019614389.0</v>
       </c>
       <c r="AB6">
         <v>2903277090.0</v>
       </c>
       <c r="AC6">
         <v>2353936060.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>23619602000.0</v>
       </c>
       <c r="C9">
         <v>24492890000.0</v>
       </c>
       <c r="D9">
         <v>22684751000.0</v>
       </c>
       <c r="E9">
         <v>20609482000.0</v>
       </c>
       <c r="F9">
         <v>19251244000.0</v>
       </c>
       <c r="G9">
         <v>20433389000.0</v>
       </c>
       <c r="H9">
         <v>22109224000.0</v>
       </c>
       <c r="I9">
         <v>22436973000.0</v>
       </c>
@@ -19819,51 +19936,51 @@
       </c>
       <c r="W9">
         <v>5812620000.0</v>
       </c>
       <c r="X9">
         <v>5090260000.0</v>
       </c>
       <c r="Y9">
         <v>4318332000.0</v>
       </c>
       <c r="Z9">
         <v>3291739490.0</v>
       </c>
       <c r="AA9">
         <v>5365892541.0</v>
       </c>
       <c r="AB9">
         <v>3985477341.0</v>
       </c>
       <c r="AC9">
         <v>3273255440.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>7128118000.0</v>
       </c>
       <c r="C10">
         <v>6763809000.0</v>
       </c>
       <c r="D10">
         <v>5573916000.0</v>
       </c>
       <c r="E10">
         <v>4831591000.0</v>
       </c>
       <c r="F10">
         <v>5959529000.0</v>
       </c>
       <c r="G10">
         <v>6008234000.0</v>
       </c>
       <c r="H10">
         <v>6394535000.0</v>
       </c>
       <c r="I10">
         <v>11277490000.0</v>
       </c>
@@ -19908,51 +20025,51 @@
       </c>
       <c r="W10">
         <v>2905220000.0</v>
       </c>
       <c r="X10">
         <v>1867461000.0</v>
       </c>
       <c r="Y10">
         <v>1323528000.0</v>
       </c>
       <c r="Z10">
         <v>867773841.0</v>
       </c>
       <c r="AA10">
         <v>979946467.0</v>
       </c>
       <c r="AB10">
         <v>160791078.0</v>
       </c>
       <c r="AC10">
         <v>743043000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>1071922000.0</v>
       </c>
       <c r="C11">
         <v>1206477000.0</v>
       </c>
       <c r="D11">
         <v>533939000.0</v>
       </c>
       <c r="E11">
         <v>773689000.0</v>
       </c>
       <c r="F11">
         <v>-269828000.0</v>
       </c>
       <c r="G11">
         <v>1237707000.0</v>
       </c>
       <c r="H11">
         <v>1393521000.0</v>
       </c>
       <c r="I11">
         <v>2349232000.0</v>
       </c>
@@ -19997,51 +20114,51 @@
       </c>
       <c r="W11">
         <v>724071000.0</v>
       </c>
       <c r="X11">
         <v>279459000.0</v>
       </c>
       <c r="Y11">
         <v>247656000.0</v>
       </c>
       <c r="Z11">
         <v>-63055089.6</v>
       </c>
       <c r="AA11">
         <v>51490745.0</v>
       </c>
       <c r="AB11">
         <v>-327671433.9</v>
       </c>
       <c r="AC11">
         <v>192828720.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>2459289000.0</v>
       </c>
       <c r="C12">
         <v>577229000.0</v>
       </c>
       <c r="D12">
         <v>451687296.0</v>
       </c>
       <c r="E12">
         <v>2195710000.0</v>
       </c>
       <c r="F12">
         <v>924000000.0</v>
       </c>
       <c r="G12">
         <v>777846000.0</v>
       </c>
       <c r="H12">
         <v>247281514.0</v>
       </c>
       <c r="I12">
         <v>510400000.0</v>
       </c>
@@ -20086,51 +20203,51 @@
       </c>
       <c r="W12">
         <v>387301000.0</v>
       </c>
       <c r="X12">
         <v>500264000.0</v>
       </c>
       <c r="Y12">
         <v>475086000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
         <v>1171425000.0</v>
       </c>
       <c r="C13">
         <v>866075000.0</v>
       </c>
       <c r="D13">
         <v>701632000.0</v>
       </c>
       <c r="E13">
         <v>726047000.0</v>
       </c>
       <c r="F13">
         <v>1129125000.0</v>
       </c>
       <c r="G13">
         <v>396474000.0</v>
       </c>
       <c r="H13">
         <v>449794000.0</v>
       </c>
       <c r="I13">
         <v>364559000.0</v>
       </c>
@@ -20141,96 +20258,96 @@
         <v>824236000.0</v>
       </c>
       <c r="L13">
         <v>1671387000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
         <v>-9637000.0</v>
       </c>
       <c r="C14">
         <v>-9384000.0</v>
       </c>
       <c r="D14">
         <v>-10588000.0</v>
       </c>
       <c r="E14">
         <v>27111000.0</v>
       </c>
       <c r="F14">
         <v>10007000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>6046749000.0</v>
       </c>
       <c r="C15">
         <v>5547948000.0</v>
       </c>
       <c r="D15">
         <v>5029389000.0</v>
       </c>
       <c r="E15">
         <v>4085013000.0</v>
       </c>
       <c r="F15">
         <v>6239364000.0</v>
       </c>
       <c r="G15">
         <v>4770527000.0</v>
       </c>
       <c r="H15">
         <v>5001000000.0</v>
       </c>
       <c r="I15">
         <v>8928300000.0</v>
       </c>
@@ -20275,51 +20392,51 @@
       </c>
       <c r="W15">
         <v>2181727032.0</v>
       </c>
       <c r="X15">
         <v>1581586720.0</v>
       </c>
       <c r="Y15">
         <v>456516426.0</v>
       </c>
       <c r="Z15">
         <v>930828930.0</v>
       </c>
       <c r="AA15">
         <v>928455722.0</v>
       </c>
       <c r="AB15">
         <v>488462512.0</v>
       </c>
       <c r="AC15">
         <v>550214280.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16">
         <v>6167906000.0</v>
       </c>
       <c r="C16">
         <v>5547948000.0</v>
       </c>
       <c r="D16">
         <v>5029389000.0</v>
       </c>
       <c r="E16">
         <v>4085013000.0</v>
       </c>
       <c r="F16">
         <v>6239364000.0</v>
       </c>
       <c r="G16">
         <v>4770527000.0</v>
       </c>
       <c r="H16">
         <v>5001014000.0</v>
       </c>
       <c r="I16">
         <v>8928258000.0</v>
       </c>
@@ -20330,51 +20447,51 @@
         <v>4085242000.0</v>
       </c>
       <c r="L16">
         <v>3420249000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
         <v>6177543000.0</v>
       </c>
       <c r="C17">
         <v>5557332000.0</v>
       </c>
       <c r="D17">
         <v>5039977000.0</v>
       </c>
       <c r="E17">
         <v>4057902000.0</v>
       </c>
       <c r="F17">
         <v>6229000000.0</v>
       </c>
       <c r="G17">
         <v>4771000000.0</v>
       </c>
       <c r="H17">
         <v>5001014000.0</v>
       </c>
       <c r="I17">
         <v>8928258000.0</v>
       </c>
@@ -20383,51 +20500,51 @@
       </c>
       <c r="K17">
         <v>4085242000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>-1934237000.0</v>
       </c>
       <c r="C18">
         <v>-1888170000.0</v>
       </c>
       <c r="D18">
         <v>-1870330000.0</v>
       </c>
       <c r="E18">
         <v>-2304432000.0</v>
       </c>
       <c r="F18">
         <v>-611000000.0</v>
       </c>
       <c r="G18">
         <v>-573000000.0</v>
       </c>
       <c r="H18">
         <v>-467364000.0</v>
       </c>
       <c r="I18">
         <v>-532535000.0</v>
       </c>
@@ -20436,117 +20553,117 @@
       </c>
       <c r="K18">
         <v>-703169000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>8895666000.0</v>
       </c>
       <c r="C21">
         <v>8673512000.0</v>
       </c>
       <c r="D21">
         <v>7917825000.0</v>
       </c>
       <c r="E21">
         <v>6597911000.0</v>
       </c>
       <c r="F21">
         <v>7086109000.0</v>
       </c>
       <c r="G21">
         <v>6581663000.0</v>
       </c>
       <c r="H21">
         <v>7214676000.0</v>
       </c>
       <c r="I21">
         <v>9456184000.0</v>
       </c>
@@ -20591,84 +20708,84 @@
       </c>
       <c r="W21">
         <v>3181375000.0</v>
       </c>
       <c r="X21">
         <v>2355943000.0</v>
       </c>
       <c r="Y21">
         <v>2301778000.0</v>
       </c>
       <c r="Z21">
         <v>1334753536.0</v>
       </c>
       <c r="AA21">
         <v>1070707997.0</v>
       </c>
       <c r="AB21">
         <v>523551856.0</v>
       </c>
       <c r="AC21">
         <v>836557680.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>49528697000.0</v>
       </c>
       <c r="C23">
         <v>47171536000.0</v>
       </c>
       <c r="D23">
         <v>44182326000.0</v>
       </c>
       <c r="E23">
         <v>41443251000.0</v>
       </c>
       <c r="F23">
         <v>36946504000.0</v>
       </c>
       <c r="G23">
         <v>36544809000.0</v>
       </c>
       <c r="H23">
         <v>37053495000.0</v>
       </c>
       <c r="I23">
         <v>34006556000.0</v>
       </c>
@@ -20713,168 +20830,168 @@
       </c>
       <c r="W23">
         <v>13308630000.0</v>
       </c>
       <c r="X23">
         <v>11804759000.0</v>
       </c>
       <c r="Y23">
         <v>10088114000.0</v>
       </c>
       <c r="Z23">
         <v>9048688678.0</v>
       </c>
       <c r="AA23">
         <v>7514677171.0</v>
       </c>
       <c r="AB23">
         <v>5585195937.0</v>
       </c>
       <c r="AC23">
         <v>4520117840.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>14944404000.0</v>
       </c>
       <c r="C25">
         <v>14202285000.0</v>
       </c>
       <c r="D25">
         <v>13389573000.0</v>
       </c>
       <c r="E25">
         <v>12659873000.0</v>
       </c>
       <c r="F25">
         <v>12038000000.0</v>
       </c>
       <c r="G25">
         <v>11227498000.0</v>
       </c>
       <c r="H25">
         <v>10919792000.0</v>
       </c>
       <c r="I25">
         <v>8368623000.0</v>
       </c>
       <c r="J25">
         <v>7853734000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>6113931000.0</v>
       </c>
       <c r="D27">
         <v>6017311000.0</v>
       </c>
       <c r="E27">
         <v>5842426000.0</v>
       </c>
       <c r="F27">
         <v>5901684000.0</v>
       </c>
       <c r="G27">
         <v>11871555000.0</v>
       </c>
       <c r="H27">
         <v>12701222000.0</v>
       </c>
       <c r="I27">
         <v>12832741000.0</v>
       </c>
       <c r="J27">
         <v>13136474000.0</v>
@@ -20909,51 +21026,51 @@
       <c r="T27">
         <v>2307106000.0</v>
       </c>
       <c r="U27">
         <v>1924000.0</v>
       </c>
       <c r="V27">
         <v>1140332000.0</v>
       </c>
       <c r="W27">
         <v>966211000.0</v>
       </c>
       <c r="X27">
         <v>681981000.0</v>
       </c>
       <c r="Y27">
         <v>503969000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>12867602000.0</v>
       </c>
       <c r="C28">
         <v>5950592000.0</v>
       </c>
       <c r="D28">
         <v>5554763000.0</v>
       </c>
       <c r="E28">
         <v>6183000000.0</v>
       </c>
       <c r="F28">
         <v>4440032000.0</v>
       </c>
       <c r="G28">
         <v>1566438000.0</v>
       </c>
       <c r="H28">
         <v>1642591000.0</v>
       </c>
       <c r="I28">
         <v>1990018000.0</v>
       </c>
@@ -20998,51 +21115,51 @@
       </c>
       <c r="W28">
         <v>660743000.0</v>
       </c>
       <c r="X28">
         <v>874765000.0</v>
       </c>
       <c r="Y28">
         <v>772969000.0</v>
       </c>
       <c r="Z28">
         <v>1956985953.9</v>
       </c>
       <c r="AA28">
         <v>1346278151.82</v>
       </c>
       <c r="AB28">
         <v>1071205374.2</v>
       </c>
       <c r="AC28">
         <v>929105800.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>1093400000.0</v>
       </c>
       <c r="C29">
         <v>1206477000.0</v>
       </c>
       <c r="D29">
         <v>533939000.0</v>
       </c>
       <c r="E29">
         <v>773689000.0</v>
       </c>
       <c r="F29">
         <v>-270000000.0</v>
       </c>
       <c r="G29">
         <v>1238000000.0</v>
       </c>
       <c r="H29">
         <v>1393521000.0</v>
       </c>
       <c r="I29">
         <v>2349232000.0</v>
       </c>
@@ -21053,51 +21170,51 @@
         <v>1049480000.0</v>
       </c>
       <c r="L29">
         <v>973207000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>14723936000.0</v>
       </c>
       <c r="C30">
         <v>15819378000.0</v>
       </c>
       <c r="D30">
         <v>14766926000.0</v>
       </c>
       <c r="E30">
         <v>14011571000.0</v>
       </c>
       <c r="F30">
         <v>12165135000.0</v>
       </c>
       <c r="G30">
         <v>13851726000.0</v>
       </c>
       <c r="H30">
         <v>14894548000.0</v>
       </c>
       <c r="I30">
         <v>12980789000.0</v>
       </c>
@@ -21142,51 +21259,51 @@
       </c>
       <c r="W30">
         <v>5812620000.0</v>
       </c>
       <c r="X30">
         <v>5090260000.0</v>
       </c>
       <c r="Y30">
         <v>4318332000.0</v>
       </c>
       <c r="Z30">
         <v>3291739490.0</v>
       </c>
       <c r="AA30">
         <v>5365892541.0</v>
       </c>
       <c r="AB30">
         <v>3985477341.0</v>
       </c>
       <c r="AC30">
         <v>3273255440.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
         <v>-1767548000.0</v>
       </c>
       <c r="C31">
         <v>-1909703000.0</v>
       </c>
       <c r="D31">
         <v>-2343909000.0</v>
       </c>
       <c r="E31">
         <v>-1766320000.0</v>
       </c>
       <c r="F31">
         <v>-1126580000.0</v>
       </c>
       <c r="G31">
         <v>-573429000.0</v>
       </c>
       <c r="H31">
         <v>-820141000.0</v>
       </c>
       <c r="I31">
         <v>1821306000.0</v>
       </c>
@@ -21231,51 +21348,51 @@
       </c>
       <c r="W31">
         <v>-276155000.0</v>
       </c>
       <c r="X31">
         <v>-488482000.0</v>
       </c>
       <c r="Y31">
         <v>-978250000.0</v>
       </c>
       <c r="Z31">
         <v>-466979695.5</v>
       </c>
       <c r="AA31">
         <v>-90761529.0</v>
       </c>
       <c r="AB31">
         <v>-362760777.3</v>
       </c>
       <c r="AC31">
         <v>-93514680.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>58424364000.0</v>
       </c>
       <c r="C32">
         <v>55845048000.0</v>
       </c>
       <c r="D32">
         <v>52100151000.0</v>
       </c>
       <c r="E32">
         <v>48041162000.0</v>
       </c>
       <c r="F32">
         <v>44032613000.0</v>
       </c>
       <c r="G32">
         <v>43126472000.0</v>
       </c>
       <c r="H32">
         <v>44268171000.0</v>
       </c>
       <c r="I32">
         <v>43462740000.0</v>
       </c>
@@ -21339,1027 +21456,1034 @@
       <c r="AC32">
         <v>4520117840.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>2943000000.0</v>
+      </c>
+      <c r="C2">
         <v>9002385948.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9512114639.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8144162000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8026377000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8035882000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8430372000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7795275000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7608019000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2539000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7704574000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2485000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7045082000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7213396000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7253716000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7050181000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6667409000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6460374000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6686782000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6189521000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6004595000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5900471000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5941362000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5858242000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5422452000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1603000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5807059000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5488873000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5423008000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5440007000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5598814000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5102307000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5303716000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5020930000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3363000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5095718000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5018398000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5058431000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3578400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5272970000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5300261000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5356642000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3652900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5381782000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5068448000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4536840000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3157600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4293624000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4116069000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4396344000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3099600000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4460468000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4373630000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4406462000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3085300000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3023900000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2746300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4249817000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4207476000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3719700000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3897074000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2404009000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2270330000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2237352000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2077689000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2207527000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2076430000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2283813000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2273607000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2289040000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2308040089.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2174106532.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2068872065.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2142195000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2148419149.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1963726572.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1954429739.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>900974829.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4965363912.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1940598922.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1930863127.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>909080311.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1989348270.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1929424860.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1909443312.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1866054908.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>-519980921.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1900880997.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1764265676.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1837872623.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>-828786702.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1736724574.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1602027592.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1583121211.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2649707822.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1407759432.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1326572219.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>174</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>3811129747.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3880323561.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3718264000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3688960000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3714976000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3761131000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3660916000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3413911000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3366327000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3504292000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3418047000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3206888000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3260346000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3263223000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3225573000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3096965000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3074112000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3066252000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3053361000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3013431000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2905287000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2922349000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2783040000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2777419000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2744690000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2989256000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2704966000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2637197000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2588373000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2322707000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2034766000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2012860000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1998290000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1990926000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1961974000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1957224000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1943610000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1815258000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1972542000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1953351000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1913255000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1870025000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1844936000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>388497000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1405127000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1352700000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>293545000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>305447000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1443554000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1429200000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>311765000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>356848000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1397276000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1437000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1384800000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1352100000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1317945000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1322257000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1395948000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1329280000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>538508000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>521307000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>486252000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>337277000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>444400000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>605156000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>613436000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>636035000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>650848000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>710575374.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>691258000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>15437914.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>691677481.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-188191021.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-10883953.5</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-270509293.2</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>669865815.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-1684345677.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>678700767.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>-43323341.04</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>671223763.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>626058785.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-255549937.5</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>674332659.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>78742475.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>310245363.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>28861841.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>-247302053.37</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>49792909.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>521483963.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>40271890.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>67294607.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>64430583.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>267808708.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>-33663.78</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>48834667.0</v>
       </c>
-      <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
-      <c r="CY3">
+      <c r="CY3"/>
+      <c r="CZ3">
         <v>1506015986.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>494742941.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>480091837.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>468826319.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1081179629.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>436079340.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>432265392.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>442673960.0</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22426,708 +22550,711 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>2211273940.0</v>
+      </c>
+      <c r="D5">
         <v>2848828813.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2288454000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1792079000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2162517000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>824262000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1916207000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1839457000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1912000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1766616000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2120000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1529900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1682510000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1462075000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1789183000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>967021000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>958736000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1542913000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1692107000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1645852000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1272880000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1692991000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1565224000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1280647000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1708310000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>385558000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1569835000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1416121000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1685701000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1671923000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4112352000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4695671000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1653892000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1755400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1579831000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1348296000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1317288000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1950642000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1182312000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>996304000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1673501000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1461675000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1135358000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1140275000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>986768000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1317400000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1211885000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1288573000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1437966000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1603100000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1196195000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1233523000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1514056000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2571200000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1527200000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1865900000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1630841000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2047214000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1810700000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1733334000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>729090000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>872066000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>826527000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1274834000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>830600000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>675378000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1059462000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>917592000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>985545000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4084340189.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1032443412.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>952895819.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>240953519.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>715511081.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>862603119.5</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>918827469.2</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>818415178.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2833768468.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>597035133.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1055738606.04</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>877118522.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>464383790.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1055739217.5</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>249913503.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>845008516.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2999496118.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>815818151.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>318747336.37</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>579770617.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2540930683.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>661211688.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>304363537.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>258294245.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-178952328.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>474876241.78</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>275168107.0</v>
       </c>
-      <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-278936840.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>597491701.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>459987045.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>292948121.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-239211599.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>255963735.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>216366072.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>298854613.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B6"/>
       <c r="C6">
+        <v>6022403687.0</v>
+      </c>
+      <c r="D6">
         <v>6729152374.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6006718000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5481039000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5877493000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4585393000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5577123000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5253368000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5278327000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5270908000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5538047000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4736788000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4942856000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4725298000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5014756000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4063986000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4032848000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4609165000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4745468000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4659283000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4178167000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4615340000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4348264000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4058066000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4453000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3374814000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4274801000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4053318000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4274074000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3994630000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6147118000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6708531000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3652182000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3746326000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3541805000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3305520000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3260898000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3765900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3154854000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2949655000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3586756000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3331700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2980294000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1528772000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2391895000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2670100000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1505430000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1594020000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2881520000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3032300000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1507960000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1590371000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2911332000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4008200000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2912000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3218000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2948786000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3369471000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3206648000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3062614000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1267598000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1393373000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1312779000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1612111000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1275000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1280534000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1672898000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1553627000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1636393000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4794915563.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1723701412.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>952895818.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>932631000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>527320060.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>862603119.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>918827469.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1488280993.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1149422791.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1275735900.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1055738606.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1548342285.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1090442575.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1055739217.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>924246162.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>923750991.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2999496117.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>815818150.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>318747336.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>629563526.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3062414646.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>661211687.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>371658144.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>322724828.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>88856380.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>474876242.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>275168106.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>3057654000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-5107314000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2313933000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2881457000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2723318000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1227079146.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1092234642.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>940078882.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>761774440.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>841968030.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>692043075.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>648631464.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>741528573.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -23194,54 +23321,55 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23308,1377 +23436,1386 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>12814000000.0</v>
+      </c>
+      <c r="C9">
         <v>6165352390.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6335835263.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6804894000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6618715000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6354391000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6151048000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6243782000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6070917000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11007000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5830152000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10626000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5687627000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5507514000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5405522000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5148814000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5163900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4891246000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4814160000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4843730000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4644886000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4948468000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5251458000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4933296000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4894995000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9222000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5569796000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5557875000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5446824000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5534729000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5486665000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5662595000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5519682000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5768031000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>7670500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5790231000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5678795000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5531719000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6853000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5420395000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5209788000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5074754000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>7107900000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5198998000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4893677000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4446238000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5890000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4430291000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4500525000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4215586000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5957100000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4157738000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4117875000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4149022000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5822100000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5436700000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5494100000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4061468000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4462203000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4573400000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4334224000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1570686000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1720983000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1736332000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1819730000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3893700000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1914631000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1626280000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1661502000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1672685000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1697390950.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1973067772.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1811753304.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1720182000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1621757740.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1641852153.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1712920804.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2799363393.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-1307852963.5</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1736078940.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1697375229.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2738737840.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1738275277.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>1802054182.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>1597261806.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>1522071528.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3953141824.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>1529983595.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1393456048.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1419303510.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4046966801.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1390820792.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>1129864478.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1116107131.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>486055780.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>1043640767.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>987092645.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>3057654329.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2606621427.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2313932628.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>2881456829.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2723317927.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>2934974234.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1681259193.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>1541590950.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1359368071.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>2173179477.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>1194957315.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>1111964152.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>1137131776.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>1883000000.0</v>
+      </c>
+      <c r="C10">
         <v>1573088315.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2230870016.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2102267000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1555450000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1415770000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2088299000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1762101000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1689678000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1224000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1620676000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1548000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1386631000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1018493000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1356951000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1688961000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>876240000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>909439000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1459489000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1643453000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1619490000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1237097000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1666354000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1522048000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1251673000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1568000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1795642000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1529653000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1386929000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1682311000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1597671000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3394095000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4661707000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1624017000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1598100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1544449000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1307452000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1280715000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1558600000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1141663000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>941427000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1558688000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1317500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1076768000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1083081000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>946014000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1311300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1165645000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1245026000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1031964000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1308000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>968720000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1052553000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1333150000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2292100000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1489500000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1673500000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1465236000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1891817000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1387900000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1700012000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>681442000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>818788000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>797075000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1137103000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>797300000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>745136000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>768301000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>863372000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>786547000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1075490225.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>942850428.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>682870366.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>778179000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>989263256.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>800713542.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>633980963.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>919544271.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1159198869.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1235107534.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>638274578.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>883066626.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1476028340.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>716343952.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>465806061.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>749152172.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1108940016.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>826910499.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>326592466.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>638757087.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>475780368.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>670636038.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>381931935.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>333681929.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-669219710.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>481003050.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>266668080.0</v>
       </c>
-      <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>-217896185.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>553194479.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>399416069.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>245914076.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-224049461.3</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>186286320.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>181847640.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>17184056.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>182</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>340053548.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>306803301.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>215047000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>216645000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>359500000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>326654000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>94032000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>458169000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>328000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12880000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>71000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>265646000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>183905000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>231074000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>252494000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>130610000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>159511000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1168089000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>328754000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>274545000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>294962000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>373564000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>310561000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>138879000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>415000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>521388000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>564540000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-32576000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>340169000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>110993000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>216831000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1495410000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>525998000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>81200000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>321733000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>434530000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>284518000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>340400000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>188973000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>241931000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>340458000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>203000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>190603000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>213265000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>366295000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>50400000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>143320000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-747627000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>371194000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>76700000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>208521000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>138298000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>522975000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>817800000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>553700000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>587900000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>508658000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>429544000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>55700000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>550642000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>263105000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>247698000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>149640000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>359765000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>312300000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>989308000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-620953000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>377497000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>303191000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>197624804.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>337317604.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>248771786.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>215819139.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>122266385.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>276680881.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>251990876.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>327745400.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>414345812.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>417858390.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>231822117.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>291195293.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>204669615.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>246381547.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>159456717.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>258790499.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>108452420.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>287709069.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>105161139.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>221328845.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-185361353.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>226161293.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>126656179.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>111589518.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-427826130.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>157587635.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>89880160.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-203840200.8</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-123869232.6</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-289728216.5</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-279422120.7</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-242346741.8</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-354895564.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>187947492.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>133158566.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>85505490.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-391069773.9</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>78034680.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>68186456.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-85230016.0</v>
       </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>183</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>638185625.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>617958797.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>115399045.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>236629000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>746747000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>108132030.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>95424947.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>108496387.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>639603000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>112733015.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>122463480.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>103763278.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>127890544.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>105749776.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>117558314.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>121276240.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>102162889.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>68339546.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>52024602.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>214000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>188000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>50629099.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>27252100.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>34979280.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>38015916.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>579398000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>72030506.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>61759292.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>52631230.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>130000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>163415000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>141812000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>187130000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>157300000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>276115000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>281494000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>330624000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>117600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>90242345.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>308832000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>408756000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>99300000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>260252000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>302569000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>40700000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>266700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>211734000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>195151000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>208949000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>295100000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>227475000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>180970000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>180906000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>279100000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>196300000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>192400000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>165605000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>155397000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>422800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>33322000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>137800000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>53278000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>29452000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>137731000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>135510000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>69758000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>291161000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>54220000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>167245000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>154452000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>184</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>284194000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>279063000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>304475000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>277893000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>271081000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>231312000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>227190000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>211812000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>195761000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>8576000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>87360000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>346520000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>532956000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>148026000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>472490000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>135048000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>199169000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>624958000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>187684000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>78013000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>238470000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>251472000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>65001000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>77559000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>69477000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>468604000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>281632000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -24716,113 +24853,116 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
         <v>5000000.0</v>
       </c>
       <c r="C14">
+        <v>5000000.0</v>
+      </c>
+      <c r="D14">
         <v>-18367000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1139000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1398000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-10000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-7150000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-5000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1546000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>81000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>457000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3326000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17042000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6286000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6937000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3070000.0</v>
       </c>
-      <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
@@ -24868,461 +25008,465 @@
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>1573000000.0</v>
+      </c>
+      <c r="C15">
         <v>1237481944.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1905420422.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1888359000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1344000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1058000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1763043000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1667444000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1222000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>895631000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1600646000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1471543000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1123000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>834669000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1126334000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1439793000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>762672000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>756214000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2628000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1317769000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1345000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>942000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1293000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1211487000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1112794000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1153456000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1274000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>965113000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1419505000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1342142000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1486700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3177264000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3166297000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1098019000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1516900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1222716000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>872922000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>996197000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1214800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>952690000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>699496000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1218230000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1114500000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>886165000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>869816000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>579700000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1260900000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1022325000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1992653000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>660770000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1231300000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>760199000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>914255000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>810175000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1474300000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>935800000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1085600000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>957450000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1461918000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1332300000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1143964000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>418337000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>571090000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>647435000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>777338000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>402973000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>544818000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>600264000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>545251000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>482640000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>675263982.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>605532824.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>633947195.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>489434279.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>646698706.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>524032660.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>602986433.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>591798870.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>702472286.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>817221018.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>698129423.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>591871333.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>669800075.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>711586012.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>662719617.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>490359003.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>704179739.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>539201430.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>515998512.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>417428241.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>661138836.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>444477638.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>255275756.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>222092410.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-241393580.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>323415415.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>176787919.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>203840200.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>123869232.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>289728216.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>279422120.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>242346741.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>136999378.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>365246986.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>266257502.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>160408586.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>167020312.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>108251640.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>113661184.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>102414072.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1876881000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1888359000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1344454000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1058212000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1763043000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1667444000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1471543000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1122531000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1471543000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1126334000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1439793000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>762672000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>756214000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2634515000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1315000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1345000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>942135000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1292790000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1211487000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1112794000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1153456000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1274254000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>965113000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
@@ -25360,137 +25504,140 @@
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
+        <v>1568000000.0</v>
+      </c>
+      <c r="C17">
         <v>1257000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1895248000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1887220000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1339000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1056000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1761645000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1668000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1232000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>896000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1607796000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1477000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1120985000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>835000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1125877000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1436467000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>745630000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>749928000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2628000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1315000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1345000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>942000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1293000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1211487000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1112794000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1153456000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1274254000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>965113000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
@@ -25528,137 +25675,140 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
+        <v>-714000000.0</v>
+      </c>
+      <c r="C18">
         <v>-720000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-480278000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-483618000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-689000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-569000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-291584000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-529000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-351000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-687000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-468864000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-570000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-460483000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-657000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-472748000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-487582000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-359577000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-345055000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-167000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-254000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-155000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-158000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-287000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-136646000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-106786000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-87502000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>169101000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-305899000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -25696,54 +25846,55 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -25810,54 +25961,55 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25924,386 +26076,390 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>2597000000.0</v>
+      </c>
+      <c r="C21">
         <v>2244818189.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2465639392.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2768653000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2244555000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1984968000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2430732000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2291084000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2041208000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1910488000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2251474000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2118012000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1872454000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1675885000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1960693000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1726488000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1477305000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1433425000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1983678000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1897844000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1776841000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1551672000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1954233000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1538835000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1325761000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1762100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1977852000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1836326000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1627725000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1772021000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1723542000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2745929000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3190535000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1796178000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1775700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1714948000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1571194000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1570282000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1875200000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1437728000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1247010000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1875233000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1517300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1334511000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1254168000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1163634000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1396100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1236994000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1356620000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1119289000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1442000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1009675000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1125885000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1349881000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2416400000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1527200000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1739300000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1528447000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1727944000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1406100000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1587728000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>544320000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>630139000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>810204000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1178228000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>830600000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>502009000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1209044000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>527119000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>830129000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4084340189.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1032443412.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>952895818.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>836110000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>527320060.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>862603119.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>918827469.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>818415177.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1149422791.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1275735900.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1055738606.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>877118522.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>893959575.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1055739217.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>924246162.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>845008515.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2999496117.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>815818150.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>318747336.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>629563526.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3062414646.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>661211687.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>371658144.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>322724828.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>88856380.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>474876242.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>275168106.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>3057654000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-5107314000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2313933000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2881457000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2723318000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-278936840.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>597491700.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>459987044.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>292948121.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-239211599.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>255963735.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>216366072.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>298854613.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -26370,386 +26526,388 @@
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>194</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>12922920154.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13382310510.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12180403000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12400537000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12405305000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12150688000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11747973000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11637728000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11635512000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11283252000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10992988000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10860255000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11045025000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10698545000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10472507000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10354004000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9918195000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9517264000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9135407000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8872640000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9297267000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9238587000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9252703000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8991686000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9062900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9399003000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9210422000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9242107000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9202715000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9361937000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8018973000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7632863000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8992783000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11033500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9171001000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9125999000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9019868000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10431400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9255637000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9263039000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8556163000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10760800000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9246269000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8707957000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7819444000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9047600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7486921000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7259974000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7492641000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9056700000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7608531000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7365620000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7205603000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8907400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8460600000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8240400000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6782838000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8669679000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>8293100000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8231298000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3974695000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3991313000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3973684000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3897419000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3893700000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3991061000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3910093000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3935109000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3961725000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4005431040.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4147174304.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3880625370.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3862377000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3770176889.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3605578725.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3667350544.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3700338222.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3657510949.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3676677862.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3628238357.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3647818152.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3727623547.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3731479042.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3506705118.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3388126437.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3433160903.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3430864592.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3157721724.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3257176133.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3218180098.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3127545367.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2731892071.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2699228342.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3135763602.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2451400200.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2313664864.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>3057654000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2606621000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2313933000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2881457000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2723318000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2934974234.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1681259193.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1541590950.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1359368071.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>2173179477.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1194957315.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1111964152.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1137131776.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26816,342 +26974,346 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>3984000000.0</v>
+      </c>
+      <c r="C25">
         <v>3884000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3822204000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3718264000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3689000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3715000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3761131000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3661000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3414000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3366000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3504292000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3418000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>597206000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3260000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3263223000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3225573000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3096965000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3074112000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3066000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3053000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3013000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2905000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2922349000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2783040000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2777419000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2744690000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2989256000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2704966000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2637197000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2588373000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2322707000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2034766000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2012860000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1998290000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1990926000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1961974000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1957224000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1943610000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1815258000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1972542000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1953351000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1913255000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1870025000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1844936000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>388497000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1405100000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1352700000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>293545000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>305447000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1443554000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1429200000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1368853000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1448013000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1397276000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1437000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1384800000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1352100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1318292000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1322257000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1395948000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1329280000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>538509000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>521307000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>486252000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>337277000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>568658000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>605156000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>613436000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>636035000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>650848000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>710575374.29</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>691258000.0</v>
       </c>
-      <c r="BU25"/>
-      <c r="BV25">
+      <c r="BV25"/>
+      <c r="BW25">
         <v>691677481.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-188191021.64</v>
       </c>
-      <c r="BX25"/>
       <c r="BY25"/>
-      <c r="BZ25">
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>669865815.6</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1684345677.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>678700767.5</v>
       </c>
-      <c r="CC25"/>
-      <c r="CD25">
+      <c r="CD25"/>
+      <c r="CE25">
         <v>76993699.14</v>
       </c>
-      <c r="CE25"/>
       <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>674332659.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>687141772.03</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>1506015986.5</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>494742941.77</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>480091837.83</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>468826319.2</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1081179629.2</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>436079340.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>432265392.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>442673960.01</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -27218,711 +27380,718 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>1617941000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1567709000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1658284000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1621311000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1529846000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1408168000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1554606000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1536739000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1561547000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1463990000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1455035000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1393900000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1438887000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1499020000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1398412000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7198004000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1428712000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1490186000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1477215000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7422853000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1493867000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1452483000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>455000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3103295000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3182328000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1709835000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1723757000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1711164000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3162840000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3291686000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1735791000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1974600000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1890591000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1884199000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1806331000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1815100000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1840931000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1808079000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1722293000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2017500000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1879628000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1860066000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1645158000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1796800000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1686333000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1642948000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1620311000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1887300000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1668449000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1624004000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1347808000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1470400000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1491200000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1451300000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1276434000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2000817000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1368900000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1150448000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>775188000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>658402000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>616078000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>649587000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>626674000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>537922000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1123557000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>120092000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>622885000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>2601000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>607975000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>2307106000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ27"/>
       <c r="CA27">
         <v>424385000.0</v>
       </c>
       <c r="CB27">
         <v>424385000.0</v>
       </c>
-      <c r="CC27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC27">
+        <v>424385000.0</v>
+      </c>
+      <c r="CD27"/>
       <c r="CE27">
         <v>1810000.0</v>
       </c>
       <c r="CF27">
         <v>1810000.0</v>
       </c>
-      <c r="CG27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG27">
+        <v>1810000.0</v>
+      </c>
+      <c r="CH27"/>
       <c r="CI27">
         <v>1607000.0</v>
       </c>
-      <c r="CJ27"/>
+      <c r="CJ27">
+        <v>1607000.0</v>
+      </c>
       <c r="CK27"/>
-      <c r="CL27">
-[...1 lines deleted...]
-      </c>
+      <c r="CL27"/>
       <c r="CM27">
         <v>1286000.0</v>
       </c>
-      <c r="CN27"/>
+      <c r="CN27">
+        <v>1286000.0</v>
+      </c>
       <c r="CO27"/>
-      <c r="CP27">
-[...1 lines deleted...]
-      </c>
+      <c r="CP27"/>
       <c r="CQ27">
         <v>1011000.0</v>
       </c>
-      <c r="CR27"/>
+      <c r="CR27">
+        <v>1011000.0</v>
+      </c>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>2080000000.0</v>
+      </c>
+      <c r="C28">
         <v>2022000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3291457000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1572257000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1621941000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1538013000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1563038000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1486957000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1490702000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1409895000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1439358000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1459874000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1347454000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1308077000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1386552000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1228450000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1205544000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1136347000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1553866000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1099521000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1040684000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1100317000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1533783000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1018335000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1003088000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4337000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>160603000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>645402000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1052463000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1031781000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1222393000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>624738000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>670836000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1136864000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1331700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1125894000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1102658000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1090371000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1306000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1084677000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1119156000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1047651000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1293500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>955601000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>918533000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>801059000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1043100000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>782284000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>777023000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>748397000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>867600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>763951000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>753535000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>844355000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>848200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>817200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>850200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>865163000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4524654000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>250400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>870636000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>170259000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>351626000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>272061000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>189099000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2539800000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>294436000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>44446000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>299934000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>220550000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>755000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>940624360.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>188135000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1000407000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>779744340.2</v>
       </c>
-      <c r="BY28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ28"/>
       <c r="CA28">
         <v>234958000.0</v>
       </c>
       <c r="CB28">
         <v>234958000.0</v>
       </c>
-      <c r="CC28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC28">
+        <v>234958000.0</v>
+      </c>
+      <c r="CD28"/>
       <c r="CE28">
         <v>864000.0</v>
       </c>
       <c r="CF28">
         <v>864000.0</v>
       </c>
-      <c r="CG28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG28">
+        <v>864000.0</v>
+      </c>
+      <c r="CH28"/>
       <c r="CI28">
         <v>747000.0</v>
       </c>
       <c r="CJ28">
+        <v>747000.0</v>
+      </c>
+      <c r="CK28">
         <v>573176219.6</v>
       </c>
-      <c r="CK28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL28"/>
       <c r="CM28">
         <v>964000.0</v>
       </c>
       <c r="CN28">
+        <v>964000.0</v>
+      </c>
+      <c r="CO28">
         <v>536791734.92</v>
       </c>
-      <c r="CO28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP28"/>
       <c r="CQ28">
         <v>893000.0</v>
       </c>
       <c r="CR28">
+        <v>893000.0</v>
+      </c>
+      <c r="CS28">
         <v>420804730.84</v>
       </c>
-      <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
-      <c r="CZ28">
+      <c r="CZ28"/>
+      <c r="DA28">
         <v>585483206.55</v>
       </c>
-      <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
-      <c r="DD28">
+      <c r="DD28"/>
+      <c r="DE28">
         <v>500538060.0</v>
       </c>
-      <c r="DE28"/>
       <c r="DF28"/>
+      <c r="DG28"/>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>316000000.0</v>
+      </c>
+      <c r="C29">
         <v>347000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>302208000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>215047000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>216645000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>360000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>326654000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>94000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>458000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>328000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12880000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>71508000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>265646000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>183905000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>231074000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>252494000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>130610000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>159511000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1168000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>329000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>275000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>295000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>374000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>310561000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>138879000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>414703000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>521388000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>564540000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -27960,1044 +28129,1052 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>13160000000.0</v>
+      </c>
+      <c r="C30">
         <v>3920534190.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3870195892.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4036241000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4374160000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4369423000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3720316000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3952698000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4029709000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9096512000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3578678000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8507988000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3815173000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3831629000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3444829000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3422326000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3686595000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3457821000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2830482000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2945886000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2868045000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3396796000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3297225000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3394461000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3569234000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7459900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3591944000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3721549000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3819099000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3762708000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3763123000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2916666000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2329147000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3971853000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7670500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4075283000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4107601000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3961437000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6853000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3982667000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3962778000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3199521000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7107900000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3864487000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3639509000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3282604000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5890000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3193297000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3143905000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3096297000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5957100000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3148063000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2991990000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2799141000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5822100000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5436700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5494100000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2533021000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4462203000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4573400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4334224000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1570686000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1720983000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1736332000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1819730000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3893700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1914631000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1626280000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1661502000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1672685000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1697390950.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1973067772.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1811753304.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1720182000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1621757740.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1641852153.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1712920804.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2799363393.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1307852963.5</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1736078940.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1697375229.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2738737840.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1738275277.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1802054182.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1597261806.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1522071528.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3953141824.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1529983595.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1393456048.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1419303510.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4046966801.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1390820792.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1129864478.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1116107131.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>486055780.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1043640767.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>987092645.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3057654000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2606621000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2313933000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2881457000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2723318000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2934974234.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1681259193.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1541590950.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1359368071.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>2173179477.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1194957315.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1111964152.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1137131776.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>202</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-671729873.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-234769375.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-666386000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-689105000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-569198000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-342433000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-528983000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-351530000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-686488000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-630798000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-570012000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-485823000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-657392000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-603742000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-37527000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-601065000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-523986000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-524189000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-254391000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-157351000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-314575000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-287879000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-16787000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-74088000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-194100000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-182210000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-306673000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-240796000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-89710000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-125871000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>648166000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1471172000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-172161000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-177600000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-170499000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-263742000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-289567000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-316600000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-296065000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-305583000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-316545000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-199800000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-257743000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-171087000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-217620000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-84800000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-71349000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-111594000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-87325000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-134000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-40955000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-73332000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-16731000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-124300000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-37700000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-65800000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-63211000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>163873000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-18200000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>112284000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>137122000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>188649000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-13129000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-41125000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-33300000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>243127000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-440743000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>336253000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-43582000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-3008849963.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-89592984.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-270025452.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-57931000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>461943196.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-61889577.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-284846505.6</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>101129093.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>9776077.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-40628366.5</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-417464027.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>5948104.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>582068765.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-339395265.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-458440101.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-95856342.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1890556101.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>11092349.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>7845129.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>9193561.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-2586634278.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>9424351.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>10273790.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>10957101.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-758076090.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>6126807.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-8500026.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-3057654000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>5107314000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2313933000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2881457000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2723318000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>61040654.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-44297221.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-60570975.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-47034044.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>15162137.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-69677415.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-34518432.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-281670557.0</v>
       </c>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>15757000000.0</v>
+      </c>
+      <c r="C32">
         <v>15167738344.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15847949908.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14949056000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>14645092000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>14390273000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>14581420000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>14039057000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>13678936000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>13546000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13534726000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>13111000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>12732709000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>12720910000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>12659238000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>12198995000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>11831309000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>11351620000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>11500942000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>11033251000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>10649481000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>10848939000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>11192820000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>10791538000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10317447000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>10825000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>11376855000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>11046748000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10869832000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>10974736000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>11085479000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>10764902000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>10823398000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>10788961000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>11033500000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>10885949000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10697193000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>10590150000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>10431400000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10693365000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>10510049000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>10431396000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>10760800000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>10580780000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>9962125000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>8983078000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>9047600000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>8723915000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>8616594000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>8611930000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>9056700000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>8618206000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>8491505000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>8555484000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>8907400000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>8460600000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>8240400000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>8311285000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>8669679000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>8293100000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>8231298000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3974695000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3991313000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3973684000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3897419000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3893700000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3991061000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3910093000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3935109000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3961725000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>4005431040.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>4147174304.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3880625370.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>3862377000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>3770176889.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>3605578725.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>3667350544.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>3700338222.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>3657510949.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>3676677862.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>3628238357.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>3647818152.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>3727623547.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>3731479042.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>3506705118.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>3388126437.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>3433160903.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>3430864592.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3157721724.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>3257176133.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>3218180098.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>3127545367.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>2731892071.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>2699228342.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>3135763602.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>2451400200.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>2313664864.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>3057654000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>2606621000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>2313933000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>2881457000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>2723318000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>2934974234.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>1681259193.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>1541590950.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>1359368071.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>2173179477.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>1194957315.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>1111964152.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>1137131776.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -29080,51 +29257,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>6065885769.0</v>
       </c>
       <c r="C2">
         <v>4358276000.0</v>
       </c>
       <c r="D2">
         <v>2273834000.0</v>
       </c>
       <c r="E2">
         <v>6448483000.0</v>
       </c>
       <c r="F2">
         <v>5762081000.0</v>
       </c>
       <c r="G2">
         <v>3393377000.0</v>
       </c>
       <c r="H2">
         <v>3381328000.0</v>
       </c>
       <c r="I2">
         <v>4050338000.0</v>
       </c>
@@ -29169,51 +29346,51 @@
       </c>
       <c r="W2">
         <v>214987845.0</v>
       </c>
       <c r="X2">
         <v>488658357.0</v>
       </c>
       <c r="Y2">
         <v>206297169.0</v>
       </c>
       <c r="Z2">
         <v>97034983.0</v>
       </c>
       <c r="AA2">
         <v>75275503.0</v>
       </c>
       <c r="AB2">
         <v>1076157745.0</v>
       </c>
       <c r="AC2">
         <v>862896440.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>9271780352</v>
       </c>
       <c r="C3">
         <v>9324123000</v>
       </c>
       <c r="D3">
         <v>8811346000</v>
       </c>
       <c r="E3">
         <v>9894116000</v>
       </c>
       <c r="F3">
         <v>9295484000</v>
       </c>
       <c r="G3">
         <v>8289264000</v>
       </c>
       <c r="H3">
         <v>8838641000</v>
       </c>
       <c r="I3">
         <v>8517458000</v>
       </c>
@@ -29258,117 +29435,117 @@
       </c>
       <c r="W3">
         <v>1339260361.28</v>
       </c>
       <c r="X3">
         <v>1315888529.79</v>
       </c>
       <c r="Y3">
         <v>1568749109.04</v>
       </c>
       <c r="Z3">
         <v>4478478914.1</v>
       </c>
       <c r="AA3">
         <v>4217364433.97</v>
       </c>
       <c r="AB3">
         <v>2859788682.7</v>
       </c>
       <c r="AC3">
         <v>2593763760</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>1070435083.0</v>
       </c>
       <c r="C6">
         <v>2332822000.0</v>
       </c>
       <c r="D6">
         <v>2084442000.0</v>
       </c>
       <c r="E6">
         <v>-4174649000.0</v>
       </c>
       <c r="F6">
         <v>686402000.0</v>
       </c>
       <c r="G6">
         <v>2368704000.0</v>
       </c>
       <c r="H6">
         <v>12049000.0</v>
       </c>
       <c r="I6">
         <v>-669010000.0</v>
       </c>
@@ -29413,51 +29590,51 @@
       </c>
       <c r="W6">
         <v>23652036.0</v>
       </c>
       <c r="X6">
         <v>-274593169.0</v>
       </c>
       <c r="Y6">
         <v>284343121.0</v>
       </c>
       <c r="Z6">
         <v>109259570.0</v>
       </c>
       <c r="AA6">
         <v>-963717532.93</v>
       </c>
       <c r="AB6">
         <v>-1007686215.0</v>
       </c>
       <c r="AC6">
         <v>37937480.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
         <v>-2916373253.0</v>
       </c>
       <c r="C7">
         <v>-1812265000.0</v>
       </c>
       <c r="D7">
         <v>-1122974000.0</v>
       </c>
       <c r="E7">
         <v>-309874000.0</v>
       </c>
       <c r="F7">
         <v>-2285412000.0</v>
       </c>
       <c r="G7">
         <v>-138017000.0</v>
       </c>
       <c r="H7">
         <v>-1717995000.0</v>
       </c>
       <c r="I7">
         <v>-10350586000.0</v>
       </c>
@@ -29502,84 +29679,84 @@
       </c>
       <c r="W7">
         <v>360382131.0</v>
       </c>
       <c r="X7">
         <v>898606392.0</v>
       </c>
       <c r="Y7">
         <v>-1718894114.16</v>
       </c>
       <c r="Z7">
         <v>-1137954867.6</v>
       </c>
       <c r="AA7">
         <v>-1323834917.92</v>
       </c>
       <c r="AB7">
         <v>-267867003.4</v>
       </c>
       <c r="AC7">
         <v>176638840.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
         <v>-3180264714.0</v>
       </c>
       <c r="C9">
         <v>-2106480000.0</v>
       </c>
       <c r="D9">
         <v>-1943089000.0</v>
       </c>
       <c r="E9">
         <v>-854322000.0</v>
       </c>
       <c r="F9">
         <v>-1404934000.0</v>
       </c>
       <c r="G9">
         <v>-1142973000.0</v>
       </c>
       <c r="H9">
         <v>-2078801000.0</v>
       </c>
       <c r="I9">
         <v>-1603002000.0</v>
       </c>
@@ -29616,51 +29793,51 @@
       <c r="T9">
         <v>-206524000.0</v>
       </c>
       <c r="U9">
         <v>-826158000.0</v>
       </c>
       <c r="V9">
         <v>-502541000.0</v>
       </c>
       <c r="W9">
         <v>-685553000.0</v>
       </c>
       <c r="X9">
         <v>-889026000.0</v>
       </c>
       <c r="Y9">
         <v>-571857000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10">
         <v>-414885033.0</v>
       </c>
       <c r="C10">
         <v>-311237000.0</v>
       </c>
       <c r="D10">
         <v>-100838000.0</v>
       </c>
       <c r="E10">
         <v>-179613000.0</v>
       </c>
       <c r="F10">
         <v>-45166000.0</v>
       </c>
       <c r="G10">
         <v>61783000.0</v>
       </c>
       <c r="H10">
         <v>-15843000.0</v>
       </c>
       <c r="I10">
         <v>-68127000.0</v>
       </c>
@@ -29687,192 +29864,192 @@
       </c>
       <c r="Q10">
         <v>-888900000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10">
         <v>-665624080.0</v>
       </c>
       <c r="U10">
         <v>88371255.0</v>
       </c>
       <c r="V10">
         <v>345225000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>231890000.0</v>
       </c>
       <c r="F11">
         <v>1046087000.0</v>
       </c>
       <c r="G11">
         <v>287273000.0</v>
       </c>
       <c r="H11">
         <v>286513000.0</v>
       </c>
       <c r="I11">
         <v>1056817000.0</v>
       </c>
       <c r="J11">
         <v>121577000.0</v>
       </c>
       <c r="K11">
         <v>-707998000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2506913000.0</v>
       </c>
       <c r="F12">
         <v>2080317000.0</v>
       </c>
       <c r="G12">
         <v>4481556000.0</v>
       </c>
       <c r="H12">
         <v>4651128000.0</v>
       </c>
       <c r="I12">
         <v>6434379000.0</v>
       </c>
       <c r="J12">
         <v>4938610000.0</v>
       </c>
       <c r="K12">
         <v>3350457000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>131649000.0</v>
       </c>
       <c r="F13">
         <v>-119280000.0</v>
       </c>
       <c r="G13">
         <v>-924054000.0</v>
       </c>
       <c r="H13">
         <v>-890142000.0</v>
       </c>
       <c r="I13">
         <v>-675691000.0</v>
       </c>
       <c r="J13">
         <v>-1282027000.0</v>
       </c>
       <c r="K13">
         <v>-1210458000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>14650848097.0</v>
       </c>
       <c r="C14">
         <v>14202285000.0</v>
       </c>
       <c r="D14">
         <v>13389573000.0</v>
       </c>
       <c r="E14">
         <v>12659873000.0</v>
       </c>
       <c r="F14">
         <v>12038331000.0</v>
       </c>
       <c r="G14">
         <v>11227498000.0</v>
       </c>
       <c r="H14">
         <v>10919792000.0</v>
       </c>
       <c r="I14">
         <v>8368623000.0</v>
       </c>
@@ -29917,51 +30094,51 @@
       </c>
       <c r="W14">
         <v>2769585710.0</v>
       </c>
       <c r="X14">
         <v>2841430822.0</v>
       </c>
       <c r="Y14">
         <v>3768025115.0</v>
       </c>
       <c r="Z14">
         <v>3324298136.0</v>
       </c>
       <c r="AA14">
         <v>2948906392.0</v>
       </c>
       <c r="AB14">
         <v>2379725234.0</v>
       </c>
       <c r="AC14">
         <v>1517378380.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
         <v>2144434423.0</v>
       </c>
       <c r="C15">
         <v>2532399000.0</v>
       </c>
       <c r="D15">
         <v>3832612000.0</v>
       </c>
       <c r="E15">
         <v>5709263000.0</v>
       </c>
       <c r="F15">
         <v>4901326000.0</v>
       </c>
       <c r="G15">
         <v>5259367000.0</v>
       </c>
       <c r="H15">
         <v>6176842000.0</v>
       </c>
       <c r="I15">
         <v>4136878000.0</v>
       </c>
@@ -30006,51 +30183,51 @@
       </c>
       <c r="W15">
         <v>3659332549.6</v>
       </c>
       <c r="X15">
         <v>3126471192.95</v>
       </c>
       <c r="Y15">
         <v>1490126167.02</v>
       </c>
       <c r="Z15">
         <v>809365673.7</v>
       </c>
       <c r="AA15">
         <v>572454555.87</v>
       </c>
       <c r="AB15">
         <v>513620129.1</v>
       </c>
       <c r="AC15">
         <v>114054080.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>7136320852.0</v>
       </c>
       <c r="C16">
         <v>6691098000.0</v>
       </c>
       <c r="D16">
         <v>4358276000.0</v>
       </c>
       <c r="E16">
         <v>2273834000.0</v>
       </c>
       <c r="F16">
         <v>6448483000.0</v>
       </c>
       <c r="G16">
         <v>5762081000.0</v>
       </c>
       <c r="H16">
         <v>3393377000.0</v>
       </c>
       <c r="I16">
         <v>3381328000.0</v>
       </c>
@@ -30095,84 +30272,84 @@
       </c>
       <c r="W16">
         <v>238639881.0</v>
       </c>
       <c r="X16">
         <v>214065188.0</v>
       </c>
       <c r="Y16">
         <v>490640290.0</v>
       </c>
       <c r="Z16">
         <v>206294553.0</v>
       </c>
       <c r="AA16">
         <v>-888442029.93</v>
       </c>
       <c r="AB16">
         <v>68471530.0</v>
       </c>
       <c r="AC16">
         <v>900833920.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>11038665602.0</v>
       </c>
       <c r="C18">
         <v>10552445000.0</v>
       </c>
       <c r="D18">
         <v>9974580000.0</v>
       </c>
       <c r="E18">
         <v>9047809000.0</v>
       </c>
       <c r="F18">
         <v>8777116000.0</v>
       </c>
       <c r="G18">
         <v>11052486000.0</v>
       </c>
       <c r="H18">
         <v>8882555000.0</v>
       </c>
       <c r="I18">
         <v>3423969000.0</v>
       </c>
@@ -30217,51 +30394,51 @@
       </c>
       <c r="W18">
         <v>4268553755.0</v>
       </c>
       <c r="X18">
         <v>3640631568.0</v>
       </c>
       <c r="Y18">
         <v>3004825763.0</v>
       </c>
       <c r="Z18">
         <v>-709216487.1</v>
       </c>
       <c r="AA18">
         <v>-1575366828.97</v>
       </c>
       <c r="AB18">
         <v>-173547078.7</v>
       </c>
       <c r="AC18">
         <v>-455249760.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19">
         <v>-1153461000.0</v>
       </c>
       <c r="C19">
         <v>-8914793000.0</v>
       </c>
       <c r="D19">
         <v>-8797905000.0</v>
       </c>
       <c r="E19">
         <v>-14203027000.0</v>
       </c>
       <c r="F19">
         <v>244139000.0</v>
       </c>
       <c r="G19">
         <v>-6408456000.0</v>
       </c>
       <c r="H19">
         <v>-7927188000.0</v>
       </c>
       <c r="I19">
         <v>-5676333000.0</v>
       </c>
@@ -30270,84 +30447,84 @@
       </c>
       <c r="K19">
         <v>-6894572000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
         <v>-5212024000.0</v>
       </c>
       <c r="C21">
         <v>-3411955000.0</v>
       </c>
       <c r="D21">
         <v>-4421918000.0</v>
       </c>
       <c r="E21">
         <v>-2486220000.0</v>
       </c>
       <c r="F21">
         <v>-3901147000.0</v>
       </c>
       <c r="G21">
         <v>-5297688000.0</v>
       </c>
       <c r="H21">
         <v>-3696660000.0</v>
       </c>
       <c r="I21">
         <v>-2893219000.0</v>
       </c>
@@ -30356,51 +30533,51 @@
       </c>
       <c r="K21">
         <v>-1704471000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>6046748594.0</v>
       </c>
       <c r="C22">
         <v>6763809000.0</v>
       </c>
       <c r="D22">
         <v>5573916000.0</v>
       </c>
       <c r="E22">
         <v>4831591000.0</v>
       </c>
       <c r="F22">
         <v>5959529000.0</v>
       </c>
       <c r="G22">
         <v>6008234000.0</v>
       </c>
       <c r="H22">
         <v>6394535000.0</v>
       </c>
       <c r="I22">
         <v>11277490000.0</v>
       </c>
@@ -30445,54 +30622,54 @@
       </c>
       <c r="W22">
         <v>2181727032.0</v>
       </c>
       <c r="X22">
         <v>1581586720.0</v>
       </c>
       <c r="Y22">
         <v>456516426.0</v>
       </c>
       <c r="Z22">
         <v>930828930.0</v>
       </c>
       <c r="AA22">
         <v>928455722.0</v>
       </c>
       <c r="AB22">
         <v>488462512.0</v>
       </c>
       <c r="AC22">
         <v>550214280.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
-        <v>845198919.0</v>
+        <v>947579746.0</v>
       </c>
       <c r="C23">
         <v>76263000.0</v>
       </c>
       <c r="D23">
         <v>-107203000.0</v>
       </c>
       <c r="E23">
         <v>4389379000.0</v>
       </c>
       <c r="F23">
         <v>40038000.0</v>
       </c>
       <c r="G23">
         <v>15186000.0</v>
       </c>
       <c r="H23">
         <v>91543000.0</v>
       </c>
       <c r="I23">
         <v>95993000.0</v>
       </c>
       <c r="J23">
         <v>-159408000.0</v>
       </c>
@@ -30534,54 +30711,54 @@
       </c>
       <c r="W23">
         <v>-194479000.0</v>
       </c>
       <c r="X23">
         <v>-12678807.05</v>
       </c>
       <c r="Y23">
         <v>-2864832.98</v>
       </c>
       <c r="Z23">
         <v>-55558705.3</v>
       </c>
       <c r="AA23">
         <v>-19727037.13</v>
       </c>
       <c r="AB23">
         <v>197170233.0</v>
       </c>
       <c r="AC23">
         <v>651823900.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
-        <v>-5.48</v>
+        <v>-6.0</v>
       </c>
       <c r="C24">
         <v>422096000.0</v>
       </c>
       <c r="D24">
         <v>828095000.0</v>
       </c>
       <c r="E24">
         <v>-4308911000.0</v>
       </c>
       <c r="F24">
         <v>163323000.0</v>
       </c>
       <c r="G24">
         <v>811808000.0</v>
       </c>
       <c r="H24">
         <v>277894000.0</v>
       </c>
       <c r="I24">
         <v>2841115000.0</v>
       </c>
       <c r="J24">
         <v>83611000.0</v>
       </c>
@@ -30623,54 +30800,54 @@
       </c>
       <c r="W24">
         <v>-76241628.2</v>
       </c>
       <c r="X24">
         <v>42536061.0</v>
       </c>
       <c r="Y24">
         <v>-97394607.48</v>
       </c>
       <c r="Z24">
         <v>-47481745.8</v>
       </c>
       <c r="AA24">
         <v>580776686.0</v>
       </c>
       <c r="AB24">
         <v>25738661.0</v>
       </c>
       <c r="AC24">
         <v>-12927740.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
-        <v>2529222515.0</v>
+        <v>2529222516.0</v>
       </c>
       <c r="C25">
         <v>722739000.0</v>
       </c>
       <c r="D25">
         <v>226309000.0</v>
       </c>
       <c r="E25">
         <v>1106649000.0</v>
       </c>
       <c r="F25">
         <v>1735123000.0</v>
       </c>
       <c r="G25">
         <v>985697000.0</v>
       </c>
       <c r="H25">
         <v>1157794000.0</v>
       </c>
       <c r="I25">
         <v>483708000.0</v>
       </c>
       <c r="J25">
         <v>923339000.0</v>
       </c>
@@ -30712,51 +30889,51 @@
       </c>
       <c r="W25">
         <v>296119243.0</v>
       </c>
       <c r="X25">
         <v>-365103837.65</v>
       </c>
       <c r="Y25">
         <v>2067927445.0</v>
       </c>
       <c r="Z25">
         <v>652090228.0</v>
       </c>
       <c r="AA25">
         <v>88470409.0</v>
       </c>
       <c r="AB25">
         <v>1798.9</v>
       </c>
       <c r="AC25">
         <v>-120820.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>-3748083455.0</v>
       </c>
       <c r="C26">
         <v>-2760862000.0</v>
       </c>
       <c r="D26">
         <v>-488758000.0</v>
       </c>
       <c r="E26">
         <v>-607443000.0</v>
       </c>
       <c r="F26">
         <v>-495995000.0</v>
       </c>
       <c r="G26">
         <v>-22721000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
@@ -30783,51 +30960,51 @@
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>-112139971.84</v>
       </c>
       <c r="U26">
         <v>-17676292.5</v>
       </c>
       <c r="V26">
         <v>-58855757.94</v>
       </c>
       <c r="W26">
         <v>-2944000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>57359000.0</v>
       </c>
       <c r="E27">
         <v>38528000.0</v>
       </c>
       <c r="F27">
         <v>-440993000.0</v>
       </c>
       <c r="G27">
         <v>584433000.0</v>
       </c>
       <c r="H27">
         <v>341590000.0</v>
       </c>
       <c r="I27">
         <v>10433000.0</v>
       </c>
       <c r="J27">
         <v>344790000.0</v>
       </c>
       <c r="K27">
@@ -30848,51 +31025,51 @@
       <c r="P27">
         <v>-1163000.0</v>
       </c>
       <c r="Q27">
         <v>4504000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>252812009.3</v>
       </c>
       <c r="AC27">
         <v>355814900.0</v>
       </c>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>-10155165134.0</v>
       </c>
       <c r="C28">
         <v>-8628953000.0</v>
       </c>
       <c r="D28">
         <v>-8850491000.0</v>
       </c>
       <c r="E28">
         <v>-8913547000.0</v>
       </c>
       <c r="F28">
         <v>-9258430000.0</v>
       </c>
       <c r="G28">
         <v>-10564590000.0</v>
       </c>
       <c r="H28">
         <v>-9781959000.0</v>
       </c>
       <c r="I28">
         <v>-6934104000.0</v>
       </c>
@@ -30937,51 +31114,51 @@
       </c>
       <c r="W28">
         <v>-4168662748.12</v>
       </c>
       <c r="X28">
         <v>-3957982957.29</v>
       </c>
       <c r="Y28">
         <v>-2675611885.02</v>
       </c>
       <c r="Z28">
         <v>865709316.0</v>
       </c>
       <c r="AA28">
         <v>132834306.0</v>
       </c>
       <c r="AB28">
         <v>-692526130.8</v>
       </c>
       <c r="AC28">
         <v>508773020.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>20310445954.0</v>
       </c>
       <c r="C29">
         <v>19876568000.0</v>
       </c>
       <c r="D29">
         <v>18785926000.0</v>
       </c>
       <c r="E29">
         <v>18941925000.0</v>
       </c>
       <c r="F29">
         <v>18072600000.0</v>
       </c>
       <c r="G29">
         <v>19341750000.0</v>
       </c>
       <c r="H29">
         <v>17721196000.0</v>
       </c>
       <c r="I29">
         <v>11941427000.0</v>
       </c>
@@ -31026,51 +31203,51 @@
       </c>
       <c r="W29">
         <v>5607814117.0</v>
       </c>
       <c r="X29">
         <v>4956520098.0</v>
       </c>
       <c r="Y29">
         <v>4573574873.0</v>
       </c>
       <c r="Z29">
         <v>3769262427.0</v>
       </c>
       <c r="AA29">
         <v>2641997605.0</v>
       </c>
       <c r="AB29">
         <v>2686241604.0</v>
       </c>
       <c r="AC29">
         <v>2138514000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>-9820742882.0</v>
       </c>
       <c r="C30">
         <v>-8914793000.0</v>
       </c>
       <c r="D30">
         <v>-7850993000.0</v>
       </c>
       <c r="E30">
         <v>-14203027000.0</v>
       </c>
       <c r="F30">
         <v>-8127768000.0</v>
       </c>
       <c r="G30">
         <v>-6408456000.0</v>
       </c>
       <c r="H30">
         <v>-7927188000.0</v>
       </c>
       <c r="I30">
         <v>-5676333000.0</v>
       </c>
@@ -31134,719 +31311,728 @@
       <c r="AC30">
         <v>-2609349540.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT30"/>
+  <dimension ref="A1:BU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:73">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
-      <c r="BT1" t="s">
-        <v>142</v>
+      <c r="BU1" t="s">
+        <v>143</v>
       </c>
     </row>
-    <row r="2" spans="1:72">
+    <row r="2" spans="1:73">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
-        <v>6720545796.0</v>
+        <v>9063090000.0</v>
       </c>
       <c r="C2">
-        <v>7100031050.0</v>
+        <v>7032339000.0</v>
       </c>
       <c r="D2">
+        <v>6796561000.0</v>
+      </c>
+      <c r="E2">
         <v>9454104000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8185114000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6691098000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6798719000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7354965000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6755749000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4430792000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4555518000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5404821000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5258919000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2866203000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6026138000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3131411000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6430521000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6448483000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8687948000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8412621000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6897933000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5762081000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8356255000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8174061000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5479294000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3393377000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4548256000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5858018000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4074843000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3381328000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3713754000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4429805000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4354491000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4050338000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5571056000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7447061000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6285004000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5105110000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5794566000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5675712000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4068214000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5336845000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6315200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7094667000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3672200000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4692700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6377300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5906500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4544500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6543936000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8630200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7779200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6751000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7133485000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6740000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2049500000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3125600000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2940342000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3133550000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2659958000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2269814000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1556715000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1632943000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1181519000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2778192000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2277016000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1547705000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>933674000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1783683000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1741006000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1245116000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>466167000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:73">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
-        <v>2367595577</v>
+        <v>0</v>
       </c>
       <c r="C3">
-        <v>2480609249</v>
+        <v>2412750000</v>
       </c>
       <c r="D3">
+        <v>2436927000</v>
+      </c>
+      <c r="E3">
         <v>2355981000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2243335000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2421314000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2703776000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2398702000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2216819000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2004826000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2663644000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2339679000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2486072000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1321951000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2919232000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2963823000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2195751000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1815310000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2739649000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2423484000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2163572000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1968779000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2504163000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1520813000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2136542000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2127746000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2256585000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2318955000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2155490000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2107611000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2623434000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2167098000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1627752000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2099174000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2815045000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2048987000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1707985000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1795643000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1944378000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1876532000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1775713000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1874246000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1704455000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1814172000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1708382000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1737896000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3296204000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1584653000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1229614000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1424540000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1179211000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1641394000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1889011000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1127556000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1011045000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
         <v>1574318000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1714968000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1079593000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1136611000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>722536000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>609689000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>498489000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>461718000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>556569000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>580210000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>514879000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>576383000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>652669000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>558402612.47</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>513533000</v>
       </c>
     </row>
-    <row r="4" spans="1:72">
+    <row r="4" spans="1:73">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -31875,54 +32061,55 @@
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
+      <c r="BU4"/>
     </row>
-    <row r="5" spans="1:72">
+    <row r="5" spans="1:73">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -31951,486 +32138,489 @@
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
+      <c r="BU5"/>
     </row>
-    <row r="6" spans="1:72">
+    <row r="6" spans="1:73">
       <c r="A6" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="B6"/>
       <c r="C6">
-        <v>36289802.0</v>
+        <v>2030751000.0</v>
       </c>
       <c r="D6">
+        <v>235778000.0</v>
+      </c>
+      <c r="E6">
         <v>-2657543000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1268990000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1494016000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-107621000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-556246000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>599216000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2397473000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-197242000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-849303000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>224277000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2392716000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3752304000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2894727000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3299110000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-17962000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2239465000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>275327000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1514688000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1135852000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2594174000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>182194000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2694767000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2085917000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1154879000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1309762000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1783175000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>693515000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-332426000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-716051000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>75314000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>304153000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1520718000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1876005000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1162057000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1179894000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-689456000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>118854000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1607498000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1268631000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-978400000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-779426000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3422500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1480500000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1684600000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>967000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>942200000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1999415000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2086300000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>851000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1028200000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-382535000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>456100000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4630700000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1076100000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>237004000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-193208000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>473592000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>390144000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>713099000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-76228000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>451424000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1596673000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>501176000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>729311000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>614031000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-850009000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>42677000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>496022703.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>778949000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:72">
+    <row r="7" spans="1:73">
       <c r="A7" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="B7"/>
       <c r="C7">
-        <v>-1106886676.0</v>
+        <v>-794735000.0</v>
       </c>
       <c r="D7">
+        <v>-1101765000.0</v>
+      </c>
+      <c r="E7">
         <v>-233155000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-288846000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-594429000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-708255000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-848919000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15612000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-270703000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>966845000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-321431000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-34550000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8838000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>319364000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-418399000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>131453000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-342292000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-562092000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>524310000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2294085000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>46455000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-415167000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>345468000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>266127000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-334445000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-130246000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-233510000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-121340000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1232899000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>57199000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-3904156000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5075833000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1427796000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-151224000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-82358000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-598401000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2379012000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-240900000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-913337000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-778813000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1475490000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>38400000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1086660000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1419880000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1677113000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-617942000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-359884000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-387205000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1313594000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-442507000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>149052000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-646750000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-459196000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-375320000.0</v>
       </c>
-      <c r="BD7"/>
       <c r="BE7"/>
-      <c r="BF7">
+      <c r="BF7"/>
+      <c r="BG7">
         <v>-478211000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>688749000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-189663000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1216798000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-230365000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>271667000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-151039000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-28521000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-62944000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>187666000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-276438000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-336236000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-398058000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>169929376.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-121972000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:72">
+    <row r="8" spans="1:73">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -32459,1424 +32649,1433 @@
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
+      <c r="BU8"/>
     </row>
-    <row r="9" spans="1:72">
+    <row r="9" spans="1:73">
       <c r="A9" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>-1700097643.0</v>
+        <v>-300135000.0</v>
       </c>
       <c r="D9">
+        <v>-1122701000.0</v>
+      </c>
+      <c r="E9">
         <v>-1063516000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-120186000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-621465000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-761372000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-524446000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-270012000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-550650000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-560071000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-837566000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-297488000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-385297000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-419548000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>289328000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-292496000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-431606000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-489717000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-449331000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-131216000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-334670000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-184788000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-418389000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-109325000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-430471000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-195696000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-538929000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-641840000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-702336000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-93771000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-424284000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-262319000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-822628000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-152091000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-348496000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-615411000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-158183000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-458282000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-381749000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-612031000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-287488000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-332413000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-751954000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-494747000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-262545000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-583959000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-451643000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-495539000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-328716000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-266896000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-517240000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-168936000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-207831000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-469850000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9">
         <v>24862000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-224100000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-270987000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-313180000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-125291000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>142364000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-68421000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-86315000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>99873000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-64662000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-38038000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-110000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-172355000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-306783000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:72">
+    <row r="10" spans="1:73">
       <c r="A10" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="B10"/>
       <c r="C10">
-        <v>345501307.0</v>
+        <v>-284175000.0</v>
       </c>
       <c r="D10">
+        <v>-225320000.0</v>
+      </c>
+      <c r="E10">
         <v>-263510000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>182739000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-117107000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>103756000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-182646000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10226000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-222121000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>47865000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-147847000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>349076000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-349932000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-23594000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>18088000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5284000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-168823000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-40168000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>59389000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>320906000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-385293000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-143522000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>175631000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>138399000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-108725000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>127698000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-69158000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5767000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-68616000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9029000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>42116000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>33639000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-152911000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>33406000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>20714000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>28122000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24151000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>98301000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-13324000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>40151000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>104988000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>57458000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>40642000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-18011000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-161909000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>52488000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3688000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>66534000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-60458000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>141798000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-127203000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-103596000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-22904000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>94530000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>35347000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>777274000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-716352000.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-37661000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
+      <c r="BU10"/>
     </row>
-    <row r="11" spans="1:72">
+    <row r="11" spans="1:73">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>114608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>282960000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-362577000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-137347000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>448854000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>222090000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>178999000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-633648000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1278646000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>205070000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>424616000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-299277000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-43136000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>138366000.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
+      <c r="BU11"/>
     </row>
-    <row r="12" spans="1:72">
+    <row r="12" spans="1:73">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-1110948000.0</v>
       </c>
       <c r="N12">
         <v>-1110948000.0</v>
       </c>
       <c r="O12">
+        <v>-1110948000.0</v>
+      </c>
+      <c r="P12">
         <v>-33314000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>867250000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>701401000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>971576000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1053287000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>435304000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2014362000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>683938000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1476982000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>943012000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1067285000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>994277000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1234702000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
+      <c r="BU12"/>
     </row>
-    <row r="13" spans="1:72">
+    <row r="13" spans="1:73">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>1351484000.0</v>
       </c>
       <c r="N13">
         <v>1351484000.0</v>
       </c>
       <c r="O13">
+        <v>1351484000.0</v>
+      </c>
+      <c r="P13">
         <v>310717000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>141744000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>215064000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-535876000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-210875000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>396657000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>61913000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-366975000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1294543000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-98559000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>789418000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-320370000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-148850000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
+      <c r="BU13"/>
     </row>
-    <row r="14" spans="1:72">
+    <row r="14" spans="1:73">
       <c r="A14" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
-        <v>3880323561.0</v>
+        <v>3883815000.0</v>
       </c>
       <c r="D14">
+        <v>3822204000.0</v>
+      </c>
+      <c r="E14">
         <v>3718264000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3688960000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3714976000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3761131000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3660916000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2838748000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3366327000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3504292000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3418047000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3206888000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3260346000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3263223000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3225573000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3096965000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3074112000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3066252000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3053361000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3013431000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2905287000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2922349000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2783040000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2777419000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2744690000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2989256000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2704966000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2637197000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2588373000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2322707000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2034766000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2012860000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1998290000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1990926000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1961974000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1957224000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1943610000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1815258000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1972542000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1953351000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1913255000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1870025000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1844936000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1487919000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1210925000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1161101000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1121553000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>997205000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1443554000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>666039000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1368853000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1448013000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1397276000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>659555000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>933400000.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14">
+      <c r="BF14"/>
+      <c r="BG14">
         <v>1318292000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1322257000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1395948000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1329280000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>538509000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>521307000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>486252000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>337277000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>568658000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>605156000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>613436000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>636035000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>650848000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>710575374.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>691258000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:72">
+    <row r="15" spans="1:73">
       <c r="A15" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
-        <v>334360021.0</v>
+        <v>384000.0</v>
       </c>
       <c r="D15">
+        <v>317941000.0</v>
+      </c>
+      <c r="E15">
         <v>380000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1868944000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>137000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>710824000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>219000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1821192000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>164000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>329022000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1779922000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1722352000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1316000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3437672000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2271141000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>237000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>213000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2715438000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2185593000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>150000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>145000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2139217000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3120102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="Z15">
         <v>48000.0</v>
       </c>
       <c r="AA15">
+        <v>48000.0</v>
+      </c>
+      <c r="AB15">
         <v>3523324000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2652954000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>293000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>271000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2133654000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2002575000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>282000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>367000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2364390000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1303490000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>361000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>310000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1895790000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1069677000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>557000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>360000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1836769000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>279000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1839858000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1759000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>694009000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>529000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>131109000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1620974000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2951012000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>607000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>799000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1583101000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1920284000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
-[...1 lines deleted...]
-      </c>
+      <c r="BF15"/>
       <c r="BG15">
         <v>2748023000.0</v>
       </c>
       <c r="BH15">
+        <v>2748023000.0</v>
+      </c>
+      <c r="BI15">
         <v>926000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2638647000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>992070000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>558000.0</v>
       </c>
-      <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>324879000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1585000.0</v>
       </c>
-      <c r="BQ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR15"/>
       <c r="BS15">
         <v>1433611659.04</v>
       </c>
       <c r="BT15">
+        <v>1433611659.04</v>
+      </c>
+      <c r="BU15">
         <v>2115000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:72">
+    <row r="16" spans="1:73">
       <c r="A16" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="B16"/>
       <c r="C16">
-        <v>7136320852.0</v>
+        <v>9063090000.0</v>
       </c>
       <c r="D16">
+        <v>7032339000.0</v>
+      </c>
+      <c r="E16">
         <v>6796561000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9454104000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8185114000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6691098000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6798719000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7354965000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6850549000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4358276000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4555518000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5483196000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5258919000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2273834000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6026138000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3131411000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6430521000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6448483000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8687948000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8412621000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6897933000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5762081000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8356255000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8174061000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5479294000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3393377000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4548256000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5858018000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4074843000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3381328000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3713754000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4429805000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4354491000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4050338000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5571056000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7447061000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6285004000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5105110000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5794566000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5675712000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4068214000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5336800000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6315241000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7094700000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3212200000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4692700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6873500000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5486700000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4544521000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6543900000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>8630200000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7779200000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6750950000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7196100000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6680200000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2049500000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3177346000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2940342000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3133550000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2659958000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2269814000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1556715000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1632943000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1181519000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2778192000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2277016000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1547705000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>933674000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1783683000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1741138703.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1245116000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:72">
+    <row r="17" spans="1:73">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -33905,402 +34104,405 @@
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
+      <c r="BU17"/>
     </row>
-    <row r="18" spans="1:72">
+    <row r="18" spans="1:73">
       <c r="A18" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="B18"/>
       <c r="C18">
-        <v>2764988086.0</v>
+        <v>2884632000.0</v>
       </c>
       <c r="D18">
+        <v>2708012000.0</v>
+      </c>
+      <c r="E18">
         <v>2253110999.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3629193000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2669529000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1866093000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2261733000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3504239000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2920380000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1171004000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2399650000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2955493000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3448433000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1756375000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2150394000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2496740000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2644300000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1345739000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2907260000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1915081000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2609036000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1772977000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3762194000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3087083000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2430232000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2653569000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2469180000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2350818000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1408988000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1967402000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>272541000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>337206000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>846820000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>803296000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1835074000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1758382000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-123352000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1373602000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1205765000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1208969000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>181620000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2344845000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>710044000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>744518000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-734896000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-337804000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1612647000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1279886000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-153476000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1375689000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1011406000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>218189000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1104041000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2061155000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2743200000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1852700000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>559224000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>944742000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1307705000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1134221000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>100999000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>751586000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>535101000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>659298000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>459808000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>900602000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>569511000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>413362000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>205787000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>1410523245.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>842973000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:72">
+    <row r="19" spans="1:73">
       <c r="A19" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>221</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-13006000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1073889000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2162278000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2149028000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2383618000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2683851000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2169259000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2152299000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1909384000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2254966000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161056000.0</v>
       </c>
       <c r="M19">
         <v>161056000.0</v>
       </c>
       <c r="N19">
         <v>161056000.0</v>
       </c>
       <c r="O19">
+        <v>161056000.0</v>
+      </c>
+      <c r="P19">
         <v>-3201878000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>161057000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6797439000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1572760000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244120000.0</v>
       </c>
       <c r="U19">
         <v>244120000.0</v>
       </c>
       <c r="V19">
         <v>244120000.0</v>
       </c>
       <c r="W19">
+        <v>244120000.0</v>
+      </c>
+      <c r="X19">
         <v>-2044488000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-960107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116411000.0</v>
       </c>
       <c r="Z19">
         <v>116411000.0</v>
       </c>
       <c r="AA19">
+        <v>116411000.0</v>
+      </c>
+      <c r="AB19">
         <v>-1959971000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1845025000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
+      <c r="BU19"/>
     </row>
-    <row r="20" spans="1:72">
+    <row r="20" spans="1:73">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34329,2000 +34531,2013 @@
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
+      <c r="BU20"/>
     </row>
-    <row r="21" spans="1:72">
+    <row r="21" spans="1:73">
       <c r="A21" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>223</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-971279000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-913156000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2412436000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1036740000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-849692000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-996882000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-882430000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-1665032000.0</v>
       </c>
       <c r="N21">
         <v>-1665032000.0</v>
       </c>
       <c r="O21">
+        <v>-1665032000.0</v>
+      </c>
+      <c r="P21">
         <v>-1535462000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2854290000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1022608000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2782440000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1095706000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-764867000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-500162000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1540412000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2666375000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1034344000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-632869000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-964100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-602064000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
+      <c r="BU21"/>
     </row>
-    <row r="22" spans="1:72">
+    <row r="22" spans="1:73">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
-        <v>1237481944.0</v>
+        <v>1573000000.0</v>
       </c>
       <c r="C22">
-        <v>1905420422.0</v>
+        <v>1603090000.0</v>
       </c>
       <c r="D22">
+        <v>2197456000.0</v>
+      </c>
+      <c r="E22">
         <v>1888359000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1344454000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1058212000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2088299000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1762101000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1221830000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1223731000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1600646000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1548116000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1122531000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>834669000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1356951000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1688961000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>876240000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>909439000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1459489000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1643453000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1619490000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1237097000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1666354000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1522048000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1251673000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1568159000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1795642000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1529653000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1386929000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1682311000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1597671000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3394095000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4661707000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1624017000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1598157000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1544449000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1307452000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1280715000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1492944000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1141663000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>941427000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1558688000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1287593000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1076768000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>869816000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>579700000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1260900000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1022325000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1992653000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1031964000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1231300000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>968720000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1052553000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1333150000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1474300000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>935800000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1085600000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1465975000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1891817000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1387877000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1700012000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>677968000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1598243000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>647435000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>777338000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>402973000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>544818000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>600264000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>544535000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>483356000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>724475050.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>587317000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:72">
+    <row r="23" spans="1:73">
       <c r="A23" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
-        <v>123759047.0</v>
+        <v>-51491000.0</v>
       </c>
       <c r="D23">
+        <v>-11348000.0</v>
+      </c>
+      <c r="E23">
         <v>-19196000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>926401000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-16901000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>40018000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12547000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22821000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>319000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-8074000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16604000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-78742000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-21991000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-102951000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-27575000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1026588000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6683000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>25990000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20465000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-14531000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8114000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1487000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13740000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7320000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-7361000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>20326000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6144000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>45401000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>19672000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>70476000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-6631000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9344000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>22804000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-104092000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>25138000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-88708000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8224000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-40600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>614000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-73464000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6481000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1130000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>206504000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11084600000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>359005000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1367000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-250400000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-355400000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-16149000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3920000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6623000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-6362000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-12749000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2142300000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2575500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2189700000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-23574000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>17492000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-30204000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>99106000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-3379000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2882000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-5069000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-924562000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>18000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>243000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-27422000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-939217000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-164378000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-283600544.72</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4915000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:72">
+    <row r="24" spans="1:73">
       <c r="A24" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
-        <v>-5.48</v>
+        <v>187567000.0</v>
       </c>
       <c r="D24">
+        <v>188221000.0</v>
+      </c>
+      <c r="E24">
         <v>235587000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>94307000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>84255000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>130765000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>96215000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>38435000.0</v>
       </c>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
       <c r="K24">
+        <v>106926000.0</v>
+      </c>
+      <c r="L24">
         <v>304311000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>13625000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>36663000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>39050000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-4308911000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>16333000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>33335000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>242550000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>313026000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>537699000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>182015000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>134957000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>63381000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>560706000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>233281000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>627146000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>296614000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>473930000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>122790000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>18119000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>132268000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1353315000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1359590000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-4048000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>19149000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-104345000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>103378000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-132095000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-28071000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-42379000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>762825000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-116078000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>172428000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>74035000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-10115000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1824600000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-3276000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1979900000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-1211900000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-77474000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-721200000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-177806000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-277789000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>316407000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-473800000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-688000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-739100000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1361000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>437070000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>58532000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2107788000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>21483000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>263321000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>26543000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>175240000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2650000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>24745000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1853000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>374000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1268000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3936714.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3078000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:72">
+    <row r="25" spans="1:73">
       <c r="A25" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
-        <v>566740029.0</v>
+        <v>605212000.0</v>
       </c>
       <c r="D25">
+        <v>227044000.0</v>
+      </c>
+      <c r="E25">
         <v>-764376000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1127960000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>912084000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-571306000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>86337000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1644868000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>605851000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2237135000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-72773000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8372002000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6410460000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-263931000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>618082000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>407902000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>668828000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>554997000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>590772000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>408632000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>180722000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>239884000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>177859000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>430515000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>137439000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>153832000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>414218000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>463041000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>126703000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>106801000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>123364000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>101398000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>152145000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>141965000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>245293000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>245453000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>290628000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>270409000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>275344000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>217334000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>286463000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>218251000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>225373000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1583084000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>423300000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1697500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2174975000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>516847000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>159981000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1323600000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>174128000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>154330000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>114580000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1597900000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1807400000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>767100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-172514000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1243113000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-206864000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>458338000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-162577000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1029942000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>50942000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>34922000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>107690000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>143172000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>147128000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>145411000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>122310000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>363946057.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>199903000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:72">
+    <row r="26" spans="1:73">
       <c r="A26" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>227</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-280000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>-344121000.0</v>
+      </c>
+      <c r="E26">
         <v>-2672345000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-475227000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-326479000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-325951000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2177878000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-257033000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-202191000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-73198000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-141402000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-71967000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-149948000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-144114000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-197905000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-115476000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-113095000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-239637000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-67565000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-75698000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-22721000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-30000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2000.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>-164000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-164000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>143000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-87845000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-42000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>46000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-46000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>237000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-76000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-93000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-68000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1365000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>-1365000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-17251000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
+      <c r="BU26"/>
     </row>
-    <row r="27" spans="1:72">
+    <row r="27" spans="1:73">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>57359000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-557001000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>38528000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>17867000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-566634000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>455902000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>232583000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5621000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-920000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10672000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3823000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-3972000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>10887000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>118000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3800000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-763000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6261000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3749000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1186000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1473000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>-2517000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2311000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5746000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>11024000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3289000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3614000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4025000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>15406000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>183643000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2771000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3274000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>12038000.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>2945000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3070000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2512827000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-162388000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-133224000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>-254379000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
+      <c r="BU27"/>
     </row>
-    <row r="28" spans="1:72">
+    <row r="28" spans="1:73">
       <c r="A28" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
-        <v>-1662239365.0</v>
+        <v>-1023434000.0</v>
       </c>
       <c r="D28">
+        <v>-1586566000.0</v>
+      </c>
+      <c r="E28">
         <v>-5104357000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2454510000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1213209000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1993639000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3047422000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2969543000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-618349000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1776924000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3516548000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2869551000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-687468000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5226033000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>411460000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1194162000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2904812000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3898249000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3169632000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-582408000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1608141000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4826826000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4140706000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-625597000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-971461000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4105062000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4252872000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-690433000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-733592000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2432096000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2341907000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1621482000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-538619000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2386514000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3606734000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-699703000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1435341000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2034987000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1044532000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-364296000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1334173000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3471418000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1563505000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11066466000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-658885000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1367000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-250400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-355400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1768465000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3920000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>17400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1087800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1802983000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2142300000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2575500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2189700000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-323581000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1575020000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-892645000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2851865000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>590617000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1091135000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-110220000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2431211000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>38718000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-196036000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>42667000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1263745000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-164378000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-918508350.76</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-67102000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:72">
+    <row r="29" spans="1:73">
       <c r="A29" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="B29"/>
       <c r="C29">
-        <v>5245597336.0</v>
+        <v>5297382000.0</v>
       </c>
       <c r="D29">
+        <v>5144939000.0</v>
+      </c>
+      <c r="E29">
         <v>4609092000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5872528000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5090843000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4569869000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4660435000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5721058000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4925206000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3834648000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4739329000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5441565000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4770384000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4675607000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5114217000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4692491000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4459610000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4085388000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5330744000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4078653000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4577815000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4277140000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5283007000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5223625000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4557978000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4910154000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4788135000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4506308000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3516599000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4590836000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>2439639000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1964958000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2945994000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>3618341000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>3884061000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3466367000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1672291000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3317980000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3082297000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2984682000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>2055866000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4049300000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2524216000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2452900000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1003000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>2958400000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3197300000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2509500000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1271064000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2554900000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2652800000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2107200000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>2231597000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>3072200000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2743200000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1852700000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>2133542000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>2659710000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2387298000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2270832000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>823535000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1361275000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1033590000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>1121016000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>1016377000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1480812000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1084390000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>989745000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>858456000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1968925858.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1356506000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:72">
+    <row r="30" spans="1:73">
       <c r="A30" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="B30"/>
       <c r="C30">
-        <v>-3349804685.0</v>
+        <v>-2243197000.0</v>
       </c>
       <c r="D30">
+        <v>-3322595000.0</v>
+      </c>
+      <c r="E30">
         <v>-2162278000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2149028000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2383618000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2683851000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2169259000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2152299000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1909384000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2254966000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2072084000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2346089000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1177854000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-14203027000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2630950000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6797439000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1572760000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2426604000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1885785000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1981557000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1833822000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2044488000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-960107000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1903261000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1500600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1959971000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1845025000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2032700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2089492000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2491166000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-813783000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-268162000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2103222000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2752545000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2153332000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1604607000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1927738000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1972449000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1918911000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1012888000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1990324000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1556300000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1740137000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-10115000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1824600000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3276000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1979900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1211900000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1502014000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-721200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1819200000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2166800000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-811149000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-473800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-688000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-739100000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1572957000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1277898000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1021061000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>971177000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-701053000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-346368000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-471946000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-286478000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-553919000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-555465000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-513026000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-576009000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-651401000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-554465897.56</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-510455000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>