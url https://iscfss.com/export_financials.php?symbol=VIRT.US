--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3413,372 +3416,377 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>2039097000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1693731000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2383216000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1823655000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1334433000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1522778000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1187210000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1325796000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>872091000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1642234000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1026686000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1267832000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>699621000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>769003000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1218102000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1207994000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1454346000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1084467000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1691908000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1303519000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1813320000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1487090000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1325555000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1962951000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2283639000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1315637000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1538795000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1149680000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1423340000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>862416000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1236584000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>983193000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>962093000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1075030000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1151944000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>529208000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>663186000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>67976000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>400113000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>500700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>525322000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>573379000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>456332000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>689409000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>843468000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>779534000.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>611150000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>332681000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3789,52 +3797,53 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3845,408 +3854,410 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-4975000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3011000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>832000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2233000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5554000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7063000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>964000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8709000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>15904000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>17047000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>24327000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>31132000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>24750000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>31604000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21178000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13826000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16019000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-10196000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-21838000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-19117000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15045000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-25487000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-35203000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-39567000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-37999000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-647000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5986000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1670000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2218000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-82000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>721000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1097000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4232000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2991000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2596000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1446000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-17000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-252000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>454000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>800000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>99000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1310000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>412000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-8338000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3705000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>1327000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-55000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>1002059000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>995084000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>930954000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>155536000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>900586000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>164835000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>160385000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>155536000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>142645000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>137957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
-      <c r="AT6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>247500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>261169000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>194093000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>207645000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>216314000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>229825000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>236253000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>248217000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>260483000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>278317000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>211249000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>224086000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>237254000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>239202000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>248701000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>257673000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>269937000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>278745000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>292967000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>286335000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>298890000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>315340000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>330626000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>339602000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>350687000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>365364000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>375390000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>388070000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>394764000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
       <c r="K8">
@@ -4260,359 +4271,364 @@
       </c>
       <c r="N8">
         <v>2000.0</v>
       </c>
       <c r="O8">
         <v>2000.0</v>
       </c>
       <c r="P8">
         <v>2000.0</v>
       </c>
       <c r="Q8">
         <v>2000.0</v>
       </c>
       <c r="R8">
         <v>2000.0</v>
       </c>
       <c r="S8">
         <v>2000.0</v>
       </c>
       <c r="T8">
         <v>2000.0</v>
       </c>
       <c r="U8">
         <v>2000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1335269000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1323219000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1292613000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1265919000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1256760000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1246983000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1223119000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1209064000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1201890000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1190950000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1160567000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1143149000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1128977000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1113447000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1077398000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1070123000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1057587000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1042091000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1010468000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1002059000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>995084000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>930954000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>900746000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>900586000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>164835000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>160385000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>155536000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>142645000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>137957000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>134385000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>130902000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>118303000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>115274000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>100.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>24</v>
       </c>
-      <c r="B10">
+      <c r="B10"/>
+      <c r="C10">
         <v>973225000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1061697000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>707865000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>752101000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>723650000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>872513000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>701405000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>684806000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>399585000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>820436000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>688790000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>698674000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>768982000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>981580000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>836298000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>810649000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>564900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1071463000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>683836000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>848111000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>899041000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>889559000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>567677000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>670770000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>710533000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>732164000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>372710000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>458064000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>771003000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>729547000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>415933000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>660067000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>637308000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>532887000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>557990000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>164934000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>164967000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>181415000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>145999000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>149355000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>148514000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>163235000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>161538000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>126978000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>66571000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>75864000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>66010000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>39978000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4623,212 +4639,212 @@
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>26</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>973225000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1061697000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>707865000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>752101000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>723650000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>872513000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>701405000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>684806000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>399585000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>820436000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>688790000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>698674000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>768982000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>981580000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>836298000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>810649000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>564900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1071463000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>683836000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>848111000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>899041000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>889559000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>567677000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>670770000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>710533000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>732164000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>372710000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>458064000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>771003000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>729547000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>415933000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>660067000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>637308000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>532887000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>557990000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>164934000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>164967000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2141541000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>145999000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>149355000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>148514000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>163235000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>161538000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>126978000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>66571000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>75864000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>66010000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>39978000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>27</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
@@ -4886,665 +4902,675 @@
       <c r="AC13">
         <v>2000.0</v>
       </c>
       <c r="AD13">
         <v>2000.0</v>
       </c>
       <c r="AE13">
         <v>2000.0</v>
       </c>
       <c r="AF13">
         <v>2000.0</v>
       </c>
       <c r="AG13">
         <v>2000.0</v>
       </c>
       <c r="AH13">
         <v>2000.0</v>
       </c>
       <c r="AI13">
         <v>2000.0</v>
       </c>
       <c r="AJ13">
         <v>2000.0</v>
       </c>
       <c r="AK13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AL13">
         <v>1000.0</v>
       </c>
       <c r="AM13">
         <v>1000.0</v>
       </c>
       <c r="AN13">
         <v>1000.0</v>
       </c>
       <c r="AO13">
         <v>1000.0</v>
       </c>
       <c r="AP13">
         <v>1000.0</v>
       </c>
       <c r="AQ13">
         <v>1000.0</v>
       </c>
       <c r="AR13">
         <v>1000.0</v>
       </c>
       <c r="AS13">
         <v>1000.0</v>
       </c>
       <c r="AT13">
+        <v>1000.0</v>
+      </c>
+      <c r="AU13">
         <v>307631000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>307353000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>275988000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>508637000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>87026000.0</v>
+      </c>
+      <c r="C14">
         <v>86093727.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>84909058.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>85461108.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>85530426.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>86047558.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>86066968.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>87536847.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>88358223.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>88999122.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>90217295.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>93408537.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>94973489.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>97813691.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>99728178.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>102550852.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>105478278.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>110066641.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>112639792.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>116623115.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>121181392.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>123389238.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>123500713.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>123772005.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>122238904.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>119788475.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>117807209.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>117548769.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>112828240.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>107319812.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>106970415.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>107128206.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>101619651.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>92406318.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>89362838.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>79199142.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>40814214.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>40398381.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>39354983.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>38351465.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>38230684.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>38489489.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>36689572.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>34738733.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>34529349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31899012.0</v>
       </c>
       <c r="AU14">
         <v>31899012.0</v>
       </c>
       <c r="AV14">
-        <v>31825212.0</v>
+        <v>31899012.0</v>
       </c>
       <c r="AW14">
         <v>31825212.0</v>
       </c>
       <c r="AX14">
         <v>31825212.0</v>
       </c>
       <c r="AY14">
         <v>31825212.0</v>
       </c>
       <c r="AZ14">
         <v>31825212.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14">
+        <v>31825212.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>2000.0</v>
       </c>
       <c r="O15">
         <v>2000.0</v>
       </c>
       <c r="P15">
         <v>2000.0</v>
       </c>
       <c r="Q15">
         <v>2000.0</v>
       </c>
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
       <c r="U15">
         <v>2000.0</v>
       </c>
       <c r="V15">
         <v>2000.0</v>
       </c>
       <c r="W15">
+        <v>2000.0</v>
+      </c>
+      <c r="X15">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Y15">
         <v>2000.0</v>
       </c>
       <c r="Z15">
         <v>2000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
         <v>2000.0</v>
       </c>
       <c r="AD15">
         <v>2000.0</v>
       </c>
       <c r="AE15">
         <v>2000.0</v>
       </c>
       <c r="AF15">
         <v>2000.0</v>
       </c>
       <c r="AG15">
         <v>2000.0</v>
       </c>
       <c r="AH15">
         <v>2000.0</v>
       </c>
       <c r="AI15">
         <v>2000.0</v>
       </c>
       <c r="AJ15">
         <v>2000.0</v>
       </c>
       <c r="AK15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AL15">
         <v>1000.0</v>
       </c>
       <c r="AM15">
         <v>1000.0</v>
       </c>
       <c r="AN15">
         <v>1000.0</v>
       </c>
       <c r="AO15">
         <v>1000.0</v>
       </c>
       <c r="AP15">
         <v>1000.0</v>
       </c>
       <c r="AQ15">
         <v>1000.0</v>
       </c>
       <c r="AR15">
         <v>1000.0</v>
       </c>
       <c r="AS15">
         <v>1000.0</v>
       </c>
       <c r="AT15">
+        <v>1000.0</v>
+      </c>
+      <c r="AU15">
         <v>307631000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>307353000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>526000000.0</v>
       </c>
-      <c r="AZ15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
+      <c r="H16"/>
       <c r="I16">
         <v>196254000.0</v>
       </c>
       <c r="J16">
+        <v>196254000.0</v>
+      </c>
+      <c r="K16">
         <v>229739000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
-[...1 lines deleted...]
-      </c>
+      <c r="T16"/>
       <c r="U16">
         <v>254660000.0</v>
       </c>
       <c r="V16">
+        <v>254660000.0</v>
+      </c>
+      <c r="W16">
         <v>271165000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>387546000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>255996000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>88045000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>599037000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-697851000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24404000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-17606000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>164746000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-630056000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>50224000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-109367000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-405634000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-176807000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-106633000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>284359000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>395397000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>832068000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>49357000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-329200000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-36315000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>236798000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-237995000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-123890000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-241785000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>186335000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>191238000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>193740000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>160782000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>163423000.0</v>
       </c>
-      <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>367000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>343000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>213000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>73000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>60000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>65000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>7600000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>65861000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>65848000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>65860000.0</v>
       </c>
-      <c r="AE18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
-      <c r="AT18"/>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5555,58 +5581,57 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>34</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>1148926000.0</v>
       </c>
       <c r="D20">
         <v>1148926000.0</v>
       </c>
       <c r="E20">
         <v>1148926000.0</v>
       </c>
       <c r="F20">
         <v>1148926000.0</v>
       </c>
       <c r="G20">
         <v>1148926000.0</v>
       </c>
       <c r="H20">
         <v>1148926000.0</v>
       </c>
       <c r="I20">
         <v>1148926000.0</v>
       </c>
       <c r="J20">
         <v>1148926000.0</v>
       </c>
       <c r="K20">
@@ -5639,952 +5664,961 @@
       <c r="T20">
         <v>1148926000.0</v>
       </c>
       <c r="U20">
         <v>1148926000.0</v>
       </c>
       <c r="V20">
         <v>1148926000.0</v>
       </c>
       <c r="W20">
         <v>1148926000.0</v>
       </c>
       <c r="X20">
         <v>1148926000.0</v>
       </c>
       <c r="Y20">
         <v>1148926000.0</v>
       </c>
       <c r="Z20">
         <v>1148926000.0</v>
       </c>
       <c r="AA20">
         <v>1148926000.0</v>
       </c>
       <c r="AB20">
+        <v>1148926000.0</v>
+      </c>
+      <c r="AC20">
         <v>1195477000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1196548000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1193697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>836583000.0</v>
       </c>
       <c r="AF20">
         <v>836583000.0</v>
       </c>
       <c r="AG20">
         <v>836583000.0</v>
       </c>
       <c r="AH20">
         <v>836583000.0</v>
       </c>
       <c r="AI20">
+        <v>836583000.0</v>
+      </c>
+      <c r="AJ20">
         <v>844883000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>859598000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>718521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>715379000.0</v>
       </c>
       <c r="AM20">
         <v>715379000.0</v>
       </c>
       <c r="AN20">
         <v>715379000.0</v>
       </c>
       <c r="AO20">
         <v>715379000.0</v>
       </c>
       <c r="AP20">
         <v>715379000.0</v>
       </c>
       <c r="AQ20">
         <v>715379000.0</v>
       </c>
       <c r="AR20">
         <v>715379000.0</v>
       </c>
       <c r="AS20">
         <v>715379000.0</v>
       </c>
       <c r="AT20">
         <v>715379000.0</v>
       </c>
       <c r="AU20">
         <v>715379000.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>715379000.0</v>
+      </c>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
+      <c r="AY20"/>
       <c r="AZ20">
         <v>715379000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20">
+        <v>715379000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>35</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>143148000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>154931000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>166714000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>178497000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>190280000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>203188000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>214971000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>226819000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>242833000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>257520000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>273473000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>289440000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>305460000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>321480000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>337500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>353575000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>369851000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>386332000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>402912000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>418345000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>436422000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>454499000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>473317000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>491726000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>510680000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>529638000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>513153000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>532061000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>552547000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>83989000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>90069000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>97549000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>104387000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>111224000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>152748000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>886000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>939000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>992000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1044000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1097000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1150000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1203000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1255000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1308000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1362000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1414000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>1626000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2637000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>4366853000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2686736000.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>4178937000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4096868000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3623036000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3532693000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>5180721000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5970312000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4256955000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>3906041000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3115731000.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>2641593000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3093820000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2765690000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2674836000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3105002000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2952449000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2639921000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2926753000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2773083000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2907606000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2829663000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2902400000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1390587000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1899970000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1960126000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1439968000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1675522000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1523674000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1338661000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1454558000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2057392000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2077107000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1544308000.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>-3858400000.0</v>
       </c>
-      <c r="AZ22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>37</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>25115260000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20150736000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21272076000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>19284489000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17548214000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15361743000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14400706000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13929358000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12789715000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14466384000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17618428000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13389684000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11861315000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10583241000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10972260000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11415614000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12519088000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10319971000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10429477000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10341411000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10890631000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9965798000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9442725000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10288875000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10987353000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9609370000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9186745000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9081397000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9076973000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7380978000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7238530000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7171163000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7757931000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7320006000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7739345000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4373845000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4107353000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3820371000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3513421000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4705275000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3935369000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3391930000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3641946000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4536720000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4099505000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3319458000.0</v>
       </c>
-      <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>3963570000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3208947000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>9753928000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8703585000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8029001000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8483627000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7518713000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5444133000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6208622000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5668562000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4564866000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3056651000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3238723000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3085164000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2806615000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2856384000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1792063000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2841992000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1794200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2747180000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1604062000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3035676000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1636221000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1639280000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1636829000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1732516000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1915549000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1917866000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1934358000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1931811000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1977716000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>907037000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>904027000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1015748000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1121464000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1388548000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1434629000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1628323000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>565317000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>564957000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>526077000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>491917000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>492782000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>506615000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>494498000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>495312000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>496100000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>497913000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>507725000.0</v>
       </c>
-      <c r="AZ24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1778270000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1779079000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1795952000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1792063000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1792383000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1794200000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1605132000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1604062000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1602815000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1636221000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1639280000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1636829000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1732516000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1915549000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1917866000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1934358000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1931811000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1977716000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>907037000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>904027000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1015748000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1121464000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1388548000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1434629000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1628323000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>565317000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>564957000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>526077000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>491917000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>492782000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>493589000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>494498000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>495312000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>17680164000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>14627084000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>15292513000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14640775000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>12637418000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>11081122000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10190830000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10037135000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8707620000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10593165000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4651249000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2458994000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2171385000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1524673000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4803348000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1492382000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1860376000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1468775000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5425689000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5232198000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1420205000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1447882000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4160453000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4321612000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4490949000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4837485000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4272582000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4329303000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4240971000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>48273000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>42375000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>43186000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>44632000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>42540000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>36480000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>5984000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>8205000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6595,2112 +6629,2128 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>42</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>3668900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7915439000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7637220000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8190925000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7123526000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4839986000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5872231000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5305665000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5400399000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6106520000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7523508000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5089432000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4488290000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2745499000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3620334000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4064318000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4626053000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2530297000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3481595000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3179031000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3215610000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2539238000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2696555000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2944304000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3394243000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3565393000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3407030000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3082818000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2871096000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1604518000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1604044000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1468290000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1706562000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2028873000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2095441000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1821573000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>846022000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>630745000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>879625000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1366224000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1066940000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>899957000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1111688000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1245362000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1397399000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>919728000.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>1554710000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1048593000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>11643876000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10298246000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9605918000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10142746000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8940764000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6736848000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7569788000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6973198000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6751223000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6055372000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3335940000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4317036000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3935160000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3487877000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5555996000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3500299000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3753066000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3323015000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5357792000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5318888000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3478444000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4581997000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4330366000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4569752000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4865826000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>44</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>297628000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2057966000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2825792000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1696341000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2047236000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1250654000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1363758000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1027636000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1389084000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>843969000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1844940000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1590449000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1275035000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1196015000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1762535000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1646561000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1832326000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1173283000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1866670000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1817312000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2171866000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1898484000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2058820000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2716789000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3104021000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1422115000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1830839000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1541741000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1309270000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1112016000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1115764000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1051922000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1434039000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>972018000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>980518000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>385368000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>662313000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>449771000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>513292000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1349364000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>629911000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>476536000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>560716000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>691163000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>461181000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>387652000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>427741000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>366143000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:52">
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-157063000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-163266000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-148768000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-128507000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-138361000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>237907000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-139672000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>328360000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-66510000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>10810000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>53857000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-134885000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-225483000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-346372000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-547869000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-747190000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-739616000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-733644000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-706654000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>131324000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>70755000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>96567000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>58958000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-125538000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-168971000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-577534000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-571095000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-570698000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-575836000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-578371000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-580667000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-585874000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-584240000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-600526000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-8711.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-504528000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>2778482000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1296439000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>900178000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>234920000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1198967000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>409823000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>593214000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>151609000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-224490000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-1955279000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>9519434000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6073310000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5455628000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5209055000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>583414000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5572813000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>6032553000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4631607000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-221667000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>469257000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4364647000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>621313000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>552243000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>907015000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>548408000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+    </row>
+    <row r="33" spans="1:53">
       <c r="A33" t="s">
         <v>47</v>
       </c>
-      <c r="B33">
+      <c r="B33"/>
+      <c r="C33">
         <v>1596963000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>16966329000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>17690872000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>16798341000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14725391000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>13192483000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>12294083000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12180574000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10971225000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>12766955000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15047133000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>11053428000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>9777099000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8348984000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>8319278000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8919283000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>10074074000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>8025736000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>7808494000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>7608844000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>7696932000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>7060309000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6717943000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6824071000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>7078131000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>7413975000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6961087000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>7042095000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>6979376000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5532915000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>5706833000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>5459174000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>5686584000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>5760032000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>6197838000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2704183000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3280073000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1229059000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2854130000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3206556000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3156944000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2752159000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2919692000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3718579000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3571753000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2855942000.0</v>
       </c>
-      <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>3469819000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2802826000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:52">
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
         <v>48</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>10541650000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7107619000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>8655549000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>6693884000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6622444000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6440971000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5019318000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4983205000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4494182000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6071352000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>11318420000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5812887000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5114781000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4196974000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5132555000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4471229000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>6162581000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3510779000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4002544000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2821376000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3964952000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>3971448000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>4352295000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4276233000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4344205000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>3872514000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>3558792000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>4006823000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>3556886000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>3266634000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>3182837000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>3133327000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>3572159000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>3281105000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3676657000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1471953000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1976681000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1649840000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>1639464000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2235060000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>1719372000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1284264000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1520838000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>2091503000.0</v>
       </c>
-      <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+    </row>
+    <row r="35" spans="1:53">
       <c r="A35" t="s">
         <v>49</v>
       </c>
-      <c r="B35">
+      <c r="B35"/>
+      <c r="C35">
         <v>20549213000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16289365000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16890233000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15399920000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14362702000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>12114929000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>11467942000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10903359000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10159091000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11202314000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>14768392000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10242288000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8138788000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7920109000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7675862000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>8072160000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8987280000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7051094000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6369382000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6646158000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6521623000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6287819000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5930374000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6342647000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6487561000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6722029000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5999645000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6176301000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>5842868000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4794332000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4403504000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4490715000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>5169379000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4918475000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5174322000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3082517000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2662791000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2137358000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2326583000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2879686000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2102281000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1997282000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1949609000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2662656000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2554583000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1831935000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>2568607000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2099722000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:52">
+    <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>50</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>-14647418000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>632881000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>730601000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>463092000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>366960000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>357740000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>332797000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>346509000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>433550000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>303720000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>310031000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>311688000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>296841000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>303916000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>349178000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>307225000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>268554000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>291307000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>303194000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>280870000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>240579000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>317747000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>339161000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>257352000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>291473000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>252640000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>309911000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>295786000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>271921000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>243582000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>242037000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>219023000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>353394000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>357352000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>379949000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>77681000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>73921000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>77669000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>78509000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>38659000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>38421000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>38845000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>34676000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>34944000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>44774000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>32823000.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>41105000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>41385000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:52">
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>277201000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>329756000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>309528000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>324843000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>342105000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>319637000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>314230000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>315385000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>344741000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>404874000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>386498000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>410047000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>406727000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>416920000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>297562000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>327703000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>356904000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>397053000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>442803000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>387187000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>410927000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>458530000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>321009000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>322152000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>375608000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>384772000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>388739000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>402490000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>408468000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>428723000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>427162000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>396434000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>388503000.0</v>
       </c>
-      <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+    </row>
+    <row r="38" spans="1:53">
       <c r="A38" t="s">
         <v>52</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>22247444000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>20150736000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>18703990000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>14914169000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>12720851000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>10523627000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>11985441001.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3296219001.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>14972498000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>432939000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7630988000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7986048000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8439077000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>414438000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-1000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9745641000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9493300000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>423615000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7359224000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>365023000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>380654000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>457692000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>370069000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>438511000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>436216000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>232387000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>365135000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>337049000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>316296000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>272272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AJ38">
         <v>-1000.0</v>
       </c>
       <c r="AK38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AL38">
         <v>995377000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>987569000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>984700000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>988653000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>943627000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>946188000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>949167000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>912092000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>915054000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>761515000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>755696000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>758110000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2419494000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>64744000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>47547000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>37706000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>51937000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>46093000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>41460000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>36342000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>29821000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>35024000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>37565000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>47133000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>40199000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>56662000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>54149000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>39121000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>47788000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>49490000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>70477000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>67144000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>122792000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>117446000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>98285000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>77245000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>94668000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>41116000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>22109000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>39497000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>17324000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6500000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1305789000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-2773083000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1232048000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>55070000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1119360000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-1899970000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-1960126000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-1439968000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-1675522000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>-1523674000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>-1338661000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-1454558000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-2057392000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>-2077107000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>3430700000.0</v>
       </c>
-      <c r="AZ39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:52">
+      <c r="BA39"/>
+    </row>
+    <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>181855000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>175819000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>177274000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1526000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1184000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1433000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>196254000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-1579514000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>215483000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>215542000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238758000.0</v>
       </c>
       <c r="O40">
         <v>238758000.0</v>
       </c>
       <c r="P40">
-        <v>237938000.0</v>
+        <v>238758000.0</v>
       </c>
       <c r="Q40">
         <v>237938000.0</v>
       </c>
       <c r="R40">
         <v>237938000.0</v>
       </c>
       <c r="S40">
+        <v>237938000.0</v>
+      </c>
+      <c r="T40">
         <v>259282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254660000.0</v>
       </c>
       <c r="U40">
         <v>254660000.0</v>
       </c>
       <c r="V40">
-        <v>271165000.0</v>
+        <v>254660000.0</v>
       </c>
       <c r="W40">
         <v>271165000.0</v>
       </c>
       <c r="X40">
-        <v>255996000.0</v>
+        <v>271165000.0</v>
       </c>
       <c r="Y40">
         <v>255996000.0</v>
       </c>
       <c r="Z40">
         <v>255996000.0</v>
       </c>
       <c r="AA40">
+        <v>255996000.0</v>
+      </c>
+      <c r="AB40">
         <v>269282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256700000.0</v>
       </c>
       <c r="AC40">
         <v>256700000.0</v>
       </c>
       <c r="AD40">
-        <v>214403000.0</v>
+        <v>256700000.0</v>
       </c>
       <c r="AE40">
         <v>214403000.0</v>
       </c>
       <c r="AF40">
+        <v>214403000.0</v>
+      </c>
+      <c r="AG40">
         <v>199264000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>211623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147040000.0</v>
       </c>
       <c r="AI40">
         <v>147040000.0</v>
       </c>
       <c r="AJ40">
+        <v>147040000.0</v>
+      </c>
+      <c r="AK40">
         <v>232552000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>231639000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>229381000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>222203000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>226048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218399000.0</v>
       </c>
       <c r="AP40">
         <v>218399000.0</v>
       </c>
       <c r="AQ40">
         <v>218399000.0</v>
       </c>
       <c r="AR40">
-        <v>184679000.0</v>
+        <v>218399000.0</v>
       </c>
       <c r="AS40">
         <v>184679000.0</v>
       </c>
       <c r="AT40">
+        <v>184679000.0</v>
+      </c>
+      <c r="AU40">
         <v>-843468000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-779534000.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>2388700000.0</v>
       </c>
-      <c r="AZ40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:52">
+      <c r="BA40"/>
+    </row>
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>367000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>6957000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>213000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>73000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>60000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>65000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
+      <c r="AB41"/>
+      <c r="AC41">
         <v>65861000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>65848000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>65860000.0</v>
       </c>
-      <c r="AE41"/>
-      <c r="AF41">
+      <c r="AF41"/>
+      <c r="AG41">
         <v>199264000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>211623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147040000.0</v>
       </c>
       <c r="AI41">
         <v>147040000.0</v>
       </c>
       <c r="AJ41">
+        <v>147040000.0</v>
+      </c>
+      <c r="AK41">
         <v>232552000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>231639000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>229381000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>231404000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>226048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218399000.0</v>
       </c>
       <c r="AP41">
         <v>218399000.0</v>
       </c>
       <c r="AQ41">
         <v>218399000.0</v>
       </c>
       <c r="AR41">
-        <v>184679000.0</v>
+        <v>218399000.0</v>
       </c>
       <c r="AS41">
         <v>184679000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41">
+      <c r="AT41">
+        <v>184679000.0</v>
+      </c>
+      <c r="AU41"/>
+      <c r="AV41">
         <v>294433000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
-    </row>
-    <row r="42" spans="1:52">
+      <c r="BA41"/>
+    </row>
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>56</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>116255000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>66018000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>52423000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>49442000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>88008000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>92327000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>133746000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>160659000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>178269000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>185275000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>222806000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>263485000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>293014000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>337976000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>356551000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>427988000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>465697000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>729044000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>816596000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>948303000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1038668000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1071644000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1088144000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1073972000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1058442000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1022393000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1015118000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1002582000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>987086000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>955463000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>947054000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>940079000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>905469000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>889705000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>892081000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>156477000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>152027000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>147178000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>138826000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>134138000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>130566000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>127083000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>118303000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>115274000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-1.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-3705000.0</v>
       </c>
-      <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
-      <c r="AY42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>-1300000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-55000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:52">
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8711,2436 +8761,2455 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+    </row>
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>1000.0</v>
       </c>
       <c r="AH44">
         <v>1000.0</v>
       </c>
       <c r="AI44">
         <v>1000.0</v>
       </c>
       <c r="AJ44">
         <v>1000.0</v>
       </c>
       <c r="AK44">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
-        <v>294433000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU44">
         <v>294433000.0</v>
       </c>
-      <c r="AV44"/>
+      <c r="AV44">
+        <v>294433000.0</v>
+      </c>
       <c r="AW44"/>
       <c r="AX44"/>
-      <c r="AY44">
+      <c r="AY44"/>
+      <c r="AZ44">
         <v>250000000.0</v>
       </c>
-      <c r="AZ44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:52">
+      <c r="BA44"/>
+    </row>
+    <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>756709000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>747087000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>658709000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>653938000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>644729000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>646663000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>653857000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>648879000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>646991000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>697643000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>253935000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>269871000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>280053000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>272636000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>757187000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>348149000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>361724000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>113590000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>403619000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>408611000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>416316000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>430615000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>422352000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>436168000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>505177000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>113322000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>117501000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>129242000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>128675000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>137018000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>144686000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>33000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>34071000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>29660000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>30697000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>32166000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>33017000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>37501000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>42442000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>47113000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>41775000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>44644000.0</v>
       </c>
-      <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>37600000.0</v>
       </c>
-      <c r="AZ45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+    </row>
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>60</v>
       </c>
-      <c r="B46">
+      <c r="B46"/>
+      <c r="C46">
         <v>304889000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>310085000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>239246000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>248993000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>256045000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>266461000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>284160000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>296002000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>310125000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>329864000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>253935000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>269871000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>280053000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>272636000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>282103000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>294532000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>310171000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>314923000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>351494000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>348149000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>361724000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>382454000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>403619000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>408611000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>416316000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>430615000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>422352000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>436168000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>505177000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>113322000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>117501000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>129242000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>128675000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>137018000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>144686000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>33000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>34071000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>29660000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>30697000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>32166000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>33017000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>37501000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>42442000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>47113000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>41775000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>44644000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>37585000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>31459000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:52">
+    <row r="47" spans="1:53">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>253935000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>280053000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>272636000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>282103000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>294532000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>310171000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>314923000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>351494000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>348149000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>361724000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>382454000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>403619000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>408611000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>416316000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>430615000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>117236000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>117899000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>154754000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>113322000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>117501000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>129242000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>128675000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>137018000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>144686000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>33000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>34071000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>29660000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>30697000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>32166000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>33017000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>37501000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>42442000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>47113000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>41775000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>44644000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>37585000.0</v>
       </c>
-      <c r="AZ47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:52">
+      <c r="BA47"/>
+    </row>
+    <row r="48" spans="1:53">
       <c r="A48" t="s">
         <v>62</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>1623693000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1519270000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1401669000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1355688000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1227446000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1168908000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1097693000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1061574000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1017547000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1000403000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1018201000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>980481000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>987852000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>972317000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>970334000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>956487000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>897387000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>830538000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>690568000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>648893000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>615580000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>422381000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>343817000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>259873000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>91292000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-90374000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-40120000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-5949000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>54723000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>96513000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>49647000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>89521000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>90242000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-62129000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-51304000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-16051000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-6788000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1254000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1160000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3512000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4495000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3525000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>12780000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>474000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-93939000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-91383000.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>-74027000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-68347000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:52">
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>980481000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>987852000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>972317000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>970334000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>956487000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>897387000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>830538000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>690568000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>648893000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>615580000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>422381000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>343817000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>259873000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>91292000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-90374000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-40120000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-5949000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>54723000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>96513000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>49647000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>89521000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>90242000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-62129000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-51304000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-16051000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-6788000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-1254000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1160000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>3512000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>4495000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>3525000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>12780000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>474000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-8811.0</v>
       </c>
-      <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+    </row>
+    <row r="50" spans="1:53">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>154973000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>12382000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>121991000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>251754000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>112149000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>38541000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>128761000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>73692000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>974635000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1795994000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>97217000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1231872000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1128545000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>631493000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>613528000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>658307000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>690489000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>575835000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>896082000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>705131000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>650608000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>525921000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>590988000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>26274000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>431500000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>73486000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>94888000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>146847000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>159716000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>2145426000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2364376000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>2574625000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>2663776000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1986639000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>22000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>812240000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>17600000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>68000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>1063674000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1011874000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+    </row>
+    <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>65</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>4642125000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8977136000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8345085000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8943026000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7847176000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5712499000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6573636000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5990471000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5799984000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6926956000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8212298000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5788106000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5257272000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3727079000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4456632000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4874967000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5190953000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3601760000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4165431000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4027142000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4114651000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3428797000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3264232000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3615074000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4104776000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4297557000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3779740000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3540882000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3642099000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2334065000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2019977000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2128357000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2343870000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2561760000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2653431000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1986507000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1010989000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>812160000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1025624000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1515579000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1215454000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1063192000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1273226000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1372340000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1463970000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>995592000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>1620720000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1088571000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:52">
+    <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>2369513000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>12382000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>121991000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>251754000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>112149000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>38541000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>128761000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>73692000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>138202000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1795994000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>97217000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>111721000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1148774000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3944000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>167450000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>157114000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>140782000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>61510000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>312814000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>214252000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>240444000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>64686000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>123993000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>26274000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>431500000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>73486000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>94888000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>146847000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>159716000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>15128000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>14567000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>44006000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>20944000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>27883000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>15000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>13000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>22000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>25000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>17600000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>559917000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>524782000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>45000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>522498000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>495312000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>496100000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>495724000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>580525000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>336309000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:52">
+    <row r="53" spans="1:53">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>-9849125000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>8287525000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6452300000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>5438336000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4630552000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>46674000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>5180721000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>5970312000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4256955000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>170194000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>54555000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3906041000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3115731000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>17413000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2641593000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>3093820000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2765690000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2674836000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>3105002000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2952449000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2639921000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>10014000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>2773083000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>602000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>2830391000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>2902400000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1390587000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1899970000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1960126000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1439968000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1675522000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1523674000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1338661000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1454558000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>2057392000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>2077107000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>61058000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>200300000.0</v>
       </c>
-      <c r="AZ53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:52">
+      <c r="BA53"/>
+    </row>
+    <row r="54" spans="1:53">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
-      <c r="AT54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+    </row>
+    <row r="55" spans="1:53">
       <c r="A55" t="s">
         <v>69</v>
       </c>
-      <c r="B55">
+      <c r="B55"/>
+      <c r="C55">
         <v>25115260000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>20150736000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>21272076000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>19284489000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>17548214000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>15361743000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>14400706000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13929358000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12789715000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>14466384000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>17618428000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>13389684000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>11861315000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>10583241000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>10972260000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>11415614000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>12519088000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>10319971000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>10429477000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>10341411000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>10890631000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>9965798000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>9442725000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10288875000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10987353000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9609370000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9186745000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9081397000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9076973000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>7380978000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>7238530000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7171163000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7757931000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7320006000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7739345000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4373845000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4107353000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3820371000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3513421000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4705275000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3935369000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3391930000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3641946000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4536720000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4099505000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3319458000.0</v>
       </c>
-      <c r="AV55"/>
       <c r="AW55"/>
       <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>3963570000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3208947000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:52">
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
         <v>70</v>
       </c>
-      <c r="B56">
+      <c r="B56"/>
+      <c r="C56">
         <v>1270853000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3184407000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3581204000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2486148000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2822823000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2169260000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2106623000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1748784000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1818490000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1699429000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2571295000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2336256000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2084216000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2234257000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2652982000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2496331000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2445014000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2294236000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2620983000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2732567000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3193699000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2905489000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2724782000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3464804000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3909222000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2195395000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2225658000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2039302000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2097597000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1848063000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1531697000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1711989000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2071347000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1559975000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1541508000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1669662000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>827280000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2591312000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>659291000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1498719000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>778425000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>639771000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>722254000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>818141000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>527752000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>463516000.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>493751000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>406121000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:52">
+    <row r="57" spans="1:53">
       <c r="A57" t="s">
         <v>71</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>2369513000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1887968000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2681026000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2251228000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1623856000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1759437000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1513409000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1597175000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1206547000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1858714000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1339386000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1595095000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2087153000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1011705000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1623490000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1603046000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1833066000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1405259000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2259382000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1772431000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2324929000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1822941000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1705544000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2245221000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2971135000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1658405000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1890383000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1553227000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1797459000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1091947000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1450415000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1238822000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1130077000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1249953000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1399496000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>773847000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>914567000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1147247000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>643761000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1279016000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1268503000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>836778000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1163509000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1369400000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1339568000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1275258000.0</v>
       </c>
-      <c r="AV57"/>
       <c r="AW57"/>
       <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>1191675000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>668990000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:52">
+    <row r="58" spans="1:53">
       <c r="A58" t="s">
         <v>72</v>
       </c>
-      <c r="B58">
+      <c r="B58"/>
+      <c r="C58">
         <v>22918726000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>18177333000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19571259000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>17651148000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>15986558000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>13874366000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12981351000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12500534000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>11365638000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>13061028000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>16107778000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11837383000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>10225941000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8931814000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9299352000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9675206000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>10820346000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8456353000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8628764000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8418589000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8846552000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8110760000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7635918000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8587868000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9458696000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8380434000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7890028000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7729528000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7640327000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5886279000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5853919000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5729537000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6299456000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6168428000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6573818000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3856364000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3577358000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3284605000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2970344000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4158702000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3370784000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2834060000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3113118000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4032056000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3894151000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3107193000.0</v>
       </c>
-      <c r="AV58"/>
       <c r="AW58"/>
       <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>3760282000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2768712000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:52">
+    <row r="59" spans="1:53">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>1384611000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>1441626000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>1458475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
-      <c r="AT59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+    </row>
+    <row r="60" spans="1:53">
       <c r="A60" t="s">
         <v>74</v>
       </c>
-      <c r="B60">
+      <c r="B60"/>
+      <c r="C60">
         <v>1734975000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1582279000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1454926000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1407365000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1309902000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1254174000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1232405000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1230944000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1211722000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1202727000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1265336000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1275100000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1305618000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1341899000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1348065000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1398303000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1379105000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1549388000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1485328000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1578081000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1639205000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1468540000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1396760000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1294280000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1111737000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>931374000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>969014000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>994965000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1039593000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1051896000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>997424000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1030699000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>999945000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>830569000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>843375000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>141873000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>145223000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>535766000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>140587000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>138105000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>135862000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>130708000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>132394000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>116161000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>205354000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>212265000.0</v>
       </c>
-      <c r="AV60"/>
       <c r="AW60"/>
       <c r="AX60"/>
-      <c r="AY60">
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>203288000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>440235000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:53">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>-55005000.0</v>
       </c>
       <c r="AB61">
         <v>-55005000.0</v>
       </c>
       <c r="AC61">
         <v>-55005000.0</v>
       </c>
       <c r="AD61">
         <v>-55005000.0</v>
       </c>
       <c r="AE61">
         <v>-55005000.0</v>
       </c>
       <c r="AF61">
         <v>-55005000.0</v>
       </c>
       <c r="AG61">
         <v>-55005000.0</v>
       </c>
       <c r="AH61">
+        <v>-55005000.0</v>
+      </c>
+      <c r="AI61">
         <v>-25485000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-11041000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-8505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8358000.0</v>
       </c>
       <c r="AL61">
         <v>-8358000.0</v>
       </c>
       <c r="AM61">
         <v>-8358000.0</v>
       </c>
       <c r="AN61">
-        <v>-3819000.0</v>
+        <v>-8358000.0</v>
       </c>
       <c r="AO61">
         <v>-3819000.0</v>
       </c>
       <c r="AP61">
         <v>-3819000.0</v>
       </c>
       <c r="AQ61">
         <v>-3819000.0</v>
       </c>
       <c r="AR61">
-        <v>0.0</v>
+        <v>-3819000.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
-      <c r="AT61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+    </row>
+    <row r="62" spans="1:53">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11151,50 +11220,51 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11251,1255 +11321,1255 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>1889947000.0</v>
       </c>
       <c r="C2">
         <v>1109249000.0</v>
       </c>
       <c r="D2">
         <v>902397000.0</v>
       </c>
       <c r="E2">
         <v>1010115000.0</v>
       </c>
       <c r="F2">
         <v>1121716000.0</v>
       </c>
       <c r="G2">
         <v>1152379000.0</v>
       </c>
       <c r="H2">
         <v>770601000.0</v>
       </c>
       <c r="I2">
         <v>591980000.0</v>
       </c>
       <c r="J2">
         <v>434415000.0</v>
       </c>
       <c r="K2">
         <v>306509000.0</v>
       </c>
       <c r="L2">
         <v>320495000.0</v>
       </c>
       <c r="M2">
         <v>315496000.0</v>
       </c>
       <c r="N2">
         <v>273499000.0</v>
       </c>
       <c r="O2">
         <v>264423000.0</v>
       </c>
       <c r="P2">
         <v>194364000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>111552000.0</v>
       </c>
       <c r="C3">
         <v>116287000.0</v>
       </c>
       <c r="D3">
         <v>127266000.0</v>
       </c>
       <c r="E3">
         <v>131214000.0</v>
       </c>
       <c r="F3">
         <v>137484000.0</v>
       </c>
       <c r="G3">
         <v>140995000.0</v>
       </c>
       <c r="H3">
         <v>136239000.0</v>
       </c>
       <c r="I3">
         <v>87277000.0</v>
       </c>
       <c r="J3">
         <v>62774000.0</v>
       </c>
       <c r="K3">
         <v>29914000.0</v>
       </c>
       <c r="L3">
         <v>33840000.0</v>
       </c>
       <c r="M3">
         <v>30652000.0</v>
       </c>
       <c r="N3">
         <v>24933000.0</v>
       </c>
       <c r="O3">
         <v>89629000.0</v>
       </c>
       <c r="P3">
         <v>49894000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
         <v>1233698000.0</v>
       </c>
       <c r="C5">
         <v>1271949000.0</v>
       </c>
       <c r="D5">
         <v>924892000.0</v>
       </c>
       <c r="E5">
         <v>879893000.0</v>
       </c>
       <c r="F5">
         <v>1216577000.0</v>
       </c>
       <c r="G5">
         <v>1596221000.0</v>
       </c>
       <c r="H5">
         <v>163916000.0</v>
       </c>
       <c r="I5">
         <v>909977000.0</v>
       </c>
       <c r="J5">
         <v>269264000.0</v>
       </c>
       <c r="K5">
         <v>264475000.0</v>
       </c>
       <c r="L5">
         <v>297606000.0</v>
       </c>
       <c r="M5">
         <v>271535000.0</v>
       </c>
       <c r="N5">
         <v>257442000.0</v>
       </c>
       <c r="O5">
         <v>164523000.0</v>
       </c>
       <c r="P5">
         <v>139690000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>1345250000.0</v>
       </c>
       <c r="C6">
         <v>1388236000.0</v>
       </c>
       <c r="D6">
         <v>1052158000.0</v>
       </c>
       <c r="E6">
         <v>1011107000.0</v>
       </c>
       <c r="F6">
         <v>1354061000.0</v>
       </c>
       <c r="G6">
         <v>1737216000.0</v>
       </c>
       <c r="H6">
         <v>300155000.0</v>
       </c>
       <c r="I6">
         <v>997254000.0</v>
       </c>
       <c r="J6">
         <v>332038000.0</v>
       </c>
       <c r="K6">
         <v>294389000.0</v>
       </c>
       <c r="L6">
         <v>331446000.0</v>
       </c>
       <c r="M6">
         <v>302187000.0</v>
       </c>
       <c r="N6">
         <v>282375000.0</v>
       </c>
       <c r="O6">
         <v>254152000.0</v>
       </c>
       <c r="P6">
         <v>189584000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-90600000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
         <v>1742171000.0</v>
       </c>
       <c r="C9">
         <v>1767700000.0</v>
       </c>
       <c r="D9">
         <v>1390976000.0</v>
       </c>
       <c r="E9">
         <v>1354697000.0</v>
       </c>
       <c r="F9">
         <v>1689769000.0</v>
       </c>
       <c r="G9">
         <v>2086952000.0</v>
       </c>
       <c r="H9">
         <v>746891000.0</v>
       </c>
       <c r="I9">
         <v>1286738000.0</v>
       </c>
       <c r="J9">
         <v>593567000.0</v>
       </c>
       <c r="K9">
         <v>395763000.0</v>
       </c>
       <c r="L9">
         <v>475718000.0</v>
       </c>
       <c r="M9">
         <v>407557000.0</v>
       </c>
       <c r="N9">
         <v>391006000.0</v>
       </c>
       <c r="O9">
         <v>351205000.0</v>
       </c>
       <c r="P9">
         <v>266847000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>1094329000.0</v>
       </c>
       <c r="C10">
         <v>644970000.0</v>
       </c>
       <c r="D10">
         <v>325131000.0</v>
       </c>
       <c r="E10">
         <v>556798000.0</v>
       </c>
       <c r="F10">
         <v>996904000.0</v>
       </c>
       <c r="G10">
         <v>1382837000.0</v>
       </c>
       <c r="H10">
         <v>-115982000.0</v>
       </c>
       <c r="I10">
         <v>696363000.0</v>
       </c>
       <c r="J10">
         <v>113164000.0</v>
       </c>
       <c r="K10">
         <v>179591000.0</v>
       </c>
       <c r="L10">
         <v>215929000.0</v>
       </c>
       <c r="M10">
         <v>193558000.0</v>
       </c>
       <c r="N10">
         <v>187600000.0</v>
       </c>
       <c r="O10">
         <v>89328000.0</v>
       </c>
       <c r="P10">
         <v>100989000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
         <v>182065000.0</v>
       </c>
       <c r="C11">
         <v>110435000.0</v>
       </c>
       <c r="D11">
         <v>61210000.0</v>
       </c>
       <c r="E11">
         <v>88466000.0</v>
       </c>
       <c r="F11">
         <v>169670000.0</v>
       </c>
       <c r="G11">
         <v>261924000.0</v>
       </c>
       <c r="H11">
         <v>-12277000.0</v>
       </c>
       <c r="I11">
         <v>76171000.0</v>
       </c>
       <c r="J11">
         <v>94266000.0</v>
       </c>
       <c r="K11">
         <v>21251000.0</v>
       </c>
       <c r="L11">
         <v>18439000.0</v>
       </c>
       <c r="M11">
         <v>3501000.0</v>
       </c>
       <c r="N11">
         <v>5397000.0</v>
       </c>
       <c r="O11">
         <v>1768000.0</v>
       </c>
       <c r="P11">
         <v>11697000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>139369000.0</v>
       </c>
       <c r="C12">
         <v>626979000.0</v>
       </c>
       <c r="D12">
         <v>599761000.0</v>
       </c>
       <c r="E12">
         <v>323095000.0</v>
       </c>
       <c r="F12">
         <v>219673000.0</v>
       </c>
       <c r="G12">
         <v>213384000.0</v>
       </c>
       <c r="H12">
         <v>279898000.0</v>
       </c>
       <c r="I12">
         <v>213614000.0</v>
       </c>
       <c r="J12">
         <v>156100000.0</v>
       </c>
       <c r="K12">
         <v>84884000.0</v>
       </c>
       <c r="L12">
         <v>81677000.0</v>
       </c>
       <c r="M12">
         <v>77977000.0</v>
       </c>
       <c r="N12">
         <v>69842000.0</v>
       </c>
       <c r="O12">
         <v>75195000.0</v>
       </c>
       <c r="P12">
         <v>38701000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
         <v>-443903000.0</v>
       </c>
       <c r="C14">
         <v>-258120000.0</v>
       </c>
       <c r="D14">
         <v>-132764000.0</v>
       </c>
       <c r="E14">
         <v>-203306000.0</v>
       </c>
       <c r="F14">
         <v>-350356000.0</v>
       </c>
       <c r="G14">
         <v>471716000.0</v>
       </c>
       <c r="H14">
         <v>-45110000.0</v>
       </c>
       <c r="I14">
         <v>330751000.0</v>
       </c>
       <c r="J14">
         <v>15959000.0</v>
       </c>
       <c r="K14">
         <v>-125360000.0</v>
       </c>
       <c r="L14">
         <v>-176603000.0</v>
       </c>
       <c r="M14">
         <v>427162000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>468361000.0</v>
       </c>
       <c r="C15">
         <v>276415000.0</v>
       </c>
       <c r="D15">
         <v>142036000.0</v>
       </c>
       <c r="E15">
         <v>265026000.0</v>
       </c>
       <c r="F15">
         <v>476878000.0</v>
       </c>
       <c r="G15">
         <v>649197000.0</v>
       </c>
       <c r="H15">
         <v>-58595000.0</v>
       </c>
       <c r="I15">
         <v>289441000.0</v>
       </c>
       <c r="J15">
         <v>2939000.0</v>
       </c>
       <c r="K15">
         <v>32980000.0</v>
       </c>
       <c r="L15">
         <v>20887000.0</v>
       </c>
       <c r="M15">
         <v>190057000.0</v>
       </c>
       <c r="N15">
         <v>182203000.0</v>
       </c>
       <c r="O15">
         <v>87560000.0</v>
       </c>
       <c r="P15">
         <v>89292000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>265026000.0</v>
       </c>
       <c r="F16">
         <v>476878000.0</v>
       </c>
       <c r="G16">
         <v>649197000.0</v>
       </c>
       <c r="H16">
         <v>-58595000.0</v>
       </c>
       <c r="I16">
         <v>289441000.0</v>
       </c>
       <c r="J16">
         <v>2939000.0</v>
       </c>
       <c r="K16">
         <v>32980000.0</v>
       </c>
       <c r="L16">
         <v>20887000.0</v>
       </c>
       <c r="M16">
         <v>190057000.0</v>
       </c>
       <c r="N16">
         <v>182203000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
         <v>912264000.0</v>
       </c>
       <c r="C17">
         <v>534535000.0</v>
       </c>
       <c r="D17">
         <v>296854000.0</v>
       </c>
       <c r="E17">
         <v>468332000.0</v>
       </c>
       <c r="F17">
         <v>827234000.0</v>
       </c>
       <c r="G17">
         <v>668058000.0</v>
       </c>
       <c r="H17">
         <v>-58037000.0</v>
       </c>
       <c r="I17">
         <v>291495000.0</v>
       </c>
       <c r="J17">
         <v>18898000.0</v>
       </c>
       <c r="K17">
         <v>158340000.0</v>
       </c>
       <c r="L17">
         <v>197490000.0</v>
       </c>
       <c r="M17">
         <v>190057000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>-786817000.0</v>
       </c>
       <c r="C18">
         <v>-656458000.0</v>
       </c>
       <c r="D18">
         <v>-527471000.0</v>
       </c>
       <c r="E18">
         <v>-121945000.0</v>
       </c>
       <c r="F18">
         <v>-86559000.0</v>
       </c>
       <c r="G18">
         <v>-116614000.0</v>
       </c>
       <c r="H18">
         <v>-162991000.0</v>
       </c>
       <c r="I18">
         <v>-83551000.0</v>
       </c>
       <c r="J18">
         <v>-75339000.0</v>
       </c>
       <c r="K18">
         <v>-35661000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>1124000.0</v>
       </c>
       <c r="F20">
         <v>843000.0</v>
       </c>
       <c r="G20">
         <v>2941000.0</v>
       </c>
       <c r="H20">
         <v>26117000.0</v>
       </c>
       <c r="I20">
         <v>11487000.0</v>
       </c>
       <c r="J20">
         <v>25270000.0</v>
       </c>
       <c r="K20">
         <v>7334000.0</v>
       </c>
       <c r="L20">
         <v>49634000.0</v>
       </c>
       <c r="M20">
         <v>11600000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>1227716000.0</v>
       </c>
       <c r="C21">
         <v>1317965000.0</v>
       </c>
       <c r="D21">
         <v>933978000.0</v>
       </c>
       <c r="E21">
         <v>917909000.0</v>
       </c>
       <c r="F21">
         <v>1252148000.0</v>
       </c>
       <c r="G21">
         <v>1348279000.0</v>
       </c>
       <c r="H21">
         <v>297617000.0</v>
       </c>
       <c r="I21">
         <v>956572000.0</v>
       </c>
       <c r="J21">
         <v>309437000.0</v>
       </c>
       <c r="K21">
         <v>271490000.0</v>
       </c>
       <c r="L21">
         <v>341800000.0</v>
       </c>
       <c r="M21">
         <v>286135000.0</v>
       </c>
       <c r="N21">
         <v>274169000.0</v>
       </c>
       <c r="O21">
         <v>178366000.0</v>
       </c>
       <c r="P21">
         <v>162858000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>2404402000.0</v>
       </c>
       <c r="C23">
         <v>1558984000.0</v>
       </c>
       <c r="D23">
         <v>1359395000.0</v>
       </c>
       <c r="E23">
         <v>1446903000.0</v>
       </c>
       <c r="F23">
         <v>1559337000.0</v>
       </c>
       <c r="G23">
         <v>3239331000.0</v>
       </c>
       <c r="H23">
         <v>1219875000.0</v>
       </c>
       <c r="I23">
         <v>922146000.0</v>
       </c>
       <c r="J23">
         <v>718545000.0</v>
       </c>
       <c r="K23">
         <v>430782000.0</v>
       </c>
       <c r="L23">
         <v>454413000.0</v>
       </c>
       <c r="M23">
         <v>436918000.0</v>
       </c>
       <c r="N23">
         <v>390336000.0</v>
       </c>
       <c r="O23">
         <v>437262000.0</v>
       </c>
       <c r="P23">
         <v>298353000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>111552000.0</v>
       </c>
       <c r="C25">
         <v>116287000.0</v>
       </c>
       <c r="D25">
         <v>127010000.0</v>
       </c>
       <c r="E25">
         <v>131214000.0</v>
       </c>
       <c r="F25">
         <v>137484000.0</v>
       </c>
       <c r="G25">
         <v>140995000.0</v>
       </c>
       <c r="H25">
         <v>136239000.0</v>
       </c>
       <c r="I25">
         <v>87277000.0</v>
       </c>
       <c r="J25">
         <v>62774000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>37700000.0</v>
       </c>
       <c r="E26">
         <v>40200000.0</v>
       </c>
       <c r="F26">
         <v>39400000.0</v>
       </c>
       <c r="G26">
         <v>29300000.0</v>
       </c>
       <c r="H26">
         <v>21000000.0</v>
       </c>
       <c r="I26">
         <v>20400000.0</v>
       </c>
       <c r="J26">
         <v>10100000.0</v>
       </c>
       <c r="K26">
         <v>10100000.0</v>
       </c>
       <c r="L26">
         <v>9600000.0</v>
       </c>
       <c r="M26">
         <v>10400000.0</v>
       </c>
       <c r="N26">
         <v>11000000.0</v>
       </c>
       <c r="O26">
         <v>9400000.0</v>
       </c>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>385246000.0</v>
       </c>
       <c r="E27">
         <v>382877000.0</v>
       </c>
       <c r="F27">
         <v>370170000.0</v>
       </c>
       <c r="G27">
         <v>383250000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>203206000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>83245000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>249207000.0</v>
       </c>
       <c r="C28">
         <v>236446000.0</v>
       </c>
       <c r="D28">
         <v>230760000.0</v>
       </c>
       <c r="E28">
         <v>219505000.0</v>
       </c>
       <c r="F28">
         <v>211988000.0</v>
       </c>
       <c r="G28">
         <v>213750000.0</v>
       </c>
       <c r="H28">
         <v>209393000.0</v>
       </c>
       <c r="I28">
         <v>176120000.0</v>
       </c>
       <c r="J28">
         <v>131506000.0</v>
       </c>
       <c r="K28">
         <v>71001000.0</v>
       </c>
       <c r="L28">
         <v>68647000.0</v>
       </c>
       <c r="M28">
         <v>68847000.0</v>
       </c>
       <c r="N28">
         <v>64689000.0</v>
       </c>
       <c r="O28">
         <v>55384000.0</v>
       </c>
       <c r="P28">
         <v>46109000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>182065000.0</v>
       </c>
       <c r="C29">
         <v>110435000.0</v>
       </c>
       <c r="D29">
         <v>51178000.0</v>
       </c>
       <c r="E29">
         <v>88466000.0</v>
       </c>
       <c r="F29">
         <v>169670000.0</v>
       </c>
       <c r="G29">
         <v>261924000.0</v>
       </c>
       <c r="H29">
         <v>-12277000.0</v>
       </c>
       <c r="I29">
         <v>76171000.0</v>
       </c>
       <c r="J29">
         <v>94266000.0</v>
       </c>
       <c r="K29">
         <v>21251000.0</v>
       </c>
       <c r="L29">
         <v>18439000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>514455000.0</v>
       </c>
       <c r="C30">
         <v>449735000.0</v>
       </c>
       <c r="D30">
         <v>456998000.0</v>
       </c>
       <c r="E30">
         <v>436788000.0</v>
       </c>
       <c r="F30">
         <v>437621000.0</v>
       </c>
       <c r="G30">
         <v>2086952000.0</v>
       </c>
       <c r="H30">
         <v>449274000.0</v>
       </c>
       <c r="I30">
         <v>330166000.0</v>
       </c>
       <c r="J30">
         <v>284130000.0</v>
       </c>
       <c r="K30">
         <v>124273000.0</v>
       </c>
       <c r="L30">
         <v>133918000.0</v>
       </c>
       <c r="M30">
         <v>121422000.0</v>
       </c>
       <c r="N30">
         <v>116837000.0</v>
       </c>
       <c r="O30">
         <v>172839000.0</v>
       </c>
       <c r="P30">
         <v>103989000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
         <v>-133387000.0</v>
       </c>
       <c r="C31">
         <v>-672995000.0</v>
       </c>
       <c r="D31">
         <v>-608847000.0</v>
       </c>
       <c r="E31">
         <v>-361111000.0</v>
       </c>
       <c r="F31">
         <v>-255244000.0</v>
       </c>
       <c r="G31">
         <v>1382837000.0</v>
       </c>
       <c r="H31">
         <v>-413599000.0</v>
       </c>
       <c r="I31">
         <v>-260209000.0</v>
       </c>
       <c r="J31">
         <v>-196273000.0</v>
       </c>
       <c r="K31">
         <v>-91899000.0</v>
       </c>
       <c r="L31">
         <v>-125871000.0</v>
       </c>
       <c r="M31">
         <v>-92577000.0</v>
       </c>
       <c r="N31">
         <v>-86569000.0</v>
       </c>
       <c r="O31">
         <v>-89038000.0</v>
       </c>
       <c r="P31">
         <v>-61869000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
         <v>3632118000.0</v>
       </c>
       <c r="C32">
         <v>2876949000.0</v>
       </c>
       <c r="D32">
         <v>2293373000.0</v>
       </c>
       <c r="E32">
         <v>2364812000.0</v>
       </c>
       <c r="F32">
         <v>2811485000.0</v>
       </c>
       <c r="G32">
         <v>3239331000.0</v>
       </c>
       <c r="H32">
         <v>1517492000.0</v>
       </c>
       <c r="I32">
         <v>1878718000.0</v>
       </c>
@@ -12524,569 +12594,577 @@
       <c r="P32">
         <v>461211000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>594000000.0</v>
+      </c>
+      <c r="C2">
         <v>411842000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>476437000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>335925000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>338306000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>341231000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>327733000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>284391000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>256503000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>240622000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>214945000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>220466000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>218028000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>248960000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>228542000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>272123000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>255590000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>253860000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>259659000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>243414000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>254540000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>364103000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>251519000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>232246000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>324437000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>344176000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>172127000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>189384000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>183189000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>171890000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>136833000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>113465000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>114544000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>152494000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>153109000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>136925000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>70264000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>74117000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>105642000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>72934000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>76382000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>82282000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>74241000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>86550000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>71666000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>88038000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>87728000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>80629000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>71092000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>76047000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>73100000.0</v>
       </c>
-      <c r="AZ2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>30000000.0</v>
+      </c>
+      <c r="C3">
         <v>28212000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29252000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>27184000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27401000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27715000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>28959000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>28334000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28231000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>30763000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>32183000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>31782000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31933000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31368000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>31927000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>32718000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>32612000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>33957000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>34633000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>33570000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>34426000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>34855000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>34090000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>34921000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>35667000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>36318000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>36944000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>36507000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>35416000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>27372000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19677000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>22379000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>23032000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>22190000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27071000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>22042000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6851000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6810000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7071000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7211000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7853000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7780000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7656000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8229000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8239000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9716000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>7979000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8605000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7533000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6535000.0</v>
       </c>
-      <c r="AY3">
-[...1 lines deleted...]
-      </c>
       <c r="AZ3">
-        <v>-26606000.0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:52">
+        <v>4046000.0</v>
+      </c>
+      <c r="BA3">
+        <v>14984000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -13103,404 +13181,411 @@
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
-      <c r="AZ4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:52">
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>379000000.0</v>
+      </c>
+      <c r="C5">
         <v>446073000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>382333000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>378978000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>544784000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>384955000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>372639000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>307722000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>302508000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>289080000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>199160000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>296268000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>172810000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>256654000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>142642000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>187078000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>244589000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>305582000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>311321000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>191864000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>180086000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>533307000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>307529000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>300247000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>455112000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>533335000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>44118000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>62909000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4934000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>51953000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>205657000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>79700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>103411000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>521207000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>188088000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>9340000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>28846000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>42990000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>45622000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>60882000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>65586000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>79340000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>67655000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>98949000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>33662000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>97340000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>92005000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>62140000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>49521000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>67869000.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
-        <v>18823000.0</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:52">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>409000000.0</v>
+      </c>
+      <c r="C6">
         <v>474285000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>411585000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>406162000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>572185000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>412670000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>401598000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>336056000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>330739000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>319843000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>231343000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>328050000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>204743000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>288022000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>174569000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>219796000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>277201000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>339539000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>345954000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>225434000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>214512000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>568162000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>341619000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>335168000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>490779000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>569653000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>81062000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>99416000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>40350000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>79325000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>225334000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>102079000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>126443000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>543397000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>215159000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>31382000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>35697000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>49800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>52693000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>68093000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>73439000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>87120000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>75311000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>107178000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>41901000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>107056000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>99984000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>70745000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>57054000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>74404000.0</v>
       </c>
-      <c r="AY6">
-[...1 lines deleted...]
-      </c>
       <c r="AZ6">
-        <v>-7783000.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:52">
+        <v>4046000.0</v>
+      </c>
+      <c r="BA6">
+        <v>14984000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13517,88 +13602,89 @@
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
-      <c r="AZ7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:52">
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13615,685 +13701,700 @@
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
-      <c r="AZ8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:52">
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>597000000.0</v>
+      </c>
+      <c r="C9">
         <v>683485000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>493450000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>488864000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>661267000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>496638000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>506552000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>422449000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>436482000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>402217000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>321032000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>409698000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>288826000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>371420000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>269226000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>288921000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>349148000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>447402000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>445945000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>300930000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>294425000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>648469000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>425177000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>423866000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>581466000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>656445000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>231143000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>192956000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>191912000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>191101000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>303582000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>181658000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>213582000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>662559000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>311412000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>134361000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>74624000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>73170000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>65004000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>91872000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>97799000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>110356000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>102663000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>129252000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>110313000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>133490000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>125820000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>92605000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>91884000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>97248000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>132897000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>131290000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>343000000.0</v>
+      </c>
+      <c r="C10">
         <v>409572000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>343583000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>179990000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>347020000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>223736000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>202605000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>147160000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>155385000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>139820000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16794000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>138105000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>35467000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>134765000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>39695000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>101606000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>173784000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>241711000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>227017000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>145099000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>135002000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>489787000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>259565000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>252515000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>404535000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>466225000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-27372000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5828000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-66579000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-16204000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>148778000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29425000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>49622000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>468536000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>130585000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-46495000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5192000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>23882000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>38864000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>37874000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>44414000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>58702000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>47278000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>78917000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9562000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>80172000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>71580000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>42597000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>29526000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>49855000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>28236000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>17869000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>58000000.0</v>
+      </c>
+      <c r="C11">
         <v>62976000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>62981000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>30939000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>54044000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>34101000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>26518000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>28137000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>27268000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>28512000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10093000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>20512000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5923000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>24682000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>61000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21732000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>24888000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>41786000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>41059000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21961000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>26095000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>80555000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>61880000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>52807000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>69250000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>77987000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2045000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-644000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-11094000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2585000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>841000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13815000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>58514000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>97184000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-6505000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>779000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2808000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4851000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5128000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7346000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4336000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9378000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1997000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2728000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2672000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1179000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1316000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>966000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1364000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>36000000.0</v>
+      </c>
+      <c r="C12">
         <v>36501000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>38750000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>198988000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>197764000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>161219000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>170034000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>160562000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>147123000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>149260000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>182366000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>158163000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>137343000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>121889000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>102947000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>85472000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>70805000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>63871000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>84304000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>46765000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>45084000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>43520000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>47964000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>47732000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>50577000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>67110000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>71490000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>68737000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>71513000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>68157000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>56879000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>50275000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>53789000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>52671000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>57503000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>55835000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23654000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>19108000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6758000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>23008000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>21172000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>20638000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20377000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>20032000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>24100000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17168000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20425000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>19543000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19995000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>18014000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>69842000.0</v>
       </c>
-      <c r="AZ12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -14302,774 +14403,782 @@
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>127</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>-164287000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-140737000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-71423000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-141789000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-89954000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-82027000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-59071000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-61531000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-55491000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1163000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-55678000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-12842000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-52202000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-12042000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39867000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-63729000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>87668000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-81902000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>52631000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>344741000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>169827000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>85405000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>82999000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>136143000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>167169000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-11698000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-872000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-25594000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-6946000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>67069000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6998000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21413000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>235271000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22425000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-26472000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3512000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>16494000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-223273000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>25997000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30908000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>41008000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>34835000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-57233000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1388000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>77444000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>427162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
-      <c r="AZ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:52">
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>285000000.0</v>
+      </c>
+      <c r="C15">
         <v>182309000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>139865000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>77628000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>151187000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>99681000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>94060000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>59952000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>66586000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>55817000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5538000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>61915000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16702000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>57881000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>27592000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>40007000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>85167000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>112257000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>104056000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>70507000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>62910000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>239405000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>112280000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>116709000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>199142000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>221069000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-17719000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-4312000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-29891000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-6673000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>80868000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8612000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>25209000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>174751000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10976000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-13518000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>901000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4580000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7031000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>7026000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>8378000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>10348000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8107000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12306000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>474000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>77444000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>68908000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>41418000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>30842000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>48889000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>26872000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>18346000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>58804000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16702000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>57881000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>27595000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40007000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>85167000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>112257000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>104056000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>70507000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>61109000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>239405000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>112277000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>116709000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>199142000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>221069000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-17719000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-4312000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-29891000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-6673000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>80869000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8612000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25209000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>174751000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10976000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-13518000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>901000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4580000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7228000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>7026000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8378000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10348000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8107000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12306000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>474000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>0.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>68908000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>41418000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>30842000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>48889000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>182203000.0</v>
       </c>
-      <c r="AZ16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>130</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>346596000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>280602000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>149051000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>292976000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>189635000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>176087000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>119023000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>128117000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>111308000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>6701000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>117593000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>29544000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>110083000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>39637000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>35155000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>148896000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>95766000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>185958000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>72131000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>108907000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>231616000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>105129000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>112947000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>200267000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>249715000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-21159000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1586000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-30227000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-5065000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>81451000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8917000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>27650000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>173477000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>33401000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-39990000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4413000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>21074000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>34675000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>33023000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>39286000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>51356000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>197490000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>69539000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>190057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
-      <c r="AZ17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:52">
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>131</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-214428000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-223966000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-200505000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-199446000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-162900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-171773000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-162329000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-171402000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-150954000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-184939000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-159959000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-26621000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-26464000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-26515000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-24887000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-23526000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-47017000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-21794000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-21416000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-22102000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-21247000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-21568000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-30274000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-34931000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-29841000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-63428000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-34191000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-33370000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-32002000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15078,379 +15187,382 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>8000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>15000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>10000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>134000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>558000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>422000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>693000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>167000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-3000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>-14000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>204000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2463000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>86000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>188000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2047000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>7163000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1798000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>15109000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2502000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-261000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1750000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>7496000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1082000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>15677000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>8511000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>185000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>8033000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-1215000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>516000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>0.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>49634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>11600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-      <c r="AZ20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:52">
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>381000000.0</v>
+      </c>
+      <c r="C21">
         <v>446057000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>382840000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>373998000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>546536000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>386984000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>390601000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>309575000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>326863000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>290926000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>202158000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>298434000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>174443000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>258941000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>149276000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>188977000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>247261000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>332395000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>336635000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>193506000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>185739000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>536269000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>318595000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>312686000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>468400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>537970000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>79361000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>71350000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>70620000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>76276000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>208216000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>84226000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>109307000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>554708000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>190506000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>30067000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>42018000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>43307000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>51249000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>61215000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>66257000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>79935000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>63819000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>100056000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>77856000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>97340000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>94156000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>62352000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>60492000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>69135000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>24978000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>26606000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15467,213 +15579,219 @@
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
-      <c r="AZ22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:52">
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>810000000.0</v>
+      </c>
+      <c r="C23">
         <v>649270000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>587047000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>450791000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>453037000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>450885000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>443684000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>397265000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>366122000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>351913000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>333819000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>331730000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>332411000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>361439000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>348492000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>372067000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>357477000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>368867000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>368969000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>350838000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>363226000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>476303000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>358101000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>343426000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>437503000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>462651000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>323909000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>310990000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>304481000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>286715000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>232199000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>210897000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>218819000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>260345000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>274015000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>241219000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>102870000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>103980000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>119133000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>103591000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>107924000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>112703000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>113085000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>115746000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>104123000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>124188000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>119392000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>110882000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>102484000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>104160000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>104661000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>113421000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15682,1212 +15800,1227 @@
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>138</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>28212000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>29252000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>27184000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27401000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>27715000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28959000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28334000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28231000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>30763000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>32183000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>31782000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>31933000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>31368000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>31927000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32718000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>32611000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33957000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>34632000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>33570000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>34426000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>34855000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>34090000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>34920000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>35667000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>36318000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>36944000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>36507000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>35416000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>27372000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>19677000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>22379000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>23031000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>22190000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>27071000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>22042000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6851000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6810000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7070000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7211000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7853000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7780000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7656000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8229000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8239000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9716000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7979000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8605000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7533000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6535000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6500000.0</v>
       </c>
-      <c r="AZ25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>37700000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>40200000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>39400000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>29300000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>21000000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>20400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>10100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
-        <v>10100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM26">
         <v>10100000.0</v>
       </c>
       <c r="AN26">
-        <v>0.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>300000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2400000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2700000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2500000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2600000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2800000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2400000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2600000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>11000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>9400000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>203578000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>104240000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>99338000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>94288000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>95875000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>94292000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>100791000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>81548000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>102004000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>97847000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>101478000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>101575000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>83014000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>82823000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>102724000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>63351000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>32694000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>120973000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>166158000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7689000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>77192000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>83702000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>107838000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>61484000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>43014000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>38646000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>59540000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>17544000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>20655000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>21325000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>22745000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>26200000.0</v>
       </c>
-      <c r="AZ27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>141</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>66875000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>65195000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>62774000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>61435000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>59803000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59336000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>59601000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59327000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>58182000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>59923000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>57066000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>56959000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>56812000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>55064000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>52907000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>55699000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>55835000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>52164000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>55627000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>52507000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>51690000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>51414000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>51647000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>55662000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>55027000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>53389000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>59767000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>54423000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>41814000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>38327000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>39516000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>48791000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>49486000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>48316000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>45998000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18985000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18207000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6420000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17903000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17953000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17722000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>17045000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>16110000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17549000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17943000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>18279000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>17256000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>17505000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>15807000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>35700000.0</v>
       </c>
-      <c r="AZ28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:52">
+      <c r="BA28"/>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>142</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>62976000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>62981000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30939000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>54044000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34101000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26518000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28137000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>27268000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28512000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10093000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>20512000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5923000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24682000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>61000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21732000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24888000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>41786000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>41059000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21961000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>26095000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>80555000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>61880000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>52807000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>69250000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>77987000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2045000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-644000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-11094000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2585000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>216000000.0</v>
+      </c>
+      <c r="C30">
         <v>237428000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>110610000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>114866000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>114731000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>109654000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>115951000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>112874000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>109619000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>111291000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>118874000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>111264000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>114383000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>112479000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>119950000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>99944000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>101887000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>115007000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>109310000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>107424000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>108686000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>112200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>106582000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>111180000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>113066000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>118475000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>151782000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>121606000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>121292000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>114825000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>95366000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>97432000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>104275000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>107851000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>120906000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>104294000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>32606000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>29863000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13491000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>30657000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>31542000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>30421000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>38844000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>29196000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>32457000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>36150000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>31664000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>30253000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>31392000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>28113000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>104661000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>113421000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:52">
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
+        <v>-38000000.0</v>
+      </c>
+      <c r="C31">
         <v>-36485000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-39257000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-194008000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-199516000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-163248000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-187996000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-162415000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-171478000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-151106000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-185364000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-160329000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-138976000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-124176000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-109581000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-87371000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-73477000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-90684000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-109618000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-48407000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-50737000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-46482000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-59030000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-60171000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-63865000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-71745000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-106733000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-77178000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-137199000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-92480000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-59438000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-54801000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-59685000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-86172000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-59921000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-76562000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-36826000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-19425000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-12648000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-23341000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-21843000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-21233000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-16541000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-21139000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-68294000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-17168000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-22576000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-19755000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-30966000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-19280000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3258000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-8737000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:52">
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>1191000000.0</v>
+      </c>
+      <c r="C32">
         <v>1095327000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>969887000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>824789000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>999573000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>837869000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>834285000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>706840000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>692985000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>642839000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>535977000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>630164000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>506854000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>620380000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>497768000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>561044000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>604738000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>701262000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>705604000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>544344000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>548965000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1012572000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>676696000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>656112000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>905903000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1000621000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>403270000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>382340000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>375101000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>362991000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>440415000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>295123000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>328126000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>815053000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>464521000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>271286000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>144888000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>147287000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>170646000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>164806000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>174181000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>192638000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>176904000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>215802000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>181979000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>221528000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>213548000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>173234000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>162976000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>173295000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>132897000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>131290000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -16912,1296 +17045,1296 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
         <v>913991000.0</v>
       </c>
       <c r="C2">
         <v>855460000.0</v>
       </c>
       <c r="D2">
         <v>1038242000.0</v>
       </c>
       <c r="E2">
         <v>1120953000.0</v>
       </c>
       <c r="F2">
         <v>1007005000.0</v>
       </c>
       <c r="G2">
         <v>773280000.0</v>
       </c>
       <c r="H2">
         <v>736047000.0</v>
       </c>
       <c r="I2">
         <v>532887000.0</v>
       </c>
       <c r="J2">
         <v>181415000.0</v>
       </c>
       <c r="K2">
         <v>163235000.0</v>
       </c>
       <c r="L2">
         <v>75864000.0</v>
       </c>
       <c r="M2">
         <v>66010000.0</v>
       </c>
       <c r="N2">
         <v>39978000.0</v>
       </c>
       <c r="O2">
         <v>36100000.0</v>
       </c>
       <c r="P2">
         <v>7860000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
         <v>63499000</v>
       </c>
       <c r="C3">
         <v>54313000</v>
       </c>
       <c r="D3">
         <v>76129000</v>
       </c>
       <c r="E3">
         <v>64859000</v>
       </c>
       <c r="F3">
         <v>60070000</v>
       </c>
       <c r="G3">
         <v>60359000</v>
       </c>
       <c r="H3">
         <v>57812000</v>
       </c>
       <c r="I3">
         <v>26467000</v>
       </c>
       <c r="J3">
         <v>18932000</v>
       </c>
       <c r="K3">
         <v>11859000</v>
       </c>
       <c r="L3">
         <v>16271000</v>
       </c>
       <c r="M3">
         <v>28120000</v>
       </c>
       <c r="N3">
         <v>21931000</v>
       </c>
       <c r="O3">
         <v>15832000</v>
       </c>
       <c r="P3">
         <v>13261000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-58472000.0</v>
       </c>
       <c r="F4">
         <v>126418000.0</v>
       </c>
       <c r="G4">
         <v>218407000.0</v>
       </c>
       <c r="H4">
         <v>38708000.0</v>
       </c>
       <c r="I4">
         <v>203160000.0</v>
       </c>
       <c r="J4">
         <v>351472000.0</v>
       </c>
       <c r="K4">
         <v>18180000.0</v>
       </c>
       <c r="L4">
         <v>87371000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>312130000.0</v>
       </c>
       <c r="F5">
         <v>-437913000.0</v>
       </c>
       <c r="G5">
         <v>175175000.0</v>
       </c>
       <c r="H5">
         <v>16870000.0</v>
       </c>
       <c r="I5">
         <v>296296000.0</v>
       </c>
       <c r="J5">
         <v>516148000.0</v>
       </c>
       <c r="K5">
         <v>-144812000.0</v>
       </c>
       <c r="L5">
         <v>170742000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>212450000.0</v>
       </c>
       <c r="C6">
         <v>58531000.0</v>
       </c>
       <c r="D6">
         <v>-182782000.0</v>
       </c>
       <c r="E6">
         <v>-82711000.0</v>
       </c>
       <c r="F6">
         <v>113948000.0</v>
       </c>
       <c r="G6">
         <v>233725000.0</v>
       </c>
       <c r="H6">
         <v>37233000.0</v>
       </c>
       <c r="I6">
         <v>203160000.0</v>
       </c>
       <c r="J6">
         <v>351472000.0</v>
       </c>
       <c r="K6">
         <v>18180000.0</v>
       </c>
       <c r="L6">
         <v>87371000.0</v>
       </c>
       <c r="M6">
         <v>9854000.0</v>
       </c>
       <c r="N6">
         <v>26032000.0</v>
       </c>
       <c r="O6">
         <v>3878000.0</v>
       </c>
       <c r="P6">
         <v>28240000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7">
-        <v>282303000.0</v>
+        <v>-570056000.0</v>
       </c>
       <c r="C7">
         <v>-140056000.0</v>
       </c>
       <c r="D7">
         <v>17442000.0</v>
       </c>
       <c r="E7">
         <v>-3828000.0</v>
       </c>
       <c r="F7">
         <v>86370000.0</v>
       </c>
       <c r="G7">
         <v>-265196000.0</v>
       </c>
       <c r="H7">
         <v>-36986000.0</v>
       </c>
       <c r="I7">
         <v>409222000.0</v>
       </c>
       <c r="J7">
         <v>-563063000.0</v>
       </c>
       <c r="K7">
         <v>344517000.0</v>
       </c>
       <c r="L7">
         <v>-80369000.0</v>
       </c>
       <c r="M7">
         <v>-383951000.0</v>
       </c>
       <c r="N7">
         <v>35312000.0</v>
       </c>
       <c r="O7">
         <v>199935000.0</v>
       </c>
       <c r="P7">
         <v>10477000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>64536000.0</v>
       </c>
       <c r="F8">
         <v>725201000.0</v>
       </c>
       <c r="G8">
         <v>-476369000.0</v>
       </c>
       <c r="H8">
         <v>140710000.0</v>
       </c>
       <c r="I8">
         <v>-129431000.0</v>
       </c>
       <c r="J8">
         <v>26145000.0</v>
       </c>
       <c r="K8">
         <v>27808000.0</v>
       </c>
       <c r="L8">
         <v>-88884000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
         <v>-807630000.0</v>
       </c>
       <c r="C9">
         <v>-406879000.0</v>
       </c>
       <c r="D9">
         <v>264778000.0</v>
       </c>
       <c r="E9">
         <v>65646000.0</v>
       </c>
       <c r="F9">
         <v>68002000.0</v>
       </c>
       <c r="G9">
         <v>-110947000.0</v>
       </c>
       <c r="H9">
         <v>29733000.0</v>
       </c>
       <c r="I9">
         <v>-129431000.0</v>
       </c>
       <c r="J9">
         <v>26145000.0</v>
       </c>
       <c r="K9">
         <v>27808000.0</v>
       </c>
       <c r="L9">
         <v>-88884000.0</v>
       </c>
       <c r="M9">
         <v>40089000.0</v>
       </c>
       <c r="N9">
         <v>-61598000.0</v>
       </c>
       <c r="O9">
         <v>199935000.0</v>
       </c>
       <c r="P9">
         <v>65434000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>-345638000.0</v>
       </c>
       <c r="H10">
         <v>180683000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>1210599000.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>247094000.0</v>
       </c>
       <c r="M10">
         <v>259105000.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-309410000.0</v>
       </c>
       <c r="F11">
         <v>-104964000.0</v>
       </c>
       <c r="G11">
         <v>112347000.0</v>
       </c>
       <c r="H11">
         <v>-62470000.0</v>
       </c>
       <c r="I11">
         <v>173820000.0</v>
       </c>
       <c r="J11">
         <v>-428874000.0</v>
       </c>
       <c r="K11">
         <v>155246000.0</v>
       </c>
       <c r="L11">
         <v>-126744000.0</v>
       </c>
       <c r="M11">
         <v>163094000.0</v>
       </c>
       <c r="N11">
         <v>570213000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>75143000.0</v>
       </c>
       <c r="F12">
         <v>84812000.0</v>
       </c>
       <c r="G12">
         <v>20861000.0</v>
       </c>
       <c r="H12">
         <v>53917000.0</v>
       </c>
       <c r="I12">
         <v>-293469000.0</v>
       </c>
       <c r="J12">
         <v>126528000.0</v>
       </c>
       <c r="K12">
         <v>35537000.0</v>
       </c>
       <c r="L12">
         <v>72081000.0</v>
       </c>
       <c r="M12">
         <v>12408000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>594454000.0</v>
       </c>
       <c r="F13">
         <v>869604000.0</v>
       </c>
       <c r="G13">
         <v>459476000.0</v>
       </c>
       <c r="H13">
         <v>-84491000.0</v>
       </c>
       <c r="I13">
         <v>538653000.0</v>
       </c>
       <c r="J13">
         <v>-589208000.0</v>
       </c>
       <c r="K13">
         <v>316709000.0</v>
       </c>
       <c r="L13">
         <v>8515000.0</v>
       </c>
       <c r="M13">
         <v>-424040000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14">
         <v>111552000.0</v>
       </c>
       <c r="C14">
         <v>116287000.0</v>
       </c>
       <c r="D14">
         <v>127266000.0</v>
       </c>
       <c r="E14">
         <v>131214000.0</v>
       </c>
       <c r="F14">
         <v>137484000.0</v>
       </c>
       <c r="G14">
         <v>140995000.0</v>
       </c>
       <c r="H14">
         <v>136239000.0</v>
       </c>
       <c r="I14">
         <v>87277000.0</v>
       </c>
       <c r="J14">
         <v>62774000.0</v>
       </c>
       <c r="K14">
         <v>29914000.0</v>
       </c>
       <c r="L14">
         <v>33840000.0</v>
       </c>
       <c r="M14">
         <v>30652000.0</v>
       </c>
       <c r="N14">
         <v>24933000.0</v>
       </c>
       <c r="O14">
         <v>89629000.0</v>
       </c>
       <c r="P14">
         <v>49894000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
-        <v>87691000.0</v>
+        <v>349347000.0</v>
       </c>
       <c r="C15">
         <v>299403000.0</v>
       </c>
       <c r="D15">
         <v>306136000.0</v>
       </c>
       <c r="E15">
         <v>375284000.0</v>
       </c>
       <c r="F15">
         <v>548017000.0</v>
       </c>
       <c r="G15">
         <v>120496000.0</v>
       </c>
       <c r="H15">
         <v>112414000.0</v>
       </c>
       <c r="I15">
         <v>100329000.0</v>
       </c>
       <c r="J15">
         <v>63814000.0</v>
       </c>
       <c r="K15">
         <v>37759000.0</v>
       </c>
       <c r="L15">
         <v>147362000.0</v>
       </c>
       <c r="M15">
         <v>140652000.0</v>
       </c>
       <c r="N15">
         <v>433400000.0</v>
       </c>
       <c r="O15">
         <v>134408000.0</v>
       </c>
       <c r="P15">
         <v>120868000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
         <v>1126441000.0</v>
       </c>
       <c r="C16">
         <v>913991000.0</v>
       </c>
       <c r="D16">
         <v>855460000.0</v>
       </c>
       <c r="E16">
         <v>1038242000.0</v>
       </c>
       <c r="F16">
         <v>1120953000.0</v>
       </c>
       <c r="G16">
         <v>1007005000.0</v>
       </c>
       <c r="H16">
         <v>773280000.0</v>
       </c>
       <c r="I16">
         <v>736047000.0</v>
       </c>
       <c r="J16">
         <v>532887000.0</v>
       </c>
       <c r="K16">
         <v>181415000.0</v>
       </c>
       <c r="L16">
         <v>163235000.0</v>
       </c>
       <c r="M16">
         <v>75864000.0</v>
       </c>
       <c r="N16">
         <v>66010000.0</v>
       </c>
       <c r="O16">
         <v>39978000.0</v>
       </c>
       <c r="P16">
         <v>36100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-5127000.0</v>
       </c>
       <c r="J17">
         <v>9117000.0</v>
       </c>
       <c r="K17">
         <v>-1165000.0</v>
       </c>
       <c r="L17">
         <v>-4255000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
-        <v>1297379000.0</v>
+        <v>454887000.0</v>
       </c>
       <c r="C18">
         <v>544678000.0</v>
       </c>
       <c r="D18">
         <v>415648000.0</v>
       </c>
       <c r="E18">
         <v>641944000.0</v>
       </c>
       <c r="F18">
         <v>1111556000.0</v>
       </c>
       <c r="G18">
         <v>1000525000.0</v>
       </c>
       <c r="H18">
         <v>110959000.0</v>
       </c>
       <c r="I18">
         <v>688128000.0</v>
       </c>
       <c r="J18">
         <v>271642000.0</v>
       </c>
       <c r="K18">
         <v>227740000.0</v>
       </c>
       <c r="L18">
         <v>244009000.0</v>
       </c>
       <c r="M18">
         <v>244579000.0</v>
       </c>
       <c r="N18">
         <v>237430000.0</v>
       </c>
       <c r="O18">
         <v>144614000.0</v>
       </c>
       <c r="P18">
         <v>145424000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-61847000.0</v>
       </c>
       <c r="D19">
         <v>-89013000.0</v>
       </c>
       <c r="E19">
         <v>-29530000.0</v>
       </c>
       <c r="F19">
         <v>-87349000.0</v>
       </c>
       <c r="G19">
         <v>-2792000.0</v>
       </c>
       <c r="H19">
         <v>-6250000.0</v>
       </c>
       <c r="I19">
         <v>-23669000.0</v>
       </c>
       <c r="J19">
         <v>-838016000.0</v>
       </c>
       <c r="K19">
         <v>-38754000.0</v>
       </c>
       <c r="L19">
         <v>-38754000.0</v>
       </c>
       <c r="M19">
         <v>-38754000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
         <v>273841000.0</v>
       </c>
       <c r="C21">
         <v>53429000.0</v>
       </c>
       <c r="D21">
         <v>-76944000.0</v>
       </c>
       <c r="E21">
         <v>105373000.0</v>
       </c>
       <c r="F21">
         <v>-41412000.0</v>
       </c>
       <c r="G21">
         <v>-308793000.0</v>
       </c>
       <c r="H21">
         <v>996733000.0</v>
       </c>
       <c r="I21">
         <v>-517261000.0</v>
       </c>
       <c r="J21">
         <v>328071000.0</v>
       </c>
       <c r="K21">
         <v>46834000.0</v>
       </c>
       <c r="L21">
         <v>42086000.0</v>
       </c>
       <c r="M21">
         <v>-80086000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
-        <v>2436707000.0</v>
+        <v>912264000.0</v>
       </c>
       <c r="C22">
         <v>534535000.0</v>
       </c>
       <c r="D22">
         <v>263921000.0</v>
       </c>
       <c r="E22">
         <v>468332000.0</v>
       </c>
       <c r="F22">
         <v>827234000.0</v>
       </c>
       <c r="G22">
         <v>1120913000.0</v>
       </c>
       <c r="H22">
         <v>-103705000.0</v>
       </c>
       <c r="I22">
         <v>289441000.0</v>
       </c>
       <c r="J22">
         <v>2939000.0</v>
       </c>
       <c r="K22">
         <v>32980000.0</v>
       </c>
       <c r="L22">
         <v>20887000.0</v>
       </c>
       <c r="M22">
         <v>190057000.0</v>
       </c>
       <c r="N22">
         <v>182203000.0</v>
       </c>
       <c r="O22">
         <v>87560000.0</v>
       </c>
       <c r="P22">
         <v>89292000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B23">
-        <v>-285561000.0</v>
+        <v>-30640000.0</v>
       </c>
       <c r="C23">
         <v>-32453000.0</v>
       </c>
       <c r="D23">
         <v>28626000.0</v>
       </c>
       <c r="E23">
         <v>1787225000.0</v>
       </c>
       <c r="F23">
         <v>-19163000.0</v>
       </c>
       <c r="G23">
         <v>-386984000.0</v>
       </c>
       <c r="H23">
         <v>-134923000.0</v>
       </c>
       <c r="I23">
         <v>-144769000.0</v>
       </c>
       <c r="J23">
         <v>-153113000.0</v>
       </c>
       <c r="K23">
         <v>-168063000.0</v>
       </c>
       <c r="L23">
         <v>-82353000.0</v>
       </c>
       <c r="M23">
         <v>-69752000.0</v>
       </c>
       <c r="N23">
         <v>-8597000.0</v>
       </c>
       <c r="O23">
         <v>1.0</v>
       </c>
       <c r="P23">
         <v>-9203000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B24">
-        <v>-184281000.0</v>
+        <v>-55752000.0</v>
       </c>
       <c r="C24">
-        <v>-61847000.0</v>
+        <v>-49420000.0</v>
       </c>
       <c r="D24">
         <v>-56710000.0</v>
       </c>
       <c r="E24">
         <v>-2329000.0</v>
       </c>
       <c r="F24">
         <v>-62787000.0</v>
       </c>
       <c r="G24">
         <v>29121000.0</v>
       </c>
       <c r="H24">
         <v>-884073000.0</v>
       </c>
       <c r="I24">
         <v>355641000.0</v>
       </c>
       <c r="J24">
         <v>-13858000.0</v>
       </c>
       <c r="K24">
         <v>-47158000.0</v>
       </c>
       <c r="L24">
         <v>-8028000.0</v>
       </c>
       <c r="M24">
         <v>-8039000.0</v>
       </c>
       <c r="N24">
         <v>-10085000.0</v>
       </c>
       <c r="O24">
         <v>-12524000.0</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25">
-        <v>-1570087000.0</v>
+        <v>-75050000.0</v>
       </c>
       <c r="C25">
         <v>12750000.0</v>
       </c>
       <c r="D25">
         <v>146000.0</v>
       </c>
       <c r="E25">
         <v>47334000.0</v>
       </c>
       <c r="F25">
         <v>30170000.0</v>
       </c>
       <c r="G25">
         <v>-17267000.0</v>
       </c>
       <c r="H25">
         <v>120186000.0</v>
       </c>
       <c r="I25">
         <v>-106215000.0</v>
       </c>
       <c r="J25">
         <v>760102000.0</v>
       </c>
       <c r="K25">
         <v>-193395000.0</v>
       </c>
       <c r="L25">
         <v>221816000.0</v>
       </c>
       <c r="M25">
         <v>419908000.0</v>
       </c>
       <c r="N25">
         <v>3472000.0</v>
       </c>
       <c r="O25">
         <v>-225076000.0</v>
       </c>
       <c r="P25">
         <v>1465000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26">
-        <v>-187228000.0</v>
+        <v>-190360000.0</v>
       </c>
       <c r="C26">
         <v>-191138000.0</v>
       </c>
       <c r="D26">
         <v>-230578000.0</v>
       </c>
       <c r="E26">
         <v>-488800000.0</v>
       </c>
       <c r="F26">
         <v>-430907000.0</v>
       </c>
       <c r="G26">
         <v>-49864000.0</v>
       </c>
       <c r="H26">
         <v>-16449000.0</v>
       </c>
       <c r="I26">
         <v>-75384000.0</v>
       </c>
       <c r="J26">
         <v>-13826000.0</v>
       </c>
       <c r="K26">
         <v>-24020000.0</v>
       </c>
       <c r="L26">
         <v>-291874000.0</v>
       </c>
       <c r="M26">
         <v>-3964000.0</v>
       </c>
       <c r="N26">
         <v>-573000.0</v>
       </c>
       <c r="O26">
         <v>-352000.0</v>
       </c>
       <c r="P26">
         <v>-10258000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27">
         <v>100403000.0</v>
       </c>
       <c r="C27">
         <v>75475000.0</v>
       </c>
       <c r="D27">
         <v>63933000.0</v>
       </c>
       <c r="E27">
         <v>67219000.0</v>
       </c>
       <c r="F27">
         <v>55751000.0</v>
       </c>
       <c r="G27">
         <v>59838000.0</v>
       </c>
       <c r="H27">
         <v>71728000.0</v>
       </c>
       <c r="I27">
         <v>31934000.0</v>
       </c>
       <c r="J27">
         <v>26259000.0</v>
       </c>
       <c r="K27">
         <v>22866000.0</v>
       </c>
       <c r="L27">
         <v>61878000.0</v>
       </c>
       <c r="M27">
         <v>14234000.0</v>
       </c>
       <c r="N27">
         <v>13441000.0</v>
       </c>
       <c r="O27">
         <v>8398000.0</v>
       </c>
       <c r="P27">
         <v>7420000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28">
-        <v>-271178000.0</v>
+        <v>-281045000.0</v>
       </c>
       <c r="C28">
         <v>-469565000.0</v>
       </c>
       <c r="D28">
         <v>-585032000.0</v>
       </c>
       <c r="E28">
         <v>-735745000.0</v>
       </c>
       <c r="F28">
         <v>-957859000.0</v>
       </c>
       <c r="G28">
         <v>-839918000.0</v>
       </c>
       <c r="H28">
         <v>769580000.0</v>
       </c>
       <c r="I28">
         <v>-835482000.0</v>
       </c>
       <c r="J28">
         <v>889797000.0</v>
       </c>
       <c r="K28">
         <v>-161237000.0</v>
       </c>
       <c r="L28">
         <v>-144355000.0</v>
       </c>
       <c r="M28">
         <v>-221654000.0</v>
       </c>
       <c r="N28">
         <v>-202695000.0</v>
       </c>
       <c r="O28">
         <v>-128760000.0</v>
       </c>
       <c r="P28">
         <v>416558000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29">
-        <v>1360878000.0</v>
+        <v>518386000.0</v>
       </c>
       <c r="C29">
         <v>598991000.0</v>
       </c>
       <c r="D29">
         <v>491777000.0</v>
       </c>
       <c r="E29">
         <v>706803000.0</v>
       </c>
       <c r="F29">
         <v>1171626000.0</v>
       </c>
       <c r="G29">
         <v>1060884000.0</v>
       </c>
       <c r="H29">
         <v>168771000.0</v>
       </c>
       <c r="I29">
         <v>714595000.0</v>
       </c>
       <c r="J29">
         <v>290574000.0</v>
       </c>
       <c r="K29">
         <v>239599000.0</v>
       </c>
       <c r="L29">
         <v>260280000.0</v>
       </c>
       <c r="M29">
         <v>272699000.0</v>
       </c>
       <c r="N29">
         <v>259361000.0</v>
       </c>
       <c r="O29">
         <v>160446000.0</v>
       </c>
       <c r="P29">
         <v>158685000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30">
-        <v>3628000.0</v>
+        <v>-40622000.0</v>
       </c>
       <c r="C30">
         <v>-61847000.0</v>
       </c>
       <c r="D30">
         <v>-94484000.0</v>
       </c>
       <c r="E30">
         <v>-29530000.0</v>
       </c>
       <c r="F30">
         <v>-87349000.0</v>
       </c>
       <c r="G30">
         <v>-2559000.0</v>
       </c>
       <c r="H30">
         <v>-899643000.0</v>
       </c>
       <c r="I30">
         <v>329174000.0</v>
       </c>
       <c r="J30">
         <v>-838016000.0</v>
       </c>
@@ -18239,206 +18372,206 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
         <v>1126441000.0</v>
       </c>
       <c r="C2">
         <v>755412000.0</v>
       </c>
       <c r="D2">
         <v>789807000.0</v>
       </c>
       <c r="E2">
         <v>771014000.0</v>
       </c>
       <c r="F2">
         <v>913991000.0</v>
       </c>
       <c r="G2">
         <v>738228000.0</v>
       </c>
       <c r="H2">
         <v>716663000.0</v>
       </c>
       <c r="I2">
         <v>429406000.0</v>
       </c>
@@ -18552,51 +18685,51 @@
       </c>
       <c r="AT2">
         <v>75864000.0</v>
       </c>
       <c r="AU2">
         <v>38127000.0</v>
       </c>
       <c r="AV2">
         <v>50729000.0</v>
       </c>
       <c r="AW2">
         <v>68164000.0</v>
       </c>
       <c r="AX2">
         <v>66010000.0</v>
       </c>
       <c r="AY2">
         <v>66959000.0</v>
       </c>
       <c r="AZ2">
         <v>35004000.0</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
         <v>31649000</v>
       </c>
       <c r="C3">
         <v>9409000</v>
       </c>
       <c r="D3">
         <v>13377000</v>
       </c>
       <c r="E3">
         <v>11055000</v>
       </c>
       <c r="F3">
         <v>29658000</v>
       </c>
       <c r="G3">
         <v>7198000</v>
       </c>
       <c r="H3">
         <v>11732000</v>
       </c>
       <c r="I3">
         <v>9185000</v>
       </c>
@@ -18710,51 +18843,51 @@
       </c>
       <c r="AT3">
         <v>4065000</v>
       </c>
       <c r="AU3">
         <v>6340000</v>
       </c>
       <c r="AV3">
         <v>11185000</v>
       </c>
       <c r="AW3">
         <v>5177000</v>
       </c>
       <c r="AX3">
         <v>5418000</v>
       </c>
       <c r="AY3">
         <v>3526000</v>
       </c>
       <c r="AZ3">
         <v>3608000</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>-65901000.0</v>
       </c>
       <c r="N4">
         <v>-230709000.0</v>
       </c>
       <c r="O4">
         <v>128544000.0</v>
       </c>
       <c r="P4">
         <v>59189000.0</v>
       </c>
       <c r="Q4">
@@ -18832,51 +18965,51 @@
       <c r="AO4">
         <v>841000.0</v>
       </c>
       <c r="AP4">
         <v>-14721000.0</v>
       </c>
       <c r="AQ4">
         <v>1697000.0</v>
       </c>
       <c r="AR4">
         <v>34560000.0</v>
       </c>
       <c r="AS4">
         <v>51114000.0</v>
       </c>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-273842000.0</v>
       </c>
       <c r="N5">
         <v>52542000.0</v>
       </c>
       <c r="O5">
         <v>207168000.0</v>
       </c>
       <c r="P5">
         <v>156885000.0</v>
       </c>
       <c r="Q5">
@@ -18954,51 +19087,51 @@
       <c r="AO5">
         <v>379699000.0</v>
       </c>
       <c r="AP5">
         <v>209547000.0</v>
       </c>
       <c r="AQ5">
         <v>-103327000.0</v>
       </c>
       <c r="AR5">
         <v>24187000.0</v>
       </c>
       <c r="AS5">
         <v>249882000.0</v>
       </c>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>-96240000.0</v>
       </c>
       <c r="C6">
         <v>371029000.0</v>
       </c>
       <c r="D6">
         <v>-34395000.0</v>
       </c>
       <c r="E6">
         <v>18793000.0</v>
       </c>
       <c r="F6">
         <v>-142977000.0</v>
       </c>
       <c r="G6">
         <v>175763000.0</v>
       </c>
       <c r="H6">
         <v>21565000.0</v>
       </c>
       <c r="I6">
         <v>287257000.0</v>
       </c>
@@ -19112,72 +19245,72 @@
       </c>
       <c r="AT6">
         <v>-9293000.0</v>
       </c>
       <c r="AU6">
         <v>37737000.0</v>
       </c>
       <c r="AV6">
         <v>-12602000.0</v>
       </c>
       <c r="AW6">
         <v>-17435000.0</v>
       </c>
       <c r="AX6">
         <v>2154000.0</v>
       </c>
       <c r="AY6">
         <v>-949000.0</v>
       </c>
       <c r="AZ6">
         <v>4974000.0</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7">
         <v>-1507654000.0</v>
       </c>
       <c r="C7">
-        <v>744539000.0</v>
+        <v>147733000.0</v>
       </c>
       <c r="D7">
         <v>-255468000.0</v>
       </c>
       <c r="E7">
         <v>-223846000.0</v>
       </c>
       <c r="F7">
         <v>-238475000.0</v>
       </c>
       <c r="G7">
         <v>151984000.0</v>
       </c>
       <c r="H7">
-        <v>-39952000.0</v>
+        <v>-47493000.0</v>
       </c>
       <c r="I7">
         <v>299980000.0</v>
       </c>
       <c r="J7">
         <v>-720330000.0</v>
       </c>
       <c r="K7">
         <v>-1229688000.0</v>
       </c>
       <c r="L7">
         <v>720000.0</v>
       </c>
       <c r="M7">
         <v>30572000.0</v>
       </c>
       <c r="N7">
         <v>-311252000.0</v>
       </c>
       <c r="O7">
         <v>336133000.0</v>
       </c>
       <c r="P7">
         <v>102338000.0</v>
       </c>
@@ -19270,51 +19403,51 @@
       </c>
       <c r="AT7">
         <v>462971000.0</v>
       </c>
       <c r="AU7">
         <v>-491113000.0</v>
       </c>
       <c r="AV7">
         <v>-101383000.0</v>
       </c>
       <c r="AW7">
         <v>40609000.0</v>
       </c>
       <c r="AX7">
         <v>167936000.0</v>
       </c>
       <c r="AY7">
         <v>-462182000.0</v>
       </c>
       <c r="AZ7">
         <v>382900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>-306151000.0</v>
       </c>
       <c r="N8">
         <v>-94410000.0</v>
       </c>
       <c r="O8">
         <v>565442000.0</v>
       </c>
       <c r="P8">
         <v>-27628000.0</v>
       </c>
       <c r="Q8">
@@ -19392,51 +19525,51 @@
       <c r="AO8">
         <v>-719453000.0</v>
       </c>
       <c r="AP8">
         <v>-153375000.0</v>
       </c>
       <c r="AQ8">
         <v>84180000.0</v>
       </c>
       <c r="AR8">
         <v>130447000.0</v>
       </c>
       <c r="AS8">
         <v>-303511000.0</v>
       </c>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
         <v>-2050838000.0</v>
       </c>
       <c r="C9">
         <v>767826000.0</v>
       </c>
       <c r="D9">
         <v>-1129451000.0</v>
       </c>
       <c r="E9">
         <v>350523000.0</v>
       </c>
       <c r="F9">
         <v>-796528000.0</v>
       </c>
       <c r="G9">
         <v>113048000.0</v>
       </c>
       <c r="H9">
         <v>-341872000.0</v>
       </c>
       <c r="I9">
         <v>361307000.0</v>
       </c>
@@ -19550,51 +19683,51 @@
       </c>
       <c r="AT9">
         <v>-73529000.0</v>
       </c>
       <c r="AU9">
         <v>226566000.0</v>
       </c>
       <c r="AV9">
         <v>17602000.0</v>
       </c>
       <c r="AW9">
         <v>103113000.0</v>
       </c>
       <c r="AX9">
         <v>-307192000.0</v>
       </c>
       <c r="AY9">
         <v>239821000.0</v>
       </c>
       <c r="AZ9">
         <v>382900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10">
         <v>381541000.0</v>
       </c>
@@ -19654,51 +19787,51 @@
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>247094000.0</v>
       </c>
       <c r="AR10">
         <v>89750000.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10"/>
       <c r="AU10">
         <v>259105000.0</v>
       </c>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10"/>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>-253477000.0</v>
       </c>
       <c r="M11">
         <v>626332000.0</v>
       </c>
       <c r="N11">
         <v>-253940000.0</v>
       </c>
       <c r="O11">
         <v>-417607000.0</v>
       </c>
       <c r="P11">
         <v>-9901000.0</v>
@@ -19784,51 +19917,51 @@
       <c r="AQ11">
         <v>-25252000.0</v>
       </c>
       <c r="AR11">
         <v>-178285000.0</v>
       </c>
       <c r="AS11">
         <v>76793000.0</v>
       </c>
       <c r="AT11">
         <v>498917000.0</v>
       </c>
       <c r="AU11">
         <v>163094000.0</v>
       </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11">
         <v>570213000.0</v>
       </c>
       <c r="AZ11"/>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>73849000.0</v>
       </c>
       <c r="M12">
         <v>28308000.0</v>
       </c>
       <c r="N12">
         <v>19353000.0</v>
       </c>
       <c r="O12">
         <v>4503000.0</v>
       </c>
       <c r="P12">
         <v>15992000.0</v>
@@ -19910,51 +20043,51 @@
       </c>
       <c r="AP12">
         <v>6057000.0</v>
       </c>
       <c r="AQ12">
         <v>11620000.0</v>
       </c>
       <c r="AR12">
         <v>4491000.0</v>
       </c>
       <c r="AS12">
         <v>55970000.0</v>
       </c>
       <c r="AT12"/>
       <c r="AU12">
         <v>12408000.0</v>
       </c>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>2353392000.0</v>
       </c>
       <c r="M13">
         <v>2353392000.0</v>
       </c>
       <c r="N13">
         <v>2353392000.0</v>
       </c>
       <c r="O13">
         <v>41759000.0</v>
       </c>
       <c r="P13">
         <v>-203151000.0</v>
@@ -20030,51 +20163,51 @@
       </c>
       <c r="AN13">
         <v>236719000.0</v>
       </c>
       <c r="AO13">
         <v>-151960000.0</v>
       </c>
       <c r="AP13"/>
       <c r="AQ13">
         <v>8515000.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>-424040000.0</v>
       </c>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14">
         <v>28212000.0</v>
       </c>
       <c r="C14">
         <v>29252000.0</v>
       </c>
       <c r="D14">
         <v>27184000.0</v>
       </c>
       <c r="E14">
         <v>27401000.0</v>
       </c>
       <c r="F14">
         <v>27715000.0</v>
       </c>
       <c r="G14">
         <v>28959000.0</v>
       </c>
       <c r="H14">
         <v>28334000.0</v>
       </c>
       <c r="I14">
         <v>28231000.0</v>
       </c>
@@ -20188,57 +20321,57 @@
       </c>
       <c r="AT14">
         <v>9716000.0</v>
       </c>
       <c r="AU14">
         <v>7979000.0</v>
       </c>
       <c r="AV14">
         <v>8605000.0</v>
       </c>
       <c r="AW14">
         <v>7533000.0</v>
       </c>
       <c r="AX14">
         <v>6535000.0</v>
       </c>
       <c r="AY14">
         <v>4046000.0</v>
       </c>
       <c r="AZ14">
         <v>14984000.0</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
         <v>114490000.0</v>
       </c>
       <c r="C15">
-        <v>21794000.0</v>
+        <v>22659000.0</v>
       </c>
       <c r="D15">
         <v>72242000.0</v>
       </c>
       <c r="E15">
         <v>159758000.0</v>
       </c>
       <c r="F15">
         <v>94688000.0</v>
       </c>
       <c r="G15">
         <v>51514000.0</v>
       </c>
       <c r="H15">
         <v>87205000.0</v>
       </c>
       <c r="I15">
         <v>93095000.0</v>
       </c>
       <c r="J15">
         <v>67589000.0</v>
       </c>
       <c r="K15">
         <v>54269000.0</v>
       </c>
@@ -20346,51 +20479,51 @@
       </c>
       <c r="AT15">
         <v>80000000.0</v>
       </c>
       <c r="AU15">
         <v>15000000.0</v>
       </c>
       <c r="AV15">
         <v>35000000.0</v>
       </c>
       <c r="AW15">
         <v>45652000.0</v>
       </c>
       <c r="AX15">
         <v>45000000.0</v>
       </c>
       <c r="AY15">
         <v>125000000.0</v>
       </c>
       <c r="AZ15">
         <v>22943000.0</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
         <v>1030201000.0</v>
       </c>
       <c r="C16">
         <v>1126441000.0</v>
       </c>
       <c r="D16">
         <v>755412000.0</v>
       </c>
       <c r="E16">
         <v>789807000.0</v>
       </c>
       <c r="F16">
         <v>771014000.0</v>
       </c>
       <c r="G16">
         <v>913991000.0</v>
       </c>
       <c r="H16">
         <v>738228000.0</v>
       </c>
       <c r="I16">
         <v>716663000.0</v>
       </c>
@@ -20504,51 +20637,51 @@
       </c>
       <c r="AT16">
         <v>66571000.0</v>
       </c>
       <c r="AU16">
         <v>75864000.0</v>
       </c>
       <c r="AV16">
         <v>38127000.0</v>
       </c>
       <c r="AW16">
         <v>50729000.0</v>
       </c>
       <c r="AX16">
         <v>68164000.0</v>
       </c>
       <c r="AY16">
         <v>66010000.0</v>
       </c>
       <c r="AZ16">
         <v>39978000.0</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20586,57 +20719,57 @@
       <c r="AO17">
         <v>-1230000.0</v>
       </c>
       <c r="AP17">
         <v>2494000.0</v>
       </c>
       <c r="AQ17">
         <v>-4850000.0</v>
       </c>
       <c r="AR17">
         <v>3596000.0</v>
       </c>
       <c r="AS17">
         <v>-3001000.0</v>
       </c>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
         <v>-31798000.0</v>
       </c>
       <c r="C18">
-        <v>1086914000.0</v>
+        <v>499975000.0</v>
       </c>
       <c r="D18">
         <v>-82104000.0</v>
       </c>
       <c r="E18">
         <v>51710000.0</v>
       </c>
       <c r="F18">
         <v>-14694000.0</v>
       </c>
       <c r="G18">
         <v>384284000.0</v>
       </c>
       <c r="H18">
         <v>100369000.0</v>
       </c>
       <c r="I18">
         <v>481637000.0</v>
       </c>
       <c r="J18">
         <v>-398229000.0</v>
       </c>
       <c r="K18">
         <v>334604000.0</v>
       </c>
@@ -20744,51 +20877,51 @@
       </c>
       <c r="AT18">
         <v>78188000.0</v>
       </c>
       <c r="AU18">
         <v>111938000.0</v>
       </c>
       <c r="AV18">
         <v>37600000.0</v>
       </c>
       <c r="AW18">
         <v>6237000.0</v>
       </c>
       <c r="AX18">
         <v>88804000.0</v>
       </c>
       <c r="AY18">
         <v>-10944000.0</v>
       </c>
       <c r="AZ18">
         <v>-29968000.0</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-26402000.0</v>
       </c>
       <c r="E19">
         <v>19627000.0</v>
       </c>
       <c r="F19">
         <v>-31008000.0</v>
       </c>
       <c r="G19">
         <v>-6188000.0</v>
       </c>
       <c r="H19">
         <v>-19215000.0</v>
       </c>
       <c r="I19">
         <v>-8968000.0</v>
       </c>
       <c r="J19">
         <v>-27476000.0</v>
       </c>
       <c r="K19">
@@ -20872,51 +21005,51 @@
       </c>
       <c r="AN19">
         <v>-38754000.0</v>
       </c>
       <c r="AO19">
         <v>-38754000.0</v>
       </c>
       <c r="AP19"/>
       <c r="AQ19">
         <v>-38754000.0</v>
       </c>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19">
         <v>-38754000.0</v>
       </c>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20928,51 +21061,51 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
         <v>129088000.0</v>
       </c>
       <c r="C21">
         <v>-112618000.0</v>
       </c>
       <c r="D21">
         <v>169700000.0</v>
       </c>
       <c r="E21">
         <v>139074000.0</v>
       </c>
       <c r="F21">
         <v>77685000.0</v>
       </c>
       <c r="G21">
         <v>-91033000.0</v>
       </c>
       <c r="H21">
         <v>54574000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -21068,57 +21201,57 @@
       </c>
       <c r="AP21">
         <v>-14275000.0</v>
       </c>
       <c r="AQ21">
         <v>15623000.0</v>
       </c>
       <c r="AR21">
         <v>26722000.0</v>
       </c>
       <c r="AS21">
         <v>-1235000.0</v>
       </c>
       <c r="AT21"/>
       <c r="AU21">
         <v>-80086000.0</v>
       </c>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>182309000.0</v>
       </c>
       <c r="C22">
-        <v>664868000.0</v>
+        <v>280602000.0</v>
       </c>
       <c r="D22">
         <v>149051000.0</v>
       </c>
       <c r="E22">
         <v>292976000.0</v>
       </c>
       <c r="F22">
         <v>189635000.0</v>
       </c>
       <c r="G22">
         <v>176087000.0</v>
       </c>
       <c r="H22">
         <v>119023000.0</v>
       </c>
       <c r="I22">
         <v>128117000.0</v>
       </c>
       <c r="J22">
         <v>55817000.0</v>
       </c>
       <c r="K22">
         <v>5538000.0</v>
       </c>
@@ -21226,57 +21359,57 @@
       </c>
       <c r="AT22">
         <v>77444000.0</v>
       </c>
       <c r="AU22">
         <v>68908000.0</v>
       </c>
       <c r="AV22">
         <v>41418000.0</v>
       </c>
       <c r="AW22">
         <v>30842000.0</v>
       </c>
       <c r="AX22">
         <v>48889000.0</v>
       </c>
       <c r="AY22">
         <v>26872000.0</v>
       </c>
       <c r="AZ22">
         <v>18346000.0</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B23">
         <v>-15402000.0</v>
       </c>
       <c r="C23">
-        <v>-3997000.0</v>
+        <v>-937000.0</v>
       </c>
       <c r="D23">
         <v>-3246000.0</v>
       </c>
       <c r="E23">
         <v>13181000.0</v>
       </c>
       <c r="F23">
         <v>-24177000.0</v>
       </c>
       <c r="G23">
         <v>4005000.0</v>
       </c>
       <c r="H23">
         <v>4472000.0</v>
       </c>
       <c r="I23">
         <v>-20704000.0</v>
       </c>
       <c r="J23">
         <v>-20226000.0</v>
       </c>
       <c r="K23">
         <v>55718000.0</v>
       </c>
@@ -21384,69 +21517,69 @@
       </c>
       <c r="AT23">
         <v>-6316000.0</v>
       </c>
       <c r="AU23">
         <v>20800000.0</v>
       </c>
       <c r="AV23">
         <v>-20800000.0</v>
       </c>
       <c r="AW23">
         <v>47450000.0</v>
       </c>
       <c r="AX23">
         <v>-7997000.0</v>
       </c>
       <c r="AY23">
         <v>137115000.0</v>
       </c>
       <c r="AZ23">
         <v>61676000.0</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B24">
-        <v>619227000.0</v>
+        <v>-30467000.0</v>
       </c>
       <c r="C24">
-        <v>-507173000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="D24">
         <v>-18401000.0</v>
       </c>
       <c r="E24">
         <v>24839000.0</v>
       </c>
       <c r="F24">
         <v>-25276000.0</v>
       </c>
       <c r="G24">
-        <v>-6188000.0</v>
+        <v>-6369000.0</v>
       </c>
       <c r="H24">
         <v>-13341000.0</v>
       </c>
       <c r="I24">
         <v>-5049000.0</v>
       </c>
       <c r="J24">
         <v>-24661000.0</v>
       </c>
       <c r="K24">
         <v>-10539000.0</v>
       </c>
       <c r="L24">
         <v>-7350000.0</v>
       </c>
       <c r="M24">
         <v>-11283000.0</v>
       </c>
       <c r="N24">
         <v>-21988000.0</v>
       </c>
       <c r="O24">
         <v>-9703000.0</v>
       </c>
@@ -21542,72 +21675,72 @@
       </c>
       <c r="AT24">
         <v>-2251000.0</v>
       </c>
       <c r="AU24">
         <v>-2157000.0</v>
       </c>
       <c r="AV24">
         <v>-1769000.0</v>
       </c>
       <c r="AW24">
         <v>-1534000.0</v>
       </c>
       <c r="AX24">
         <v>-2579000.0</v>
       </c>
       <c r="AY24">
         <v>-2778000.0</v>
       </c>
       <c r="AZ24">
         <v>-4724000.0</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25">
         <v>1256526000.0</v>
       </c>
       <c r="C25">
-        <v>-371398000.0</v>
+        <v>2240000.0</v>
       </c>
       <c r="D25">
         <v>-21522000.0</v>
       </c>
       <c r="E25">
         <v>-63874000.0</v>
       </c>
       <c r="F25">
         <v>8106000.0</v>
       </c>
       <c r="G25">
         <v>22261000.0</v>
       </c>
       <c r="H25">
-        <v>-13249000.0</v>
+        <v>-11684000.0</v>
       </c>
       <c r="I25">
         <v>11307000.0</v>
       </c>
       <c r="J25">
         <v>223236000.0</v>
       </c>
       <c r="K25">
         <v>1523820000.0</v>
       </c>
       <c r="L25">
         <v>-363220000.0</v>
       </c>
       <c r="M25">
         <v>8414000.0</v>
       </c>
       <c r="N25">
         <v>-1964000.0</v>
       </c>
       <c r="O25">
         <v>4750000.0</v>
       </c>
       <c r="P25">
         <v>7365000.0</v>
       </c>
@@ -21700,57 +21833,57 @@
       </c>
       <c r="AT25">
         <v>-396288000.0</v>
       </c>
       <c r="AU25">
         <v>527871000.0</v>
       </c>
       <c r="AV25">
         <v>95975000.0</v>
       </c>
       <c r="AW25">
         <v>-69432000.0</v>
       </c>
       <c r="AX25">
         <v>-133925000.0</v>
       </c>
       <c r="AY25">
         <v>416979000.0</v>
       </c>
       <c r="AZ25">
         <v>-444467000.0</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26">
         <v>-55792000.0</v>
       </c>
       <c r="C26">
-        <v>2663000.0</v>
+        <v>-469000.0</v>
       </c>
       <c r="D26">
         <v>-30763000.0</v>
       </c>
       <c r="E26">
         <v>-68635000.0</v>
       </c>
       <c r="F26">
         <v>-90493000.0</v>
       </c>
       <c r="G26">
         <v>-58196000.0</v>
       </c>
       <c r="H26">
         <v>-49997000.0</v>
       </c>
       <c r="I26">
         <v>-31122000.0</v>
       </c>
       <c r="J26">
         <v>-51823000.0</v>
       </c>
       <c r="K26">
         <v>-46196000.0</v>
       </c>
@@ -21856,51 +21989,51 @@
       <c r="AS26">
         <v>-277653000.0</v>
       </c>
       <c r="AT26">
         <v>-597000.0</v>
       </c>
       <c r="AU26">
         <v>-3282000.0</v>
       </c>
       <c r="AV26">
         <v>-638000.0</v>
       </c>
       <c r="AW26"/>
       <c r="AX26">
         <v>-44000.0</v>
       </c>
       <c r="AY26">
         <v>-38000.0</v>
       </c>
       <c r="AZ26">
         <v>-324000.0</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27">
         <v>34459000.0</v>
       </c>
       <c r="C27">
         <v>29062000.0</v>
       </c>
       <c r="D27">
         <v>26882000.0</v>
       </c>
       <c r="E27">
         <v>22571000.0</v>
       </c>
       <c r="F27">
         <v>21888000.0</v>
       </c>
       <c r="G27">
         <v>24534000.0</v>
       </c>
       <c r="H27">
         <v>17945000.0</v>
       </c>
       <c r="I27">
         <v>17963000.0</v>
       </c>
@@ -22014,57 +22147,57 @@
       </c>
       <c r="AT27">
         <v>5375000.0</v>
       </c>
       <c r="AU27">
         <v>3187000.0</v>
       </c>
       <c r="AV27">
         <v>5527000.0</v>
       </c>
       <c r="AW27">
         <v>733000.0</v>
       </c>
       <c r="AX27">
         <v>4787000.0</v>
       </c>
       <c r="AY27">
         <v>6867000.0</v>
       </c>
       <c r="AZ27">
         <v>1877000.0</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28">
         <v>-56596000.0</v>
       </c>
       <c r="C28">
-        <v>-126816000.0</v>
+        <v>-136683000.0</v>
       </c>
       <c r="D28">
         <v>63449000.0</v>
       </c>
       <c r="E28">
         <v>-76138000.0</v>
       </c>
       <c r="F28">
         <v>-131673000.0</v>
       </c>
       <c r="G28">
         <v>-196738000.0</v>
       </c>
       <c r="H28">
         <v>-78156000.0</v>
       </c>
       <c r="I28">
         <v>-195033000.0</v>
       </c>
       <c r="J28">
         <v>362000.0</v>
       </c>
       <c r="K28">
         <v>-199747000.0</v>
       </c>
@@ -22172,57 +22305,57 @@
       </c>
       <c r="AT28">
         <v>-80597000.0</v>
       </c>
       <c r="AU28">
         <v>-70695000.0</v>
       </c>
       <c r="AV28">
         <v>-44913000.0</v>
       </c>
       <c r="AW28">
         <v>-21927000.0</v>
       </c>
       <c r="AX28">
         <v>-84119000.0</v>
       </c>
       <c r="AY28">
         <v>12115000.0</v>
       </c>
       <c r="AZ28">
         <v>38733000.0</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29">
         <v>-149000.0</v>
       </c>
       <c r="C29">
-        <v>1096323000.0</v>
+        <v>509384000.0</v>
       </c>
       <c r="D29">
         <v>-68727000.0</v>
       </c>
       <c r="E29">
         <v>62765000.0</v>
       </c>
       <c r="F29">
         <v>14964000.0</v>
       </c>
       <c r="G29">
         <v>391482000.0</v>
       </c>
       <c r="H29">
         <v>112101000.0</v>
       </c>
       <c r="I29">
         <v>490822000.0</v>
       </c>
       <c r="J29">
         <v>-395414000.0</v>
       </c>
       <c r="K29">
         <v>348086000.0</v>
       </c>
@@ -22330,57 +22463,57 @@
       </c>
       <c r="AT29">
         <v>82253000.0</v>
       </c>
       <c r="AU29">
         <v>118278000.0</v>
       </c>
       <c r="AV29">
         <v>48785000.0</v>
       </c>
       <c r="AW29">
         <v>11414000.0</v>
       </c>
       <c r="AX29">
         <v>94222000.0</v>
       </c>
       <c r="AY29">
         <v>-7418000.0</v>
       </c>
       <c r="AZ29">
         <v>-26360000.0</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30">
         <v>-36075000.0</v>
       </c>
       <c r="C30">
-        <v>-507173000.0</v>
+        <v>-2839000.0</v>
       </c>
       <c r="D30">
         <v>-26402000.0</v>
       </c>
       <c r="E30">
         <v>19627000.0</v>
       </c>
       <c r="F30">
         <v>-31008000.0</v>
       </c>
       <c r="G30">
         <v>-6188000.0</v>
       </c>
       <c r="H30">
         <v>-19215000.0</v>
       </c>
       <c r="I30">
         <v>-8968000.0</v>
       </c>
       <c r="J30">
         <v>-27476000.0</v>
       </c>
       <c r="K30">
         <v>-24021000.0</v>
       </c>