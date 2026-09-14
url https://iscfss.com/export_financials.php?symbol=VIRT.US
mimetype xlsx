--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -3425,51 +3425,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
@@ -3593,51 +3593,53 @@
         <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>12</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>13</v>
       </c>
       <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>1036371000.0</v>
+      </c>
       <c r="C2">
         <v>2039097000.0</v>
       </c>
       <c r="D2">
         <v>1693731000.0</v>
       </c>
       <c r="E2">
         <v>2383216000.0</v>
       </c>
       <c r="F2">
         <v>1823655000.0</v>
       </c>
       <c r="G2">
         <v>1334433000.0</v>
       </c>
       <c r="H2">
         <v>1522778000.0</v>
       </c>
       <c r="I2">
         <v>1187210000.0</v>
       </c>
       <c r="J2">
         <v>1325796000.0</v>
       </c>
       <c r="K2">
@@ -3860,51 +3862,53 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-5836000.0</v>
+      </c>
       <c r="C5">
         <v>-4975000.0</v>
       </c>
       <c r="D5">
         <v>-3011000.0</v>
       </c>
       <c r="E5">
         <v>832000.0</v>
       </c>
       <c r="F5">
         <v>2233000.0</v>
       </c>
       <c r="G5">
         <v>-5554000.0</v>
       </c>
       <c r="H5">
         <v>-7063000.0</v>
       </c>
       <c r="I5">
         <v>964000.0</v>
       </c>
       <c r="J5">
         <v>8709000.0</v>
       </c>
       <c r="K5">
@@ -4098,51 +4102,53 @@
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
     </row>
     <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>253198000.0</v>
+      </c>
       <c r="C7">
         <v>247500000.0</v>
       </c>
       <c r="D7">
         <v>261169000.0</v>
       </c>
       <c r="E7">
         <v>194093000.0</v>
       </c>
       <c r="F7">
         <v>207645000.0</v>
       </c>
       <c r="G7">
         <v>216314000.0</v>
       </c>
       <c r="H7">
         <v>229825000.0</v>
       </c>
       <c r="I7">
         <v>236253000.0</v>
       </c>
       <c r="J7">
         <v>248217000.0</v>
       </c>
       <c r="K7">
@@ -4213,51 +4219,53 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
     </row>
     <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000.0</v>
+      </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
       <c r="K8">
@@ -4435,51 +4443,53 @@
         <v>134385000.0</v>
       </c>
       <c r="AR9">
         <v>130902000.0</v>
       </c>
       <c r="AS9">
         <v>118303000.0</v>
       </c>
       <c r="AT9">
         <v>115274000.0</v>
       </c>
       <c r="AU9">
         <v>100.0</v>
       </c>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
     </row>
     <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>24</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>1069254000.0</v>
+      </c>
       <c r="C10">
         <v>973225000.0</v>
       </c>
       <c r="D10">
         <v>1061697000.0</v>
       </c>
       <c r="E10">
         <v>707865000.0</v>
       </c>
       <c r="F10">
         <v>752101000.0</v>
       </c>
       <c r="G10">
         <v>723650000.0</v>
       </c>
       <c r="H10">
         <v>872513000.0</v>
       </c>
       <c r="I10">
         <v>701405000.0</v>
       </c>
       <c r="J10">
         <v>684806000.0</v>
       </c>
       <c r="K10">
@@ -4645,51 +4655,53 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
     </row>
     <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>26</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>1069254000.0</v>
+      </c>
       <c r="C12">
         <v>973225000.0</v>
       </c>
       <c r="D12">
         <v>1061697000.0</v>
       </c>
       <c r="E12">
         <v>707865000.0</v>
       </c>
       <c r="F12">
         <v>752101000.0</v>
       </c>
       <c r="G12">
         <v>723650000.0</v>
       </c>
       <c r="H12">
         <v>872513000.0</v>
       </c>
       <c r="I12">
         <v>701405000.0</v>
       </c>
       <c r="J12">
         <v>684806000.0</v>
       </c>
       <c r="K12">
@@ -4798,51 +4810,53 @@
         <v>161538000.0</v>
       </c>
       <c r="AT12">
         <v>126978000.0</v>
       </c>
       <c r="AU12">
         <v>66571000.0</v>
       </c>
       <c r="AV12">
         <v>75864000.0</v>
       </c>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12">
         <v>66010000.0</v>
       </c>
       <c r="BA12">
         <v>39978000.0</v>
       </c>
     </row>
     <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>27</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1000.0</v>
+      </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
@@ -5587,51 +5601,53 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>34</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>1148926000.0</v>
+      </c>
       <c r="C20">
         <v>1148926000.0</v>
       </c>
       <c r="D20">
         <v>1148926000.0</v>
       </c>
       <c r="E20">
         <v>1148926000.0</v>
       </c>
       <c r="F20">
         <v>1148926000.0</v>
       </c>
       <c r="G20">
         <v>1148926000.0</v>
       </c>
       <c r="H20">
         <v>1148926000.0</v>
       </c>
       <c r="I20">
         <v>1148926000.0</v>
       </c>
       <c r="J20">
         <v>1148926000.0</v>
       </c>
       <c r="K20">
@@ -5740,51 +5756,53 @@
         <v>715379000.0</v>
       </c>
       <c r="AT20">
         <v>715379000.0</v>
       </c>
       <c r="AU20">
         <v>715379000.0</v>
       </c>
       <c r="AV20">
         <v>715379000.0</v>
       </c>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20">
         <v>715379000.0</v>
       </c>
       <c r="BA20">
         <v>715379000.0</v>
       </c>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>35</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>131365000.0</v>
+      </c>
       <c r="C21">
         <v>143148000.0</v>
       </c>
       <c r="D21">
         <v>154931000.0</v>
       </c>
       <c r="E21">
         <v>166714000.0</v>
       </c>
       <c r="F21">
         <v>178497000.0</v>
       </c>
       <c r="G21">
         <v>190280000.0</v>
       </c>
       <c r="H21">
         <v>203188000.0</v>
       </c>
       <c r="I21">
         <v>214971000.0</v>
       </c>
       <c r="J21">
         <v>226819000.0</v>
       </c>
       <c r="K21">
@@ -6020,51 +6038,53 @@
       </c>
       <c r="AS22">
         <v>1454558000.0</v>
       </c>
       <c r="AT22">
         <v>2057392000.0</v>
       </c>
       <c r="AU22">
         <v>2077107000.0</v>
       </c>
       <c r="AV22">
         <v>1544308000.0</v>
       </c>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22">
         <v>-3858400000.0</v>
       </c>
       <c r="BA22"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>37</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>27477122000.0</v>
+      </c>
       <c r="C23">
         <v>25115260000.0</v>
       </c>
       <c r="D23">
         <v>20150736000.0</v>
       </c>
       <c r="E23">
         <v>21272076000.0</v>
       </c>
       <c r="F23">
         <v>19284489000.0</v>
       </c>
       <c r="G23">
         <v>17548214000.0</v>
       </c>
       <c r="H23">
         <v>15361743000.0</v>
       </c>
       <c r="I23">
         <v>14400706000.0</v>
       </c>
       <c r="J23">
         <v>13929358000.0</v>
       </c>
       <c r="K23">
@@ -6173,51 +6193,53 @@
         <v>3641946000.0</v>
       </c>
       <c r="AT23">
         <v>4536720000.0</v>
       </c>
       <c r="AU23">
         <v>4099505000.0</v>
       </c>
       <c r="AV23">
         <v>3319458000.0</v>
       </c>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23">
         <v>3963570000.0</v>
       </c>
       <c r="BA23">
         <v>3208947000.0</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>10170340000.0</v>
+      </c>
       <c r="C24">
         <v>9753928000.0</v>
       </c>
       <c r="D24">
         <v>8703585000.0</v>
       </c>
       <c r="E24">
         <v>8029001000.0</v>
       </c>
       <c r="F24">
         <v>8483627000.0</v>
       </c>
       <c r="G24">
         <v>7518713000.0</v>
       </c>
       <c r="H24">
         <v>5444133000.0</v>
       </c>
       <c r="I24">
         <v>6208622000.0</v>
       </c>
       <c r="J24">
         <v>5668562000.0</v>
       </c>
       <c r="K24">
@@ -6447,51 +6469,53 @@
       </c>
       <c r="AQ25">
         <v>492782000.0</v>
       </c>
       <c r="AR25">
         <v>493589000.0</v>
       </c>
       <c r="AS25">
         <v>494498000.0</v>
       </c>
       <c r="AT25">
         <v>495312000.0</v>
       </c>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>20494935000.0</v>
+      </c>
       <c r="C26">
         <v>17680164000.0</v>
       </c>
       <c r="D26">
         <v>14627084000.0</v>
       </c>
       <c r="E26">
         <v>15292513000.0</v>
       </c>
       <c r="F26">
         <v>14640775000.0</v>
       </c>
       <c r="G26">
         <v>12637418000.0</v>
       </c>
       <c r="H26">
         <v>11081122000.0</v>
       </c>
       <c r="I26">
         <v>10190830000.0</v>
       </c>
       <c r="J26">
         <v>10037135000.0</v>
       </c>
       <c r="K26">
@@ -6635,53 +6659,55 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>42</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>1563768000.0</v>
+      </c>
       <c r="C28">
-        <v>3668900000.0</v>
+        <v>9183176000.0</v>
       </c>
       <c r="D28">
         <v>7915439000.0</v>
       </c>
       <c r="E28">
         <v>7637220000.0</v>
       </c>
       <c r="F28">
         <v>8190925000.0</v>
       </c>
       <c r="G28">
         <v>7123526000.0</v>
       </c>
       <c r="H28">
         <v>4839986000.0</v>
       </c>
       <c r="I28">
         <v>5872231000.0</v>
       </c>
       <c r="J28">
         <v>5305665000.0</v>
       </c>
       <c r="K28">
         <v>5400399000.0</v>
       </c>
@@ -6788,51 +6814,53 @@
         <v>1111688000.0</v>
       </c>
       <c r="AT28">
         <v>1245362000.0</v>
       </c>
       <c r="AU28">
         <v>1397399000.0</v>
       </c>
       <c r="AV28">
         <v>919728000.0</v>
       </c>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28">
         <v>1554710000.0</v>
       </c>
       <c r="BA28">
         <v>1048593000.0</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>12392041000.0</v>
+      </c>
       <c r="C29">
         <v>11643876000.0</v>
       </c>
       <c r="D29">
         <v>10298246000.0</v>
       </c>
       <c r="E29">
         <v>9605918000.0</v>
       </c>
       <c r="F29">
         <v>10142746000.0</v>
       </c>
       <c r="G29">
         <v>8940764000.0</v>
       </c>
       <c r="H29">
         <v>6736848000.0</v>
       </c>
       <c r="I29">
         <v>7569788000.0</v>
       </c>
       <c r="J29">
         <v>6973198000.0</v>
       </c>
       <c r="K29">
@@ -6895,53 +6923,55 @@
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>44</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>3517417000.0</v>
+      </c>
       <c r="C30">
-        <v>297628000.0</v>
+        <v>4108804000.0</v>
       </c>
       <c r="D30">
         <v>2057966000.0</v>
       </c>
       <c r="E30">
         <v>2825792000.0</v>
       </c>
       <c r="F30">
         <v>1696341000.0</v>
       </c>
       <c r="G30">
         <v>2047236000.0</v>
       </c>
       <c r="H30">
         <v>1250654000.0</v>
       </c>
       <c r="I30">
         <v>1363758000.0</v>
       </c>
       <c r="J30">
         <v>1027636000.0</v>
       </c>
       <c r="K30">
         <v>1389084000.0</v>
       </c>
@@ -7177,51 +7207,53 @@
       <c r="AR31">
         <v>-585874000.0</v>
       </c>
       <c r="AS31">
         <v>-584240000.0</v>
       </c>
       <c r="AT31">
         <v>-600526000.0</v>
       </c>
       <c r="AU31">
         <v>-8711.0</v>
       </c>
       <c r="AV31">
         <v>-504528000.0</v>
       </c>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>2056831000.0</v>
+      </c>
       <c r="C32">
         <v>2778482000.0</v>
       </c>
       <c r="D32">
         <v>1296439000.0</v>
       </c>
       <c r="E32">
         <v>900178000.0</v>
       </c>
       <c r="F32">
         <v>234920000.0</v>
       </c>
       <c r="G32">
         <v>1198967000.0</v>
       </c>
       <c r="H32">
         <v>409823000.0</v>
       </c>
       <c r="I32">
         <v>593214000.0</v>
       </c>
       <c r="J32">
         <v>151609000.0</v>
       </c>
       <c r="K32">
@@ -7284,53 +7316,55 @@
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="s">
         <v>47</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>2309301000.0</v>
+      </c>
       <c r="C33">
-        <v>1596963000.0</v>
+        <v>19976255000.0</v>
       </c>
       <c r="D33">
         <v>16966329000.0</v>
       </c>
       <c r="E33">
         <v>17690872000.0</v>
       </c>
       <c r="F33">
         <v>16798341000.0</v>
       </c>
       <c r="G33">
         <v>14725391000.0</v>
       </c>
       <c r="H33">
         <v>13192483000.0</v>
       </c>
       <c r="I33">
         <v>12294083000.0</v>
       </c>
       <c r="J33">
         <v>12180574000.0</v>
       </c>
       <c r="K33">
         <v>10971225000.0</v>
       </c>
@@ -7437,51 +7471,53 @@
         <v>2919692000.0</v>
       </c>
       <c r="AT33">
         <v>3718579000.0</v>
       </c>
       <c r="AU33">
         <v>3571753000.0</v>
       </c>
       <c r="AV33">
         <v>2855942000.0</v>
       </c>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33">
         <v>3469819000.0</v>
       </c>
       <c r="BA33">
         <v>2802826000.0</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="s">
         <v>48</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>12116953000.0</v>
+      </c>
       <c r="C34">
         <v>10541650000.0</v>
       </c>
       <c r="D34">
         <v>7107619000.0</v>
       </c>
       <c r="E34">
         <v>8655549000.0</v>
       </c>
       <c r="F34">
         <v>6693884000.0</v>
       </c>
       <c r="G34">
         <v>6622444000.0</v>
       </c>
       <c r="H34">
         <v>6440971000.0</v>
       </c>
       <c r="I34">
         <v>5019318000.0</v>
       </c>
       <c r="J34">
         <v>4983205000.0</v>
       </c>
       <c r="K34">
@@ -7582,53 +7618,55 @@
       </c>
       <c r="AQ34">
         <v>1719372000.0</v>
       </c>
       <c r="AR34">
         <v>1284264000.0</v>
       </c>
       <c r="AS34">
         <v>1520838000.0</v>
       </c>
       <c r="AT34">
         <v>2091503000.0</v>
       </c>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="s">
         <v>49</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>2452171000.0</v>
+      </c>
       <c r="C35">
-        <v>20549213000.0</v>
+        <v>20558203000.0</v>
       </c>
       <c r="D35">
         <v>16289365000.0</v>
       </c>
       <c r="E35">
         <v>16890233000.0</v>
       </c>
       <c r="F35">
         <v>15399920000.0</v>
       </c>
       <c r="G35">
         <v>14362702000.0</v>
       </c>
       <c r="H35">
         <v>12114929000.0</v>
       </c>
       <c r="I35">
         <v>11467942000.0</v>
       </c>
       <c r="J35">
         <v>10903359000.0</v>
       </c>
       <c r="K35">
         <v>10159091000.0</v>
       </c>
@@ -7735,53 +7773,55 @@
         <v>1949609000.0</v>
       </c>
       <c r="AT35">
         <v>2662656000.0</v>
       </c>
       <c r="AU35">
         <v>2554583000.0</v>
       </c>
       <c r="AV35">
         <v>1831935000.0</v>
       </c>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35">
         <v>2568607000.0</v>
       </c>
       <c r="BA35">
         <v>2099722000.0</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>50</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>-16123560000.0</v>
+      </c>
       <c r="C36">
-        <v>-14647418000.0</v>
+        <v>612705000.0</v>
       </c>
       <c r="D36">
         <v>632881000.0</v>
       </c>
       <c r="E36">
         <v>730601000.0</v>
       </c>
       <c r="F36">
         <v>463092000.0</v>
       </c>
       <c r="G36">
         <v>366960000.0</v>
       </c>
       <c r="H36">
         <v>357740000.0</v>
       </c>
       <c r="I36">
         <v>332797000.0</v>
       </c>
       <c r="J36">
         <v>346509000.0</v>
       </c>
       <c r="K36">
         <v>433550000.0</v>
       </c>
@@ -8158,52 +8198,56 @@
         <v>912092000.0</v>
       </c>
       <c r="AT38">
         <v>915054000.0</v>
       </c>
       <c r="AU38">
         <v>761515000.0</v>
       </c>
       <c r="AV38">
         <v>755696000.0</v>
       </c>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38">
         <v>758110000.0</v>
       </c>
       <c r="BA38">
         <v>2419494000.0</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>53</v>
       </c>
-      <c r="B39"/>
-      <c r="C39"/>
+      <c r="B39">
+        <v>20581150000.0</v>
+      </c>
+      <c r="C39">
+        <v>56976000.0</v>
+      </c>
       <c r="D39">
         <v>64744000.0</v>
       </c>
       <c r="E39">
         <v>47547000.0</v>
       </c>
       <c r="F39">
         <v>37706000.0</v>
       </c>
       <c r="G39">
         <v>51937000.0</v>
       </c>
       <c r="H39">
         <v>46093000.0</v>
       </c>
       <c r="I39">
         <v>41460000.0</v>
       </c>
       <c r="J39">
         <v>36342000.0</v>
       </c>
       <c r="K39">
         <v>29821000.0</v>
       </c>
       <c r="L39">
@@ -8305,52 +8349,56 @@
       <c r="AR39">
         <v>-1338661000.0</v>
       </c>
       <c r="AS39">
         <v>-1454558000.0</v>
       </c>
       <c r="AT39">
         <v>-2057392000.0</v>
       </c>
       <c r="AU39">
         <v>-2077107000.0</v>
       </c>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39">
         <v>3430700000.0</v>
       </c>
       <c r="BA39"/>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>54</v>
       </c>
-      <c r="B40"/>
-      <c r="C40"/>
+      <c r="B40">
+        <v>21309629000.0</v>
+      </c>
+      <c r="C40">
+        <v>166453000.0</v>
+      </c>
       <c r="D40">
         <v>181855000.0</v>
       </c>
       <c r="E40">
         <v>175819000.0</v>
       </c>
       <c r="F40"/>
       <c r="G40">
         <v>177274000.0</v>
       </c>
       <c r="H40">
         <v>1526000.0</v>
       </c>
       <c r="I40">
         <v>1184000.0</v>
       </c>
       <c r="J40">
         <v>1433000.0</v>
       </c>
       <c r="K40">
         <v>196254000.0</v>
       </c>
       <c r="L40">
         <v>-1579514000.0</v>
       </c>
@@ -8557,51 +8605,53 @@
         <v>218399000.0</v>
       </c>
       <c r="AR41">
         <v>218399000.0</v>
       </c>
       <c r="AS41">
         <v>184679000.0</v>
       </c>
       <c r="AT41">
         <v>184679000.0</v>
       </c>
       <c r="AU41"/>
       <c r="AV41">
         <v>294433000.0</v>
       </c>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>56</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>122933000.0</v>
+      </c>
       <c r="C42">
         <v>116255000.0</v>
       </c>
       <c r="D42">
         <v>66018000.0</v>
       </c>
       <c r="E42">
         <v>52423000.0</v>
       </c>
       <c r="F42">
         <v>49442000.0</v>
       </c>
       <c r="G42">
         <v>88008000.0</v>
       </c>
       <c r="H42">
         <v>92327000.0</v>
       </c>
       <c r="I42">
         <v>133746000.0</v>
       </c>
       <c r="J42">
         <v>160659000.0</v>
       </c>
       <c r="K42">
@@ -8858,51 +8908,53 @@
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>294433000.0</v>
       </c>
       <c r="AV44">
         <v>294433000.0</v>
       </c>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44">
         <v>250000000.0</v>
       </c>
       <c r="BA44"/>
     </row>
     <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>794938000.0</v>
+      </c>
       <c r="C45">
         <v>756709000.0</v>
       </c>
       <c r="D45">
         <v>747087000.0</v>
       </c>
       <c r="E45">
         <v>658709000.0</v>
       </c>
       <c r="F45">
         <v>653938000.0</v>
       </c>
       <c r="G45">
         <v>644729000.0</v>
       </c>
       <c r="H45">
         <v>646663000.0</v>
       </c>
       <c r="I45">
         <v>653857000.0</v>
       </c>
       <c r="J45">
         <v>648879000.0</v>
       </c>
       <c r="K45">
@@ -9001,51 +9053,53 @@
       </c>
       <c r="AS45">
         <v>42442000.0</v>
       </c>
       <c r="AT45">
         <v>47113000.0</v>
       </c>
       <c r="AU45">
         <v>41775000.0</v>
       </c>
       <c r="AV45">
         <v>44644000.0</v>
       </c>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45">
         <v>37600000.0</v>
       </c>
       <c r="BA45"/>
     </row>
     <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>60</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>325020000.0</v>
+      </c>
       <c r="C46">
         <v>304889000.0</v>
       </c>
       <c r="D46">
         <v>310085000.0</v>
       </c>
       <c r="E46">
         <v>239246000.0</v>
       </c>
       <c r="F46">
         <v>248993000.0</v>
       </c>
       <c r="G46">
         <v>256045000.0</v>
       </c>
       <c r="H46">
         <v>266461000.0</v>
       </c>
       <c r="I46">
         <v>284160000.0</v>
       </c>
       <c r="J46">
         <v>296002000.0</v>
       </c>
       <c r="K46">
@@ -9283,51 +9337,53 @@
       </c>
       <c r="AS47">
         <v>42442000.0</v>
       </c>
       <c r="AT47">
         <v>47113000.0</v>
       </c>
       <c r="AU47">
         <v>41775000.0</v>
       </c>
       <c r="AV47">
         <v>44644000.0</v>
       </c>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47">
         <v>37585000.0</v>
       </c>
       <c r="BA47"/>
     </row>
     <row r="48" spans="1:53">
       <c r="A48" t="s">
         <v>62</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>1750661000.0</v>
+      </c>
       <c r="C48">
         <v>1623693000.0</v>
       </c>
       <c r="D48">
         <v>1519270000.0</v>
       </c>
       <c r="E48">
         <v>1401669000.0</v>
       </c>
       <c r="F48">
         <v>1355688000.0</v>
       </c>
       <c r="G48">
         <v>1227446000.0</v>
       </c>
       <c r="H48">
         <v>1168908000.0</v>
       </c>
       <c r="I48">
         <v>1097693000.0</v>
       </c>
       <c r="J48">
         <v>1061574000.0</v>
       </c>
       <c r="K48">
@@ -9561,51 +9617,53 @@
         <v>4495000.0</v>
       </c>
       <c r="AR49">
         <v>3525000.0</v>
       </c>
       <c r="AS49">
         <v>12780000.0</v>
       </c>
       <c r="AT49">
         <v>474000.0</v>
       </c>
       <c r="AU49">
         <v>-8811.0</v>
       </c>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
     </row>
     <row r="50" spans="1:53">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>353941000.0</v>
+      </c>
       <c r="C50">
         <v>154973000.0</v>
       </c>
       <c r="D50">
         <v>12382000.0</v>
       </c>
       <c r="E50">
         <v>121991000.0</v>
       </c>
       <c r="F50">
         <v>251754000.0</v>
       </c>
       <c r="G50">
         <v>112149000.0</v>
       </c>
       <c r="H50">
         <v>38541000.0</v>
       </c>
       <c r="I50">
         <v>128761000.0</v>
       </c>
       <c r="J50">
         <v>73692000.0</v>
       </c>
       <c r="K50">
@@ -9698,53 +9756,55 @@
         <v>17600000.0</v>
       </c>
       <c r="AP50">
         <v>68000000.0</v>
       </c>
       <c r="AQ50"/>
       <c r="AR50">
         <v>1063674000.0</v>
       </c>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50">
         <v>1011874000.0</v>
       </c>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
     </row>
     <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>65</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>2633022000.0</v>
+      </c>
       <c r="C51">
-        <v>4642125000.0</v>
+        <v>10156401000.0</v>
       </c>
       <c r="D51">
         <v>8977136000.0</v>
       </c>
       <c r="E51">
         <v>8345085000.0</v>
       </c>
       <c r="F51">
         <v>8943026000.0</v>
       </c>
       <c r="G51">
         <v>7847176000.0</v>
       </c>
       <c r="H51">
         <v>5712499000.0</v>
       </c>
       <c r="I51">
         <v>6573636000.0</v>
       </c>
       <c r="J51">
         <v>5990471000.0</v>
       </c>
       <c r="K51">
         <v>5799984000.0</v>
       </c>
@@ -9851,53 +9911,55 @@
         <v>1273226000.0</v>
       </c>
       <c r="AT51">
         <v>1372340000.0</v>
       </c>
       <c r="AU51">
         <v>1463970000.0</v>
       </c>
       <c r="AV51">
         <v>995592000.0</v>
       </c>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51">
         <v>1620720000.0</v>
       </c>
       <c r="BA51">
         <v>1088571000.0</v>
       </c>
     </row>
     <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>353941000.0</v>
+      </c>
       <c r="C52">
-        <v>2369513000.0</v>
+        <v>154973000.0</v>
       </c>
       <c r="D52">
         <v>12382000.0</v>
       </c>
       <c r="E52">
         <v>121991000.0</v>
       </c>
       <c r="F52">
         <v>251754000.0</v>
       </c>
       <c r="G52">
         <v>112149000.0</v>
       </c>
       <c r="H52">
         <v>38541000.0</v>
       </c>
       <c r="I52">
         <v>128761000.0</v>
       </c>
       <c r="J52">
         <v>73692000.0</v>
       </c>
       <c r="K52">
         <v>138202000.0</v>
       </c>
@@ -10222,51 +10284,53 @@
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
     </row>
     <row r="55" spans="1:53">
       <c r="A55" t="s">
         <v>69</v>
       </c>
-      <c r="B55"/>
+      <c r="B55">
+        <v>27477122000.0</v>
+      </c>
       <c r="C55">
         <v>25115260000.0</v>
       </c>
       <c r="D55">
         <v>20150736000.0</v>
       </c>
       <c r="E55">
         <v>21272076000.0</v>
       </c>
       <c r="F55">
         <v>19284489000.0</v>
       </c>
       <c r="G55">
         <v>17548214000.0</v>
       </c>
       <c r="H55">
         <v>15361743000.0</v>
       </c>
       <c r="I55">
         <v>14400706000.0</v>
       </c>
       <c r="J55">
         <v>13929358000.0</v>
       </c>
       <c r="K55">
@@ -10375,53 +10439,55 @@
         <v>3641946000.0</v>
       </c>
       <c r="AT55">
         <v>4536720000.0</v>
       </c>
       <c r="AU55">
         <v>4099505000.0</v>
       </c>
       <c r="AV55">
         <v>3319458000.0</v>
       </c>
       <c r="AW55"/>
       <c r="AX55"/>
       <c r="AY55"/>
       <c r="AZ55">
         <v>3963570000.0</v>
       </c>
       <c r="BA55">
         <v>3208947000.0</v>
       </c>
     </row>
     <row r="56" spans="1:53">
       <c r="A56" t="s">
         <v>70</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>25167821000.0</v>
+      </c>
       <c r="C56">
-        <v>1270853000.0</v>
+        <v>5139005000.0</v>
       </c>
       <c r="D56">
         <v>3184407000.0</v>
       </c>
       <c r="E56">
         <v>3581204000.0</v>
       </c>
       <c r="F56">
         <v>2486148000.0</v>
       </c>
       <c r="G56">
         <v>2822823000.0</v>
       </c>
       <c r="H56">
         <v>2169260000.0</v>
       </c>
       <c r="I56">
         <v>2106623000.0</v>
       </c>
       <c r="J56">
         <v>1748784000.0</v>
       </c>
       <c r="K56">
         <v>1818490000.0</v>
       </c>
@@ -10528,53 +10594,55 @@
         <v>722254000.0</v>
       </c>
       <c r="AT56">
         <v>818141000.0</v>
       </c>
       <c r="AU56">
         <v>527752000.0</v>
       </c>
       <c r="AV56">
         <v>463516000.0</v>
       </c>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56">
         <v>493751000.0</v>
       </c>
       <c r="BA56">
         <v>406121000.0</v>
       </c>
     </row>
     <row r="57" spans="1:53">
       <c r="A57" t="s">
         <v>71</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>22699941000.0</v>
+      </c>
       <c r="C57">
-        <v>2369513000.0</v>
+        <v>2360523000.0</v>
       </c>
       <c r="D57">
         <v>1887968000.0</v>
       </c>
       <c r="E57">
         <v>2681026000.0</v>
       </c>
       <c r="F57">
         <v>2251228000.0</v>
       </c>
       <c r="G57">
         <v>1623856000.0</v>
       </c>
       <c r="H57">
         <v>1759437000.0</v>
       </c>
       <c r="I57">
         <v>1513409000.0</v>
       </c>
       <c r="J57">
         <v>1597175000.0</v>
       </c>
       <c r="K57">
         <v>1206547000.0</v>
       </c>
@@ -10681,51 +10749,53 @@
         <v>1163509000.0</v>
       </c>
       <c r="AT57">
         <v>1369400000.0</v>
       </c>
       <c r="AU57">
         <v>1339568000.0</v>
       </c>
       <c r="AV57">
         <v>1275258000.0</v>
       </c>
       <c r="AW57"/>
       <c r="AX57"/>
       <c r="AY57"/>
       <c r="AZ57">
         <v>1191675000.0</v>
       </c>
       <c r="BA57">
         <v>668990000.0</v>
       </c>
     </row>
     <row r="58" spans="1:53">
       <c r="A58" t="s">
         <v>72</v>
       </c>
-      <c r="B58"/>
+      <c r="B58">
+        <v>25152112000.0</v>
+      </c>
       <c r="C58">
         <v>22918726000.0</v>
       </c>
       <c r="D58">
         <v>18177333000.0</v>
       </c>
       <c r="E58">
         <v>19571259000.0</v>
       </c>
       <c r="F58">
         <v>17651148000.0</v>
       </c>
       <c r="G58">
         <v>15986558000.0</v>
       </c>
       <c r="H58">
         <v>13874366000.0</v>
       </c>
       <c r="I58">
         <v>12981351000.0</v>
       </c>
       <c r="J58">
         <v>12500534000.0</v>
       </c>
       <c r="K58">
@@ -10919,51 +10989,53 @@
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
     </row>
     <row r="60" spans="1:53">
       <c r="A60" t="s">
         <v>74</v>
       </c>
-      <c r="B60"/>
+      <c r="B60">
+        <v>1867760000.0</v>
+      </c>
       <c r="C60">
         <v>1734975000.0</v>
       </c>
       <c r="D60">
         <v>1582279000.0</v>
       </c>
       <c r="E60">
         <v>1454926000.0</v>
       </c>
       <c r="F60">
         <v>1407365000.0</v>
       </c>
       <c r="G60">
         <v>1309902000.0</v>
       </c>
       <c r="H60">
         <v>1254174000.0</v>
       </c>
       <c r="I60">
         <v>1232405000.0</v>
       </c>
       <c r="J60">
         <v>1230944000.0</v>
       </c>
       <c r="K60">
@@ -14409,51 +14481,53 @@
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
     </row>
     <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>127</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>-134030000.0</v>
+      </c>
       <c r="C14">
         <v>-164287000.0</v>
       </c>
       <c r="D14">
         <v>-140737000.0</v>
       </c>
       <c r="E14">
         <v>-71423000.0</v>
       </c>
       <c r="F14">
         <v>-141789000.0</v>
       </c>
       <c r="G14">
         <v>-89954000.0</v>
       </c>
       <c r="H14">
         <v>-82027000.0</v>
       </c>
       <c r="I14">
         <v>-59071000.0</v>
       </c>
       <c r="J14">
         <v>-61531000.0</v>
       </c>
       <c r="K14">
@@ -14864,51 +14938,53 @@
       </c>
       <c r="AU16">
         <v>0.0</v>
       </c>
       <c r="AV16">
         <v>68908000.0</v>
       </c>
       <c r="AW16">
         <v>41418000.0</v>
       </c>
       <c r="AX16">
         <v>30842000.0</v>
       </c>
       <c r="AY16">
         <v>48889000.0</v>
       </c>
       <c r="AZ16">
         <v>182203000.0</v>
       </c>
       <c r="BA16"/>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>130</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>284929000.0</v>
+      </c>
       <c r="C17">
         <v>346596000.0</v>
       </c>
       <c r="D17">
         <v>280602000.0</v>
       </c>
       <c r="E17">
         <v>149051000.0</v>
       </c>
       <c r="F17">
         <v>292976000.0</v>
       </c>
       <c r="G17">
         <v>189635000.0</v>
       </c>
       <c r="H17">
         <v>176087000.0</v>
       </c>
       <c r="I17">
         <v>119023000.0</v>
       </c>
       <c r="J17">
         <v>128117000.0</v>
       </c>
       <c r="K17">
@@ -15021,51 +15097,53 @@
       </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>190057000.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17"/>
     </row>
     <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>131</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-241567000.0</v>
+      </c>
       <c r="C18">
         <v>-214428000.0</v>
       </c>
       <c r="D18">
         <v>-223966000.0</v>
       </c>
       <c r="E18">
         <v>-200505000.0</v>
       </c>
       <c r="F18">
         <v>-199446000.0</v>
       </c>
       <c r="G18">
         <v>-162900000.0</v>
       </c>
       <c r="H18">
         <v>-171773000.0</v>
       </c>
       <c r="I18">
         <v>-162329000.0</v>
       </c>
       <c r="J18">
         <v>-171402000.0</v>
       </c>
       <c r="K18">
@@ -15806,51 +15884,53 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
     </row>
     <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>138</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>30166000.0</v>
+      </c>
       <c r="C25">
         <v>28212000.0</v>
       </c>
       <c r="D25">
         <v>29252000.0</v>
       </c>
       <c r="E25">
         <v>27184000.0</v>
       </c>
       <c r="F25">
         <v>27401000.0</v>
       </c>
       <c r="G25">
         <v>27715000.0</v>
       </c>
       <c r="H25">
         <v>28959000.0</v>
       </c>
       <c r="I25">
         <v>28334000.0</v>
       </c>
       <c r="J25">
         <v>28231000.0</v>
       </c>
       <c r="K25">
@@ -16195,51 +16275,53 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27">
         <v>21325000.0</v>
       </c>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27">
         <v>22745000.0</v>
       </c>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27">
         <v>26200000.0</v>
       </c>
       <c r="BA27"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>141</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>69712000.0</v>
+      </c>
       <c r="C28">
         <v>66875000.0</v>
       </c>
       <c r="D28">
         <v>65195000.0</v>
       </c>
       <c r="E28">
         <v>62774000.0</v>
       </c>
       <c r="F28">
         <v>61435000.0</v>
       </c>
       <c r="G28">
         <v>59803000.0</v>
       </c>
       <c r="H28">
         <v>59336000.0</v>
       </c>
       <c r="I28">
         <v>59601000.0</v>
       </c>
       <c r="J28">
         <v>59327000.0</v>
       </c>
       <c r="K28">
@@ -16352,51 +16434,53 @@
       </c>
       <c r="AU28">
         <v>17943000.0</v>
       </c>
       <c r="AV28">
         <v>18279000.0</v>
       </c>
       <c r="AW28">
         <v>17256000.0</v>
       </c>
       <c r="AX28">
         <v>17505000.0</v>
       </c>
       <c r="AY28">
         <v>15807000.0</v>
       </c>
       <c r="AZ28">
         <v>35700000.0</v>
       </c>
       <c r="BA28"/>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>142</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>57628000.0</v>
+      </c>
       <c r="C29">
         <v>62976000.0</v>
       </c>
       <c r="D29">
         <v>62981000.0</v>
       </c>
       <c r="E29">
         <v>30939000.0</v>
       </c>
       <c r="F29">
         <v>54044000.0</v>
       </c>
       <c r="G29">
         <v>34101000.0</v>
       </c>
       <c r="H29">
         <v>26518000.0</v>
       </c>
       <c r="I29">
         <v>28137000.0</v>
       </c>
       <c r="J29">
         <v>27268000.0</v>
       </c>
       <c r="K29">
@@ -18356,2698 +18440,2738 @@
       <c r="P30">
         <v>-546975000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>78</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>79</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>80</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>81</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>82</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>83</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>84</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>85</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>86</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>87</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>88</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>89</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>90</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>91</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>92</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>93</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>94</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>95</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>96</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>97</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>98</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>99</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>100</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>101</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>102</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>103</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>104</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>105</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>106</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>107</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>108</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>109</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>110</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>111</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>112</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>113</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>114</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>146</v>
       </c>
       <c r="B2">
+        <v>1030201000.0</v>
+      </c>
+      <c r="C2">
         <v>1126441000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>755412000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>789807000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>771014000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>913991000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>738228000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>716663000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>429406000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>855460000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>726355000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>745807000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>809181000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1038242000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>890447000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>849770000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>612688000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1120953000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>754313000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>915255000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1021833000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1007005000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>665962000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>748015000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>805201000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>773280000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>394819000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>497561000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>788327000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>736047000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>415933000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>660067000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>637308000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>532887000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>559179000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1284294000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>164967000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>181415000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>145999000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>149355000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>148514000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>163235000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>161538000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>126978000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>66571000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>75864000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38127000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>50729000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>68164000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>66010000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>66959000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>35004000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>147</v>
       </c>
       <c r="B3">
+        <v>5608000</v>
+      </c>
+      <c r="C3">
         <v>31649000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9409000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13377000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11055000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>29658000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7198000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11732000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9185000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2815000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13482000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2427000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13843000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>34433000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15211000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8633000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9368000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9958000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8236000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3737000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14246000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3488000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7171000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>17203000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>13116000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18861000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7781000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7926000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4513000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4662000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7752000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5122000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>9088000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4505000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6935000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3154000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3843000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5286000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3293000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4353000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1287000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1853000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>847000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>9506000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4065000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6340000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>11185000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5177000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5418000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3526000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3608000</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-65901000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-230709000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>128544000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>59189000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>256892000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-503097000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>367658000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-153100000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-106644000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>18504000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>329585000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-89865000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-63630000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>42317000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>369940000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-95137000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-291779000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>55684000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>320114000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-244134000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>22759000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>104421000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-17992000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-727778000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>1113690000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-16448000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>35416000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-3356000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>841000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-14721000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>1697000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>34560000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>51114000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-273842000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>52542000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>207168000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>156885000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>100061000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-151984000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>451727000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-570357000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>398634000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-717917000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-151092000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-296287000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>511604000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>110950000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>229330000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8255000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>325033000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-545748000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>398569000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-118219000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-238806000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>254752000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>35508000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>261109000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-40337000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>259868000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-376083000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-357975000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>379699000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>209547000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-103327000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>24187000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>249882000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>150</v>
       </c>
       <c r="B6">
+        <v>-90696000.0</v>
+      </c>
+      <c r="C6">
         <v>-96240000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>371029000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-34395000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18793000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-142977000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>175763000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>21565000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>287257000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-426054000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>129105000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>235527000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-63374000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-229061000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>147795000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40677000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>237082000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-508265000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>366640000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-160942000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-106578000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14828000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>341043000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-82053000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-57186000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>31921000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>378461000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-102742000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-290766000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>52280000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>320114000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-244134000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>22759000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>104421000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-26292000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-725115000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1119327000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-16448000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>35416000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3356000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>841000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-14721000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1697000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>34560000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>60407000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-9293000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>37737000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-12602000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-17435000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2154000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-949000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4974000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>151</v>
       </c>
       <c r="B7">
+        <v>948999000.0</v>
+      </c>
+      <c r="C7">
         <v>-1507654000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>147733000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-255468000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-223846000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-238475000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>151984000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-47493000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>299980000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-720330000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1229688000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>720000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>30572000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-311252000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>336133000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>102338000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>99167000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>727448000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1382090000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-196513000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>65613000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>84689000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>441903000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-193573000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>298381000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-669717000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>806785000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-845257000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-81975000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>200992000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>315111000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-156695000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-49530000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>300336000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-124136000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-318618000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-294945000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>174636000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-12752000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-81514000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>156664000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>260077000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-324100000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-393163000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>173923000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>462971000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-491113000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-101383000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>40609000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>167936000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-462182000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>382900000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-306151000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-94410000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>565442000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-27628000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>185765000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-659043000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>693387000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-49358000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>354554000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-273382000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>160336000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>657969000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>387232000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-1681906000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>408724000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-278531000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-232471000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>242988000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>14315000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-63842000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>382118000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-462022000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>4904000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-42119000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>276945000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-213585000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>64564000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>836072000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-719453000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-153375000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>84180000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>130447000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-303511000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>153</v>
       </c>
       <c r="B9">
+        <v>591387000.0</v>
+      </c>
+      <c r="C9">
         <v>-2050838000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>767826000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1129451000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>350523000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-796528000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>113048000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-341872000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>361307000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-539362000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>929309000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-263970000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-306151000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-28375000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>166662000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-27628000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>185765000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-659043000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>693387000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-49358000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>354554000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-273382000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>160336000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>657969000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>387232000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1681906000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>408724000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-278531000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-232471000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>242988000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3772000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-45755000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>382118000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-462022000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4904000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-42119000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>276945000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-213585000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>261099000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>836072000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-719453000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-153375000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>84180000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>130447000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-229982000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-73529000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>226566000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>17602000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>103113000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-307192000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>239821000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>382900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>381541000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>27997000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-289049000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-466127000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18808000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>55460000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-359769000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>466184000.0</v>
       </c>
-      <c r="AE10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
         <v>1210599000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1020821000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>437295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>247094000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>89750000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>0.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>259105000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>0.0</v>
       </c>
-      <c r="AZ10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+    </row>
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-253477000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>626332000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-253940000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-417607000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-9901000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-169647000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>287745000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-597099000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>486103000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-522621000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>673591000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>315747000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-538540000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-583735000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>918875000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-134651000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>259605000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-231926000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>44502000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-173741000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>144042000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-23719000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>227238000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-126772000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-61795000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-197028000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-43279000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>305785000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-416093000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>352518000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-70365000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-25252000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-178285000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>76793000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>498917000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>163094000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>570213000.0</v>
       </c>
-      <c r="AZ11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>73849000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>28308000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19353000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4503000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15992000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>29916000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>24732000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>44854000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10927000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>56288000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22407000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34549000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-68374000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>33419000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21267000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-14597000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>24896000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4490000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>39128000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5477000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14445000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12047000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-325438000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>115400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2047000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1339000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7742000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17591000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5795000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5802000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6057000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11620000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4491000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>55970000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>12408000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>2353392000.0</v>
       </c>
       <c r="N13">
         <v>2353392000.0</v>
       </c>
       <c r="O13">
+        <v>2353392000.0</v>
+      </c>
+      <c r="P13">
         <v>41759000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-203151000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-630645000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1386491000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>688703000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-147155000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-30015000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>358071000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>281567000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-50005000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-202000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>429914000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>397587000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-565917000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>431124000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-347285000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>300796000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-92853000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-431648000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>762358000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-589208000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-276499000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-571890000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-71525000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>316709000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>236719000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-151960000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>8515000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-424040000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>158</v>
       </c>
       <c r="B14">
+        <v>30166000.0</v>
+      </c>
+      <c r="C14">
         <v>28212000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29252000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>27184000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27401000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27715000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28959000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28334000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28231000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30763000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32183000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>31782000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31933000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>31368000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>31927000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32718000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32612000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33957000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34633000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>33570000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34426000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34855000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34090000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34920000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>35667000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>36318000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>36944000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>36507000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>35416000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27372000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19677000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22379000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>23031000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22190000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>27071000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22042000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6851000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6810000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7070000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7211000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7853000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>7780000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7656000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8229000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8239000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9716000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7979000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8605000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7533000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6535000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4046000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14984000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>159</v>
       </c>
       <c r="B15">
+        <v>158914000.0</v>
+      </c>
+      <c r="C15">
         <v>114490000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>22659000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>72242000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>159758000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>94688000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>51514000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>87205000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>93095000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>67589000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>54269000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>127693000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>93652000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>52004000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>59188000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>87318000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>102973000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>125805000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>117387000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>108699000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>132545000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>189386000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>30346000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>113787000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>175412000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>48767000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>28818000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>28692000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>28592000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>26312000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>26002000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>26016000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>25931000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>22380000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>21801000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>21735000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10164000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10114000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>9642000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9378000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>9361000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9378000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>17362000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>52000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>50000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>80000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>35000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>45652000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>45000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>125000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>22943000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>160</v>
       </c>
       <c r="B16">
+        <v>939505000.0</v>
+      </c>
+      <c r="C16">
         <v>1030201000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1126441000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>755412000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>789807000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>771014000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>913991000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>738228000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>716663000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>429406000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>855460000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>235527000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>745807000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>809181000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1038242000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>890447000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>849770000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>612688000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1120953000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>754313000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>915255000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1021833000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1007005000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>665962000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>748015000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>805201000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>773280000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>394819000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>497561000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>788327000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>736047000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>415933000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>660067000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>637308000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>532887000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>559179000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1284294000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>164967000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>181415000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>145999000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>149355000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>148514000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>163235000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>161538000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>126978000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>66571000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>75864000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>38127000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>50729000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>68164000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>66010000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>39978000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-1414000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-666000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-5576000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2529000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8332000.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>785000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-2948000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>519000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-1230000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2494000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-4850000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3596000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-3001000.0</v>
       </c>
-      <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>162</v>
       </c>
       <c r="B18">
+        <v>21921000.0</v>
+      </c>
+      <c r="C18">
         <v>-31798000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>499975000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-82104000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>51710000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14694000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>384284000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>100369000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>481637000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-398229000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>334604000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>363220000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>108155000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-182815000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>401130000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>224207000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>303439000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-265143000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>788868000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>15344000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>207305000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>130402000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>570115000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-32882000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>704822000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-237522000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>522774000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>23177000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-171869000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-214631000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>393332000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1908000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>182202000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>114502000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>69803000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>126443000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>47152000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>28244000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>47171000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>98392000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>29636000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>50181000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>16434000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>58225000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>91162000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>78188000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>111938000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>37600000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6237000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>88804000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-10944000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-29968000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-26402000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>19627000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-31008000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6188000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-19215000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8968000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-27476000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-24021000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15327000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-19353000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-35783000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-18550000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14983000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>39033000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-35030000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-21909000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4956000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2850000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2106000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>5176000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3252000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3566000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1150000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="AC19">
         <v>-1500000.0</v>
       </c>
       <c r="AD19">
         <v>-1500000.0</v>
       </c>
       <c r="AE19">
-        <v>-23669000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="AF19">
         <v>-23669000.0</v>
       </c>
       <c r="AG19">
         <v>-23669000.0</v>
       </c>
       <c r="AH19">
         <v>-23669000.0</v>
       </c>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>-23669000.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
-[...1 lines deleted...]
-      </c>
+      <c r="AM19"/>
       <c r="AN19">
         <v>-38754000.0</v>
       </c>
       <c r="AO19">
         <v>-38754000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AP19">
         <v>-38754000.0</v>
       </c>
-      <c r="AR19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
+        <v>-38754000.0</v>
+      </c>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-38754000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -21058,1608 +21182,1639 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>165</v>
       </c>
       <c r="B21">
+        <v>198438000.0</v>
+      </c>
+      <c r="C21">
         <v>129088000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-112618000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>169700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>139074000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>77685000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-91033000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54574000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-15000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-9934000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>99102000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-163985000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10069000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15945000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>243344000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-251639000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>98226000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-61801000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>173802000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-59902000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1722000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-596806000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>349637000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-73813000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-52497000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-62052000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1185095000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1220116000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-146236000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-95025000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-276000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-36977000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-731515000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1100913000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-4350000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>45074000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-18690000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>34725000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-14275000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>15623000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>26722000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1235000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-80086000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>128</v>
       </c>
       <c r="B22">
+        <v>285000000.0</v>
+      </c>
+      <c r="C22">
         <v>182309000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>280602000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>149051000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>292976000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>189635000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>176087000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>119023000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>128117000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>55817000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5538000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>316085000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29543000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>110083000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>39634000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>79878000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>148895000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>112256000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>104056000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>70507000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>108907000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>239405000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>112280000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>199705000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>335285000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>388238000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-17719000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-4312000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-29891000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6673000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>80868000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8612000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>25209000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>174751000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10976000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-13518000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>901000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4580000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>34675000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7026000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>8378000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10348000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8107000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12306000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>474000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>77444000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>68908000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>41418000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>30842000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>48889000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>26872000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>18346000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>166</v>
       </c>
       <c r="B23">
         <v>-15402000.0</v>
       </c>
       <c r="C23">
+        <v>-15402000.0</v>
+      </c>
+      <c r="D23">
         <v>-937000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3246000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13181000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24177000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4005000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4472000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-20704000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-20226000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55718000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>127693000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-33150000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>117102000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-104873000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>69000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>39563000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-52479000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>70489000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>741000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-11686000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>275000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-114165000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3126000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7654000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-19343000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-21686000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-25448000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-15500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-36337000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-10842000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-44068000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-4729000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-85130000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-27967000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-28497000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-16065000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-28056000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5972000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-32441000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-50279000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-41240000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-570000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-52003000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-29780000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-6316000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>20800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-20800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>47450000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-7997000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>137115000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>61676000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>167</v>
       </c>
       <c r="B24">
         <v>-30467000.0</v>
       </c>
       <c r="C24">
+        <v>-30467000.0</v>
+      </c>
+      <c r="D24">
         <v>1018000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-18401000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>24839000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-25276000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-6369000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-13341000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-5049000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-24661000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-10539000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7350000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-11283000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-21988000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-9703000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-10875000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>43321000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-25072000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-13673000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-18965000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-5145000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-22154000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1168000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-23536000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3784000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-8111000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-24604000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-10510000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-11883000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-7745000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-26720000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-4940000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-5875000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>393176000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-6229000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4456000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1157000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-2016000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2360000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-40645000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2150000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-2003000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1838000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1983000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1956000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-2251000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2157000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1769000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-1534000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2579000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2778000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-4724000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>168</v>
       </c>
       <c r="B25">
+        <v>-1263999000.0</v>
+      </c>
+      <c r="C25">
         <v>1256526000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2240000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-21522000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-63874000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8106000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22261000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-11684000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11307000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>223236000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1523820000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-363220000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8414000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1964000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4750000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7365000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9161000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1142558000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-741166000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>98517000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2626000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-237837000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-33387000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-60606000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9907000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9359000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-328717000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>825265000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-107297000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-458754000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-24849000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>120402000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>185746000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-387584000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>154851000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>439685000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>328694000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-163128000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6070000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>162225000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-145228000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-233923000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>322639000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>425684000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-130220000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-396288000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>527871000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>95975000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-69432000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-133925000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>416979000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-444467000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>169</v>
       </c>
       <c r="B26">
         <v>-55792000.0</v>
       </c>
       <c r="C26">
+        <v>-55792000.0</v>
+      </c>
+      <c r="D26">
         <v>-469000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-30763000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-68635000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-90493000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-58196000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-49997000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-31122000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-51823000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-46196000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-48996000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-41744000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-93642000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-46074000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-81419000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-47538000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-313769000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-109000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-139747000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-105067000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-77093000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-37285000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2418000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-360000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-9801000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3913000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1167000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2189000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-8805000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-8240000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-21382000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-30276000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-14776000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-7587000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-4798000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-500000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-941000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-5137000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-17883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="AP26">
         <v>-500000.0</v>
       </c>
       <c r="AQ26">
+        <v>-500000.0</v>
+      </c>
+      <c r="AR26">
         <v>-13624000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>327366000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-277653000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-597000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-3282000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-638000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-44000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-38000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-324000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>170</v>
       </c>
       <c r="B27">
+        <v>33362000.0</v>
+      </c>
+      <c r="C27">
         <v>34459000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>29062000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26882000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22571000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>21888000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>24534000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17945000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17963000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15033000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>16825000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15353000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16171000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15583000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16378000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>18132000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18997000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>13712000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>17491000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12930000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>12552000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12778000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>22328000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>498000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>14755000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>22257000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>16038000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>18401000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>15399000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>21890000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9397000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7786000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5629000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9122000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>15335000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3675000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3431000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3818000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>13426000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3212000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3126000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3102000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2641000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5708000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>48154000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5375000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3187000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5527000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>733000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4787000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6867000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1877000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>171</v>
       </c>
       <c r="B28">
+        <v>-85570000.0</v>
+      </c>
+      <c r="C28">
         <v>-56596000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-136683000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>63449000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-76138000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-131673000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-196738000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-78156000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-195033000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>362000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-199747000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-127693000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-168546000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-46544000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-269247000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-158668000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-94948000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-212882000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-407537000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-149479000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-311099000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-89744000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-241698000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-114323000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-764886000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>280989000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-128230000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-107804000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-108027000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1113641000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-45084000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-236620000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-147992000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-405786000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-90354000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-50572000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1074184000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-43461000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-8807000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-61622000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-25415000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-65393000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-8049000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-25278000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-30431000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-80597000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-70695000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-44913000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-21927000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-84119000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>12115000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>38733000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>172</v>
       </c>
       <c r="B29">
+        <v>27529000.0</v>
+      </c>
+      <c r="C29">
         <v>-149000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>509384000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-68727000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>62765000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14964000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>391482000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>112101000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>490822000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-395414000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>348086000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>363220000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>121998000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-148382000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>416341000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>232840000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>312807000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-255185000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>797104000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19081000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>221551000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>133890000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>577286000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-15679000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>717938000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-218661000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>514993000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>31103000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-167356000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-209969000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>401084000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3214000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>191290000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>119007000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>74803000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>133378000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>50306000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>32087000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>52457000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>101685000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>33989000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>51468000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>18287000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>59072000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>100668000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>82253000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>118278000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>48785000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>11414000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>94222000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-7418000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-26360000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:52">
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>173</v>
       </c>
       <c r="B30">
         <v>-36075000.0</v>
       </c>
       <c r="C30">
+        <v>-36075000.0</v>
+      </c>
+      <c r="D30">
         <v>-2839000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-26402000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19627000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-31008000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6188000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-19215000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8968000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-27476000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24021000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-15327000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19353000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-35783000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18550000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14983000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>39033000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-35030000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-21909000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-22702000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-17096000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-25642000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6003000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>40137000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-16682000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-20011000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-16823000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-18436000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-16396000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-847988000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-34472000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10062000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-14963000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>388671000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-11558000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-810584000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-10015000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-5859000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5286000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-43938000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-6503000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3290000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3691000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2830000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-11462000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-6316000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-8497000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-12954000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6711000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-7997000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-6304000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8332000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>