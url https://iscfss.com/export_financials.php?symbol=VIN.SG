--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,59 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
@@ -767,2744 +773,3507 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>349210.0</v>
+      </c>
+      <c r="C2">
+        <v>373807.0</v>
+      </c>
+      <c r="D2">
         <v>2699384.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>336526.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>157365.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B7">
+        <v>6520651.0</v>
+      </c>
+      <c r="C7">
+        <v>3897574.0</v>
+      </c>
+      <c r="D7">
         <v>682335.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3868425.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2882224.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B8">
+        <v>175239.0</v>
+      </c>
+      <c r="C8">
+        <v>148911.0</v>
+      </c>
+      <c r="D8">
         <v>9038911.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>8943126.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>8890000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>12995815.0</v>
+      </c>
+      <c r="C10">
+        <v>12857638.0</v>
+      </c>
+      <c r="D10">
         <v>14750819.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10882547.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9694266.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B14">
         <v>131111110.0</v>
       </c>
       <c r="C14">
         <v>131111110.0</v>
       </c>
       <c r="D14">
         <v>131111110.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14">
+        <v>131111110.0</v>
+      </c>
+      <c r="F14">
+        <v>131111110.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B21">
+        <v>160991.0</v>
+      </c>
+      <c r="C21">
+        <v>51113.0</v>
+      </c>
+      <c r="D21">
         <v>54315.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>57507.0</v>
       </c>
-      <c r="D21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:4">
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>17680753.0</v>
+      </c>
+      <c r="C22">
+        <v>18325034.0</v>
+      </c>
+      <c r="D22">
         <v>12588010.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>17442238.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10235812.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>28580741.0</v>
+      </c>
+      <c r="C24">
+        <v>44104805.0</v>
+      </c>
+      <c r="D24">
         <v>49260510.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>35076139.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>24651347.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B28">
+        <v>52289512.0</v>
+      </c>
+      <c r="C28">
+        <v>73693272.0</v>
+      </c>
+      <c r="D28">
         <v>70270550.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>57106811.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>34795345.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>93285843.0</v>
+      </c>
+      <c r="C29">
+        <v>109809698.0</v>
+      </c>
+      <c r="D29">
         <v>106141227.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>84361924.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>58033627.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>4592485.0</v>
+      </c>
+      <c r="C30">
+        <v>3071900.0</v>
+      </c>
+      <c r="D30">
         <v>18374915.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2121504.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1003306.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>12954958.0</v>
+      </c>
+      <c r="C32">
+        <v>7805342.0</v>
+      </c>
+      <c r="D32">
         <v>7734133.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>6154463.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7108083.0</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>48431699.0</v>
+      </c>
+      <c r="C33">
+        <v>62270478.0</v>
+      </c>
+      <c r="D33">
         <v>63046305.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>47959862.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>32995148.0</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34"/>
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>33386141.0</v>
+      </c>
+      <c r="C35">
+        <v>46817032.0</v>
+      </c>
+      <c r="D35">
         <v>49660580.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>37741759.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>26559215.0</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36"/>
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37"/>
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38"/>
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39"/>
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C40"/>
+        <v>44</v>
+      </c>
+      <c r="B40">
+        <v>3078.0</v>
+      </c>
+      <c r="C40">
+        <v>3210.0</v>
+      </c>
       <c r="D40"/>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40"/>
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41"/>
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-    </row>
-    <row r="43" spans="1:4">
+      <c r="E42"/>
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
-    </row>
-    <row r="44" spans="1:4">
+      <c r="E43"/>
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44"/>
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>49</v>
+      </c>
+      <c r="B45">
+        <v>24095339.0</v>
+      </c>
       <c r="C45">
+        <v>21144860.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>18888554.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>13051100.0</v>
       </c>
     </row>
-    <row r="46" spans="1:4">
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>16285923.0</v>
+      </c>
+      <c r="C46">
+        <v>14050310.0</v>
+      </c>
+      <c r="D46">
         <v>15010358.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>12615090.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>7697716.0</v>
       </c>
     </row>
-    <row r="47" spans="1:4">
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-    </row>
-    <row r="48" spans="1:4">
+      <c r="E47"/>
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>11697143.0</v>
+      </c>
+      <c r="C48">
+        <v>12734269.0</v>
+      </c>
+      <c r="D48">
         <v>10595339.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>7429440.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>4654016.0</v>
       </c>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-    </row>
-    <row r="50" spans="1:4">
+      <c r="E49"/>
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>36704586.0</v>
+      </c>
+      <c r="C50">
+        <v>42446105.0</v>
+      </c>
+      <c r="D50">
         <v>35760859.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>32913219.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>19838264.0</v>
       </c>
     </row>
-    <row r="51" spans="1:4">
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-    </row>
-    <row r="52" spans="1:4">
+      <c r="E51"/>
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-    </row>
-    <row r="53" spans="1:4">
+      <c r="E52"/>
+      <c r="F52"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B53">
+        <v>1400389.0</v>
+      </c>
+      <c r="C53">
+        <v>1425532.0</v>
+      </c>
+      <c r="D53">
         <v>1365178.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>1351264.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>1153057.0</v>
       </c>
     </row>
-    <row r="54" spans="1:4">
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
-    </row>
-    <row r="55" spans="1:4">
+      <c r="E54"/>
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>103939908.0</v>
+      </c>
+      <c r="C55">
+        <v>117679016.0</v>
+      </c>
+      <c r="D55">
         <v>110125227.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>92067620.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>65267623.0</v>
       </c>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>55508209.0</v>
+      </c>
+      <c r="C56">
+        <v>55408538.0</v>
+      </c>
+      <c r="D56">
         <v>47078922.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>44107758.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>32272475.0</v>
       </c>
     </row>
-    <row r="57" spans="1:4">
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>42553251.0</v>
+      </c>
+      <c r="C57">
+        <v>47603196.0</v>
+      </c>
+      <c r="D57">
         <v>39344789.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>37953295.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>25164392.0</v>
       </c>
     </row>
-    <row r="58" spans="1:4">
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>75939392.0</v>
+      </c>
+      <c r="C58">
+        <v>94420228.0</v>
+      </c>
+      <c r="D58">
         <v>89005369.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>75695054.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>51723607.0</v>
       </c>
     </row>
-    <row r="59" spans="1:4">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
-    </row>
-    <row r="60" spans="1:4">
+      <c r="E59"/>
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>28000516.0</v>
+      </c>
+      <c r="C60">
+        <v>23258788.0</v>
+      </c>
+      <c r="D60">
         <v>21119858.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>16372566.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>13544016.0</v>
       </c>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-    </row>
-    <row r="62" spans="1:4">
+      <c r="E61"/>
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>2</v>
+      </c>
+      <c r="E1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>349210.0</v>
+      </c>
+      <c r="C2">
         <v>2416000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
+        <v>373807.0</v>
+      </c>
+      <c r="E2">
         <v>479521.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2699384.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B7">
+        <v>6520651.0</v>
+      </c>
+      <c r="C7">
         <v>5034000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
+        <v>3897574.0</v>
+      </c>
+      <c r="E7">
         <v>3282680.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>682335.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B8">
+        <v>175239.0</v>
+      </c>
+      <c r="C8">
         <v>175000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
+        <v>148911.0</v>
+      </c>
+      <c r="E8">
         <v>9038911.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>9038911.0</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>12995815.0</v>
+      </c>
+      <c r="C10">
         <v>14485000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
+        <v>12857638.0</v>
+      </c>
+      <c r="E10">
         <v>14217519.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>14750819.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B14">
         <v>131111110.0</v>
       </c>
       <c r="C14">
         <v>131111110.0</v>
       </c>
       <c r="D14">
         <v>131111110.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14">
+        <v>131111110.0</v>
+      </c>
+      <c r="F14">
+        <v>131111110.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B21">
+        <v>160991.0</v>
+      </c>
+      <c r="C21">
         <v>101000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>51113.0</v>
+      </c>
+      <c r="E21">
         <v>51917.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>54315.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>17680753.0</v>
+      </c>
+      <c r="C22">
         <v>16257000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
+        <v>18325034.0</v>
+      </c>
+      <c r="E22">
         <v>18687792.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>12588010.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>28580741.0</v>
+      </c>
+      <c r="C24">
         <v>36839000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
+        <v>44104805.0</v>
+      </c>
+      <c r="E24">
         <v>46797621.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>49260510.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B28">
+        <v>52289512.0</v>
+      </c>
+      <c r="C28">
         <v>61293000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
+        <v>73693272.0</v>
+      </c>
+      <c r="E28">
         <v>77251949.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>70270550.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>93285843.0</v>
+      </c>
+      <c r="C29">
         <v>102338000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
+        <v>109809698.0</v>
+      </c>
+      <c r="E29">
         <v>114577206.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>106141227.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>4592485.0</v>
+      </c>
+      <c r="C30">
         <v>3851000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
+        <v>3071900.0</v>
+      </c>
+      <c r="E30">
         <v>23548801.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>18374915.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>12954958.0</v>
+      </c>
+      <c r="C32">
         <v>11909000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
+        <v>7805342.0</v>
+      </c>
+      <c r="E32">
         <v>8597625.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7734133.0</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>48431699.0</v>
+      </c>
+      <c r="C33">
         <v>55118000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
+        <v>62270478.0</v>
+      </c>
+      <c r="E33">
         <v>64390696.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>63046305.0</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34"/>
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>33386141.0</v>
+      </c>
+      <c r="C35">
         <v>40467000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
+        <v>46817032.0</v>
+      </c>
+      <c r="E35">
         <v>49880583.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>49660580.0</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36"/>
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37"/>
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38"/>
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39"/>
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>44</v>
+      </c>
+      <c r="B40">
+        <v>3078.0</v>
+      </c>
       <c r="C40"/>
-      <c r="D40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:4">
+      <c r="D40">
+        <v>3210.0</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41"/>
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-    </row>
-    <row r="43" spans="1:4">
+      <c r="E42"/>
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
-    </row>
-    <row r="44" spans="1:4">
+      <c r="E43"/>
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44"/>
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>49</v>
+      </c>
+      <c r="B45">
+        <v>24095339.0</v>
+      </c>
       <c r="C45"/>
-      <c r="D45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:4">
+      <c r="D45">
+        <v>21144860.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+    </row>
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>16285923.0</v>
+      </c>
+      <c r="C46">
         <v>14703000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
+        <v>14050310.0</v>
+      </c>
+      <c r="E46">
         <v>14788712.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>15010358.0</v>
       </c>
     </row>
-    <row r="47" spans="1:4">
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-    </row>
-    <row r="48" spans="1:4">
+      <c r="E47"/>
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>11697143.0</v>
+      </c>
+      <c r="C48">
         <v>10035000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
+        <v>12734269.0</v>
+      </c>
+      <c r="E48">
         <v>12583219.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>10595339.0</v>
       </c>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-    </row>
-    <row r="50" spans="1:4">
+      <c r="E49"/>
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>36704586.0</v>
+      </c>
+      <c r="C50">
         <v>38939000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
+        <v>42446105.0</v>
+      </c>
+      <c r="E50">
         <v>44671847.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>35760859.0</v>
       </c>
     </row>
-    <row r="51" spans="1:4">
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-    </row>
-    <row r="52" spans="1:4">
+      <c r="E51"/>
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-    </row>
-    <row r="53" spans="1:4">
+      <c r="E52"/>
+      <c r="F52"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B53">
+        <v>1400389.0</v>
+      </c>
+      <c r="C53">
         <v>1380000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
+        <v>1425532.0</v>
+      </c>
+      <c r="E53">
         <v>1363049.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>1365178.0</v>
       </c>
     </row>
-    <row r="54" spans="1:4">
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
-    </row>
-    <row r="55" spans="1:4">
+      <c r="E54"/>
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>103939908.0</v>
+      </c>
+      <c r="C55">
         <v>110282000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
+        <v>117679016.0</v>
+      </c>
+      <c r="E55">
         <v>122207857.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>110125227.0</v>
       </c>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>55508209.0</v>
+      </c>
+      <c r="C56">
         <v>55164000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
+        <v>55408538.0</v>
+      </c>
+      <c r="E56">
         <v>57817161.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>47078922.0</v>
       </c>
     </row>
-    <row r="57" spans="1:4">
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>42553251.0</v>
+      </c>
+      <c r="C57">
         <v>43255000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
+        <v>47603196.0</v>
+      </c>
+      <c r="E57">
         <v>49219536.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>39344789.0</v>
       </c>
     </row>
-    <row r="58" spans="1:4">
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>75939392.0</v>
+      </c>
+      <c r="C58">
         <v>83722000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
+        <v>94420228.0</v>
+      </c>
+      <c r="E58">
         <v>99100119.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>89005369.0</v>
       </c>
     </row>
-    <row r="59" spans="1:4">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
-    </row>
-    <row r="60" spans="1:4">
+      <c r="E59"/>
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>28000516.0</v>
+      </c>
+      <c r="C60">
         <v>26560000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
+        <v>23258788.0</v>
+      </c>
+      <c r="E60">
         <v>23107738.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>21119858.0</v>
       </c>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-    </row>
-    <row r="62" spans="1:4">
+      <c r="E61"/>
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B2">
+        <v>87519127.0</v>
+      </c>
+      <c r="C2">
+        <v>94657500.0</v>
+      </c>
+      <c r="D2">
         <v>94363000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>82437000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>67796000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B9">
+        <v>14488928.0</v>
+      </c>
+      <c r="C9">
+        <v>14077424.0</v>
+      </c>
+      <c r="D9">
         <v>12066295.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>9400752.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7594970.0</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B10">
+        <v>849316.0</v>
+      </c>
+      <c r="C10">
+        <v>2633018.0</v>
+      </c>
+      <c r="D10">
         <v>3530676.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3287786.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2925598.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B12">
+        <v>1769684.0</v>
+      </c>
+      <c r="C12">
+        <v>2006872.0</v>
+      </c>
+      <c r="D12">
         <v>1579461.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>971937.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>503887.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B13">
+        <v>152671.0</v>
+      </c>
+      <c r="C13">
+        <v>152779.0</v>
+      </c>
+      <c r="D13">
         <v>129137.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1033.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>898.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14"/>
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B15">
+        <v>483763.0</v>
+      </c>
+      <c r="C15">
+        <v>2035875.0</v>
+      </c>
+      <c r="D15">
         <v>3165899.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2775424.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2465651.0</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B17">
+        <v>483763.0</v>
+      </c>
+      <c r="C17">
+        <v>2035875.0</v>
+      </c>
+      <c r="D17">
         <v>3165899.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>2775424.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2465651.0</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B18">
+        <v>-1617013.0</v>
+      </c>
+      <c r="C18">
+        <v>-1854093.0</v>
+      </c>
+      <c r="D18">
         <v>-1448499.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-964626.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-496881.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B21">
+        <v>1675196.0</v>
+      </c>
+      <c r="C21">
+        <v>3829072.0</v>
+      </c>
+      <c r="D21">
         <v>4512190.0</v>
       </c>
-      <c r="C21">
-[...6 lines deleted...]
-    <row r="22" spans="1:4">
+      <c r="E21">
+        <v>4249977.0</v>
+      </c>
+      <c r="F21">
+        <v>3398827.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B25">
+        <v>2541006.0</v>
+      </c>
+      <c r="C25">
+        <v>2232815.0</v>
+      </c>
+      <c r="D25">
         <v>2199340.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1686016.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1487895.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B28">
+        <v>10917839.0</v>
+      </c>
+      <c r="C28">
+        <v>8780090.0</v>
+      </c>
+      <c r="D28">
         <v>7431024.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1875353.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1600332.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B29">
+        <v>365553.0</v>
+      </c>
+      <c r="C29">
+        <v>597143.0</v>
+      </c>
+      <c r="D29">
         <v>364777.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>512362.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>459947.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B30">
-        <v>101961874.0</v>
+        <v>100332859.0</v>
       </c>
       <c r="C30">
-        <v>87651725.0</v>
+        <v>104905852.0</v>
       </c>
       <c r="D30">
+        <v>101917105.0</v>
+      </c>
+      <c r="E30">
+        <v>87587775.0</v>
+      </c>
+      <c r="F30">
         <v>71992143.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B32">
+        <v>95169752.0</v>
+      </c>
+      <c r="C32">
+        <v>101367416.0</v>
+      </c>
+      <c r="D32">
         <v>106429159.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>91837915.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>75391045.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B2">
         <v>26910000.0</v>
       </c>
       <c r="C2">
         <v>20213000.0</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B9">
         <v>3214536.0</v>
       </c>
       <c r="C9">
         <v>3416920.0</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B10">
         <v>-338553.0</v>
       </c>
       <c r="C10">
         <v>710817.0</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B12">
         <v>577997.0</v>
       </c>
       <c r="C12">
         <v>414571.0</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B13">
         <v>18483.0</v>
       </c>
       <c r="C13">
         <v>128736.0</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B15">
         <v>-583120.0</v>
       </c>
       <c r="C15">
         <v>675443.0</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B17">
         <v>-583120.0</v>
       </c>
       <c r="C17">
         <v>675443.0</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B18">
         <v>-559514.0</v>
       </c>
       <c r="C18">
         <v>-285835.0</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B21">
         <v>117775.0</v>
       </c>
       <c r="C21">
         <v>850749.0</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B25">
         <v>604395.0</v>
       </c>
       <c r="C25">
         <v>595063.0</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B28">
         <v>5377954.0</v>
       </c>
       <c r="C28">
         <v>5617459.0</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B29">
         <v>244567.0</v>
       </c>
       <c r="C29">
         <v>35374.0</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B30">
         <v>30006761.0</v>
       </c>
       <c r="C30">
         <v>22779171.0</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B32">
         <v>30125250.0</v>
       </c>
       <c r="C32">
         <v>23629790.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>7183758.0</v>
+      </c>
+      <c r="C2">
+        <v>8147889.0</v>
+      </c>
+      <c r="D2">
         <v>5882547.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5194266.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2076876.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>5967954</v>
+      </c>
+      <c r="C3">
+        <v>3167316</v>
+      </c>
+      <c r="D3">
         <v>4454165</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6321663</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1577327</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>129189.0</v>
+      </c>
+      <c r="C6">
+        <v>-964131.0</v>
+      </c>
+      <c r="D6">
         <v>3706808.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>688281.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>3117390.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7">
+        <v>-1881110.0</v>
+      </c>
+      <c r="C7">
+        <v>-9487449.0</v>
+      </c>
+      <c r="D7">
         <v>2083664.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-7631324.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-6783112.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>644281.0</v>
+      </c>
+      <c r="C10">
+        <v>-5737024.0</v>
+      </c>
+      <c r="D10">
         <v>4854228.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-7206426.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-3827172.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>2541006.0</v>
+      </c>
+      <c r="C14">
+        <v>2232815.0</v>
+      </c>
+      <c r="D14">
         <v>2199340.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1686016.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1487895.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>113</v>
+      </c>
+      <c r="B15">
+        <v>1520889.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16">
+        <v>7312947.0</v>
+      </c>
+      <c r="C16">
+        <v>7183758.0</v>
+      </c>
+      <c r="D16">
         <v>9589355.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5882547.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5194266.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-2147980.0</v>
+      </c>
+      <c r="C18">
+        <v>-5502224.0</v>
+      </c>
+      <c r="D18">
         <v>4639315.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-8025515.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3298772.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>117</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-2966712.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-365131.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-515695.0</v>
       </c>
     </row>
-    <row r="20" spans="1:4">
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20">
+        <v>5778854.0</v>
+      </c>
+      <c r="C20">
         <v>1581393.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
+        <v>1581393.0</v>
+      </c>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>5680000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-2148872.0</v>
+      </c>
+      <c r="C21">
+        <v>4552443.0</v>
+      </c>
+      <c r="D21">
         <v>-1607351.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>10467422.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7237985.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B22">
+        <v>483763.0</v>
+      </c>
+      <c r="C22">
+        <v>2035875.0</v>
+      </c>
+      <c r="D22">
         <v>3165899.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2775424.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2465651.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>1613893.0</v>
+      </c>
+      <c r="C25">
+        <v>1854093.0</v>
+      </c>
+      <c r="D25">
         <v>1450324.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1040057.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>502989.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28"/>
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>3819974.0</v>
+      </c>
+      <c r="C29">
+        <v>-2334908.0</v>
+      </c>
+      <c r="D29">
         <v>9093480.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1703852.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1721445.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C30"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>2</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>8543639.0</v>
+      </c>
+      <c r="C2">
         <v>7737000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7178081.0</v>
       </c>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>1143551</v>
+      </c>
+      <c r="C3">
         <v>795765</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2349504</v>
       </c>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-    </row>
-    <row r="5" spans="1:3">
+      <c r="D4"/>
+    </row>
+    <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-    </row>
-    <row r="6" spans="1:3">
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>81585.0</v>
+      </c>
+      <c r="C6">
         <v>-634716.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2411274.0</v>
       </c>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7">
+        <v>-586237.0</v>
+      </c>
+      <c r="C7">
         <v>2031788.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2627196.0</v>
       </c>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-    </row>
-    <row r="9" spans="1:3">
+      <c r="D8"/>
+    </row>
+    <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-    </row>
-    <row r="10" spans="1:3">
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>362758.0</v>
+      </c>
+      <c r="C10">
         <v>-758782.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-362162.0</v>
       </c>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-    </row>
-    <row r="12" spans="1:3">
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-    </row>
-    <row r="13" spans="1:3">
+      <c r="D12"/>
+    </row>
+    <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-    </row>
-    <row r="14" spans="1:3">
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>549420.0</v>
+      </c>
+      <c r="C14">
         <v>604395.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>595063.0</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-    </row>
-    <row r="16" spans="1:3">
+      <c r="D15"/>
+    </row>
+    <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16">
+        <v>7183758.0</v>
+      </c>
+      <c r="C16">
         <v>8543639.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9589355.0</v>
       </c>
     </row>
-    <row r="17" spans="1:3">
+    <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
-    </row>
-    <row r="18" spans="1:3">
+      <c r="D17"/>
+    </row>
+    <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-426687.0</v>
+      </c>
+      <c r="C18">
         <v>2333463.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2944023.0</v>
       </c>
     </row>
-    <row r="19" spans="1:3">
+    <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-1837013.0</v>
       </c>
     </row>
-    <row r="20" spans="1:3">
+    <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20">
+        <v>1581393.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1581393.0</v>
       </c>
     </row>
-    <row r="21" spans="1:3">
+    <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-835526.0</v>
+      </c>
+      <c r="C21">
         <v>-2542031.0</v>
       </c>
-      <c r="C21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:3">
+      <c r="D21"/>
+    </row>
+    <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>82</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>-583120.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>675443.0</v>
       </c>
     </row>
-    <row r="23" spans="1:3">
+    <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-    </row>
-    <row r="24" spans="1:3">
+      <c r="D23"/>
+    </row>
+    <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-    </row>
-    <row r="25" spans="1:3">
+      <c r="D24"/>
+    </row>
+    <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>438579.0</v>
+      </c>
+      <c r="C25">
         <v>559514.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>285835.0</v>
       </c>
     </row>
-    <row r="26" spans="1:3">
+    <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-    </row>
-    <row r="27" spans="1:3">
+      <c r="D26"/>
+    </row>
+    <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-    </row>
-    <row r="28" spans="1:3">
+      <c r="D27"/>
+    </row>
+    <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-    </row>
-    <row r="29" spans="1:3">
+      <c r="D28"/>
+    </row>
+    <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>716864.0</v>
+      </c>
+      <c r="C29">
         <v>3129228.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-594519.0</v>
       </c>
     </row>
-    <row r="30" spans="1:3">
+    <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
+      <c r="D30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>