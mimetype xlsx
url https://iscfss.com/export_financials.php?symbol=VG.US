--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
@@ -220,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
@@ -785,4999 +791,5880 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>737000000.0</v>
+      </c>
+      <c r="C2">
         <v>1536000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>436000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>252000000.0</v>
       </c>
-      <c r="E2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="F2"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5">
+        <v>-239000000.0</v>
+      </c>
+      <c r="C5">
         <v>-249000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-260000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-184000000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7">
+        <v>696000000.0</v>
+      </c>
+      <c r="C7">
         <v>536000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>383000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>337000000.0</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8">
-        <v>23000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="C8">
         <v>23000000.0</v>
       </c>
       <c r="D8">
+        <v>23000000.0</v>
+      </c>
+      <c r="E8">
         <v>0.0</v>
       </c>
-      <c r="E8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B9">
+        <v>2238000000.0</v>
+      </c>
+      <c r="C9">
         <v>512000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>542000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>0.0</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>2355000000.0</v>
+      </c>
+      <c r="C10">
         <v>3608000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4823000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>618000000.0</v>
       </c>
-      <c r="E10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:5">
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B11">
+        <v>2355000000.0</v>
+      </c>
+      <c r="C11">
         <v>3608000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4823000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>618000000.0</v>
       </c>
-      <c r="E11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12">
+        <v>2355000000.0</v>
+      </c>
+      <c r="C12">
         <v>3608000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4823000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>618000000.0</v>
       </c>
-      <c r="E12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13">
+        <v>24000000.0</v>
+      </c>
+      <c r="C13">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
-      <c r="E13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:5">
+      <c r="E13">
+        <v>0.0</v>
+      </c>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14">
+        <v>2635000000.0</v>
+      </c>
+      <c r="C14">
         <v>2419541851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2576688520.0</v>
       </c>
       <c r="D14">
         <v>2576688520.0</v>
       </c>
       <c r="E14">
         <v>2576688520.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:5">
+      <c r="F14">
+        <v>2576688520.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-    </row>
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-    </row>
-    <row r="19" spans="1:5">
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>25</v>
+      </c>
+      <c r="B21">
+        <v>209000000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-    </row>
-    <row r="22" spans="1:5">
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>253000000.0</v>
+      </c>
+      <c r="C22">
         <v>171000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>44000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>26000000.0</v>
       </c>
-      <c r="E22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:5">
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23">
+        <v>53446000000.0</v>
+      </c>
+      <c r="C23">
         <v>43491000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>28463000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15097000000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>33393000000.0</v>
+      </c>
+      <c r="C24">
         <v>29086000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>20607000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10458000000.0</v>
       </c>
-      <c r="E24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B25">
+        <v>33642000000.0</v>
+      </c>
+      <c r="C25">
         <v>29334000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20682000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10536000000.0</v>
       </c>
-      <c r="E25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>30</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>327000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>539000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B28">
+        <v>32546000000.0</v>
+      </c>
+      <c r="C28">
         <v>26204000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16345000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10327000000.0</v>
       </c>
-      <c r="E28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:5">
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>40948000000.0</v>
+      </c>
+      <c r="C29">
         <v>32173000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22295000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10422000000.0</v>
       </c>
-      <c r="E29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:5">
+      <c r="F29"/>
+    </row>
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>918000000.0</v>
+      </c>
+      <c r="C30">
         <v>364000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>265000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>190000000.0</v>
       </c>
-      <c r="E30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:5">
+      <c r="F30"/>
+    </row>
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>-304000000.0</v>
+      </c>
+      <c r="C32">
         <v>1017000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3644000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-334000000.0</v>
       </c>
-      <c r="E32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:5">
+      <c r="F32"/>
+    </row>
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>49406000000.0</v>
+      </c>
+      <c r="C33">
         <v>38932000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>22504000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>13685000000.0</v>
       </c>
-      <c r="E33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:5">
+      <c r="F33"/>
+    </row>
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B34">
+        <v>697000000.0</v>
+      </c>
+      <c r="C34">
         <v>794000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>539000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>318000000.0</v>
       </c>
-      <c r="E34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:5">
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>38802000000.0</v>
+      </c>
+      <c r="C35">
         <v>33582000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>24063000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12842000000.0</v>
       </c>
-      <c r="E35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:5">
+      <c r="F35"/>
+    </row>
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B36">
+        <v>2081000000.0</v>
+      </c>
+      <c r="C36">
         <v>3328000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2145000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2752000000.0</v>
       </c>
-      <c r="E36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:5">
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-    </row>
-    <row r="38" spans="1:5">
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B38">
+        <v>1872000000.0</v>
+      </c>
+      <c r="C38">
         <v>3328000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2145000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2752000000.0</v>
       </c>
-      <c r="E38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:5">
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B39">
+        <v>514000000.0</v>
+      </c>
+      <c r="C39">
         <v>416000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>827000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>578000000.0</v>
       </c>
-      <c r="E39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:5">
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40">
+        <v>2795000000.0</v>
+      </c>
+      <c r="C40">
         <v>1816000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1701000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1344000000.0</v>
       </c>
-      <c r="E40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:5">
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-    </row>
-    <row r="42" spans="1:5">
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B42">
+        <v>2238000000.0</v>
+      </c>
+      <c r="C42">
         <v>512000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>542000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-690000000.0</v>
       </c>
-      <c r="E42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:5">
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
-    </row>
-    <row r="44" spans="1:5">
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
-    </row>
-    <row r="45" spans="1:5">
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B45">
+        <v>49061000000.0</v>
+      </c>
+      <c r="C45">
         <v>36069000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>20272000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>11097000000.0</v>
       </c>
-      <c r="E45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:5">
+      <c r="F45"/>
+    </row>
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>47325000000.0</v>
+      </c>
+      <c r="C46">
         <v>35277000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>19820000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>10933000000.0</v>
       </c>
-      <c r="E46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:5">
+      <c r="F46"/>
+    </row>
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B47">
+        <v>47325000000.0</v>
+      </c>
+      <c r="C47">
         <v>35277000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>19820000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>10933000000.0</v>
       </c>
-      <c r="E47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:5">
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>4720000000.0</v>
+      </c>
+      <c r="C48">
         <v>2611000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1228000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>688000000.0</v>
       </c>
-      <c r="E48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:5">
+      <c r="F48"/>
+    </row>
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-    </row>
-    <row r="50" spans="1:5">
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>812000000.0</v>
+      </c>
+      <c r="C50">
         <v>190000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>178000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>150000000.0</v>
       </c>
-      <c r="E50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:5">
+      <c r="F50"/>
+    </row>
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B51">
+        <v>34901000000.0</v>
+      </c>
+      <c r="C51">
         <v>29812000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>21168000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10945000000.0</v>
       </c>
-      <c r="E51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:5">
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B52">
+        <v>812000000.0</v>
+      </c>
+      <c r="C52">
         <v>190000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>178000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>150000000.0</v>
       </c>
-      <c r="E52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:5">
+      <c r="F52"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-    </row>
-    <row r="54" spans="1:5">
+      <c r="F53"/>
+    </row>
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
-    </row>
-    <row r="55" spans="1:5">
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>53446000000.0</v>
+      </c>
+      <c r="C55">
         <v>43491000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>28463000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>15097000000.0</v>
       </c>
-      <c r="E55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:5">
+      <c r="F55"/>
+    </row>
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>4040000000.0</v>
+      </c>
+      <c r="C56">
         <v>4559000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5959000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1412000000.0</v>
       </c>
-      <c r="E56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:5">
+      <c r="F56"/>
+    </row>
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>4344000000.0</v>
+      </c>
+      <c r="C57">
         <v>3542000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2315000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1746000000.0</v>
       </c>
-      <c r="E57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:5">
+      <c r="F57"/>
+    </row>
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>43146000000.0</v>
+      </c>
+      <c r="C58">
         <v>37124000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>26378000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14588000000.0</v>
       </c>
-      <c r="E58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:5">
+      <c r="F58"/>
+    </row>
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
-    </row>
-    <row r="60" spans="1:5">
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>6743000000.0</v>
+      </c>
+      <c r="C60">
         <v>2897000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1510000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-186000000.0</v>
       </c>
-      <c r="E60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:5">
+      <c r="F60"/>
+    </row>
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-    </row>
-    <row r="62" spans="1:5">
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="J1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>817000000.0</v>
+      </c>
+      <c r="C2">
+        <v>737000000.0</v>
+      </c>
+      <c r="D2">
         <v>947000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>601000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>791000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1536000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1170000000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2">
         <v>436000000.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5">
+        <v>-235000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-239000000.0</v>
+      </c>
+      <c r="D5">
         <v>-240000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-242000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-246000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-249000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-252000000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="I5"/>
+      <c r="J5">
         <v>1510000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-260000000.0</v>
       </c>
-      <c r="J5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7">
+        <v>697000000.0</v>
+      </c>
+      <c r="C7">
+        <v>696000000.0</v>
+      </c>
+      <c r="D7">
         <v>708000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>514000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>521000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>536000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>457000000.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7">
         <v>383000000.0</v>
       </c>
-      <c r="J7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:10">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8">
-        <v>24000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C8">
         <v>24000000.0</v>
       </c>
       <c r="D8">
         <v>24000000.0</v>
       </c>
       <c r="E8">
+        <v>24000000.0</v>
+      </c>
+      <c r="F8">
+        <v>24000000.0</v>
+      </c>
+      <c r="G8">
         <v>23000000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="G8"/>
-[...1 lines deleted...]
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
         <v>23000000.0</v>
       </c>
-      <c r="J8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:10">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>13</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>2238000000.0</v>
+      </c>
+      <c r="D9">
         <v>2214000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2180000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2164000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>512000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>531000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>1934000000.0</v>
+      </c>
+      <c r="C10">
+        <v>2355000000.0</v>
+      </c>
+      <c r="D10">
         <v>2213000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2247000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3605000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3608000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4562000000.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>4823000000.0</v>
       </c>
-      <c r="J10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:10">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>15</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>2355000000.0</v>
+      </c>
+      <c r="D11">
         <v>1879000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2247000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>3605000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3608000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4562000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12">
+        <v>1934000000.0</v>
+      </c>
+      <c r="C12">
+        <v>2355000000.0</v>
+      </c>
+      <c r="D12">
         <v>2213000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2247000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3605000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3608000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4562000000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="I12"/>
+      <c r="J12">
         <v>4987000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4823000000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:10">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13">
-        <v>24000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C13">
         <v>24000000.0</v>
       </c>
       <c r="D13">
         <v>24000000.0</v>
       </c>
       <c r="E13">
+        <v>24000000.0</v>
+      </c>
+      <c r="F13">
+        <v>24000000.0</v>
+      </c>
+      <c r="G13">
         <v>23000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>0.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14">
-        <v>2641000000.0</v>
+        <v>2635000000.0</v>
       </c>
       <c r="C14">
         <v>2635000000.0</v>
       </c>
       <c r="D14">
+        <v>2641000000.0</v>
+      </c>
+      <c r="E14">
+        <v>2635000000.0</v>
+      </c>
+      <c r="F14">
         <v>2643000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2419541851.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2419541852.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2425000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2576688520.0</v>
       </c>
       <c r="J14">
         <v>2576688520.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>2576688520.0</v>
+      </c>
+      <c r="L14">
+        <v>2576688520.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>209000000.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>241000000.0</v>
+      </c>
+      <c r="C22">
+        <v>253000000.0</v>
+      </c>
+      <c r="D22">
         <v>227000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>184000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>189000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>171000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>173000000.0</v>
       </c>
-      <c r="G22"/>
-[...1 lines deleted...]
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>44000000.0</v>
       </c>
-      <c r="J22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:10">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23">
+        <v>56300000000.0</v>
+      </c>
+      <c r="C23">
+        <v>53446000000.0</v>
+      </c>
+      <c r="D23">
         <v>50079000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>46511000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>45051000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>43491000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>39423000000.0</v>
       </c>
-      <c r="G23"/>
-[...1 lines deleted...]
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23">
         <v>28463000000.0</v>
       </c>
-      <c r="J23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:10">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>36456000000.0</v>
+      </c>
+      <c r="C24">
+        <v>33393000000.0</v>
+      </c>
+      <c r="D24">
         <v>31743000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>29774000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>29130000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>29086000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>26757000000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>20607000000.0</v>
       </c>
-      <c r="J24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>29</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>33642000000.0</v>
+      </c>
+      <c r="D25">
         <v>31993000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>30024000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>29381000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>29334000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>27007000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>173000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>337000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>327000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>299000000.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>539000000.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B28">
+        <v>35657000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-847000000.0</v>
+      </c>
+      <c r="D28">
         <v>31431000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>28238000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>26239000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>26204000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>22839000000.0</v>
       </c>
-      <c r="G28"/>
-[...1 lines deleted...]
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28">
         <v>16345000000.0</v>
       </c>
-      <c r="J28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>43815000000.0</v>
+      </c>
+      <c r="C29">
+        <v>40948000000.0</v>
+      </c>
+      <c r="D29">
         <v>38291000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>35240000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>34204000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>32173000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>28896000000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29">
         <v>22295000000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>810000000.0</v>
+      </c>
+      <c r="C30">
+        <v>918000000.0</v>
+      </c>
+      <c r="D30">
         <v>633000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>673000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>640000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>364000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>96000000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30">
         <v>265000000.0</v>
       </c>
-      <c r="J30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:10">
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>-493000000.0</v>
+      </c>
+      <c r="C32">
+        <v>-304000000.0</v>
+      </c>
+      <c r="D32">
         <v>-665000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1121000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2069000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1017000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2233000000.0</v>
       </c>
-      <c r="G32"/>
-[...1 lines deleted...]
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32">
         <v>3644000000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>53081000000.0</v>
+      </c>
+      <c r="C33">
+        <v>49406000000.0</v>
+      </c>
+      <c r="D33">
         <v>46821000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>42533000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>40158000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>38932000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>34043000000.0</v>
       </c>
-      <c r="G33"/>
-[...1 lines deleted...]
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33"/>
+      <c r="K33">
         <v>22504000000.0</v>
       </c>
-      <c r="J33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:10">
+      <c r="L33"/>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B34">
+        <v>671000000.0</v>
+      </c>
+      <c r="C34">
+        <v>697000000.0</v>
+      </c>
+      <c r="D34">
         <v>860000000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1035000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>869000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>794000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>767000000.0</v>
       </c>
-      <c r="G34"/>
-[...1 lines deleted...]
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
         <v>539000000.0</v>
       </c>
-      <c r="J34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:10">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>40243000000.0</v>
+      </c>
+      <c r="C35">
+        <v>37106000000.0</v>
+      </c>
+      <c r="D35">
         <v>35335000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>34849000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>33875000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>33582000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>30849000000.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="I35"/>
+      <c r="J35">
         <v>-3470000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>24063000000.0</v>
       </c>
-      <c r="J35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:10">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B36">
+        <v>1273000000.0</v>
+      </c>
+      <c r="C36">
+        <v>781000000.0</v>
+      </c>
+      <c r="D36">
         <v>1090000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1808000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2234000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>3328000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2548000000.0</v>
       </c>
-      <c r="G36"/>
-[...1 lines deleted...]
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36">
         <v>2145000000.0</v>
       </c>
-      <c r="J36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:10">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>42</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1872000000.0</v>
+      </c>
+      <c r="D38">
         <v>2803000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1808000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2234000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>3328000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>2548000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B39">
+        <v>234000000.0</v>
+      </c>
+      <c r="C39">
+        <v>514000000.0</v>
+      </c>
+      <c r="D39">
         <v>185000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>874000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>459000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>416000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>549000000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39">
+      <c r="I39"/>
+      <c r="J39">
         <v>-4987000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>827000000.0</v>
       </c>
-      <c r="J39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:10">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40">
+        <v>2704000000.0</v>
+      </c>
+      <c r="C40">
+        <v>2795000000.0</v>
+      </c>
+      <c r="D40">
         <v>2033000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>2059000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1840000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1816000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1790000000.0</v>
       </c>
-      <c r="G40"/>
-[...1 lines deleted...]
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40">
         <v>1701000000.0</v>
       </c>
-      <c r="J40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:10">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B42">
+        <v>2280000000.0</v>
+      </c>
+      <c r="C42">
+        <v>2238000000.0</v>
+      </c>
+      <c r="D42">
         <v>2214000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2180000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2164000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>512000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>531000000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42">
+      <c r="I42"/>
+      <c r="J42">
         <v>1960000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>542000000.0</v>
       </c>
-      <c r="J42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:10">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B45">
+        <v>52470000000.0</v>
+      </c>
+      <c r="C45">
+        <v>49061000000.0</v>
+      </c>
+      <c r="D45">
         <v>45513000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>41828000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>38595000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>36069000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>31889000000.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>20272000000.0</v>
       </c>
-      <c r="J45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:10">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>50485000000.0</v>
+      </c>
+      <c r="C46">
+        <v>47325000000.0</v>
+      </c>
+      <c r="D46">
         <v>44018000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>40552000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>37587000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>35277000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>31196000000.0</v>
       </c>
-      <c r="G46"/>
-[...1 lines deleted...]
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46">
         <v>19820000000.0</v>
       </c>
-      <c r="J46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:10">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>51</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>47325000000.0</v>
+      </c>
+      <c r="D47">
         <v>44018000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>40552000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>37587000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>35277000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>31196000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-    </row>
-    <row r="48" spans="1:10">
+      <c r="K47"/>
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>5163000000.0</v>
+      </c>
+      <c r="C48">
+        <v>4720000000.0</v>
+      </c>
+      <c r="D48">
         <v>3694000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>3307000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>2939000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>2611000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1673000000.0</v>
       </c>
-      <c r="G48"/>
-[...1 lines deleted...]
-      <c r="I48">
+      <c r="I48"/>
+      <c r="J48"/>
+      <c r="K48">
         <v>1228000000.0</v>
       </c>
-      <c r="J48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:10">
+      <c r="L48"/>
+    </row>
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>126000000.0</v>
+      </c>
+      <c r="C50">
+        <v>812000000.0</v>
+      </c>
+      <c r="D50">
         <v>856000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>197000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>193000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>190000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>187000000.0</v>
       </c>
-      <c r="G50"/>
-[...1 lines deleted...]
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>178000000.0</v>
       </c>
-      <c r="J50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:10">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B51">
+        <v>37591000000.0</v>
+      </c>
+      <c r="C51">
+        <v>1508000000.0</v>
+      </c>
+      <c r="D51">
         <v>33644000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>30485000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>29844000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>29812000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>27401000000.0</v>
       </c>
-      <c r="G51"/>
-[...1 lines deleted...]
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51">
         <v>21168000000.0</v>
       </c>
-      <c r="J51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:10">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B52">
+        <v>191000000.0</v>
+      </c>
+      <c r="C52">
+        <v>812000000.0</v>
+      </c>
+      <c r="D52">
         <v>943000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>197000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>193000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>190000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>187000000.0</v>
       </c>
-      <c r="G52"/>
-[...1 lines deleted...]
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52">
         <v>178000000.0</v>
       </c>
-      <c r="J52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:10">
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>56300000000.0</v>
+      </c>
+      <c r="C55">
+        <v>53446000000.0</v>
+      </c>
+      <c r="D55">
         <v>50079000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>46511000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>45051000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>43491000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>39423000000.0</v>
       </c>
-      <c r="G55"/>
-[...1 lines deleted...]
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55"/>
+      <c r="K55">
         <v>28463000000.0</v>
       </c>
-      <c r="J55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:10">
+      <c r="L55"/>
+    </row>
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>3219000000.0</v>
+      </c>
+      <c r="C56">
+        <v>4040000000.0</v>
+      </c>
+      <c r="D56">
         <v>3258000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>3978000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>4893000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>4559000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>5380000000.0</v>
       </c>
-      <c r="G56"/>
-[...1 lines deleted...]
-      <c r="I56">
+      <c r="I56"/>
+      <c r="J56"/>
+      <c r="K56">
         <v>5959000000.0</v>
       </c>
-      <c r="J56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:10">
+      <c r="L56"/>
+    </row>
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>3712000000.0</v>
+      </c>
+      <c r="C57">
+        <v>4344000000.0</v>
+      </c>
+      <c r="D57">
         <v>3923000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2857000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2824000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3542000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3147000000.0</v>
       </c>
-      <c r="G57"/>
-[...1 lines deleted...]
-      <c r="I57">
+      <c r="I57"/>
+      <c r="J57"/>
+      <c r="K57">
         <v>2315000000.0</v>
       </c>
-      <c r="J57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:10">
+      <c r="L57"/>
+    </row>
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>43955000000.0</v>
+      </c>
+      <c r="C58">
+        <v>41450000000.0</v>
+      </c>
+      <c r="D58">
         <v>39258000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>37706000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>36699000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>37124000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>33996000000.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="I58"/>
+      <c r="J58">
         <v>-3470000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>26378000000.0</v>
       </c>
-      <c r="J58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:10">
+      <c r="L58"/>
+    </row>
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>8862000000.0</v>
+      </c>
+      <c r="C60">
+        <v>8439000000.0</v>
+      </c>
+      <c r="D60">
         <v>7342000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>5269000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>4881000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2897000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1952000000.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="I60"/>
+      <c r="J60">
         <v>3470000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1510000000.0</v>
       </c>
-      <c r="J60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:10">
+      <c r="L60"/>
+    </row>
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>6981000000.0</v>
+      </c>
+      <c r="C2">
         <v>1673000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1684000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2251000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B3">
+        <v>941000000.0</v>
+      </c>
+      <c r="C3">
         <v>322000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>277000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>158000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B5">
+        <v>5034000000.0</v>
+      </c>
+      <c r="C5">
         <v>2767000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5073000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4136000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-384000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B6">
+        <v>5975000000.0</v>
+      </c>
+      <c r="C6">
         <v>3089000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5350000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4294000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-371000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-    </row>
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>6788000000.0</v>
+      </c>
+      <c r="C9">
         <v>3299000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6213000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4197000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>3363000000.0</v>
+      </c>
+      <c r="C10">
         <v>2183000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4432000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3544000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-436000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B11">
+        <v>630000000.0</v>
+      </c>
+      <c r="C11">
         <v>437000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>816000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>447000000.0</v>
       </c>
-      <c r="E11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B12">
+        <v>1454000000.0</v>
+      </c>
+      <c r="C12">
         <v>584000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>641000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>592000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B13">
+        <v>151000000.0</v>
+      </c>
+      <c r="C13">
         <v>244000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>172000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>18000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B14">
+        <v>-36000000.0</v>
+      </c>
+      <c r="C14">
         <v>-59000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-805000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1121000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>187000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>2697000000.0</v>
+      </c>
+      <c r="C15">
         <v>1543000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2681000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1858000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-356000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B16">
+        <v>2260000000.0</v>
+      </c>
+      <c r="C16">
         <v>1475000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2681000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1858000000.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17">
+        <v>2733000000.0</v>
+      </c>
+      <c r="C17">
         <v>1746000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3616000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3097000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-436000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B18">
+        <v>-1570000000.0</v>
+      </c>
+      <c r="C18">
         <v>-354000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-592000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1209000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-149000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>5034000000.0</v>
+      </c>
+      <c r="C21">
         <v>1763000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4850000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3555000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-337000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-    </row>
-    <row r="23" spans="1:5">
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23">
+        <v>8735000000.0</v>
+      </c>
+      <c r="C23">
         <v>3209000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3047000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2893000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>337000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-    </row>
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B25">
+        <v>941000000.0</v>
+      </c>
+      <c r="C25">
         <v>322000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>300000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>173000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B26">
+        <v>344000000.0</v>
+      </c>
+      <c r="C26">
         <v>635000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>490000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>311000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>188000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B28">
+        <v>433000000.0</v>
+      </c>
+      <c r="C28">
         <v>312000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>224000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>191000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>89000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B29">
+        <v>630000000.0</v>
+      </c>
+      <c r="C29">
         <v>437000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>816000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>447000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>0.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>1754000000.0</v>
+      </c>
+      <c r="C30">
         <v>1536000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1363000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>642000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>331000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B31">
+        <v>-1671000000.0</v>
+      </c>
+      <c r="C31">
         <v>420000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-418000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-11000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-99000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>13769000000.0</v>
+      </c>
+      <c r="C32">
         <v>4972000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7897000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6448000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="J1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>2990000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2294000000.0</v>
+      </c>
+      <c r="D2">
         <v>1606000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1686000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1275000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>507000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>272000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>370000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>435000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>558000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>419000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B3">
+        <v>251000000.0</v>
+      </c>
+      <c r="C3">
+        <v>240000000.0</v>
+      </c>
+      <c r="D3">
         <v>218000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>267000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>216000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>93000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>89000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>70000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>70000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>92000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>69000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B5">
+        <v>1193000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1914000000.0</v>
+      </c>
+      <c r="D5">
         <v>1058000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>901000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>944000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1355000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-244000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>597000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>1059000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>140000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1138000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B6">
+        <v>1444000000.0</v>
+      </c>
+      <c r="C6">
+        <v>2154000000.0</v>
+      </c>
+      <c r="D6">
         <v>1276000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1168000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1160000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1448000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-155000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>667000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1129000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>232000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1207000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>1609000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2151000000.0</v>
+      </c>
+      <c r="D9">
         <v>1723000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1415000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1619000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1017000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>654000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>738000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>979000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1074000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>635000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>736000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1467000000.0</v>
+      </c>
+      <c r="D10">
         <v>637000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>591000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>668000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1238000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-372000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>444000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>873000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-53000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>984000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B11">
+        <v>111000000.0</v>
+      </c>
+      <c r="C11">
+        <v>276000000.0</v>
+      </c>
+      <c r="D11">
         <v>87000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>116000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>151000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>248000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-78000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>92000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>175000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-52000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>203000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B12">
+        <v>444000000.0</v>
+      </c>
+      <c r="C12">
+        <v>447000000.0</v>
+      </c>
+      <c r="D12">
         <v>421000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>310000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>276000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>117000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>128000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>153000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>186000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>193000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>154000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B13">
+        <v>28000000.0</v>
+      </c>
+      <c r="C13">
+        <v>30000000.0</v>
+      </c>
+      <c r="D13">
         <v>27000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>38000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>56000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>57000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>53000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>61000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>73000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>69000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>44000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B14">
+        <v>-27000000.0</v>
+      </c>
+      <c r="C14">
         <v>-10000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>-10000000.0</v>
+      </c>
+      <c r="E14">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15000000.0</v>
       </c>
       <c r="F14">
         <v>-15000000.0</v>
       </c>
       <c r="G14">
-        <v>-14000000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="H14">
         <v>-15000000.0</v>
       </c>
       <c r="I14">
+        <v>-14000000.0</v>
+      </c>
+      <c r="J14">
         <v>-15000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
+        <v>-15000000.0</v>
+      </c>
+      <c r="L14">
         <v>-132000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>598000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1135000000.0</v>
+      </c>
+      <c r="D15">
         <v>496000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>435000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>464000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>938000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-346000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>303000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>648000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-50000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>617000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>89</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>1067000000.0</v>
+      </c>
+      <c r="D16">
         <v>429000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>368000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>396000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>871000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-347000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17">
+        <v>625000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1191000000.0</v>
+      </c>
+      <c r="D17">
         <v>550000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>475000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>517000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>990000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-294000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>352000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>698000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-1000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>781000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B18">
+        <v>-429000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-480000000.0</v>
+      </c>
+      <c r="D18">
         <v>-535000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-335000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-220000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-60000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-81000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-95000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-118000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-134000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-113000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>1193000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1718000000.0</v>
+      </c>
+      <c r="D21">
         <v>1320000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1038000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1080000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>594000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>189000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>363000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>617000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>737000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>309000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23">
+        <v>3406000000.0</v>
+      </c>
+      <c r="C23">
+        <v>2727000000.0</v>
+      </c>
+      <c r="D23">
         <v>2009000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2063000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1814000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>930000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>737000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>745000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>797000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>895000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>745000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B25">
+        <v>251000000.0</v>
+      </c>
+      <c r="C25">
+        <v>240000000.0</v>
+      </c>
+      <c r="D25">
         <v>218000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>267000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>216000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>93000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>89000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>70000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>70000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>92000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>69000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B26">
+        <v>49000000.0</v>
+      </c>
+      <c r="C26">
+        <v>52000000.0</v>
+      </c>
+      <c r="D26">
         <v>53000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>57000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>182000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>124000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>156000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>174000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>181000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>166000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>142000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B28">
-        <v>105000000.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="C28">
-        <v>103000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D28">
         <v>105000000.0</v>
       </c>
       <c r="E28">
+        <v>103000000.0</v>
+      </c>
+      <c r="F28">
+        <v>105000000.0</v>
+      </c>
+      <c r="G28">
         <v>88000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>77000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>75000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>72000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>59000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>58000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B29">
+        <v>111000000.0</v>
+      </c>
+      <c r="C29">
+        <v>276000000.0</v>
+      </c>
+      <c r="D29">
         <v>87000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>116000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>151000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>248000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-78000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>92000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>175000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-52000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>203000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>416000000.0</v>
+      </c>
+      <c r="C30">
+        <v>433000000.0</v>
+      </c>
+      <c r="D30">
         <v>403000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>377000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>539000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>423000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>465000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>375000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>362000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>337000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>326000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B31">
+        <v>-457000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-251000000.0</v>
+      </c>
+      <c r="D31">
         <v>-683000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-447000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-412000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>644000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-561000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>81000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>256000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-790000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>675000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>4599000000.0</v>
+      </c>
+      <c r="C32">
+        <v>4445000000.0</v>
+      </c>
+      <c r="D32">
         <v>3329000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>3101000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2894000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1524000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>926000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1108000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1414000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1632000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1054000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>4614000000.0</v>
+      </c>
+      <c r="C2">
         <v>5872000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2412000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1375000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>333000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>13365000000</v>
+      </c>
+      <c r="C3">
         <v>13717000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8091000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4618000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2079000000</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>-1189000000.0</v>
+      </c>
+      <c r="C6">
         <v>-1258000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3460000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1037000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1042000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B7">
+        <v>216000000.0</v>
+      </c>
+      <c r="C7">
         <v>85000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-281000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>330000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>-564000000.0</v>
+      </c>
+      <c r="C9">
         <v>-90000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-75000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-190000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>-61000000.0</v>
+      </c>
+      <c r="C10">
         <v>-127000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-26000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-    </row>
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>941000000.0</v>
+      </c>
+      <c r="C14">
         <v>322000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>277000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>158000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B15">
-        <v>-139000000.0</v>
+        <v>465000000.0</v>
       </c>
       <c r="C15">
-        <v>-164000000.0</v>
+        <v>139000000.0</v>
       </c>
       <c r="D15">
-        <v>-6000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="E15">
-        <v>-7000000.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>6000000.0</v>
+      </c>
+      <c r="F15">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>3425000000.0</v>
+      </c>
+      <c r="C16">
         <v>4614000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5872000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2412000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1375000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-6799000000.0</v>
+      </c>
+      <c r="C18">
         <v>-11568000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3541000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-916000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2582000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>123</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-14159000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8725000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2900000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2078000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B20">
+        <v>1750000000.0</v>
+      </c>
+      <c r="C20">
         <v>3000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:5">
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>5258000000.0</v>
+      </c>
+      <c r="C21">
         <v>8455000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10235000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2626000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4499000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>2733000000.0</v>
+      </c>
+      <c r="C22">
         <v>1746000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3616000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3097000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-436000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>-74000000.0</v>
+      </c>
+      <c r="C23">
         <v>2436000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2436000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2385000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-869000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24">
+        <v>164000000.0</v>
+      </c>
+      <c r="C24">
         <v>-336000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-79000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1698000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>1992000000.0</v>
+      </c>
+      <c r="C25">
         <v>-472000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>236000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-355000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-171000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26">
+        <v>1750000000.0</v>
+      </c>
+      <c r="C26">
         <v>3000000000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27">
+        <v>46000000.0</v>
+      </c>
+      <c r="C27">
         <v>22000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>28000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>5465000000.0</v>
+      </c>
+      <c r="C28">
         <v>10752000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7635000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>235000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3623000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>6566000000.0</v>
+      </c>
+      <c r="C29">
         <v>2149000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4550000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3702000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-503000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>-13220000000.0</v>
+      </c>
+      <c r="C30">
         <v>-14159000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8725000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2900000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2078000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="J1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>2550000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2213000000.0</v>
+      </c>
+      <c r="D2">
         <v>2323000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3668000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3777000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4905000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5088000000.0</v>
       </c>
       <c r="H2">
         <v>5872000000.0</v>
       </c>
       <c r="I2">
+        <v>5088000000.0</v>
+      </c>
+      <c r="J2">
+        <v>5872000000.0</v>
+      </c>
+      <c r="K2">
         <v>3118000000.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>3181000000</v>
+      </c>
+      <c r="C3">
+        <v>3625000000</v>
+      </c>
+      <c r="D3">
         <v>3294000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2980000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3466000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3659000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3803000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3251000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3004000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3617000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>-616000000.0</v>
+      </c>
+      <c r="C6">
+        <v>337000000.0</v>
+      </c>
+      <c r="D6">
         <v>-110000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1345000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-109000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1128000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4905000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-628000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-784000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5343000000.0</v>
       </c>
-      <c r="J6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:10">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B7">
+        <v>-222000000.0</v>
+      </c>
+      <c r="C7">
+        <v>226000000.0</v>
+      </c>
+      <c r="D7">
         <v>110000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-23000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-97000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-43000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-6000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>135000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-150000000.0</v>
       </c>
-      <c r="J7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:10">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>108000000.0</v>
+      </c>
+      <c r="C9">
+        <v>-285000000.0</v>
+      </c>
+      <c r="D9">
         <v>41000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-41000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-279000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-259000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>108000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>25000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>36000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-138000000.0</v>
       </c>
-      <c r="J9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:10">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>17000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-5000000.0</v>
+      </c>
+      <c r="D10">
         <v>-41000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-18000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-82000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-27000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-20000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-6000000.0</v>
       </c>
-      <c r="J10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:10">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>251000000.0</v>
+      </c>
+      <c r="C14">
+        <v>240000000.0</v>
+      </c>
+      <c r="D14">
         <v>218000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>267000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>216000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>93000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>89000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>70000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>70000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>92000000.0</v>
       </c>
-      <c r="J14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:10">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B15">
-        <v>-176000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="C15">
-        <v>-57000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="D15">
-        <v>-190000000.0</v>
+        <v>176000000.0</v>
       </c>
       <c r="E15">
-        <v>-139000000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="F15">
+        <v>190000000.0</v>
+      </c>
+      <c r="G15">
+        <v>139000000.0</v>
+      </c>
+      <c r="H15">
         <v>29000000.0</v>
       </c>
-      <c r="G15">
-[...4 lines deleted...]
-      </c>
       <c r="I15">
-        <v>-164000000.0</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:10">
+        <v>14000000.0</v>
+      </c>
+      <c r="J15">
+        <v>15000000.0</v>
+      </c>
+      <c r="K15">
+        <v>164000000.0</v>
+      </c>
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>1934000000.0</v>
+      </c>
+      <c r="C16">
+        <v>2550000000.0</v>
+      </c>
+      <c r="D16">
         <v>2213000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2323000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3668000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3777000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4905000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4460000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5088000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5343000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3118000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-2418000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1514000000.0</v>
+      </c>
+      <c r="D18">
         <v>-1411000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1522000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2352000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2986000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3523000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2693000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2366000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3024000000.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>123</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-3173000000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2934000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-3470000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3723000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3850000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3446000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3140000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-3681000000.0</v>
       </c>
-      <c r="J19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:10">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
-        <v>1750000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
-        <v>3000000000.0</v>
+        <v>1750000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>3000000000.0</v>
+      </c>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:10">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>2332000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1565000000.0</v>
+      </c>
+      <c r="D21">
         <v>2740000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>616000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>337000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2320000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1900000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>598000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1067000000.0</v>
+      </c>
+      <c r="D22">
         <v>540000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>474000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>502000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>975000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-309000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>352000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>698000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-16000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>781000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>26000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="D23">
         <v>12000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-38000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-46000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-105000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-89000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-28000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-200000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-44000000.0</v>
       </c>
-      <c r="J23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:10">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24">
+        <v>183000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-3643000000.0</v>
+      </c>
+      <c r="D24">
         <v>121000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>46000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-4000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-36000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>31000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-195000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-136000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>55000000.0</v>
       </c>
-      <c r="J24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>39000000.0</v>
+      </c>
+      <c r="C25">
+        <v>566000000.0</v>
+      </c>
+      <c r="D25">
         <v>929000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>625000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>344000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-612000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>585000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-98000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-308000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>735000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-781000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>1750000000.0</v>
       </c>
       <c r="D26">
         <v>1750000000.0</v>
       </c>
       <c r="E26">
+        <v>1750000000.0</v>
+      </c>
+      <c r="F26">
+        <v>1750000000.0</v>
+      </c>
+      <c r="G26">
         <v>3000000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3000000000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27">
+        <v>12000000.0</v>
+      </c>
+      <c r="C27">
+        <v>12000000.0</v>
+      </c>
+      <c r="D27">
         <v>11000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>11000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>12000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="I27">
         <v>7000000.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:10">
+      <c r="J27">
+        <v>6000000.0</v>
+      </c>
+      <c r="K27">
+        <v>7000000.0</v>
+      </c>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>1861000000.0</v>
+      </c>
+      <c r="C28">
+        <v>1415000000.0</v>
+      </c>
+      <c r="D28">
         <v>1910000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>364000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1776000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2029000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4745000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2260000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1718000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5842000000.0</v>
       </c>
-      <c r="J28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>763000000.0</v>
+      </c>
+      <c r="C29">
+        <v>2111000000.0</v>
+      </c>
+      <c r="D29">
         <v>1883000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1458000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1114000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>673000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>280000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>558000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>638000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>593000000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>-2998000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-3643000000.0</v>
+      </c>
+      <c r="D30">
         <v>-3173000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2934000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3470000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3723000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3850000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3446000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-3140000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-3681000000.0</v>
       </c>
-      <c r="J30"/>
+      <c r="L30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>