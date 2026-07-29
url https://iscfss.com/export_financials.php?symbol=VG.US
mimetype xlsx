--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1350,51 +1350,51 @@
       <c r="F34"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
         <v>38802000000.0</v>
       </c>
       <c r="C35">
         <v>33582000000.0</v>
       </c>
       <c r="D35">
         <v>24063000000.0</v>
       </c>
       <c r="E35">
         <v>12842000000.0</v>
       </c>
       <c r="F35"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
-        <v>2081000000.0</v>
+        <v>781000000.0</v>
       </c>
       <c r="C36">
         <v>3328000000.0</v>
       </c>
       <c r="D36">
         <v>2145000000.0</v>
       </c>
       <c r="E36">
         <v>2752000000.0</v>
       </c>
       <c r="F36"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>42</v>
@@ -2488,51 +2488,51 @@
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
         <v>35657000000.0</v>
       </c>
       <c r="C28">
-        <v>-847000000.0</v>
+        <v>32546000000.0</v>
       </c>
       <c r="D28">
         <v>31431000000.0</v>
       </c>
       <c r="E28">
         <v>28238000000.0</v>
       </c>
       <c r="F28">
         <v>26239000000.0</v>
       </c>
       <c r="G28">
         <v>26204000000.0</v>
       </c>
       <c r="H28">
         <v>22839000000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28">
         <v>16345000000.0</v>
       </c>
       <c r="L28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
@@ -2696,51 +2696,51 @@
       </c>
       <c r="F34">
         <v>869000000.0</v>
       </c>
       <c r="G34">
         <v>794000000.0</v>
       </c>
       <c r="H34">
         <v>767000000.0</v>
       </c>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34">
         <v>539000000.0</v>
       </c>
       <c r="L34"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
         <v>40243000000.0</v>
       </c>
       <c r="C35">
-        <v>37106000000.0</v>
+        <v>38802000000.0</v>
       </c>
       <c r="D35">
         <v>35335000000.0</v>
       </c>
       <c r="E35">
         <v>34849000000.0</v>
       </c>
       <c r="F35">
         <v>33875000000.0</v>
       </c>
       <c r="G35">
         <v>33582000000.0</v>
       </c>
       <c r="H35">
         <v>30849000000.0</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>-3470000000.0</v>
       </c>
       <c r="K35">
         <v>24063000000.0</v>
       </c>
       <c r="L35"/>
     </row>
@@ -3126,51 +3126,51 @@
       </c>
       <c r="F50">
         <v>193000000.0</v>
       </c>
       <c r="G50">
         <v>190000000.0</v>
       </c>
       <c r="H50">
         <v>187000000.0</v>
       </c>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50">
         <v>178000000.0</v>
       </c>
       <c r="L50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
         <v>37591000000.0</v>
       </c>
       <c r="C51">
-        <v>1508000000.0</v>
+        <v>34901000000.0</v>
       </c>
       <c r="D51">
         <v>33644000000.0</v>
       </c>
       <c r="E51">
         <v>30485000000.0</v>
       </c>
       <c r="F51">
         <v>29844000000.0</v>
       </c>
       <c r="G51">
         <v>29812000000.0</v>
       </c>
       <c r="H51">
         <v>27401000000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51">
         <v>21168000000.0</v>
       </c>
       <c r="L51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
@@ -3318,101 +3318,101 @@
       </c>
       <c r="F57">
         <v>2824000000.0</v>
       </c>
       <c r="G57">
         <v>3542000000.0</v>
       </c>
       <c r="H57">
         <v>3147000000.0</v>
       </c>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57">
         <v>2315000000.0</v>
       </c>
       <c r="L57"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
         <v>43955000000.0</v>
       </c>
       <c r="C58">
-        <v>41450000000.0</v>
+        <v>43146000000.0</v>
       </c>
       <c r="D58">
         <v>39258000000.0</v>
       </c>
       <c r="E58">
         <v>37706000000.0</v>
       </c>
       <c r="F58">
         <v>36699000000.0</v>
       </c>
       <c r="G58">
         <v>37124000000.0</v>
       </c>
       <c r="H58">
         <v>33996000000.0</v>
       </c>
       <c r="I58"/>
       <c r="J58">
         <v>-3470000000.0</v>
       </c>
       <c r="K58">
         <v>26378000000.0</v>
       </c>
       <c r="L58"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
         <v>8862000000.0</v>
       </c>
       <c r="C60">
-        <v>8439000000.0</v>
+        <v>6743000000.0</v>
       </c>
       <c r="D60">
         <v>7342000000.0</v>
       </c>
       <c r="E60">
         <v>5269000000.0</v>
       </c>
       <c r="F60">
         <v>4881000000.0</v>
       </c>
       <c r="G60">
         <v>2897000000.0</v>
       </c>
       <c r="H60">
         <v>1952000000.0</v>
       </c>
       <c r="I60"/>
       <c r="J60">
         <v>3470000000.0</v>
       </c>
       <c r="K60">
         <v>1510000000.0</v>
       </c>
       <c r="L60"/>
     </row>
@@ -3538,71 +3538,71 @@
       <c r="D3">
         <v>277000000.0</v>
       </c>
       <c r="E3">
         <v>158000000.0</v>
       </c>
       <c r="F3">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>78</v>
       </c>
       <c r="B5">
-        <v>5034000000.0</v>
+        <v>4817000000.0</v>
       </c>
       <c r="C5">
         <v>2767000000.0</v>
       </c>
       <c r="D5">
         <v>5073000000.0</v>
       </c>
       <c r="E5">
         <v>4136000000.0</v>
       </c>
       <c r="F5">
         <v>-384000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>79</v>
       </c>
       <c r="B6">
-        <v>5975000000.0</v>
+        <v>5758000000.0</v>
       </c>
       <c r="C6">
         <v>3089000000.0</v>
       </c>
       <c r="D6">
         <v>5350000000.0</v>
       </c>
       <c r="E6">
         <v>4294000000.0</v>
       </c>
       <c r="F6">
         <v>-371000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
@@ -4197,89 +4197,89 @@
       <c r="L3">
         <v>69000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>78</v>
       </c>
       <c r="B5">
-        <v>1193000000.0</v>
+        <v>1180000000.0</v>
       </c>
       <c r="C5">
         <v>1914000000.0</v>
       </c>
       <c r="D5">
         <v>1058000000.0</v>
       </c>
       <c r="E5">
         <v>901000000.0</v>
       </c>
       <c r="F5">
         <v>944000000.0</v>
       </c>
       <c r="G5">
         <v>1355000000.0</v>
       </c>
       <c r="H5">
         <v>-244000000.0</v>
       </c>
       <c r="I5">
         <v>597000000.0</v>
       </c>
       <c r="J5">
         <v>1059000000.0</v>
       </c>
       <c r="K5">
         <v>140000000.0</v>
       </c>
       <c r="L5">
         <v>1138000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>79</v>
       </c>
       <c r="B6">
-        <v>1444000000.0</v>
+        <v>1431000000.0</v>
       </c>
       <c r="C6">
         <v>2154000000.0</v>
       </c>
       <c r="D6">
         <v>1276000000.0</v>
       </c>
       <c r="E6">
         <v>1168000000.0</v>
       </c>
       <c r="F6">
         <v>1160000000.0</v>
       </c>
       <c r="G6">
         <v>1448000000.0</v>
       </c>
       <c r="H6">
         <v>-155000000.0</v>
       </c>
       <c r="I6">
         <v>667000000.0</v>
       </c>
       <c r="J6">
         <v>1129000000.0</v>
       </c>
@@ -5738,66 +5738,66 @@
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>106</v>
       </c>
       <c r="B2">
         <v>2550000000.0</v>
       </c>
       <c r="C2">
-        <v>2213000000.0</v>
+        <v>3542000000.0</v>
       </c>
       <c r="D2">
         <v>2323000000.0</v>
       </c>
       <c r="E2">
         <v>3668000000.0</v>
       </c>
       <c r="F2">
         <v>3777000000.0</v>
       </c>
       <c r="G2">
         <v>4905000000.0</v>
       </c>
       <c r="H2">
-        <v>5872000000.0</v>
+        <v>4460000000.0</v>
       </c>
       <c r="I2">
         <v>5088000000.0</v>
       </c>
       <c r="J2">
         <v>5872000000.0</v>
       </c>
       <c r="K2">
         <v>3118000000.0</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>107</v>
       </c>
       <c r="B3">
         <v>3181000000</v>
       </c>
       <c r="C3">
         <v>3625000000</v>
       </c>
       <c r="D3">
         <v>3294000000</v>
       </c>
@@ -5844,51 +5844,51 @@
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>110</v>
       </c>
       <c r="B6">
         <v>-616000000.0</v>
       </c>
       <c r="C6">
-        <v>337000000.0</v>
+        <v>-117000000.0</v>
       </c>
       <c r="D6">
         <v>-110000000.0</v>
       </c>
       <c r="E6">
         <v>-1345000000.0</v>
       </c>
       <c r="F6">
         <v>-109000000.0</v>
       </c>
       <c r="G6">
         <v>-1128000000.0</v>
       </c>
       <c r="H6">
         <v>4905000000.0</v>
       </c>
       <c r="I6">
         <v>-628000000.0</v>
       </c>
       <c r="J6">
         <v>-784000000.0</v>
       </c>
       <c r="K6">
         <v>5343000000.0</v>
       </c>
@@ -6078,97 +6078,99 @@
       </c>
       <c r="D14">
         <v>218000000.0</v>
       </c>
       <c r="E14">
         <v>267000000.0</v>
       </c>
       <c r="F14">
         <v>216000000.0</v>
       </c>
       <c r="G14">
         <v>93000000.0</v>
       </c>
       <c r="H14">
         <v>89000000.0</v>
       </c>
       <c r="I14">
         <v>70000000.0</v>
       </c>
       <c r="J14">
         <v>70000000.0</v>
       </c>
       <c r="K14">
         <v>92000000.0</v>
       </c>
-      <c r="L14"/>
+      <c r="L14">
+        <v>69000000.0</v>
+      </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>119</v>
       </c>
       <c r="B15">
         <v>180000000.0</v>
       </c>
       <c r="C15">
         <v>42000000.0</v>
       </c>
       <c r="D15">
         <v>176000000.0</v>
       </c>
       <c r="E15">
         <v>57000000.0</v>
       </c>
       <c r="F15">
         <v>190000000.0</v>
       </c>
       <c r="G15">
         <v>139000000.0</v>
       </c>
       <c r="H15">
         <v>29000000.0</v>
       </c>
       <c r="I15">
         <v>14000000.0</v>
       </c>
       <c r="J15">
         <v>15000000.0</v>
       </c>
       <c r="K15">
         <v>164000000.0</v>
       </c>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>120</v>
       </c>
       <c r="B16">
         <v>1934000000.0</v>
       </c>
       <c r="C16">
-        <v>2550000000.0</v>
+        <v>3425000000.0</v>
       </c>
       <c r="D16">
         <v>2213000000.0</v>
       </c>
       <c r="E16">
         <v>2323000000.0</v>
       </c>
       <c r="F16">
         <v>3668000000.0</v>
       </c>
       <c r="G16">
         <v>3777000000.0</v>
       </c>
       <c r="H16">
         <v>4905000000.0</v>
       </c>
       <c r="I16">
         <v>4460000000.0</v>
       </c>
       <c r="J16">
         <v>5088000000.0</v>
       </c>
       <c r="K16">
         <v>5343000000.0</v>
       </c>
@@ -6310,161 +6312,161 @@
       <c r="E21">
         <v>616000000.0</v>
       </c>
       <c r="F21">
         <v>337000000.0</v>
       </c>
       <c r="G21">
         <v>2320000000.0</v>
       </c>
       <c r="H21">
         <v>1900000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>88</v>
       </c>
       <c r="B22">
         <v>598000000.0</v>
       </c>
       <c r="C22">
-        <v>1067000000.0</v>
+        <v>1191000000.0</v>
       </c>
       <c r="D22">
         <v>540000000.0</v>
       </c>
       <c r="E22">
         <v>474000000.0</v>
       </c>
       <c r="F22">
         <v>502000000.0</v>
       </c>
       <c r="G22">
         <v>975000000.0</v>
       </c>
       <c r="H22">
         <v>-309000000.0</v>
       </c>
       <c r="I22">
         <v>352000000.0</v>
       </c>
       <c r="J22">
         <v>698000000.0</v>
       </c>
       <c r="K22">
         <v>-16000000.0</v>
       </c>
       <c r="L22">
         <v>781000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>126</v>
       </c>
       <c r="B23">
         <v>26000000.0</v>
       </c>
       <c r="C23">
-        <v>-2000000.0</v>
+        <v>-108000000.0</v>
       </c>
       <c r="D23">
         <v>12000000.0</v>
       </c>
       <c r="E23">
         <v>-38000000.0</v>
       </c>
       <c r="F23">
         <v>-46000000.0</v>
       </c>
       <c r="G23">
         <v>-105000000.0</v>
       </c>
       <c r="H23">
         <v>-89000000.0</v>
       </c>
       <c r="I23">
         <v>-28000000.0</v>
       </c>
       <c r="J23">
         <v>-200000000.0</v>
       </c>
       <c r="K23">
         <v>-44000000.0</v>
       </c>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>127</v>
       </c>
       <c r="B24">
         <v>183000000.0</v>
       </c>
       <c r="C24">
-        <v>-3643000000.0</v>
+        <v>-18000000.0</v>
       </c>
       <c r="D24">
         <v>121000000.0</v>
       </c>
       <c r="E24">
         <v>46000000.0</v>
       </c>
       <c r="F24">
         <v>-4000000.0</v>
       </c>
       <c r="G24">
         <v>-36000000.0</v>
       </c>
       <c r="H24">
         <v>31000000.0</v>
       </c>
       <c r="I24">
         <v>-195000000.0</v>
       </c>
       <c r="J24">
         <v>-136000000.0</v>
       </c>
       <c r="K24">
         <v>55000000.0</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>128</v>
       </c>
       <c r="B25">
         <v>39000000.0</v>
       </c>
       <c r="C25">
-        <v>566000000.0</v>
+        <v>154000000.0</v>
       </c>
       <c r="D25">
         <v>929000000.0</v>
       </c>
       <c r="E25">
         <v>625000000.0</v>
       </c>
       <c r="F25">
         <v>344000000.0</v>
       </c>
       <c r="G25">
         <v>-612000000.0</v>
       </c>
       <c r="H25">
         <v>585000000.0</v>
       </c>
       <c r="I25">
         <v>-98000000.0</v>
       </c>
       <c r="J25">
         <v>-308000000.0</v>
       </c>
       <c r="K25">
         <v>735000000.0</v>
       </c>