--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -803,7491 +809,8328 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>32376896503000.0</v>
+      </c>
+      <c r="C2">
         <v>20791192000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12146588000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16636820000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3188756000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2733700000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>-572450144000.0</v>
+      </c>
+      <c r="C5">
         <v>-460644000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-385873000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-104065000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-63494000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11799030000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>6871393000000.0</v>
+      </c>
+      <c r="C7">
         <v>5575126000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6602925000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4025234000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1673647000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>579509000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>9867220000000.0</v>
+      </c>
+      <c r="C8">
         <v>9867167000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>9847536000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>871021000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>553892000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>10921872189000.0</v>
+      </c>
+      <c r="C10">
         <v>3306793000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4095472000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4271442000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3024916000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>827742000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>10954100051000.0</v>
+      </c>
+      <c r="C12">
         <v>4125768000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4099577000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4275344000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3025085000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>828754000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>9865344085000.0</v>
+      </c>
+      <c r="C13">
         <v>9867167000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9847536000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>871021000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>553892000000.0</v>
       </c>
-      <c r="F13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>2339146000.0</v>
+      </c>
+      <c r="C14">
         <v>2338398000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2310823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322213000.0</v>
       </c>
       <c r="E14">
         <v>2322213000.0</v>
       </c>
       <c r="F14">
         <v>2322213000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>2322213000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16">
+        <v>98623237000.0</v>
+      </c>
+      <c r="C16">
         <v>3689414000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1343859000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1679985000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1334809000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>564275000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272203000000.0</v>
       </c>
       <c r="E20">
         <v>272203000000.0</v>
       </c>
       <c r="F20">
+        <v>272203000000.0</v>
+      </c>
+      <c r="G20">
         <v>235105000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>1207175446000.0</v>
+      </c>
+      <c r="C21">
         <v>1164635000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1291720000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1461071000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3163588000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4296221000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>45785135935000.0</v>
+      </c>
+      <c r="C22">
         <v>27907030000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30141381000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21607277000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6683685000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5352180000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>1.81713537124E+14</v>
+      </c>
+      <c r="C23">
         <v>1.55966496E+14</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1.46857721E+14</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1.13605299E+14</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>85321456000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>92905850000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>59601532000000.0</v>
+      </c>
+      <c r="C24">
         <v>46816171000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>30170149000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>49172305000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>57954741000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>46352841000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26">
+        <v>6877009000000.0</v>
+      </c>
+      <c r="C26">
         <v>2084142000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2132978000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>82062000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>182304000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11652307000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>98942974961000.0</v>
+      </c>
+      <c r="C28">
         <v>1.4308968E+14</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1.22553845E+14</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>64225570000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>72725123000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>53461780000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>-50842284000000.0</v>
+      </c>
+      <c r="C29">
         <v>-23890323000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-71928805000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-49638054000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2850128000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>59860137000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>13159448711000.0</v>
+      </c>
+      <c r="C30">
         <v>19407112000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>566715000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>671067000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>599987000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>405989000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-1.15843106E+14</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-80362311000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1618798000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>-79319217000000.0</v>
+      </c>
+      <c r="C32">
         <v>-1.06727279E+14</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-89819213000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-21386582000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-60612763000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>408705000000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>97724986564000.0</v>
+      </c>
+      <c r="C33">
         <v>91184867000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>96274232000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>68766679000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>58628954000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>72456389000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34">
+        <v>15838759000000.0</v>
+      </c>
+      <c r="C34">
         <v>3549822000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1910709000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>606429000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>171290000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>373937000000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>1.07603481278E+14</v>
+      </c>
+      <c r="C35">
         <v>79362331000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>60233414000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>84050556000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>74957389000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>66685002000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>187030471000.0</v>
+      </c>
+      <c r="C36">
         <v>4106350000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>18122565000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3811865000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>840544000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3404179000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C38">
+        <v>43</v>
+      </c>
+      <c r="B38">
+        <v>26295.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>343484000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4589423000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1067776000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3531733000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>14089865837000.0</v>
+      </c>
+      <c r="C39">
         <v>13341719000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15775816000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>18284932000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16383745000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>13862538000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>70932671175000.0</v>
+      </c>
+      <c r="C40">
         <v>49483025000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>49172979000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>30083181000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>65658386000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8285047000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>31621900000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>14812583000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>19165059000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>1.839106133773E+14</v>
+      </c>
+      <c r="C42">
         <v>93673976000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>31748427000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>12311667000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-63494000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>38707336000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>1.32773857E+14</v>
+      </c>
+      <c r="C45">
         <v>1.13584869E+14</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>74652950000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>71740033000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>62951363000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>58189669000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>86006463832000.0</v>
+      </c>
+      <c r="C46">
         <v>83829740000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>74753759000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>61747650000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>54120096000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52815201000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>61747650000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>54120096000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>52815201000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-3.64764695903E+14</v>
+      </c>
+      <c r="C48">
         <v>-2.67792169E+14</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1.84546025E+14</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1.27188455E+14</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-77416918000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-44356242000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>63492767000000.0</v>
+      </c>
+      <c r="C50">
         <v>94005176000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>41085257000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>15299473000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>16121651000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7357172000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>1.0986484715E+14</v>
+      </c>
+      <c r="C51">
         <v>1.46396473E+14</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1.26649317E+14</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>68497012000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>75750039000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>54289522000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>60743408609000.0</v>
+      </c>
+      <c r="C52">
         <v>95503648000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>88763127000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>16068356000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16496944000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7573270000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
+        <v>32227862000.0</v>
+      </c>
+      <c r="C53">
         <v>818975000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4105000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3902000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>169000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1012000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>1.81713537124E+14</v>
+      </c>
+      <c r="C55">
         <v>1.55966496E+14</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1.46857721E+14</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1.13605299E+14</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>85321456000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>92905850000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>83988550534000.0</v>
+      </c>
+      <c r="C56">
         <v>64781629000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>50583489000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>44838620000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>26692502000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>20449461000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>1.64151599524E+14</v>
+      </c>
+      <c r="C57">
         <v>1.71508908E+14</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1.52036022E+14</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>66225202000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>87305265000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>20040756000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>2.71755081013E+14</v>
+      </c>
+      <c r="C58">
         <v>2.50871239E+14</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2.12269436E+14</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1.50275758E+14</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1.62262654E+14</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>86725758000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>-1.71561188584E+14</v>
+      </c>
+      <c r="C60">
         <v>-1.6471167E+14</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-1.42782394E+14</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-1.14109832E+14</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-76926520000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6150124000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>32376896503000.0</v>
+      </c>
+      <c r="C2">
+        <v>32376896503000.0</v>
+      </c>
+      <c r="D2">
         <v>28300071000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>22043372000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>19927936000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>20791192000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>14321429000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>10813035000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7688438000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7688438000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10551587000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15953666000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17903867000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16636820000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>70311281000000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2">
         <v>3188756000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>-572450144000.0</v>
+      </c>
+      <c r="C5">
+        <v>-572450144000.0</v>
+      </c>
+      <c r="D5">
         <v>-976748000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-727557000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-711757000000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-253078000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-464216000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-348292000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-348292000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-101400000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-101456000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-122889000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-104065000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-55612000000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-76926520000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-63494000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>12</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>6871393000000.0</v>
+      </c>
+      <c r="D7">
         <v>7533571000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>7928277000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5234644000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5575126000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5877616000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6420940000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>6711448000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>6602925000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>6381144000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6388030000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6764391000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4025234000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3495956000000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>9867220000000.0</v>
       </c>
       <c r="D8">
-        <v>9867167000000.0</v>
+        <v>9867220000000.0</v>
       </c>
       <c r="E8">
-        <v>9867167000000.0</v>
+        <v>9867220000000.0</v>
       </c>
       <c r="F8">
         <v>9867167000000.0</v>
       </c>
       <c r="G8">
+        <v>9867167000000.0</v>
+      </c>
+      <c r="H8">
+        <v>9867167000000.0</v>
+      </c>
+      <c r="I8">
         <v>9861943000000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>9861943000000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>9847536000000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>7621603000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>871021000000.0</v>
       </c>
       <c r="M8">
         <v>871021000000.0</v>
       </c>
       <c r="N8">
+        <v>871021000000.0</v>
+      </c>
+      <c r="O8">
+        <v>871021000000.0</v>
+      </c>
+      <c r="P8">
         <v>553892000000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>10921872189000.0</v>
+      </c>
+      <c r="C10">
+        <v>10921872189000.0</v>
+      </c>
+      <c r="D10">
         <v>8800061000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13772585000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2398559000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3306793000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1892408000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2382144000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2959316000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2959316000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3154673000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1600653000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3740797000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4271442000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1854601000000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>-3024916000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3024916000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>10954100051000.0</v>
+      </c>
+      <c r="C12">
+        <v>10954100051000.0</v>
+      </c>
+      <c r="D12">
         <v>11591925000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>16284473000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4495011000000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="G12"/>
+      <c r="H12">
         <v>1896486000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2386306000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2963422000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2963422000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3158726000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1604642000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3751217000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4275344000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1854601000000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>3024916000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3025085000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>9865344085000.0</v>
+      </c>
+      <c r="C13">
+        <v>9865344085000.0</v>
+      </c>
+      <c r="D13">
         <v>9867220000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>9867220000000.0</v>
       </c>
-      <c r="D13">
-[...2 lines deleted...]
-      <c r="E13"/>
       <c r="F13">
         <v>9867167000000.0</v>
       </c>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
-        <v>9861943000000.0</v>
+        <v>9867167000000.0</v>
       </c>
       <c r="I13">
         <v>9861943000000.0</v>
       </c>
       <c r="J13">
+        <v>9861943000000.0</v>
+      </c>
+      <c r="K13">
+        <v>9861943000000.0</v>
+      </c>
+      <c r="L13">
         <v>7621603000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>871021000000.0</v>
       </c>
       <c r="M13">
         <v>871021000000.0</v>
       </c>
       <c r="N13">
+        <v>871021000000.0</v>
+      </c>
+      <c r="O13">
+        <v>871021000000.0</v>
+      </c>
+      <c r="P13">
         <v>553892000000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13">
         <v>553892000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>2339146000.0</v>
+      </c>
+      <c r="C14">
+        <v>2339146000.0</v>
+      </c>
+      <c r="D14">
         <v>2339429000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2338813000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2338813000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2338812496.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2338696000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2338286000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2337863000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2337862964.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2308838000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2322213000.0</v>
       </c>
       <c r="M14">
         <v>2322213000.0</v>
       </c>
       <c r="N14">
         <v>2322213000.0</v>
       </c>
       <c r="O14">
         <v>2322213000.0</v>
       </c>
       <c r="P14">
         <v>2322213000.0</v>
       </c>
       <c r="Q14">
         <v>2322213000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>2322213000.0</v>
+      </c>
+      <c r="S14">
+        <v>2322213000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16">
+        <v>98623237000.0</v>
+      </c>
+      <c r="C16">
+        <v>98623237000.0</v>
+      </c>
+      <c r="D16">
         <v>2150088000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2019403000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1885056000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>2353219000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2186388000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>810344000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>810344000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>760068000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>614973000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1335117000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1679985000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1445222000000.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>1334809000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>272203000000.0</v>
       </c>
       <c r="L20">
         <v>272203000000.0</v>
       </c>
       <c r="M20">
         <v>272203000000.0</v>
       </c>
       <c r="N20">
         <v>272203000000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="O20">
         <v>272203000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="P20">
+        <v>272203000000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
+        <v>272203000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>1207175446000.0</v>
+      </c>
+      <c r="C21">
+        <v>1207175446000.0</v>
+      </c>
+      <c r="D21">
         <v>1057647000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1028919000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1075912000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1164635000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1170472000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1222526000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1307720000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1307720000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1535181000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1515011000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1537757000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1461071000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1287065000000.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>3163588000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>45785135935000.0</v>
+      </c>
+      <c r="C22">
+        <v>45785135935000.0</v>
+      </c>
+      <c r="D22">
         <v>37666323000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>34976865000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>32873560000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>27907030000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>31524062000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>29643327000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>26711521000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>26711521000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>24408253000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>24022069000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>24779582000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>21607277000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12514181000000.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22">
         <v>6683685000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>1.81713537124E+14</v>
+      </c>
+      <c r="C23">
+        <v>1.81713537124E+14</v>
+      </c>
+      <c r="D23">
         <v>1.83183797E+14</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1.81463732E+14</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1.58244472E+14</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>1.51807214E+14</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1.4926283E+14</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1.45566596E+14</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1.45566596E+14</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1.24841857E+14</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1.16828314E+14</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1.20093036E+14</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1.13605299E+14</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1.05380761E+14</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>-76941198000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>85321456000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>29</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>59601532000000.0</v>
+      </c>
+      <c r="D24">
         <v>46844932000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>43440663000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>26423773000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>46816171000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>21249203000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>22879716000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>24766799000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>30170149000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>45678450000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>40730992000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>44658810000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>49172305000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>48209681000000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>31</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>6877009000000.0</v>
+      </c>
+      <c r="D26">
         <v>1945365000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1956865000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2121109000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2084142000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2111312000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2101075000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2150772000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2132978000000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="L26"/>
+      <c r="M26">
         <v>225277000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>134914000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>82062000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>98942974961000.0</v>
+      </c>
+      <c r="C28">
+        <v>98942974961000.0</v>
+      </c>
+      <c r="D28">
         <v>78915357000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>68844190000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>63554581000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1.37514554E+14</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>74226711000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>75339764000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>77285595000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>77285595000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>70059882000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>60689100000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>87376258000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>64225570000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>92579747000000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>3024916000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>72725123000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>34</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-50842284000000.0</v>
+      </c>
+      <c r="D29">
         <v>-70733202000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1.0530289E+14</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1.16939949E+14</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-23890323000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1.02062501E+14</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-87975793000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-83821084000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-71928805000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-75075418000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-84802068000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-43859075000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-49638054000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-13831648000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>13159448711000.0</v>
+      </c>
+      <c r="C30">
+        <v>13159448711000.0</v>
+      </c>
+      <c r="D30">
         <v>25556103000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>21998405000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>19772165000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5605064000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>15519973000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15423405000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>12355253000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12355253000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1184740000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>376800000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>444557000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>671067000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>331083000000.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30">
         <v>599987000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>-1.43716213E+14</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1.42491005E+14</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1.30021699E+14</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1.15843106E+14</v>
       </c>
-      <c r="N31"/>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>37</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
+        <v>-79319217000000.0</v>
+      </c>
+      <c r="D32">
         <v>-86474987000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-98394436000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-1.10268595E+14</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-1.06727279E+14</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-1.13840268E+14</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-1.10699424E+14</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-1.12534345E+14</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-89819213000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-52044191000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-52483983000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-39394992000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-21386582000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-90132284000000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>97724986564000.0</v>
+      </c>
+      <c r="C33">
+        <v>97724986564000.0</v>
+      </c>
+      <c r="D33">
         <v>95373867000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>95415856000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>90332011000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>91184867000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>96475702000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>96727940000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>98500102000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>98500102000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>78080490000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>77626002000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>75937051000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>68766679000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>68523683000000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>-3024916000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>58628954000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>39</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
+        <v>15838759000000.0</v>
+      </c>
+      <c r="D34">
         <v>10018949000000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>9024517000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>7699480000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>3549822000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>5002832000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>3886466000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>2930699000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1910709000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>19079047000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>6432066000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>5745628000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>606429000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>607167000000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>1.07603481278E+14</v>
+      </c>
+      <c r="C35">
+        <v>1.07603481278E+14</v>
+      </c>
+      <c r="D35">
         <v>1.08180709E+14</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>97253362000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>77936914000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>79362331000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>77639116000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>67980284000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>65971912000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>65971912000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>90568443000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>88465896000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>87352167000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>84050556000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>83213477000000.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35">
         <v>74957389000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>187030471000.0</v>
+      </c>
+      <c r="C36">
+        <v>187030471000.0</v>
+      </c>
+      <c r="D36">
         <v>3626931000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>3454312000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>4378651000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1781791000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>7255739000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>7285860000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>6145020000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>6145020000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>5667724000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>4990736000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4858978000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3811865000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1324949000000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>-3024916000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>840544000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C38"/>
+        <v>43</v>
+      </c>
+      <c r="B38">
+        <v>26295.0</v>
+      </c>
+      <c r="C38">
+        <v>26295.0</v>
+      </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>5667724000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>5301378000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>5107081000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>4589423000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+      <c r="S38"/>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>14089865837000.0</v>
+      </c>
+      <c r="C39">
+        <v>14089865837000.0</v>
+      </c>
+      <c r="D39">
         <v>12995579000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>12788133000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>10771725000000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="G39"/>
+      <c r="H39">
         <v>6390991000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>5081852000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>5036298000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>5036298000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>18009648000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>13198801000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>15180629000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>18284932000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>22157213000000.0</v>
       </c>
-      <c r="O39"/>
-[...1 lines deleted...]
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39">
         <v>16383745000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>70932671175000.0</v>
+      </c>
+      <c r="C40">
+        <v>70932671175000.0</v>
+      </c>
+      <c r="D40">
         <v>1.09031942E+14</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1.27615682E+14</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1.20585443E+14</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>26064769000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1.02122196E+14</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1.02413744E+14</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1.00795163E+14</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>1.00795163E+14</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>64992965000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>58650182000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>23163202000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>30083181000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>11864430000000.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40">
         <v>65658386000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>39854826000000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>39222117000000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>37383903000000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>31621900000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+      <c r="S41"/>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>1.839106133773E+14</v>
+      </c>
+      <c r="C42">
+        <v>1.839106133773E+14</v>
+      </c>
+      <c r="D42">
         <v>1.69927339E+14</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1.16648995E+14</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>98650102000000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="G42"/>
+      <c r="H42">
         <v>55274244000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>55290576000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>38370811000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>38370811000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>19356607000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12311667000000.0</v>
       </c>
       <c r="M42">
         <v>12311667000000.0</v>
       </c>
       <c r="N42">
+        <v>12311667000000.0</v>
+      </c>
+      <c r="O42">
+        <v>12311667000000.0</v>
+      </c>
+      <c r="P42">
         <v>6646655000000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42">
+      <c r="Q42"/>
+      <c r="R42">
         <v>-14678000000.0</v>
       </c>
-      <c r="Q42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:17">
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>50</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>1.32773857E+14</v>
+      </c>
+      <c r="D45">
         <v>88743924000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>88975760000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>82756339000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1.13584869E+14</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>85938179000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>86118479000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>87876261000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>74652950000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>70605382000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>70227796000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>68730688000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>71740033000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>65639466000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>86006463832000.0</v>
+      </c>
+      <c r="C46">
+        <v>86006463832000.0</v>
+      </c>
+      <c r="D46">
         <v>88743924000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>88975760000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>82756339000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>83829740000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>85938179000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>86118479000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>87876261000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>87876261000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>70605382000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>70227796000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>68730688000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>61747650000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>65639466000000.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46">
         <v>54120096000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>70605382000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>70227796000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>68730688000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>61747650000000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+      <c r="S47"/>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-3.64764695903E+14</v>
+      </c>
+      <c r="C48">
+        <v>-3.64764695903E+14</v>
+      </c>
+      <c r="D48">
         <v>-3.2973286E+14</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-3.05780046E+14</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-2.85463957E+14</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-2.67792169E+14</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-2.37192337E+14</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-2.23965064E+14</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-2.05239009E+14</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-2.05239009E+14</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1.68785639E+14</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1.53785023E+14</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1.41271538E+14</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1.27188455E+14</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1.11914975E+14</v>
       </c>
-      <c r="O48"/>
-[...1 lines deleted...]
-      <c r="Q48">
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48">
         <v>-77416918000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>55</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>63492767000000.0</v>
+      </c>
+      <c r="D50">
         <v>33336915000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>31247835000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>34294723000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>94005176000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>48992300000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>48421252000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>48766664000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>41085257000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>21154961000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>15170731000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>39693854000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>15299473000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>42728711000000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>1.0986484715E+14</v>
+      </c>
+      <c r="C51">
+        <v>1.0986484715E+14</v>
+      </c>
+      <c r="D51">
         <v>87715418000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>82616775000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>65953140000000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="G51"/>
+      <c r="H51">
         <v>76119119000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>77721908000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>80244911000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>80244911000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>73214555000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>62289753000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>91117055000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>68497012000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>94434348000000.0</v>
       </c>
-      <c r="O51"/>
-[...1 lines deleted...]
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51">
         <v>75750039000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>60743408609000.0</v>
+      </c>
+      <c r="C52">
+        <v>60743408609000.0</v>
+      </c>
+      <c r="D52">
         <v>34802816000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>32763855000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>35782621000000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="G52"/>
+      <c r="H52">
         <v>50374936000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>50007535000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>50306894000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>50306894000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>22500938000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>16467474000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>41148791000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>16068356000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>43368429000000.0</v>
       </c>
-      <c r="O52"/>
-[...1 lines deleted...]
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52">
         <v>16496944000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
+        <v>32227862000.0</v>
+      </c>
+      <c r="C53">
+        <v>32227862000.0</v>
+      </c>
+      <c r="D53">
         <v>2791864000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>2511888000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>2096452000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>818975000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>4078000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>4162000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>4106000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>4106000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>4053000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>3989000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>3883000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>3902000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>572887000000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>6049832000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>169000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>1.81713537124E+14</v>
+      </c>
+      <c r="C55">
+        <v>1.81713537124E+14</v>
+      </c>
+      <c r="D55">
         <v>1.83183797E+14</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1.81463732E+14</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1.58244472E+14</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1.55966496E+14</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1.51807214E+14</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1.4926283E+14</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1.45566596E+14</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1.45566596E+14</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1.24841857E+14</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1.16828314E+14</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1.20093036E+14</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1.13605299E+14</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1.05380761E+14</v>
       </c>
-      <c r="O55"/>
-[...1 lines deleted...]
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55"/>
+      <c r="S55">
         <v>85321456000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>83988550534000.0</v>
+      </c>
+      <c r="C56">
+        <v>83988550534000.0</v>
+      </c>
+      <c r="D56">
         <v>87809930000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>86047876000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>67912461000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>64781629000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>55331512000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>52534890000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>47066494000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>47066494000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>46761367000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>39202312000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>44155985000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>44838620000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>36857078000000.0</v>
       </c>
-      <c r="O56"/>
-      <c r="P56">
+      <c r="Q56"/>
+      <c r="R56">
         <v>3024916000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>26692502000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>1.64151599524E+14</v>
+      </c>
+      <c r="C57">
+        <v>1.64151599524E+14</v>
+      </c>
+      <c r="D57">
         <v>1.74284917E+14</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1.84442312E+14</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1.78181056E+14</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1.71508908E+14</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1.6917178E+14</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1.63234314E+14</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1.59600839E+14</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1.59600839E+14</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>98805558000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>91686295000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>83550977000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>66225202000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1.26989362E+14</v>
       </c>
-      <c r="O57"/>
-[...1 lines deleted...]
-      <c r="Q57">
+      <c r="Q57"/>
+      <c r="R57"/>
+      <c r="S57">
         <v>87305265000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>2.71755081013E+14</v>
+      </c>
+      <c r="C58">
+        <v>2.71755081013E+14</v>
+      </c>
+      <c r="D58">
         <v>2.82465626E+14</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2.81695674E+14</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2.5611797E+14</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2.50871239E+14</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2.46810896E+14</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2.31214598E+14</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2.25572751E+14</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2.25572751E+14</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1.89374001E+14</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1.80152191E+14</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1.70903144E+14</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1.50275758E+14</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2.10202839E+14</v>
       </c>
-      <c r="O58"/>
-[...1 lines deleted...]
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58"/>
+      <c r="S58">
         <v>1.62262654E+14</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>-1.71561188584E+14</v>
+      </c>
+      <c r="C60">
+        <v>-1.71561188584E+14</v>
+      </c>
+      <c r="D60">
         <v>-1.50915049E+14</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-1.79991388E+14</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-1.77658445E+14</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-1.6471167E+14</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-1.72304004E+14</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-1.59276761E+14</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-1.57354547E+14</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-1.57354547E+14</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-1.41908829E+14</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-1.40703791E+14</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-1.28211739E+14</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-1.14109832E+14</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-1.0477004E+14</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>-76941198000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-76926520000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2">
+        <v>1.2888854E+14</v>
+      </c>
+      <c r="C2">
         <v>69296654000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41594732000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26974525000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25283958000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20385478000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B3">
+        <v>11494695000000.0</v>
+      </c>
+      <c r="C3">
         <v>9876477000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6981919000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6389755000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4891372000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4302209000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B5">
+        <v>-74558624000000.0</v>
+      </c>
+      <c r="C5">
         <v>-54061772000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-41358192000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-43751824000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-23062453000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15160741000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B6">
+        <v>-63063929000000.0</v>
+      </c>
+      <c r="C6">
         <v>-44185295000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-34376273000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-37362069000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-18171081000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10858532000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B9">
+        <v>-38460929000000.0</v>
+      </c>
+      <c r="C9">
         <v>-25277639000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-13710911000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-13046779000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9255776000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-6695130000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B10">
+        <v>-96873163000000.0</v>
+      </c>
+      <c r="C10">
         <v>-77384644000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-60173423000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-51896362000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-32009724000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-18862477000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B11">
+        <v>372571000000.0</v>
+      </c>
+      <c r="C11">
         <v>-29695000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>76925000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1062335000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>209237000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>87766000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12">
+        <v>22314539000000.0</v>
+      </c>
+      <c r="C12">
         <v>15661165000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12073433000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6527870000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3442117000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3701736000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13">
+        <v>546398000000.0</v>
+      </c>
+      <c r="C13">
         <v>621345000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>82672000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>83585000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>440284000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>248716000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B14">
+        <v>198189000000.0</v>
+      </c>
+      <c r="C14">
         <v>89585000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>74671000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>65075000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35234000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>358000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B15">
+        <v>-97041887000000.0</v>
+      </c>
+      <c r="C15">
         <v>-77265364000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-60168126000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-52887812000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-32183727000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-18949885000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-49783795000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-32183727000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-18949885000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B17">
+        <v>-99582848000000.0</v>
+      </c>
+      <c r="C17">
         <v>-77354949000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-57176212000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-49848870000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-32218961000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-18950243000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B18">
+        <v>-21728550000000.0</v>
+      </c>
+      <c r="C18">
         <v>-18485042000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11990761000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7871780000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4152096000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4305203000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B21">
+        <v>-71609773000000.0</v>
+      </c>
+      <c r="C21">
         <v>-55399158000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-41970653000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-44556247000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-27067401000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13245516000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23">
+        <v>1.62037383E+14</v>
+      </c>
+      <c r="C23">
         <v>99418173000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>69854474000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>58483993000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>43095583000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26935864000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25">
+        <v>11457244000000.0</v>
+      </c>
+      <c r="C25">
         <v>9876477000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6293965000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6715159000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5164642000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4367179000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B26">
+        <v>9899177000000.0</v>
+      </c>
+      <c r="C26">
         <v>10025329000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>14516962000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>19939898000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>9255376000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3929797000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27">
+        <v>7006306000000.0</v>
+      </c>
+      <c r="C27">
         <v>7995602000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5661737000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5213739000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2203839000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1346577000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28">
+        <v>14288829000000.0</v>
+      </c>
+      <c r="C28">
         <v>8892429000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5611548000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4119443000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2424560000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1206525000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29">
+        <v>357289000000.0</v>
+      </c>
+      <c r="C29">
         <v>-29695000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74718000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>946738000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>209237000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>87766000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30">
+        <v>33148843000000.0</v>
+      </c>
+      <c r="C30">
         <v>30121519000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28259742000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>31509468000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17811625000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6550386000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B31">
+        <v>-25263390000000.0</v>
+      </c>
+      <c r="C31">
         <v>-21985486000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-18202770000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-7340115000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4942323000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5616961000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B32">
+        <v>90427611000000.0</v>
+      </c>
+      <c r="C32">
         <v>44019015000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27883821000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13927746000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16028182000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13690348000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2">
-        <v>28133683463000.0</v>
+        <v>55143692000000.0</v>
       </c>
       <c r="C2">
+        <v>55143692000000.0</v>
+      </c>
+      <c r="D2">
+        <v>28267783000000.0</v>
+      </c>
+      <c r="E2">
         <v>23434199000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>22042866000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>29550771000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15284423000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14106687000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10354773000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10883950000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10721967000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10887158000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5343576000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8154716000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6627411000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5963839000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6486530000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7617111000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B3">
-        <v>2749306377000.0</v>
+        <v>3248752000000.0</v>
       </c>
       <c r="C3">
+        <v>3248752000000.0</v>
+      </c>
+      <c r="D3">
+        <v>2762411000000.0</v>
+      </c>
+      <c r="E3">
         <v>2703845000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2779687000000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="G3"/>
+      <c r="H3">
         <v>2676686000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2504756000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2099570000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2099570000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1858264000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1650972000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1227198000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1195217000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1785215000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1619381000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1666695000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1459443000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B5">
-        <v>-17757402098000.0</v>
+        <v>-29545092000000.0</v>
       </c>
       <c r="C5">
-        <v>-13120075000000.0</v>
+        <v>-29545092000000.0</v>
       </c>
       <c r="D5">
-        <v>-12060163000000.0</v>
-[...1 lines deleted...]
-      <c r="E5"/>
+        <v>-17842043000000.0</v>
+      </c>
+      <c r="E5">
+        <v>-14526578000000.0</v>
+      </c>
       <c r="F5">
+        <v>-12644911000000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>-8121371000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-14179453000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-10025413000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-10096629000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-8922454000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-9654148000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-11493579000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-11882246000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-9827177000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-11540423000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-8070489000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-9049927000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B6">
-        <v>-15008095721000.0</v>
+        <v>-26296340000000.0</v>
       </c>
       <c r="C6">
-        <v>-10416230000000.0</v>
+        <v>-26296340000000.0</v>
       </c>
       <c r="D6">
-        <v>-9280476000000.0</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>-15079632000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-11822733000000.0</v>
+      </c>
       <c r="F6">
+        <v>-9865224000000.0</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6">
         <v>-5444685000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-11674697000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-7925843000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7997059000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7064190000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8003176000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-10266381000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10687029000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-8041962000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-9921042000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6403794000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7590484000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B9">
-        <v>-10119331070000.0</v>
+        <v>-15731984000000.0</v>
       </c>
       <c r="C9">
+        <v>-15731984000000.0</v>
+      </c>
+      <c r="D9">
+        <v>-10167565000000.0</v>
+      </c>
+      <c r="E9">
         <v>-6824890000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-5736490000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-13054395000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2957886000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-5436449000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-3828909000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-3619483000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2467661000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2945658000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3378811000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-3689597000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3444637000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-2524537000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2608134000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2766815000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B10">
-        <v>-23724438174000.0</v>
+        <v>-35229197000000.0</v>
       </c>
       <c r="C10">
+        <v>-35229197000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-23837521000000.0</v>
+      </c>
+      <c r="E10">
         <v>-20107928000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-17698517000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-30634978000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-13278844000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-18694011000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-14776811000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14868716000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-14985401000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-13692535000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-14359165000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-15379969000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-11224245000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-13658201000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-8639717000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-14207532000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B11">
-        <v>172746580000.0</v>
+        <v>-29928000000.0</v>
       </c>
       <c r="C11">
+        <v>-29928000000.0</v>
+      </c>
+      <c r="D11">
+        <v>173570000000.0</v>
+      </c>
+      <c r="E11">
         <v>233677000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-4748000000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-26900000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>70316000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-32944000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-26839000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>18444000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-39978000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-19502000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-66516000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-983000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-6383000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1020620000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>11303000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12">
-        <v>5967036050000.0</v>
+        <v>5684105000000.0</v>
       </c>
       <c r="C12">
+        <v>5684105000000.0</v>
+      </c>
+      <c r="D12">
+        <v>5995478000000.0</v>
+      </c>
+      <c r="E12">
         <v>5581350000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5053606000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1990021000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4991829000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4514558000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4162257000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4162257000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3526722000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3237677000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2322862000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>436549000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2027884000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1880423000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1546487000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>259498000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>92</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>404676000000.0</v>
+      </c>
+      <c r="D13">
         <v>59902000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>56243000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>25577000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>318117000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>75208000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>199571000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>28449000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>16202000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>25207000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>26050000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>15213000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>8276000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>12243000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>36015000000.0</v>
       </c>
-      <c r="P13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>93</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>92415000000.0</v>
+      </c>
+      <c r="D14">
         <v>58277000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>25517000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>21980000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>19228000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>24671000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>23101000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>22673000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8181000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>17152000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>21717000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>27621000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>27715000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14623000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>10932000000.0</v>
       </c>
-      <c r="P14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B15">
-        <v>-23839184226000.0</v>
+        <v>-35101196000000.0</v>
       </c>
       <c r="C15">
+        <v>-35101196000000.0</v>
+      </c>
+      <c r="D15">
+        <v>-23952814000000.0</v>
+      </c>
+      <c r="E15">
         <v>-20316088000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-17671789000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-30575583000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-13227273000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-18741226000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-14721282000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-14819204000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-14986693000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-13628956000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-14310798000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-15285738000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-11208639000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-13640886000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-9648532000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-14203610000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-14986693000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-12513485000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-14093204000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-15285738000000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>96</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>-37536383000000.0</v>
+      </c>
+      <c r="D17">
         <v>-24011091000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-20341605000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-17693769000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-30594811000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-13251944000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-18764327000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-14841877000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-15516340000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-15003845000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-12535202000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-14120825000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-15313453000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-11223262000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-13651818000000.0</v>
       </c>
-      <c r="P17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>97</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-5239838000000.0</v>
+      </c>
+      <c r="D18">
         <v>-5935576000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5525107000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5028029000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5117126000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4916621000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4314987000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4133808000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3457962000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3501515000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2723635000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2307649000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2508847000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2015641000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1844408000000.0</v>
       </c>
-      <c r="P18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B21">
-        <v>-17097220872000.0</v>
+        <v>-29042481000000.0</v>
       </c>
       <c r="C21">
+        <v>-29042481000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-17387054000000.0</v>
+      </c>
+      <c r="E21">
         <v>-13120075000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-12060163000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-22514725000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-8121371000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-13396437000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-10029239000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-10123644000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-8922454000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-9654148000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-10985320000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-12819838000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-9825614000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-11540423000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-8070489000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-13054875000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23">
-        <v>35111573265000.0</v>
+        <v>68454188000000.0</v>
       </c>
       <c r="C23">
+        <v>68454188000000.0</v>
+      </c>
+      <c r="D23">
+        <v>35487272000000.0</v>
+      </c>
+      <c r="E23">
         <v>29729384000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>28366539000000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>20447908000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>22066675000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>16555103000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>17388111000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>17176760000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>17595648000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>12950085000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>17284957000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>13008388000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>14979725000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11948885000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>17905171000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>104</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>3211301000000.0</v>
+      </c>
+      <c r="D25">
         <v>2762411000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2703845000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2779687000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2591639000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2676686000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2504756000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2099570000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1811176000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1858264000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1464207000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1160318000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1252391000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1785215000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1619381000000.0</v>
       </c>
-      <c r="P25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B26">
-        <v>2666399562000.0</v>
+        <v>2869357000000.0</v>
       </c>
       <c r="C26">
+        <v>2869357000000.0</v>
+      </c>
+      <c r="D26">
+        <v>2679109000000.0</v>
+      </c>
+      <c r="E26">
         <v>2335125000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2015586000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2678370000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2091725000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2662530000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2617478199000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2626801000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3658895538000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3644612000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5179913000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5898324000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>3593736000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>6871280000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3576558000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3988922000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27">
+        <v>1469108000000.0</v>
+      </c>
+      <c r="C27">
+        <v>1469108000000.0</v>
+      </c>
+      <c r="D27">
         <v>1837021000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2127023000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1573154000000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>2050062000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1523054000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1713130000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1982864000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1462236000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1291907000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1277860000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1852529000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1069610000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>969914000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1321686000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>935463000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28">
+        <v>8342882000000.0</v>
+      </c>
+      <c r="C28">
+        <v>8342882000000.0</v>
+      </c>
+      <c r="D28">
         <v>2495020000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1273482000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2177445000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6532845000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1411148000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2313737000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1344055000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1344055000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1301200000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1633016000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1215608000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2028829000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>857868000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>586689000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>536626000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>721838000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>108</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-45210000000.0</v>
+      </c>
+      <c r="D29">
         <v>173570000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>233677000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4748000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-40167000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-26900000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>70316000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-26839000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>83300000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>18444000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-26466000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-560000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-66516000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-983000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-6383000000.0</v>
       </c>
-      <c r="P29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30">
-        <v>6977889802000.0</v>
+        <v>13310496000000.0</v>
       </c>
       <c r="C30">
+        <v>13310496000000.0</v>
+      </c>
+      <c r="D30">
+        <v>7219489000000.0</v>
+      </c>
+      <c r="E30">
         <v>6295185000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6323673000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>39011101000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5163485000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7959988000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6200330000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6504161000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6454793000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6708490000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7606509000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9130241000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6380977000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9015886000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5462355000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10288060000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B31">
-        <v>-6627217275000.0</v>
+        <v>-6186716000000.0</v>
       </c>
       <c r="C31">
+        <v>-6186716000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-6450467000000.0</v>
+      </c>
+      <c r="E31">
         <v>-6987853000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-5638354000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-3003127000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-5157473000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-5297574000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-4747572000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-4747572000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-6062947000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-4038387000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-3373845000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2560131000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1398631000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2117778000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-569228000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1152657000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B32">
-        <v>18014352367000.0</v>
+        <v>39411708000000.0</v>
       </c>
       <c r="C32">
+        <v>39411708000000.0</v>
+      </c>
+      <c r="D32">
+        <v>18100218000000.0</v>
+      </c>
+      <c r="E32">
         <v>16609309000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>16306376000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>16496376000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>12326537000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>8670238000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>6525864000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>7264467000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>8254306000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>7941500000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1964765000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>4465119000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3182774000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3439302000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>3878396000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4850296000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>6006600455000.0</v>
+      </c>
+      <c r="C2">
         <v>4858767000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4271442000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3024916000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>827742000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1515439000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>23413589982000</v>
+      </c>
+      <c r="C3">
         <v>16689295000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24953280000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23337793000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6007925000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9672214000000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>4915271734000.0</v>
+      </c>
+      <c r="C6">
         <v>2429503000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>487639000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1336715000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2197174000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-687697000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B7">
+        <v>-2269115481000.0</v>
+      </c>
+      <c r="C7">
         <v>2958315000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-17214727000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2274128000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10561600000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>567153000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>-3984675933000.0</v>
+      </c>
+      <c r="C9">
         <v>-7931433000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>531268000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>622707000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7406143000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-168774000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>-14218965820000.0</v>
+      </c>
+      <c r="C10">
         <v>-6749753000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12329479000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-20241698000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3857721000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4075287000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>17792820000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>760098000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2940176000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10163002000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8884867000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4731357000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-447957000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-57834000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-399184000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B14">
+        <v>12098359844000.0</v>
+      </c>
+      <c r="C14">
         <v>9876477000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6981919000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6389755000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4891372000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4302209000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>498959000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15">
+        <v>498959000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B16">
+        <v>10921872189000.0</v>
+      </c>
+      <c r="C16">
         <v>7288270000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4759081000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4361631000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3024916000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>827742000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>-68470180528000.0</v>
+      </c>
+      <c r="C18">
         <v>-47157756000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-78602646000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-71205439000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-34977013000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19021380000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B19">
+        <v>-10491000000.0</v>
+      </c>
+      <c r="C19">
         <v>-16025837000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-23491181000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-16038946000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2420050000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1838972000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B20">
+        <v>63529836000000.0</v>
+      </c>
+      <c r="C20">
         <v>21994658000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>25407077000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6963784000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>9988508000000.0</v>
       </c>
-      <c r="F20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>13649395000000.0</v>
+      </c>
+      <c r="C21">
         <v>27003913000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>46864010000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>46022968000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19365646000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>591712000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22">
+        <v>-98109732086000.0</v>
+      </c>
+      <c r="C22">
         <v>-77265364000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-60250348000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-52958697000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-32218961000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-18950243000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>132</v>
+      </c>
+      <c r="B23">
+        <v>27000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>1421444000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-41649000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9988508000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9862062000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B24">
+        <v>-4488180219000.0</v>
+      </c>
+      <c r="C24">
         <v>3850340000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1517506000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2212974000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8308667000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7864262000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>42846367082000.0</v>
+      </c>
+      <c r="C25">
         <v>33967039000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16705981000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>28686000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8769565000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4658135000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B27">
+        <v>111573000000.0</v>
+      </c>
+      <c r="C27">
         <v>81693000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>150103000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8384037000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8223025000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4528195000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B28">
+        <v>78636675621000.0</v>
+      </c>
+      <c r="C28">
         <v>48998571000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>77420664000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70317469000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28855195000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10453774000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>-45056590546000.0</v>
+      </c>
+      <c r="C29">
         <v>-30468461000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-53649366000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-47867646000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-28969088000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9349166000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>-27328256976000.0</v>
+      </c>
+      <c r="C30">
         <v>-16025837000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-23017340000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-21124819000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2420050000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1838972000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>9445540702000.0</v>
+      </c>
+      <c r="C2">
+        <v>9445540702000.0</v>
+      </c>
+      <c r="D2">
         <v>17513918000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5142533000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7288271000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3297463000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3681763000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3720147000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4858766000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4858766000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2267667000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4390368000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4271442000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1854601000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1926496000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1690569000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3024916000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2277911000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>7738185605000</v>
+      </c>
+      <c r="C3">
+        <v>7738185605000</v>
+      </c>
+      <c r="D3">
         <v>6586195000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5300879000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3642497000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6111536000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3170111000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2617944000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4807718000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4807718000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4295847000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8127194000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7599814000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5007308000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7144328000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3128712000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2401324000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1865704000000</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>1476331487000.0</v>
+      </c>
+      <c r="C6">
+        <v>1476331487000.0</v>
+      </c>
+      <c r="D6">
         <v>-5476441000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>12371385000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2145738000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4198373000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-384300000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-38384000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1138619000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1138619000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1554731000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2122701000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>118926000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2416841000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-71895000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>235927000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1334347000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>747005000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B7">
+        <v>5519710954000.0</v>
+      </c>
+      <c r="C7">
+        <v>5519710954000.0</v>
+      </c>
+      <c r="D7">
         <v>1625792000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1499412000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-7820906000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>10121868000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2932661000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>262440000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-4427001000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-4427001000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-6244272000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5304864000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-4896484000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1382002000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3212743000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3315898000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1321116000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>482246000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>-7805947794000.0</v>
+      </c>
+      <c r="C9">
+        <v>-7805947794000.0</v>
+      </c>
+      <c r="D9">
         <v>184911000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1059792000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2518416000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-4531179000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-4241689000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1480323000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1110933000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1110933000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-5788093000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2317604000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1867725000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>4208756000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-4673026000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1580075000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-493098000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-754278000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>2939802588000.0</v>
+      </c>
+      <c r="C10">
+        <v>2939802588000.0</v>
+      </c>
+      <c r="D10">
         <v>-4719885000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-4246192000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8006449000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-414419000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2352450000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4547091000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1093508000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1093508000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-23028000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>61185000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-6479648000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-10724979000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-5560521000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3223780000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-732418000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1351701000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-9849929000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2993044000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-6633433000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7994080000000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>4769956000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3717191000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5303722000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2608857000000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-433151000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>64762000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-284561000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-95855000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>124</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>3211301000000.0</v>
+      </c>
+      <c r="D14">
         <v>2762411000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2703845000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2779687000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2591639000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2676686000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2504756000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2099570000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2099570000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1858264000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1650972000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1160318000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1195217000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1785215000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1619381000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1666695000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1536289000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...3 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
+        <v>461917000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B16">
+        <v>10921872189000.0</v>
+      </c>
+      <c r="C16">
+        <v>10921872189000.0</v>
+      </c>
+      <c r="D16">
         <v>12037477000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>17513918000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5142533000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7288270000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3297463000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3681763000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3720147000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3720147000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3822398000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2267667000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4390368000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4271442000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1854601000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1926496000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1690569000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3024916000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>-14539066372000.0</v>
+      </c>
+      <c r="C18">
+        <v>-14539066372000.0</v>
+      </c>
+      <c r="D18">
         <v>-17771846000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-16901316000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-18728033000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5098410000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-14362478000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-10480217000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-17216817000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-17216817000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-28748521000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10154417000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-26758895000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-15106970000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-17092381000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-9541287000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-11569447000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-8173348000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>129</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-6776915000000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-7650447000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-4818031000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-6530192000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>1339473000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-6544983000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-4297897000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-4610212000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4295847000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-8127194000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6131739000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4936401000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-5782859000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-3145229000000.0</v>
       </c>
-      <c r="P19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>21994658000000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>131</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>49471000000.0</v>
+      </c>
+      <c r="D21">
         <v>-13047018000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13638055000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>13008887000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4909561000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>15132456000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>16528307000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7992649000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>19549391000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>17216893000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22">
+        <v>-35037422841000.0</v>
+      </c>
+      <c r="C22">
+        <v>-35037422841000.0</v>
+      </c>
+      <c r="D22">
         <v>-24011091000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-20341605000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-17693769000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-32698974618750.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-13227273000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-18764327000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-14841877000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-14841877000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-15003845000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-12535202000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-14120825000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-15313453000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-11223262000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-13651818000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-9660337000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-14218835000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>132</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
         <v>2294395000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>18000018000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5000052000000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-5875000000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>13169755000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>64818000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>74904000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>13778711000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13778711000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5875000000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>275480000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>21609605000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>646655000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6000000000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3959339000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B24">
+        <v>-321015066000.0</v>
+      </c>
+      <c r="C24">
+        <v>-321015066000.0</v>
+      </c>
+      <c r="D24">
         <v>-190720000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1115130000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>101916000000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="G24"/>
+      <c r="H24">
         <v>2514887000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>425715000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>520073000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>509821000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-132500000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1468075000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>70907000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1361469000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-16517000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>226867000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1292104000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>22746526589000.0</v>
+      </c>
+      <c r="C25">
+        <v>22746526589000.0</v>
+      </c>
+      <c r="D25">
         <v>8187121000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>7293081000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7667802000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-78748000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2324121000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>8087650000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4739168000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4739168000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-5062821000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3549334000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1302090000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2636572000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2702737000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2303964000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2367442000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5892656000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>-1000000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>136</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>39052000000.0</v>
+      </c>
+      <c r="D27">
         <v>76586000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>9537000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>-13602000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>10794000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>-1054000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>24073000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>47880000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>47880000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4515723000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2809000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5124159000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2588739000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2499451000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2193867000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1493457000000.0</v>
       </c>
-      <c r="Q27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:17">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B28">
+        <v>15632119756000.0</v>
+      </c>
+      <c r="C28">
+        <v>15632119756000.0</v>
+      </c>
+      <c r="D28">
         <v>12735315000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>31638073000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>18008939000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9715439000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9257455000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>14513940000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>15501651000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>15501651000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>30307018000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7992649000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>25424391000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>17492373000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>15654239000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>9820533000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>9977958000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7449564000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>-6800880767000.0</v>
+      </c>
+      <c r="C29">
+        <v>-6800880767000.0</v>
+      </c>
+      <c r="D29">
         <v>-11185651000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-11600437000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-15085536000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1013126000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-11192367000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-7862273000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-12409099000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-12409099000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-24452674000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-2027223000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-19159081000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-10099662000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-9948053000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-6412575000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-9168123000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-6307644000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>-7898149818000.0</v>
+      </c>
+      <c r="C30">
+        <v>-7898149818000.0</v>
+      </c>
+      <c r="D30">
         <v>-6776915000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-7650447000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-4818031000000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>1339473000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-6544983000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-4297897000000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-4295847000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-8127194000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6131739000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4936401000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5782859000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-3145229000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2174457000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-377193000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>