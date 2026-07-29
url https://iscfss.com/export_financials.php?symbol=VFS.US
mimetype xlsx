--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2028,51 +2028,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
@@ -2112,51 +2112,51 @@
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
         <v>80</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>32376896503000.0</v>
+        <v>37228053000000.0</v>
       </c>
       <c r="C2">
         <v>32376896503000.0</v>
       </c>
       <c r="D2">
         <v>28300071000000.0</v>
       </c>
       <c r="E2">
         <v>22043372000000.0</v>
       </c>
       <c r="F2">
         <v>19927936000000.0</v>
       </c>
       <c r="G2">
         <v>20791192000000.0</v>
       </c>
       <c r="H2">
         <v>14321429000000.0</v>
       </c>
       <c r="I2">
         <v>10813035000000.0</v>
       </c>
       <c r="J2">
         <v>7688438000000.0</v>
       </c>
@@ -2213,51 +2213,51 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
-        <v>-572450144000.0</v>
+        <v>141282000000.0</v>
       </c>
       <c r="C5">
         <v>-572450144000.0</v>
       </c>
       <c r="D5">
         <v>-976748000000.0</v>
       </c>
       <c r="E5">
         <v>-727557000000.0</v>
       </c>
       <c r="F5">
         <v>-711757000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>-253078000000.0</v>
       </c>
       <c r="I5">
         <v>-464216000000.0</v>
       </c>
       <c r="J5">
         <v>-348292000000.0</v>
       </c>
       <c r="K5">
         <v>-348292000000.0</v>
@@ -2290,102 +2290,106 @@
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>7010354000000.0</v>
+      </c>
       <c r="C7">
         <v>6871393000000.0</v>
       </c>
       <c r="D7">
         <v>7533571000000.0</v>
       </c>
       <c r="E7">
         <v>7928277000000.0</v>
       </c>
       <c r="F7">
         <v>5234644000000.0</v>
       </c>
       <c r="G7">
         <v>5575126000000.0</v>
       </c>
       <c r="H7">
         <v>5877616000000.0</v>
       </c>
       <c r="I7">
         <v>6420940000000.0</v>
       </c>
       <c r="J7">
         <v>6711448000000.0</v>
       </c>
       <c r="K7">
         <v>6602925000000.0</v>
       </c>
       <c r="L7">
         <v>6381144000000.0</v>
       </c>
       <c r="M7">
         <v>6388030000000.0</v>
       </c>
       <c r="N7">
         <v>6764391000000.0</v>
       </c>
       <c r="O7">
         <v>4025234000000.0</v>
       </c>
       <c r="P7">
         <v>3495956000000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>9867220000000.0</v>
+      </c>
       <c r="C8">
         <v>9867220000000.0</v>
       </c>
       <c r="D8">
         <v>9867220000000.0</v>
       </c>
       <c r="E8">
         <v>9867220000000.0</v>
       </c>
       <c r="F8">
         <v>9867167000000.0</v>
       </c>
       <c r="G8">
         <v>9867167000000.0</v>
       </c>
       <c r="H8">
         <v>9867167000000.0</v>
       </c>
       <c r="I8">
         <v>9861943000000.0</v>
       </c>
       <c r="J8">
         <v>9861943000000.0</v>
       </c>
       <c r="K8">
@@ -2416,51 +2420,51 @@
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
-        <v>10921872189000.0</v>
+        <v>5505470000000.0</v>
       </c>
       <c r="C10">
         <v>10921872189000.0</v>
       </c>
       <c r="D10">
         <v>8800061000000.0</v>
       </c>
       <c r="E10">
         <v>13772585000000.0</v>
       </c>
       <c r="F10">
         <v>2398559000000.0</v>
       </c>
       <c r="G10">
         <v>3306793000000.0</v>
       </c>
       <c r="H10">
         <v>1892408000000.0</v>
       </c>
       <c r="I10">
         <v>2382144000000.0</v>
       </c>
       <c r="J10">
         <v>2959316000000.0</v>
       </c>
@@ -2496,51 +2500,51 @@
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
-        <v>10954100051000.0</v>
+        <v>7862648000000.0</v>
       </c>
       <c r="C12">
         <v>10954100051000.0</v>
       </c>
       <c r="D12">
         <v>11591925000000.0</v>
       </c>
       <c r="E12">
         <v>16284473000000.0</v>
       </c>
       <c r="F12">
         <v>4495011000000.0</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>1896486000000.0</v>
       </c>
       <c r="I12">
         <v>2386306000000.0</v>
       </c>
       <c r="J12">
         <v>2963422000000.0</v>
       </c>
       <c r="K12">
         <v>2963422000000.0</v>
@@ -2551,51 +2555,51 @@
       <c r="M12">
         <v>1604642000000.0</v>
       </c>
       <c r="N12">
         <v>3751217000000.0</v>
       </c>
       <c r="O12">
         <v>4275344000000.0</v>
       </c>
       <c r="P12">
         <v>1854601000000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12">
         <v>3024916000000.0</v>
       </c>
       <c r="S12">
         <v>3025085000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
-        <v>9865344085000.0</v>
+        <v>9867220000000.0</v>
       </c>
       <c r="C13">
         <v>9865344085000.0</v>
       </c>
       <c r="D13">
         <v>9867220000000.0</v>
       </c>
       <c r="E13">
         <v>9867220000000.0</v>
       </c>
       <c r="F13">
         <v>9867167000000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>9867167000000.0</v>
       </c>
       <c r="I13">
         <v>9861943000000.0</v>
       </c>
       <c r="J13">
         <v>9861943000000.0</v>
       </c>
       <c r="K13">
         <v>9861943000000.0</v>
@@ -2604,51 +2608,51 @@
         <v>7621603000000.0</v>
       </c>
       <c r="M13">
         <v>871021000000.0</v>
       </c>
       <c r="N13">
         <v>871021000000.0</v>
       </c>
       <c r="O13">
         <v>871021000000.0</v>
       </c>
       <c r="P13">
         <v>553892000000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13">
         <v>553892000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>2339146000.0</v>
+        <v>2339536000.0</v>
       </c>
       <c r="C14">
         <v>2339146000.0</v>
       </c>
       <c r="D14">
         <v>2339429000.0</v>
       </c>
       <c r="E14">
         <v>2338813000.0</v>
       </c>
       <c r="F14">
         <v>2338813000.0</v>
       </c>
       <c r="G14">
         <v>2338812496.0</v>
       </c>
       <c r="H14">
         <v>2338696000.0</v>
       </c>
       <c r="I14">
         <v>2338286000.0</v>
       </c>
       <c r="J14">
         <v>2337863000.0</v>
       </c>
@@ -2686,51 +2690,51 @@
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16">
-        <v>98623237000.0</v>
+        <v>2471181000000.0</v>
       </c>
       <c r="C16">
         <v>98623237000.0</v>
       </c>
       <c r="D16">
         <v>2150088000000.0</v>
       </c>
       <c r="E16">
         <v>2019403000000.0</v>
       </c>
       <c r="F16">
         <v>1885056000000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>2353219000000.0</v>
       </c>
       <c r="I16">
         <v>2186388000000.0</v>
       </c>
       <c r="J16">
         <v>810344000000.0</v>
       </c>
       <c r="K16">
         <v>810344000000.0</v>
@@ -2845,51 +2849,51 @@
         <v>272203000000.0</v>
       </c>
       <c r="M20">
         <v>272203000000.0</v>
       </c>
       <c r="N20">
         <v>272203000000.0</v>
       </c>
       <c r="O20">
         <v>272203000000.0</v>
       </c>
       <c r="P20">
         <v>272203000000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20">
         <v>272203000000.0</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
-        <v>1207175446000.0</v>
+        <v>1170318000000.0</v>
       </c>
       <c r="C21">
         <v>1207175446000.0</v>
       </c>
       <c r="D21">
         <v>1057647000000.0</v>
       </c>
       <c r="E21">
         <v>1028919000000.0</v>
       </c>
       <c r="F21">
         <v>1075912000000.0</v>
       </c>
       <c r="G21">
         <v>1164635000000.0</v>
       </c>
       <c r="H21">
         <v>1170472000000.0</v>
       </c>
       <c r="I21">
         <v>1222526000000.0</v>
       </c>
       <c r="J21">
         <v>1307720000000.0</v>
       </c>
@@ -2900,51 +2904,51 @@
         <v>1535181000000.0</v>
       </c>
       <c r="M21">
         <v>1515011000000.0</v>
       </c>
       <c r="N21">
         <v>1537757000000.0</v>
       </c>
       <c r="O21">
         <v>1461071000000.0</v>
       </c>
       <c r="P21">
         <v>1287065000000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21">
         <v>3163588000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>45785135935000.0</v>
+        <v>37160957000000.0</v>
       </c>
       <c r="C22">
         <v>45785135935000.0</v>
       </c>
       <c r="D22">
         <v>37666323000000.0</v>
       </c>
       <c r="E22">
         <v>34976865000000.0</v>
       </c>
       <c r="F22">
         <v>32873560000000.0</v>
       </c>
       <c r="G22">
         <v>27907030000000.0</v>
       </c>
       <c r="H22">
         <v>31524062000000.0</v>
       </c>
       <c r="I22">
         <v>29643327000000.0</v>
       </c>
       <c r="J22">
         <v>26711521000000.0</v>
       </c>
@@ -2955,51 +2959,51 @@
         <v>24408253000000.0</v>
       </c>
       <c r="M22">
         <v>24022069000000.0</v>
       </c>
       <c r="N22">
         <v>24779582000000.0</v>
       </c>
       <c r="O22">
         <v>21607277000000.0</v>
       </c>
       <c r="P22">
         <v>12514181000000.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22">
         <v>6683685000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
-        <v>1.81713537124E+14</v>
+        <v>1.85175747E+14</v>
       </c>
       <c r="C23">
         <v>1.81713537124E+14</v>
       </c>
       <c r="D23">
         <v>1.83183797E+14</v>
       </c>
       <c r="E23">
         <v>1.81463732E+14</v>
       </c>
       <c r="F23">
         <v>1.58244472E+14</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>1.51807214E+14</v>
       </c>
       <c r="I23">
         <v>1.4926283E+14</v>
       </c>
       <c r="J23">
         <v>1.45566596E+14</v>
       </c>
       <c r="K23">
         <v>1.45566596E+14</v>
@@ -3009,51 +3013,53 @@
       </c>
       <c r="M23">
         <v>1.16828314E+14</v>
       </c>
       <c r="N23">
         <v>1.20093036E+14</v>
       </c>
       <c r="O23">
         <v>1.13605299E+14</v>
       </c>
       <c r="P23">
         <v>1.05380761E+14</v>
       </c>
       <c r="Q23"/>
       <c r="R23">
         <v>-76941198000000.0</v>
       </c>
       <c r="S23">
         <v>85321456000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>29</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>48328478000000.0</v>
+      </c>
       <c r="C24">
         <v>59601532000000.0</v>
       </c>
       <c r="D24">
         <v>46844932000000.0</v>
       </c>
       <c r="E24">
         <v>43440663000000.0</v>
       </c>
       <c r="F24">
         <v>26423773000000.0</v>
       </c>
       <c r="G24">
         <v>46816171000000.0</v>
       </c>
       <c r="H24">
         <v>21249203000000.0</v>
       </c>
       <c r="I24">
         <v>22879716000000.0</v>
       </c>
       <c r="J24">
         <v>24766799000000.0</v>
       </c>
       <c r="K24">
@@ -3083,51 +3089,53 @@
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>31</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>6229083000000.0</v>
+      </c>
       <c r="C26">
         <v>6877009000000.0</v>
       </c>
       <c r="D26">
         <v>1945365000000.0</v>
       </c>
       <c r="E26">
         <v>1956865000000.0</v>
       </c>
       <c r="F26">
         <v>2121109000000.0</v>
       </c>
       <c r="G26">
         <v>2084142000000.0</v>
       </c>
       <c r="H26">
         <v>2111312000000.0</v>
       </c>
       <c r="I26">
         <v>2101075000000.0</v>
       </c>
       <c r="J26">
         <v>2150772000000.0</v>
       </c>
       <c r="K26">
@@ -3156,51 +3164,51 @@
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
-        <v>98942974961000.0</v>
+        <v>86222989000000.0</v>
       </c>
       <c r="C28">
         <v>98942974961000.0</v>
       </c>
       <c r="D28">
         <v>78915357000000.0</v>
       </c>
       <c r="E28">
         <v>68844190000000.0</v>
       </c>
       <c r="F28">
         <v>63554581000000.0</v>
       </c>
       <c r="G28">
         <v>1.37514554E+14</v>
       </c>
       <c r="H28">
         <v>74226711000000.0</v>
       </c>
       <c r="I28">
         <v>75339764000000.0</v>
       </c>
       <c r="J28">
         <v>77285595000000.0</v>
       </c>
@@ -3212,51 +3220,53 @@
       </c>
       <c r="M28">
         <v>60689100000000.0</v>
       </c>
       <c r="N28">
         <v>87376258000000.0</v>
       </c>
       <c r="O28">
         <v>64225570000000.0</v>
       </c>
       <c r="P28">
         <v>92579747000000.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28">
         <v>3024916000000.0</v>
       </c>
       <c r="S28">
         <v>72725123000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>34</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-1.06756174E+14</v>
+      </c>
       <c r="C29">
         <v>-50842284000000.0</v>
       </c>
       <c r="D29">
         <v>-70733202000000.0</v>
       </c>
       <c r="E29">
         <v>-1.0530289E+14</v>
       </c>
       <c r="F29">
         <v>-1.16939949E+14</v>
       </c>
       <c r="G29">
         <v>-23890323000000.0</v>
       </c>
       <c r="H29">
         <v>-1.02062501E+14</v>
       </c>
       <c r="I29">
         <v>-87975793000000.0</v>
       </c>
       <c r="J29">
         <v>-83821084000000.0</v>
       </c>
       <c r="K29">
@@ -3264,51 +3274,51 @@
       </c>
       <c r="L29">
         <v>-75075418000000.0</v>
       </c>
       <c r="M29">
         <v>-84802068000000.0</v>
       </c>
       <c r="N29">
         <v>-43859075000000.0</v>
       </c>
       <c r="O29">
         <v>-49638054000000.0</v>
       </c>
       <c r="P29">
         <v>-13831648000000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>13159448711000.0</v>
+        <v>25450104000000.0</v>
       </c>
       <c r="C30">
         <v>13159448711000.0</v>
       </c>
       <c r="D30">
         <v>25556103000000.0</v>
       </c>
       <c r="E30">
         <v>21998405000000.0</v>
       </c>
       <c r="F30">
         <v>19772165000000.0</v>
       </c>
       <c r="G30">
         <v>5605064000000.0</v>
       </c>
       <c r="H30">
         <v>15519973000000.0</v>
       </c>
       <c r="I30">
         <v>15423405000000.0</v>
       </c>
       <c r="J30">
         <v>12355253000000.0</v>
       </c>
@@ -3349,51 +3359,53 @@
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31">
         <v>-1.43716213E+14</v>
       </c>
       <c r="M31">
         <v>-1.42491005E+14</v>
       </c>
       <c r="N31">
         <v>-1.30021699E+14</v>
       </c>
       <c r="O31">
         <v>-1.15843106E+14</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>37</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-91668197000000.0</v>
+      </c>
       <c r="C32">
         <v>-79319217000000.0</v>
       </c>
       <c r="D32">
         <v>-86474987000000.0</v>
       </c>
       <c r="E32">
         <v>-98394436000000.0</v>
       </c>
       <c r="F32">
         <v>-1.10268595E+14</v>
       </c>
       <c r="G32">
         <v>-1.06727279E+14</v>
       </c>
       <c r="H32">
         <v>-1.13840268E+14</v>
       </c>
       <c r="I32">
         <v>-1.10699424E+14</v>
       </c>
       <c r="J32">
         <v>-1.12534345E+14</v>
       </c>
       <c r="K32">
@@ -3401,51 +3413,51 @@
       </c>
       <c r="L32">
         <v>-52044191000000.0</v>
       </c>
       <c r="M32">
         <v>-52483983000000.0</v>
       </c>
       <c r="N32">
         <v>-39394992000000.0</v>
       </c>
       <c r="O32">
         <v>-21386582000000.0</v>
       </c>
       <c r="P32">
         <v>-90132284000000.0</v>
       </c>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
-        <v>97724986564000.0</v>
+        <v>1.01492311E+14</v>
       </c>
       <c r="C33">
         <v>97724986564000.0</v>
       </c>
       <c r="D33">
         <v>95373867000000.0</v>
       </c>
       <c r="E33">
         <v>95415856000000.0</v>
       </c>
       <c r="F33">
         <v>90332011000000.0</v>
       </c>
       <c r="G33">
         <v>91184867000000.0</v>
       </c>
       <c r="H33">
         <v>96475702000000.0</v>
       </c>
       <c r="I33">
         <v>96727940000000.0</v>
       </c>
       <c r="J33">
         <v>98500102000000.0</v>
       </c>
@@ -3457,51 +3469,53 @@
       </c>
       <c r="M33">
         <v>77626002000000.0</v>
       </c>
       <c r="N33">
         <v>75937051000000.0</v>
       </c>
       <c r="O33">
         <v>68766679000000.0</v>
       </c>
       <c r="P33">
         <v>68523683000000.0</v>
       </c>
       <c r="Q33"/>
       <c r="R33">
         <v>-3024916000000.0</v>
       </c>
       <c r="S33">
         <v>58628954000000.0</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>39</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>19089541000000.0</v>
+      </c>
       <c r="C34">
         <v>15838759000000.0</v>
       </c>
       <c r="D34">
         <v>10018949000000.0</v>
       </c>
       <c r="E34">
         <v>9024517000000.0</v>
       </c>
       <c r="F34">
         <v>7699480000000.0</v>
       </c>
       <c r="G34">
         <v>3549822000000.0</v>
       </c>
       <c r="H34">
         <v>5002832000000.0</v>
       </c>
       <c r="I34">
         <v>3886466000000.0</v>
       </c>
       <c r="J34">
         <v>2930699000000.0</v>
       </c>
       <c r="K34">
@@ -3509,51 +3523,51 @@
       </c>
       <c r="L34">
         <v>19079047000000.0</v>
       </c>
       <c r="M34">
         <v>6432066000000.0</v>
       </c>
       <c r="N34">
         <v>5745628000000.0</v>
       </c>
       <c r="O34">
         <v>606429000000.0</v>
       </c>
       <c r="P34">
         <v>607167000000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
-        <v>1.07603481278E+14</v>
+        <v>1.0980561E+14</v>
       </c>
       <c r="C35">
         <v>1.07603481278E+14</v>
       </c>
       <c r="D35">
         <v>1.08180709E+14</v>
       </c>
       <c r="E35">
         <v>97253362000000.0</v>
       </c>
       <c r="F35">
         <v>77936914000000.0</v>
       </c>
       <c r="G35">
         <v>79362331000000.0</v>
       </c>
       <c r="H35">
         <v>77639116000000.0</v>
       </c>
       <c r="I35">
         <v>67980284000000.0</v>
       </c>
       <c r="J35">
         <v>65971912000000.0</v>
       </c>
@@ -3564,51 +3578,51 @@
         <v>90568443000000.0</v>
       </c>
       <c r="M35">
         <v>88465896000000.0</v>
       </c>
       <c r="N35">
         <v>87352167000000.0</v>
       </c>
       <c r="O35">
         <v>84050556000000.0</v>
       </c>
       <c r="P35">
         <v>83213477000000.0</v>
       </c>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35">
         <v>74957389000000.0</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
-        <v>187030471000.0</v>
+        <v>4813718000000.0</v>
       </c>
       <c r="C36">
         <v>187030471000.0</v>
       </c>
       <c r="D36">
         <v>3626931000000.0</v>
       </c>
       <c r="E36">
         <v>3454312000000.0</v>
       </c>
       <c r="F36">
         <v>4378651000000.0</v>
       </c>
       <c r="G36">
         <v>1781791000000.0</v>
       </c>
       <c r="H36">
         <v>7255739000000.0</v>
       </c>
       <c r="I36">
         <v>7285860000000.0</v>
       </c>
       <c r="J36">
         <v>6145020000000.0</v>
       </c>
@@ -3644,86 +3658,86 @@
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38">
-        <v>26295.0</v>
+        <v>26318.0</v>
       </c>
       <c r="C38">
         <v>26295.0</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>5667724000000.0</v>
       </c>
       <c r="M38">
         <v>5301378000000.0</v>
       </c>
       <c r="N38">
         <v>5107081000000.0</v>
       </c>
       <c r="O38">
         <v>4589423000000.0</v>
       </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>14089865837000.0</v>
+        <v>13209727000000.0</v>
       </c>
       <c r="C39">
         <v>14089865837000.0</v>
       </c>
       <c r="D39">
         <v>12995579000000.0</v>
       </c>
       <c r="E39">
         <v>12788133000000.0</v>
       </c>
       <c r="F39">
         <v>10771725000000.0</v>
       </c>
       <c r="G39"/>
       <c r="H39">
         <v>6390991000000.0</v>
       </c>
       <c r="I39">
         <v>5081852000000.0</v>
       </c>
       <c r="J39">
         <v>5036298000000.0</v>
       </c>
       <c r="K39">
         <v>5036298000000.0</v>
@@ -3732,51 +3746,51 @@
         <v>18009648000000.0</v>
       </c>
       <c r="M39">
         <v>13198801000000.0</v>
       </c>
       <c r="N39">
         <v>15180629000000.0</v>
       </c>
       <c r="O39">
         <v>18284932000000.0</v>
       </c>
       <c r="P39">
         <v>22157213000000.0</v>
       </c>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39">
         <v>16383745000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
-        <v>70932671175000.0</v>
+        <v>97955523000000.0</v>
       </c>
       <c r="C40">
         <v>70932671175000.0</v>
       </c>
       <c r="D40">
         <v>1.09031942E+14</v>
       </c>
       <c r="E40">
         <v>1.27615682E+14</v>
       </c>
       <c r="F40">
         <v>1.20585443E+14</v>
       </c>
       <c r="G40">
         <v>26064769000000.0</v>
       </c>
       <c r="H40">
         <v>1.02122196E+14</v>
       </c>
       <c r="I40">
         <v>1.02413744E+14</v>
       </c>
       <c r="J40">
         <v>1.00795163E+14</v>
       </c>
@@ -3818,51 +3832,51 @@
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
         <v>39854826000000.0</v>
       </c>
       <c r="M41">
         <v>39222117000000.0</v>
       </c>
       <c r="N41">
         <v>37383903000000.0</v>
       </c>
       <c r="O41">
         <v>31621900000000.0</v>
       </c>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
-        <v>1.839106133773E+14</v>
+        <v>1.93754007E+14</v>
       </c>
       <c r="C42">
         <v>1.839106133773E+14</v>
       </c>
       <c r="D42">
         <v>1.69927339E+14</v>
       </c>
       <c r="E42">
         <v>1.16648995E+14</v>
       </c>
       <c r="F42">
         <v>98650102000000.0</v>
       </c>
       <c r="G42"/>
       <c r="H42">
         <v>55274244000000.0</v>
       </c>
       <c r="I42">
         <v>55290576000000.0</v>
       </c>
       <c r="J42">
         <v>38370811000000.0</v>
       </c>
       <c r="K42">
         <v>38370811000000.0</v>
@@ -3916,51 +3930,53 @@
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>50</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>89279192000000.0</v>
+      </c>
       <c r="C45">
         <v>1.32773857E+14</v>
       </c>
       <c r="D45">
         <v>88743924000000.0</v>
       </c>
       <c r="E45">
         <v>88975760000000.0</v>
       </c>
       <c r="F45">
         <v>82756339000000.0</v>
       </c>
       <c r="G45">
         <v>1.13584869E+14</v>
       </c>
       <c r="H45">
         <v>85938179000000.0</v>
       </c>
       <c r="I45">
         <v>86118479000000.0</v>
       </c>
       <c r="J45">
         <v>87876261000000.0</v>
       </c>
       <c r="K45">
@@ -3968,51 +3984,51 @@
       </c>
       <c r="L45">
         <v>70605382000000.0</v>
       </c>
       <c r="M45">
         <v>70227796000000.0</v>
       </c>
       <c r="N45">
         <v>68730688000000.0</v>
       </c>
       <c r="O45">
         <v>71740033000000.0</v>
       </c>
       <c r="P45">
         <v>65639466000000.0</v>
       </c>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
-        <v>86006463832000.0</v>
+        <v>89279192000000.0</v>
       </c>
       <c r="C46">
         <v>86006463832000.0</v>
       </c>
       <c r="D46">
         <v>88743924000000.0</v>
       </c>
       <c r="E46">
         <v>88975760000000.0</v>
       </c>
       <c r="F46">
         <v>82756339000000.0</v>
       </c>
       <c r="G46">
         <v>83829740000000.0</v>
       </c>
       <c r="H46">
         <v>85938179000000.0</v>
       </c>
       <c r="I46">
         <v>86118479000000.0</v>
       </c>
       <c r="J46">
         <v>87876261000000.0</v>
       </c>
@@ -4054,51 +4070,51 @@
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47">
         <v>70605382000000.0</v>
       </c>
       <c r="M47">
         <v>70227796000000.0</v>
       </c>
       <c r="N47">
         <v>68730688000000.0</v>
       </c>
       <c r="O47">
         <v>61747650000000.0</v>
       </c>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
-        <v>-3.64764695903E+14</v>
+        <v>-3.95236788E+14</v>
       </c>
       <c r="C48">
         <v>-3.64764695903E+14</v>
       </c>
       <c r="D48">
         <v>-3.2973286E+14</v>
       </c>
       <c r="E48">
         <v>-3.05780046E+14</v>
       </c>
       <c r="F48">
         <v>-2.85463957E+14</v>
       </c>
       <c r="G48">
         <v>-2.67792169E+14</v>
       </c>
       <c r="H48">
         <v>-2.37192337E+14</v>
       </c>
       <c r="I48">
         <v>-2.23965064E+14</v>
       </c>
       <c r="J48">
         <v>-2.05239009E+14</v>
       </c>
@@ -4131,51 +4147,53 @@
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>55</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>36389627000000.0</v>
+      </c>
       <c r="C50">
         <v>63492767000000.0</v>
       </c>
       <c r="D50">
         <v>33336915000000.0</v>
       </c>
       <c r="E50">
         <v>31247835000000.0</v>
       </c>
       <c r="F50">
         <v>34294723000000.0</v>
       </c>
       <c r="G50">
         <v>94005176000000.0</v>
       </c>
       <c r="H50">
         <v>48992300000000.0</v>
       </c>
       <c r="I50">
         <v>48421252000000.0</v>
       </c>
       <c r="J50">
         <v>48766664000000.0</v>
       </c>
       <c r="K50">
@@ -4183,51 +4201,51 @@
       </c>
       <c r="L50">
         <v>21154961000000.0</v>
       </c>
       <c r="M50">
         <v>15170731000000.0</v>
       </c>
       <c r="N50">
         <v>39693854000000.0</v>
       </c>
       <c r="O50">
         <v>15299473000000.0</v>
       </c>
       <c r="P50">
         <v>42728711000000.0</v>
       </c>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
-        <v>1.0986484715E+14</v>
+        <v>91728459000000.0</v>
       </c>
       <c r="C51">
         <v>1.0986484715E+14</v>
       </c>
       <c r="D51">
         <v>87715418000000.0</v>
       </c>
       <c r="E51">
         <v>82616775000000.0</v>
       </c>
       <c r="F51">
         <v>65953140000000.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>76119119000000.0</v>
       </c>
       <c r="I51">
         <v>77721908000000.0</v>
       </c>
       <c r="J51">
         <v>80244911000000.0</v>
       </c>
       <c r="K51">
         <v>80244911000000.0</v>
@@ -4236,51 +4254,51 @@
         <v>73214555000000.0</v>
       </c>
       <c r="M51">
         <v>62289753000000.0</v>
       </c>
       <c r="N51">
         <v>91117055000000.0</v>
       </c>
       <c r="O51">
         <v>68497012000000.0</v>
       </c>
       <c r="P51">
         <v>94434348000000.0</v>
       </c>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51">
         <v>75750039000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
-        <v>60743408609000.0</v>
+        <v>37696876000000.0</v>
       </c>
       <c r="C52">
         <v>60743408609000.0</v>
       </c>
       <c r="D52">
         <v>34802816000000.0</v>
       </c>
       <c r="E52">
         <v>32763855000000.0</v>
       </c>
       <c r="F52">
         <v>35782621000000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>50374936000000.0</v>
       </c>
       <c r="I52">
         <v>50007535000000.0</v>
       </c>
       <c r="J52">
         <v>50306894000000.0</v>
       </c>
       <c r="K52">
         <v>50306894000000.0</v>
@@ -4289,51 +4307,51 @@
         <v>22500938000000.0</v>
       </c>
       <c r="M52">
         <v>16467474000000.0</v>
       </c>
       <c r="N52">
         <v>41148791000000.0</v>
       </c>
       <c r="O52">
         <v>16068356000000.0</v>
       </c>
       <c r="P52">
         <v>43368429000000.0</v>
       </c>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52">
         <v>16496944000000.0</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53">
-        <v>32227862000.0</v>
+        <v>2357178000000.0</v>
       </c>
       <c r="C53">
         <v>32227862000.0</v>
       </c>
       <c r="D53">
         <v>2791864000000.0</v>
       </c>
       <c r="E53">
         <v>2511888000000.0</v>
       </c>
       <c r="F53">
         <v>2096452000000.0</v>
       </c>
       <c r="G53">
         <v>818975000000.0</v>
       </c>
       <c r="H53">
         <v>4078000000.0</v>
       </c>
       <c r="I53">
         <v>4162000000.0</v>
       </c>
       <c r="J53">
         <v>4106000000.0</v>
       </c>
@@ -4369,51 +4387,51 @@
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
-        <v>1.81713537124E+14</v>
+        <v>1.85175747E+14</v>
       </c>
       <c r="C55">
         <v>1.81713537124E+14</v>
       </c>
       <c r="D55">
         <v>1.83183797E+14</v>
       </c>
       <c r="E55">
         <v>1.81463732E+14</v>
       </c>
       <c r="F55">
         <v>1.58244472E+14</v>
       </c>
       <c r="G55">
         <v>1.55966496E+14</v>
       </c>
       <c r="H55">
         <v>1.51807214E+14</v>
       </c>
       <c r="I55">
         <v>1.4926283E+14</v>
       </c>
       <c r="J55">
         <v>1.45566596E+14</v>
       </c>
@@ -4424,51 +4442,51 @@
         <v>1.24841857E+14</v>
       </c>
       <c r="M55">
         <v>1.16828314E+14</v>
       </c>
       <c r="N55">
         <v>1.20093036E+14</v>
       </c>
       <c r="O55">
         <v>1.13605299E+14</v>
       </c>
       <c r="P55">
         <v>1.05380761E+14</v>
       </c>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55">
         <v>85321456000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
-        <v>83988550534000.0</v>
+        <v>83683436000000.0</v>
       </c>
       <c r="C56">
         <v>83988550534000.0</v>
       </c>
       <c r="D56">
         <v>87809930000000.0</v>
       </c>
       <c r="E56">
         <v>86047876000000.0</v>
       </c>
       <c r="F56">
         <v>67912461000000.0</v>
       </c>
       <c r="G56">
         <v>64781629000000.0</v>
       </c>
       <c r="H56">
         <v>55331512000000.0</v>
       </c>
       <c r="I56">
         <v>52534890000000.0</v>
       </c>
       <c r="J56">
         <v>47066494000000.0</v>
       </c>
@@ -4481,51 +4499,51 @@
       <c r="M56">
         <v>39202312000000.0</v>
       </c>
       <c r="N56">
         <v>44155985000000.0</v>
       </c>
       <c r="O56">
         <v>44838620000000.0</v>
       </c>
       <c r="P56">
         <v>36857078000000.0</v>
       </c>
       <c r="Q56"/>
       <c r="R56">
         <v>3024916000000.0</v>
       </c>
       <c r="S56">
         <v>26692502000000.0</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
-        <v>1.64151599524E+14</v>
+        <v>1.75351633E+14</v>
       </c>
       <c r="C57">
         <v>1.64151599524E+14</v>
       </c>
       <c r="D57">
         <v>1.74284917E+14</v>
       </c>
       <c r="E57">
         <v>1.84442312E+14</v>
       </c>
       <c r="F57">
         <v>1.78181056E+14</v>
       </c>
       <c r="G57">
         <v>1.71508908E+14</v>
       </c>
       <c r="H57">
         <v>1.6917178E+14</v>
       </c>
       <c r="I57">
         <v>1.63234314E+14</v>
       </c>
       <c r="J57">
         <v>1.59600839E+14</v>
       </c>
@@ -4536,51 +4554,51 @@
         <v>98805558000000.0</v>
       </c>
       <c r="M57">
         <v>91686295000000.0</v>
       </c>
       <c r="N57">
         <v>83550977000000.0</v>
       </c>
       <c r="O57">
         <v>66225202000000.0</v>
       </c>
       <c r="P57">
         <v>1.26989362E+14</v>
       </c>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57">
         <v>87305265000000.0</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
-        <v>2.71755081013E+14</v>
+        <v>2.85157243E+14</v>
       </c>
       <c r="C58">
         <v>2.71755081013E+14</v>
       </c>
       <c r="D58">
         <v>2.82465626E+14</v>
       </c>
       <c r="E58">
         <v>2.81695674E+14</v>
       </c>
       <c r="F58">
         <v>2.5611797E+14</v>
       </c>
       <c r="G58">
         <v>2.50871239E+14</v>
       </c>
       <c r="H58">
         <v>2.46810896E+14</v>
       </c>
       <c r="I58">
         <v>2.31214598E+14</v>
       </c>
       <c r="J58">
         <v>2.25572751E+14</v>
       </c>
@@ -4614,51 +4632,51 @@
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
-        <v>-1.71561188584E+14</v>
+        <v>-1.91474279E+14</v>
       </c>
       <c r="C60">
         <v>-1.71561188584E+14</v>
       </c>
       <c r="D60">
         <v>-1.50915049E+14</v>
       </c>
       <c r="E60">
         <v>-1.79991388E+14</v>
       </c>
       <c r="F60">
         <v>-1.77658445E+14</v>
       </c>
       <c r="G60">
         <v>-1.6471167E+14</v>
       </c>
       <c r="H60">
         <v>-1.72304004E+14</v>
       </c>
       <c r="I60">
         <v>-1.59276761E+14</v>
       </c>
       <c r="J60">
         <v>-1.57354547E+14</v>
       </c>
@@ -5510,51 +5528,51 @@
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
         <v>80</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2">
-        <v>55143692000000.0</v>
+        <v>40115944000000.0</v>
       </c>
       <c r="C2">
         <v>55143692000000.0</v>
       </c>
       <c r="D2">
         <v>28267783000000.0</v>
       </c>
       <c r="E2">
         <v>23434199000000.0</v>
       </c>
       <c r="F2">
         <v>22042866000000.0</v>
       </c>
       <c r="G2">
         <v>29550771000000.0</v>
       </c>
       <c r="H2">
         <v>15284423000000.0</v>
       </c>
       <c r="I2">
         <v>14106687000000.0</v>
       </c>
       <c r="J2">
         <v>10354773000000.0</v>
       </c>
@@ -5569,51 +5587,51 @@
       </c>
       <c r="N2">
         <v>5343576000000.0</v>
       </c>
       <c r="O2">
         <v>8154716000000.0</v>
       </c>
       <c r="P2">
         <v>6627411000000.0</v>
       </c>
       <c r="Q2">
         <v>5963839000000.0</v>
       </c>
       <c r="R2">
         <v>6486530000000.0</v>
       </c>
       <c r="S2">
         <v>7617111000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>82</v>
       </c>
       <c r="B3">
-        <v>3248752000000.0</v>
+        <v>2986472000000.0</v>
       </c>
       <c r="C3">
         <v>3248752000000.0</v>
       </c>
       <c r="D3">
         <v>2762411000000.0</v>
       </c>
       <c r="E3">
         <v>2703845000000.0</v>
       </c>
       <c r="F3">
         <v>2779687000000.0</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>2676686000000.0</v>
       </c>
       <c r="I3">
         <v>2504756000000.0</v>
       </c>
       <c r="J3">
         <v>2099570000000.0</v>
       </c>
       <c r="K3">
         <v>2099570000000.0</v>
@@ -5649,154 +5667,154 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>84</v>
       </c>
       <c r="B5">
-        <v>-29545092000000.0</v>
+        <v>-23022701000000.0</v>
       </c>
       <c r="C5">
         <v>-29545092000000.0</v>
       </c>
       <c r="D5">
         <v>-17842043000000.0</v>
       </c>
       <c r="E5">
         <v>-14526578000000.0</v>
       </c>
       <c r="F5">
         <v>-12644911000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
-        <v>-8121371000000.0</v>
+        <v>-8287015000000.0</v>
       </c>
       <c r="I5">
         <v>-14179453000000.0</v>
       </c>
       <c r="J5">
-        <v>-10025413000000.0</v>
+        <v>-10614554000000.0</v>
       </c>
       <c r="K5">
         <v>-10096629000000.0</v>
       </c>
       <c r="L5">
-        <v>-8922454000000.0</v>
+        <v>-11458679000000.0</v>
       </c>
       <c r="M5">
-        <v>-9654148000000.0</v>
+        <v>-10454858000000.0</v>
       </c>
       <c r="N5">
         <v>-11493579000000.0</v>
       </c>
       <c r="O5">
         <v>-11882246000000.0</v>
       </c>
       <c r="P5">
         <v>-9827177000000.0</v>
       </c>
       <c r="Q5">
-        <v>-11540423000000.0</v>
+        <v>-11777778000000.0</v>
       </c>
       <c r="R5">
-        <v>-8070489000000.0</v>
+        <v>-7093230000000.0</v>
       </c>
       <c r="S5">
         <v>-9049927000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>85</v>
       </c>
       <c r="B6">
-        <v>-26296340000000.0</v>
+        <v>-20036229000000.0</v>
       </c>
       <c r="C6">
         <v>-26296340000000.0</v>
       </c>
       <c r="D6">
         <v>-15079632000000.0</v>
       </c>
       <c r="E6">
         <v>-11822733000000.0</v>
       </c>
       <c r="F6">
         <v>-9865224000000.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
-        <v>-5444685000000.0</v>
+        <v>-5610329000000.0</v>
       </c>
       <c r="I6">
         <v>-11674697000000.0</v>
       </c>
       <c r="J6">
-        <v>-7925843000000.0</v>
+        <v>-8514984000000.0</v>
       </c>
       <c r="K6">
         <v>-7997059000000.0</v>
       </c>
       <c r="L6">
-        <v>-7064190000000.0</v>
+        <v>-9600415000000.0</v>
       </c>
       <c r="M6">
-        <v>-8003176000000.0</v>
+        <v>-8803886000000.0</v>
       </c>
       <c r="N6">
         <v>-10266381000000.0</v>
       </c>
       <c r="O6">
         <v>-10687029000000.0</v>
       </c>
       <c r="P6">
         <v>-8041962000000.0</v>
       </c>
       <c r="Q6">
-        <v>-9921042000000.0</v>
+        <v>-10158397000000.0</v>
       </c>
       <c r="R6">
-        <v>-6403794000000.0</v>
+        <v>-5426535000000.0</v>
       </c>
       <c r="S6">
         <v>-7590484000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
@@ -5809,51 +5827,51 @@
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>88</v>
       </c>
       <c r="B9">
-        <v>-15731984000000.0</v>
+        <v>-17004892000000.0</v>
       </c>
       <c r="C9">
         <v>-15731984000000.0</v>
       </c>
       <c r="D9">
         <v>-10167565000000.0</v>
       </c>
       <c r="E9">
         <v>-6824890000000.0</v>
       </c>
       <c r="F9">
         <v>-5736490000000.0</v>
       </c>
       <c r="G9">
         <v>-13054395000000.0</v>
       </c>
       <c r="H9">
         <v>-2957886000000.0</v>
       </c>
       <c r="I9">
         <v>-5436449000000.0</v>
       </c>
       <c r="J9">
         <v>-3828909000000.0</v>
       </c>
@@ -5868,51 +5886,51 @@
       </c>
       <c r="N9">
         <v>-3378811000000.0</v>
       </c>
       <c r="O9">
         <v>-3689597000000.0</v>
       </c>
       <c r="P9">
         <v>-3444637000000.0</v>
       </c>
       <c r="Q9">
         <v>-2524537000000.0</v>
       </c>
       <c r="R9">
         <v>-2608134000000.0</v>
       </c>
       <c r="S9">
         <v>-2766815000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>89</v>
       </c>
       <c r="B10">
-        <v>-35229197000000.0</v>
+        <v>-28141109000000.0</v>
       </c>
       <c r="C10">
         <v>-35229197000000.0</v>
       </c>
       <c r="D10">
         <v>-23837521000000.0</v>
       </c>
       <c r="E10">
         <v>-20107928000000.0</v>
       </c>
       <c r="F10">
         <v>-17698517000000.0</v>
       </c>
       <c r="G10">
         <v>-30634978000000.0</v>
       </c>
       <c r="H10">
         <v>-13278844000000.0</v>
       </c>
       <c r="I10">
         <v>-18694011000000.0</v>
       </c>
       <c r="J10">
         <v>-14776811000000.0</v>
       </c>
@@ -5927,51 +5945,51 @@
       </c>
       <c r="N10">
         <v>-14359165000000.0</v>
       </c>
       <c r="O10">
         <v>-15379969000000.0</v>
       </c>
       <c r="P10">
         <v>-11224245000000.0</v>
       </c>
       <c r="Q10">
         <v>-13658201000000.0</v>
       </c>
       <c r="R10">
         <v>-8639717000000.0</v>
       </c>
       <c r="S10">
         <v>-14207532000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>90</v>
       </c>
       <c r="B11">
-        <v>-29928000000.0</v>
+        <v>-33127000000.0</v>
       </c>
       <c r="C11">
         <v>-29928000000.0</v>
       </c>
       <c r="D11">
         <v>173570000000.0</v>
       </c>
       <c r="E11">
         <v>233677000000.0</v>
       </c>
       <c r="F11">
         <v>-4748000000.0</v>
       </c>
       <c r="G11"/>
       <c r="H11">
         <v>-26900000000.0</v>
       </c>
       <c r="I11">
         <v>70316000000.0</v>
       </c>
       <c r="J11">
         <v>-32944000000.0</v>
       </c>
       <c r="K11">
         <v>-26839000000.0</v>
@@ -5984,51 +6002,51 @@
       </c>
       <c r="N11">
         <v>-19502000000.0</v>
       </c>
       <c r="O11">
         <v>-66516000000.0</v>
       </c>
       <c r="P11">
         <v>-983000000.0</v>
       </c>
       <c r="Q11">
         <v>-6383000000.0</v>
       </c>
       <c r="R11">
         <v>1020620000000.0</v>
       </c>
       <c r="S11">
         <v>11303000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>91</v>
       </c>
       <c r="B12">
-        <v>5684105000000.0</v>
+        <v>5118408000000.0</v>
       </c>
       <c r="C12">
         <v>5684105000000.0</v>
       </c>
       <c r="D12">
         <v>5995478000000.0</v>
       </c>
       <c r="E12">
         <v>5581350000000.0</v>
       </c>
       <c r="F12">
         <v>5053606000000.0</v>
       </c>
       <c r="G12">
         <v>1990021000000.0</v>
       </c>
       <c r="H12">
         <v>4991829000000.0</v>
       </c>
       <c r="I12">
         <v>4514558000000.0</v>
       </c>
       <c r="J12">
         <v>4162257000000.0</v>
       </c>
@@ -6042,51 +6060,53 @@
         <v>3237677000000.0</v>
       </c>
       <c r="N12">
         <v>2322862000000.0</v>
       </c>
       <c r="O12">
         <v>436549000000.0</v>
       </c>
       <c r="P12">
         <v>2027884000000.0</v>
       </c>
       <c r="Q12">
         <v>1880423000000.0</v>
       </c>
       <c r="R12">
         <v>1546487000000.0</v>
       </c>
       <c r="S12">
         <v>259498000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>92</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>104776000000.0</v>
+      </c>
       <c r="C13">
         <v>404676000000.0</v>
       </c>
       <c r="D13">
         <v>59902000000.0</v>
       </c>
       <c r="E13">
         <v>56243000000.0</v>
       </c>
       <c r="F13">
         <v>25577000000.0</v>
       </c>
       <c r="G13">
         <v>318117000000.0</v>
       </c>
       <c r="H13">
         <v>75208000000.0</v>
       </c>
       <c r="I13">
         <v>199571000000.0</v>
       </c>
       <c r="J13">
         <v>28449000000.0</v>
       </c>
       <c r="K13">
@@ -6095,51 +6115,53 @@
       <c r="L13">
         <v>25207000000.0</v>
       </c>
       <c r="M13">
         <v>26050000000.0</v>
       </c>
       <c r="N13">
         <v>15213000000.0</v>
       </c>
       <c r="O13">
         <v>8276000000.0</v>
       </c>
       <c r="P13">
         <v>12243000000.0</v>
       </c>
       <c r="Q13">
         <v>36015000000.0</v>
       </c>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>93</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>48022000000.0</v>
+      </c>
       <c r="C14">
         <v>92415000000.0</v>
       </c>
       <c r="D14">
         <v>58277000000.0</v>
       </c>
       <c r="E14">
         <v>25517000000.0</v>
       </c>
       <c r="F14">
         <v>21980000000.0</v>
       </c>
       <c r="G14">
         <v>19228000000.0</v>
       </c>
       <c r="H14">
         <v>24671000000.0</v>
       </c>
       <c r="I14">
         <v>23101000000.0</v>
       </c>
       <c r="J14">
         <v>22673000000.0</v>
       </c>
       <c r="K14">
@@ -6149,51 +6171,51 @@
         <v>17152000000.0</v>
       </c>
       <c r="M14">
         <v>21717000000.0</v>
       </c>
       <c r="N14">
         <v>27621000000.0</v>
       </c>
       <c r="O14">
         <v>27715000000.0</v>
       </c>
       <c r="P14">
         <v>14623000000.0</v>
       </c>
       <c r="Q14">
         <v>10932000000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>94</v>
       </c>
       <c r="B15">
-        <v>-35101196000000.0</v>
+        <v>-28059960000000.0</v>
       </c>
       <c r="C15">
         <v>-35101196000000.0</v>
       </c>
       <c r="D15">
         <v>-23952814000000.0</v>
       </c>
       <c r="E15">
         <v>-20316088000000.0</v>
       </c>
       <c r="F15">
         <v>-17671789000000.0</v>
       </c>
       <c r="G15">
         <v>-30575583000000.0</v>
       </c>
       <c r="H15">
         <v>-13227273000000.0</v>
       </c>
       <c r="I15">
         <v>-18741226000000.0</v>
       </c>
       <c r="J15">
         <v>-14721282000000.0</v>
       </c>
@@ -6238,51 +6260,53 @@
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>-14986693000000.0</v>
       </c>
       <c r="M16">
         <v>-12513485000000.0</v>
       </c>
       <c r="N16">
         <v>-14093204000000.0</v>
       </c>
       <c r="O16">
         <v>-15285738000000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>96</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-28107982000000.0</v>
+      </c>
       <c r="C17">
         <v>-37536383000000.0</v>
       </c>
       <c r="D17">
         <v>-24011091000000.0</v>
       </c>
       <c r="E17">
         <v>-20341605000000.0</v>
       </c>
       <c r="F17">
         <v>-17693769000000.0</v>
       </c>
       <c r="G17">
         <v>-30594811000000.0</v>
       </c>
       <c r="H17">
         <v>-13251944000000.0</v>
       </c>
       <c r="I17">
         <v>-18764327000000.0</v>
       </c>
       <c r="J17">
         <v>-14841877000000.0</v>
       </c>
       <c r="K17">
@@ -6291,51 +6315,53 @@
       <c r="L17">
         <v>-15003845000000.0</v>
       </c>
       <c r="M17">
         <v>-12535202000000.0</v>
       </c>
       <c r="N17">
         <v>-14120825000000.0</v>
       </c>
       <c r="O17">
         <v>-15313453000000.0</v>
       </c>
       <c r="P17">
         <v>-11223262000000.0</v>
       </c>
       <c r="Q17">
         <v>-13651818000000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>97</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-5013632000000.0</v>
+      </c>
       <c r="C18">
         <v>-5239838000000.0</v>
       </c>
       <c r="D18">
         <v>-5935576000000.0</v>
       </c>
       <c r="E18">
         <v>-5525107000000.0</v>
       </c>
       <c r="F18">
         <v>-5028029000000.0</v>
       </c>
       <c r="G18">
         <v>-5117126000000.0</v>
       </c>
       <c r="H18">
         <v>-4916621000000.0</v>
       </c>
       <c r="I18">
         <v>-4314987000000.0</v>
       </c>
       <c r="J18">
         <v>-4133808000000.0</v>
       </c>
       <c r="K18">
@@ -6391,51 +6417,51 @@
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>100</v>
       </c>
       <c r="B21">
-        <v>-29042481000000.0</v>
+        <v>-22861608000000.0</v>
       </c>
       <c r="C21">
         <v>-29042481000000.0</v>
       </c>
       <c r="D21">
         <v>-17387054000000.0</v>
       </c>
       <c r="E21">
         <v>-13120075000000.0</v>
       </c>
       <c r="F21">
         <v>-12060163000000.0</v>
       </c>
       <c r="G21">
         <v>-22514725000000.0</v>
       </c>
       <c r="H21">
         <v>-8121371000000.0</v>
       </c>
       <c r="I21">
         <v>-13396437000000.0</v>
       </c>
       <c r="J21">
         <v>-10029239000000.0</v>
       </c>
@@ -6473,51 +6499,51 @@
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>102</v>
       </c>
       <c r="B23">
-        <v>68454188000000.0</v>
+        <v>45972660000000.0</v>
       </c>
       <c r="C23">
         <v>68454188000000.0</v>
       </c>
       <c r="D23">
         <v>35487272000000.0</v>
       </c>
       <c r="E23">
         <v>29729384000000.0</v>
       </c>
       <c r="F23">
         <v>28366539000000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>20447908000000.0</v>
       </c>
       <c r="I23">
         <v>22066675000000.0</v>
       </c>
       <c r="J23">
         <v>16555103000000.0</v>
       </c>
       <c r="K23">
         <v>17388111000000.0</v>
@@ -6552,51 +6578,53 @@
         <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>104</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>2986472000000.0</v>
+      </c>
       <c r="C25">
         <v>3211301000000.0</v>
       </c>
       <c r="D25">
         <v>2762411000000.0</v>
       </c>
       <c r="E25">
         <v>2703845000000.0</v>
       </c>
       <c r="F25">
         <v>2779687000000.0</v>
       </c>
       <c r="G25">
         <v>2591639000000.0</v>
       </c>
       <c r="H25">
         <v>2676686000000.0</v>
       </c>
       <c r="I25">
         <v>2504756000000.0</v>
       </c>
       <c r="J25">
         <v>2099570000000.0</v>
       </c>
       <c r="K25">
@@ -6606,51 +6634,51 @@
         <v>1858264000000.0</v>
       </c>
       <c r="M25">
         <v>1464207000000.0</v>
       </c>
       <c r="N25">
         <v>1160318000000.0</v>
       </c>
       <c r="O25">
         <v>1252391000000.0</v>
       </c>
       <c r="P25">
         <v>1785215000000.0</v>
       </c>
       <c r="Q25">
         <v>1619381000000.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26">
-        <v>2869357000000.0</v>
+        <v>2535422000000.0</v>
       </c>
       <c r="C26">
         <v>2869357000000.0</v>
       </c>
       <c r="D26">
         <v>2679109000000.0</v>
       </c>
       <c r="E26">
         <v>2335125000000.0</v>
       </c>
       <c r="F26">
         <v>2015586000000.0</v>
       </c>
       <c r="G26">
         <v>2678370000000.0</v>
       </c>
       <c r="H26">
         <v>2091725000000.0</v>
       </c>
       <c r="I26">
         <v>2662530000000.0</v>
       </c>
       <c r="J26">
         <v>2617478199000.0</v>
       </c>
@@ -6665,51 +6693,51 @@
       </c>
       <c r="N26">
         <v>5179913000000.0</v>
       </c>
       <c r="O26">
         <v>5898324000000.0</v>
       </c>
       <c r="P26">
         <v>3593736000000.0</v>
       </c>
       <c r="Q26">
         <v>6871280000000.0</v>
       </c>
       <c r="R26">
         <v>3576558000000.0</v>
       </c>
       <c r="S26">
         <v>3988922000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>106</v>
       </c>
       <c r="B27">
-        <v>1469108000000.0</v>
+        <v>1500529000000.0</v>
       </c>
       <c r="C27">
         <v>1469108000000.0</v>
       </c>
       <c r="D27">
         <v>1837021000000.0</v>
       </c>
       <c r="E27">
         <v>2127023000000.0</v>
       </c>
       <c r="F27">
         <v>1573154000000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>2050062000000.0</v>
       </c>
       <c r="I27">
         <v>1523054000000.0</v>
       </c>
       <c r="J27">
         <v>1713130000000.0</v>
       </c>
       <c r="K27">
         <v>1982864000000.0</v>
@@ -6722,51 +6750,51 @@
       </c>
       <c r="N27">
         <v>1277860000000.0</v>
       </c>
       <c r="O27">
         <v>1852529000000.0</v>
       </c>
       <c r="P27">
         <v>1069610000000.0</v>
       </c>
       <c r="Q27">
         <v>969914000000.0</v>
       </c>
       <c r="R27">
         <v>1321686000000.0</v>
       </c>
       <c r="S27">
         <v>935463000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>107</v>
       </c>
       <c r="B28">
-        <v>8342882000000.0</v>
+        <v>1039014000000.0</v>
       </c>
       <c r="C28">
         <v>8342882000000.0</v>
       </c>
       <c r="D28">
         <v>2495020000000.0</v>
       </c>
       <c r="E28">
         <v>1273482000000.0</v>
       </c>
       <c r="F28">
         <v>2177445000000.0</v>
       </c>
       <c r="G28">
         <v>6532845000000.0</v>
       </c>
       <c r="H28">
         <v>1411148000000.0</v>
       </c>
       <c r="I28">
         <v>2313737000000.0</v>
       </c>
       <c r="J28">
         <v>1344055000000.0</v>
       </c>
@@ -6780,51 +6808,53 @@
         <v>1633016000000.0</v>
       </c>
       <c r="N28">
         <v>1215608000000.0</v>
       </c>
       <c r="O28">
         <v>2028829000000.0</v>
       </c>
       <c r="P28">
         <v>857868000000.0</v>
       </c>
       <c r="Q28">
         <v>586689000000.0</v>
       </c>
       <c r="R28">
         <v>536626000000.0</v>
       </c>
       <c r="S28">
         <v>721838000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>108</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-33127000000.0</v>
+      </c>
       <c r="C29">
         <v>-45210000000.0</v>
       </c>
       <c r="D29">
         <v>173570000000.0</v>
       </c>
       <c r="E29">
         <v>233677000000.0</v>
       </c>
       <c r="F29">
         <v>-4748000000.0</v>
       </c>
       <c r="G29">
         <v>-40167000000.0</v>
       </c>
       <c r="H29">
         <v>-26900000000.0</v>
       </c>
       <c r="I29">
         <v>70316000000.0</v>
       </c>
       <c r="J29">
         <v>-26839000000.0</v>
       </c>
       <c r="K29">
@@ -6834,51 +6864,51 @@
         <v>18444000000.0</v>
       </c>
       <c r="M29">
         <v>-26466000000.0</v>
       </c>
       <c r="N29">
         <v>-560000000.0</v>
       </c>
       <c r="O29">
         <v>-66516000000.0</v>
       </c>
       <c r="P29">
         <v>-983000000.0</v>
       </c>
       <c r="Q29">
         <v>-6383000000.0</v>
       </c>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>109</v>
       </c>
       <c r="B30">
-        <v>13310496000000.0</v>
+        <v>5856716000000.0</v>
       </c>
       <c r="C30">
         <v>13310496000000.0</v>
       </c>
       <c r="D30">
         <v>7219489000000.0</v>
       </c>
       <c r="E30">
         <v>6295185000000.0</v>
       </c>
       <c r="F30">
         <v>6323673000000.0</v>
       </c>
       <c r="G30">
         <v>39011101000000.0</v>
       </c>
       <c r="H30">
         <v>5163485000000.0</v>
       </c>
       <c r="I30">
         <v>7959988000000.0</v>
       </c>
       <c r="J30">
         <v>6200330000000.0</v>
       </c>
@@ -6893,51 +6923,51 @@
       </c>
       <c r="N30">
         <v>7606509000000.0</v>
       </c>
       <c r="O30">
         <v>9130241000000.0</v>
       </c>
       <c r="P30">
         <v>6380977000000.0</v>
       </c>
       <c r="Q30">
         <v>9015886000000.0</v>
       </c>
       <c r="R30">
         <v>5462355000000.0</v>
       </c>
       <c r="S30">
         <v>10288060000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31">
-        <v>-6186716000000.0</v>
+        <v>-5279501000000.0</v>
       </c>
       <c r="C31">
         <v>-6186716000000.0</v>
       </c>
       <c r="D31">
         <v>-6450467000000.0</v>
       </c>
       <c r="E31">
         <v>-6987853000000.0</v>
       </c>
       <c r="F31">
         <v>-5638354000000.0</v>
       </c>
       <c r="G31">
         <v>-3003127000000.0</v>
       </c>
       <c r="H31">
         <v>-5157473000000.0</v>
       </c>
       <c r="I31">
         <v>-5297574000000.0</v>
       </c>
       <c r="J31">
         <v>-4747572000000.0</v>
       </c>
@@ -6952,51 +6982,51 @@
       </c>
       <c r="N31">
         <v>-3373845000000.0</v>
       </c>
       <c r="O31">
         <v>-2560131000000.0</v>
       </c>
       <c r="P31">
         <v>-1398631000000.0</v>
       </c>
       <c r="Q31">
         <v>-2117778000000.0</v>
       </c>
       <c r="R31">
         <v>-569228000000.0</v>
       </c>
       <c r="S31">
         <v>-1152657000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>111</v>
       </c>
       <c r="B32">
-        <v>39411708000000.0</v>
+        <v>23111052000000.0</v>
       </c>
       <c r="C32">
         <v>39411708000000.0</v>
       </c>
       <c r="D32">
         <v>18100218000000.0</v>
       </c>
       <c r="E32">
         <v>16609309000000.0</v>
       </c>
       <c r="F32">
         <v>16306376000000.0</v>
       </c>
       <c r="G32">
         <v>16496376000000.0</v>
       </c>
       <c r="H32">
         <v>12326537000000.0</v>
       </c>
       <c r="I32">
         <v>8670238000000.0</v>
       </c>
       <c r="J32">
         <v>6525864000000.0</v>
       </c>
@@ -7072,199 +7102,199 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>112</v>
       </c>
       <c r="B2">
-        <v>6006600455000.0</v>
+        <v>7288270000000.0</v>
       </c>
       <c r="C2">
         <v>4858767000000.0</v>
       </c>
       <c r="D2">
         <v>4271442000000.0</v>
       </c>
       <c r="E2">
         <v>3024916000000.0</v>
       </c>
       <c r="F2">
         <v>827742000000.0</v>
       </c>
       <c r="G2">
         <v>1515439000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>113</v>
       </c>
       <c r="B3">
-        <v>23413589982000</v>
+        <v>22979265000000</v>
       </c>
       <c r="C3">
         <v>16689295000000</v>
       </c>
       <c r="D3">
         <v>24953280000000</v>
       </c>
       <c r="E3">
         <v>23337793000000</v>
       </c>
       <c r="F3">
         <v>6007925000000</v>
       </c>
       <c r="G3">
         <v>9672214000000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="B6">
-        <v>4915271734000.0</v>
+        <v>2667477000000.0</v>
       </c>
       <c r="C6">
         <v>2429503000000.0</v>
       </c>
       <c r="D6">
         <v>487639000000.0</v>
       </c>
       <c r="E6">
         <v>1336715000000.0</v>
       </c>
       <c r="F6">
         <v>2197174000000.0</v>
       </c>
       <c r="G6">
         <v>-687697000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>117</v>
       </c>
       <c r="B7">
-        <v>-2269115481000.0</v>
+        <v>-157248000000.0</v>
       </c>
       <c r="C7">
         <v>2958315000000.0</v>
       </c>
       <c r="D7">
         <v>-17214727000000.0</v>
       </c>
       <c r="E7">
         <v>-2274128000000.0</v>
       </c>
       <c r="F7">
         <v>-10561600000000.0</v>
       </c>
       <c r="G7">
         <v>567153000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>119</v>
       </c>
       <c r="B9">
-        <v>-3984675933000.0</v>
+        <v>-3422919000000.0</v>
       </c>
       <c r="C9">
         <v>-7931433000000.0</v>
       </c>
       <c r="D9">
         <v>531268000000.0</v>
       </c>
       <c r="E9">
         <v>622707000000.0</v>
       </c>
       <c r="F9">
         <v>-7406143000000.0</v>
       </c>
       <c r="G9">
         <v>-168774000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>120</v>
       </c>
       <c r="B10">
-        <v>-14218965820000.0</v>
+        <v>-13494789000000.0</v>
       </c>
       <c r="C10">
         <v>-6749753000000.0</v>
       </c>
       <c r="D10">
         <v>-12329479000000.0</v>
       </c>
       <c r="E10">
         <v>-20241698000000.0</v>
       </c>
       <c r="F10">
         <v>-3857721000000.0</v>
       </c>
       <c r="G10">
         <v>4075287000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
@@ -7294,123 +7324,123 @@
         <v>4731357000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-447957000000.0</v>
       </c>
       <c r="F13">
         <v>-57834000000.0</v>
       </c>
       <c r="G13">
         <v>-399184000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>124</v>
       </c>
       <c r="B14">
-        <v>12098359844000.0</v>
+        <v>11457244000000.0</v>
       </c>
       <c r="C14">
         <v>9876477000000.0</v>
       </c>
       <c r="D14">
         <v>6981919000000.0</v>
       </c>
       <c r="E14">
         <v>6389755000000.0</v>
       </c>
       <c r="F14">
         <v>4891372000000.0</v>
       </c>
       <c r="G14">
         <v>4302209000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>125</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>498959000000.0</v>
       </c>
       <c r="G15">
         <v>498959000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>126</v>
       </c>
       <c r="B16">
-        <v>10921872189000.0</v>
+        <v>9955747000000.0</v>
       </c>
       <c r="C16">
         <v>7288270000000.0</v>
       </c>
       <c r="D16">
         <v>4759081000000.0</v>
       </c>
       <c r="E16">
         <v>4361631000000.0</v>
       </c>
       <c r="F16">
         <v>3024916000000.0</v>
       </c>
       <c r="G16">
         <v>827742000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>128</v>
       </c>
       <c r="B18">
-        <v>-68470180528000.0</v>
+        <v>-67440504000000.0</v>
       </c>
       <c r="C18">
         <v>-47157756000000.0</v>
       </c>
       <c r="D18">
         <v>-78602646000000.0</v>
       </c>
       <c r="E18">
         <v>-71205439000000.0</v>
       </c>
       <c r="F18">
         <v>-34977013000000.0</v>
       </c>
       <c r="G18">
         <v>-19021380000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>129</v>
       </c>
       <c r="B19">
         <v>-10491000000.0</v>
       </c>
       <c r="C19">
@@ -7456,118 +7486,118 @@
       </c>
       <c r="B21">
         <v>13649395000000.0</v>
       </c>
       <c r="C21">
         <v>27003913000000.0</v>
       </c>
       <c r="D21">
         <v>46864010000000.0</v>
       </c>
       <c r="E21">
         <v>46022968000000.0</v>
       </c>
       <c r="F21">
         <v>19365646000000.0</v>
       </c>
       <c r="G21">
         <v>591712000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22">
-        <v>-98109732086000.0</v>
+        <v>-99582848000000.0</v>
       </c>
       <c r="C22">
         <v>-77265364000000.0</v>
       </c>
       <c r="D22">
         <v>-60250348000000.0</v>
       </c>
       <c r="E22">
         <v>-52958697000000.0</v>
       </c>
       <c r="F22">
         <v>-32218961000000.0</v>
       </c>
       <c r="G22">
         <v>-18950243000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>132</v>
       </c>
       <c r="B23">
-        <v>27000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>1421444000000.0</v>
       </c>
       <c r="E23">
         <v>-41649000000.0</v>
       </c>
       <c r="F23">
         <v>9988508000000.0</v>
       </c>
       <c r="G23">
         <v>9862062000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>133</v>
       </c>
       <c r="B24">
-        <v>-4488180219000.0</v>
+        <v>-1876460000000.0</v>
       </c>
       <c r="C24">
         <v>3850340000000.0</v>
       </c>
       <c r="D24">
         <v>1517506000000.0</v>
       </c>
       <c r="E24">
         <v>2212974000000.0</v>
       </c>
       <c r="F24">
         <v>8308667000000.0</v>
       </c>
       <c r="G24">
         <v>7864262000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>134</v>
       </c>
       <c r="B25">
-        <v>42846367082000.0</v>
+        <v>43351901000000.0</v>
       </c>
       <c r="C25">
         <v>33967039000000.0</v>
       </c>
       <c r="D25">
         <v>16705981000000.0</v>
       </c>
       <c r="E25">
         <v>28686000000.0</v>
       </c>
       <c r="F25">
         <v>8769565000000.0</v>
       </c>
       <c r="G25">
         <v>4658135000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
@@ -7580,97 +7610,97 @@
       </c>
       <c r="B27">
         <v>111573000000.0</v>
       </c>
       <c r="C27">
         <v>81693000000.0</v>
       </c>
       <c r="D27">
         <v>150103000000.0</v>
       </c>
       <c r="E27">
         <v>8384037000000.0</v>
       </c>
       <c r="F27">
         <v>8223025000000.0</v>
       </c>
       <c r="G27">
         <v>4528195000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>137</v>
       </c>
       <c r="B28">
-        <v>78636675621000.0</v>
+        <v>77179285000000.0</v>
       </c>
       <c r="C28">
         <v>48998571000000.0</v>
       </c>
       <c r="D28">
         <v>77420664000000.0</v>
       </c>
       <c r="E28">
         <v>70317469000000.0</v>
       </c>
       <c r="F28">
         <v>28855195000000.0</v>
       </c>
       <c r="G28">
         <v>10453774000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>138</v>
       </c>
       <c r="B29">
-        <v>-45056590546000.0</v>
+        <v>-44461239000000.0</v>
       </c>
       <c r="C29">
         <v>-30468461000000.0</v>
       </c>
       <c r="D29">
         <v>-53649366000000.0</v>
       </c>
       <c r="E29">
         <v>-47867646000000.0</v>
       </c>
       <c r="F29">
         <v>-28969088000000.0</v>
       </c>
       <c r="G29">
         <v>-9349166000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>139</v>
       </c>
       <c r="B30">
-        <v>-27328256976000.0</v>
+        <v>-30261216000000.0</v>
       </c>
       <c r="C30">
         <v>-16025837000000.0</v>
       </c>
       <c r="D30">
         <v>-23017340000000.0</v>
       </c>
       <c r="E30">
         <v>-21124819000000.0</v>
       </c>
       <c r="F30">
         <v>2420050000000.0</v>
       </c>
       <c r="G30">
         <v>-1838972000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
@@ -7758,54 +7788,54 @@
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
         <v>80</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>112</v>
       </c>
       <c r="B2">
-        <v>9445540702000.0</v>
+        <v>9955747000000.0</v>
       </c>
       <c r="C2">
-        <v>9445540702000.0</v>
+        <v>12037477000000.0</v>
       </c>
       <c r="D2">
         <v>17513918000000.0</v>
       </c>
       <c r="E2">
         <v>5142533000000.0</v>
       </c>
       <c r="F2">
         <v>7288271000000.0</v>
       </c>
       <c r="G2">
         <v>3297463000000.0</v>
       </c>
       <c r="H2">
         <v>3681763000000.0</v>
       </c>
       <c r="I2">
         <v>3720147000000.0</v>
       </c>
       <c r="J2">
         <v>4858766000000.0</v>
       </c>
       <c r="K2">
         <v>4858766000000.0</v>
       </c>
@@ -7817,54 +7847,54 @@
       </c>
       <c r="N2">
         <v>4271442000000.0</v>
       </c>
       <c r="O2">
         <v>1854601000000.0</v>
       </c>
       <c r="P2">
         <v>1926496000000.0</v>
       </c>
       <c r="Q2">
         <v>1690569000000.0</v>
       </c>
       <c r="R2">
         <v>3024916000000.0</v>
       </c>
       <c r="S2">
         <v>2277911000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>113</v>
       </c>
       <c r="B3">
-        <v>7738185605000</v>
+        <v>4974453000000</v>
       </c>
       <c r="C3">
-        <v>7738185605000</v>
+        <v>7449694000000</v>
       </c>
       <c r="D3">
         <v>6586195000000</v>
       </c>
       <c r="E3">
         <v>5300879000000</v>
       </c>
       <c r="F3">
         <v>3642497000000</v>
       </c>
       <c r="G3">
         <v>6111536000000</v>
       </c>
       <c r="H3">
         <v>3170111000000</v>
       </c>
       <c r="I3">
         <v>2617944000000</v>
       </c>
       <c r="J3">
         <v>4807718000000</v>
       </c>
       <c r="K3">
         <v>4807718000000</v>
       </c>
@@ -7922,54 +7952,54 @@
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="B6">
-        <v>1476331487000.0</v>
+        <v>-1593526000000.0</v>
       </c>
       <c r="C6">
-        <v>1476331487000.0</v>
+        <v>-2081730000000.0</v>
       </c>
       <c r="D6">
         <v>-5476441000000.0</v>
       </c>
       <c r="E6">
         <v>12371385000000.0</v>
       </c>
       <c r="F6">
         <v>-2145738000000.0</v>
       </c>
       <c r="G6">
         <v>4198373000000.0</v>
       </c>
       <c r="H6">
         <v>-384300000000.0</v>
       </c>
       <c r="I6">
         <v>-38384000000.0</v>
       </c>
       <c r="J6">
         <v>-1138619000000.0</v>
       </c>
       <c r="K6">
         <v>-1138619000000.0</v>
       </c>
@@ -7981,54 +8011,54 @@
       </c>
       <c r="N6">
         <v>118926000000.0</v>
       </c>
       <c r="O6">
         <v>2416841000000.0</v>
       </c>
       <c r="P6">
         <v>-71895000000.0</v>
       </c>
       <c r="Q6">
         <v>235927000000.0</v>
       </c>
       <c r="R6">
         <v>-1334347000000.0</v>
       </c>
       <c r="S6">
         <v>747005000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>117</v>
       </c>
       <c r="B7">
-        <v>5519710954000.0</v>
+        <v>-4942800000000.0</v>
       </c>
       <c r="C7">
-        <v>5519710954000.0</v>
+        <v>7537278000000.0</v>
       </c>
       <c r="D7">
         <v>1625792000000.0</v>
       </c>
       <c r="E7">
         <v>-1499412000000.0</v>
       </c>
       <c r="F7">
         <v>-7820906000000.0</v>
       </c>
       <c r="G7">
         <v>10121868000000.0</v>
       </c>
       <c r="H7">
         <v>-2932661000000.0</v>
       </c>
       <c r="I7">
         <v>262440000000.0</v>
       </c>
       <c r="J7">
         <v>-4427001000000.0</v>
       </c>
       <c r="K7">
         <v>-4427001000000.0</v>
       </c>
@@ -8063,54 +8093,54 @@
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>119</v>
       </c>
       <c r="B9">
-        <v>-7805947794000.0</v>
+        <v>3279408000000.0</v>
       </c>
       <c r="C9">
-        <v>-7805947794000.0</v>
+        <v>-7186038000000.0</v>
       </c>
       <c r="D9">
         <v>184911000000.0</v>
       </c>
       <c r="E9">
         <v>1059792000000.0</v>
       </c>
       <c r="F9">
         <v>2518416000000.0</v>
       </c>
       <c r="G9">
         <v>-4531179000000.0</v>
       </c>
       <c r="H9">
         <v>-4241689000000.0</v>
       </c>
       <c r="I9">
         <v>1480323000000.0</v>
       </c>
       <c r="J9">
         <v>-1110933000000.0</v>
       </c>
       <c r="K9">
         <v>-1110933000000.0</v>
       </c>
@@ -8122,54 +8152,54 @@
       </c>
       <c r="N9">
         <v>1867725000000.0</v>
       </c>
       <c r="O9">
         <v>4208756000000.0</v>
       </c>
       <c r="P9">
         <v>-4673026000000.0</v>
       </c>
       <c r="Q9">
         <v>1580075000000.0</v>
       </c>
       <c r="R9">
         <v>-493098000000.0</v>
       </c>
       <c r="S9">
         <v>-754278000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>120</v>
       </c>
       <c r="B10">
-        <v>2939802588000.0</v>
+        <v>-7625221000000.0</v>
       </c>
       <c r="C10">
-        <v>2939802588000.0</v>
+        <v>3477737000000.0</v>
       </c>
       <c r="D10">
         <v>-4719885000000.0</v>
       </c>
       <c r="E10">
         <v>-4246192000000.0</v>
       </c>
       <c r="F10">
         <v>-8006449000000.0</v>
       </c>
       <c r="G10">
         <v>-414419000000.0</v>
       </c>
       <c r="H10">
         <v>-2352450000000.0</v>
       </c>
       <c r="I10">
         <v>-4547091000000.0</v>
       </c>
       <c r="J10">
         <v>1093508000000.0</v>
       </c>
       <c r="K10">
         <v>1093508000000.0</v>
       </c>
@@ -8273,51 +8303,53 @@
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-433151000000.0</v>
       </c>
       <c r="M13">
         <v>64762000000.0</v>
       </c>
       <c r="N13">
         <v>-284561000000.0</v>
       </c>
       <c r="O13">
         <v>-95855000000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>124</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>3160199000000.0</v>
+      </c>
       <c r="C14">
         <v>3211301000000.0</v>
       </c>
       <c r="D14">
         <v>2762411000000.0</v>
       </c>
       <c r="E14">
         <v>2703845000000.0</v>
       </c>
       <c r="F14">
         <v>2779687000000.0</v>
       </c>
       <c r="G14">
         <v>2591639000000.0</v>
       </c>
       <c r="H14">
         <v>2676686000000.0</v>
       </c>
       <c r="I14">
         <v>2504756000000.0</v>
       </c>
       <c r="J14">
         <v>2099570000000.0</v>
       </c>
       <c r="K14">
@@ -8356,54 +8388,54 @@
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>461917000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>126</v>
       </c>
       <c r="B16">
-        <v>10921872189000.0</v>
+        <v>8362221000000.0</v>
       </c>
       <c r="C16">
-        <v>10921872189000.0</v>
+        <v>9955747000000.0</v>
       </c>
       <c r="D16">
         <v>12037477000000.0</v>
       </c>
       <c r="E16">
         <v>17513918000000.0</v>
       </c>
       <c r="F16">
         <v>5142533000000.0</v>
       </c>
       <c r="G16">
         <v>7288270000000.0</v>
       </c>
       <c r="H16">
         <v>3297463000000.0</v>
       </c>
       <c r="I16">
         <v>3681763000000.0</v>
       </c>
       <c r="J16">
         <v>3720147000000.0</v>
       </c>
       <c r="K16">
         <v>3720147000000.0</v>
       </c>
@@ -8438,54 +8470,54 @@
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>128</v>
       </c>
       <c r="B18">
-        <v>-14539066372000.0</v>
+        <v>-18326343000000.0</v>
       </c>
       <c r="C18">
-        <v>-14539066372000.0</v>
+        <v>-14039309000000.0</v>
       </c>
       <c r="D18">
         <v>-17771846000000.0</v>
       </c>
       <c r="E18">
         <v>-16901316000000.0</v>
       </c>
       <c r="F18">
         <v>-18728033000000.0</v>
       </c>
       <c r="G18">
         <v>-5098410000000.0</v>
       </c>
       <c r="H18">
         <v>-14362478000000.0</v>
       </c>
       <c r="I18">
         <v>-10480217000000.0</v>
       </c>
       <c r="J18">
         <v>-17216817000000.0</v>
       </c>
       <c r="K18">
         <v>-17216817000000.0</v>
       </c>
@@ -8496,174 +8528,182 @@
         <v>-10154417000000.0</v>
       </c>
       <c r="N18">
         <v>-26758895000000.0</v>
       </c>
       <c r="O18">
         <v>-15106970000000.0</v>
       </c>
       <c r="P18">
         <v>-17092381000000.0</v>
       </c>
       <c r="Q18">
         <v>-9541287000000.0</v>
       </c>
       <c r="R18">
         <v>-11569447000000.0</v>
       </c>
       <c r="S18">
         <v>-8173348000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>129</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-789907000000.0</v>
+      </c>
       <c r="C19"/>
       <c r="D19">
         <v>-6776915000000.0</v>
       </c>
       <c r="E19">
         <v>-7650447000000.0</v>
       </c>
       <c r="F19">
         <v>-4818031000000.0</v>
       </c>
       <c r="G19">
         <v>-6530192000000.0</v>
       </c>
       <c r="H19">
         <v>1339473000000.0</v>
       </c>
       <c r="I19">
         <v>-6544983000000.0</v>
       </c>
       <c r="J19">
         <v>-4297897000000.0</v>
       </c>
       <c r="K19">
         <v>-4610212000000.0</v>
       </c>
       <c r="L19">
         <v>-4295847000000.0</v>
       </c>
       <c r="M19">
         <v>-8127194000000.0</v>
       </c>
       <c r="N19">
         <v>-6131739000000.0</v>
       </c>
       <c r="O19">
         <v>-4936401000000.0</v>
       </c>
       <c r="P19">
         <v>-5782859000000.0</v>
       </c>
       <c r="Q19">
         <v>-3145229000000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>130</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>5000000000000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>5000000000000.0</v>
+      </c>
       <c r="G20">
         <v>21994658000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>131</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>11664821000000.0</v>
+      </c>
       <c r="C21">
         <v>49471000000.0</v>
       </c>
       <c r="D21">
         <v>-13047018000000.0</v>
       </c>
       <c r="E21">
         <v>13638055000000.0</v>
       </c>
       <c r="F21">
         <v>13008887000000.0</v>
       </c>
       <c r="G21">
         <v>-4909561000000.0</v>
       </c>
       <c r="H21">
         <v>15132456000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>16528307000000.0</v>
       </c>
       <c r="M21">
         <v>7992649000000.0</v>
       </c>
       <c r="N21">
         <v>19549391000000.0</v>
       </c>
       <c r="O21">
         <v>17216893000000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22">
-        <v>-35037422841000.0</v>
+        <v>-28107982000000.0</v>
       </c>
       <c r="C22">
-        <v>-35037422841000.0</v>
+        <v>-37536383000000.0</v>
       </c>
       <c r="D22">
         <v>-24011091000000.0</v>
       </c>
       <c r="E22">
         <v>-20341605000000.0</v>
       </c>
       <c r="F22">
         <v>-17693769000000.0</v>
       </c>
       <c r="G22">
         <v>-32698974618750.0</v>
       </c>
       <c r="H22">
         <v>-13227273000000.0</v>
       </c>
       <c r="I22">
         <v>-18764327000000.0</v>
       </c>
       <c r="J22">
         <v>-14841877000000.0</v>
       </c>
       <c r="K22">
         <v>-14841877000000.0</v>
       </c>
@@ -8674,52 +8714,56 @@
         <v>-12535202000000.0</v>
       </c>
       <c r="N22">
         <v>-14120825000000.0</v>
       </c>
       <c r="O22">
         <v>-15313453000000.0</v>
       </c>
       <c r="P22">
         <v>-11223262000000.0</v>
       </c>
       <c r="Q22">
         <v>-13651818000000.0</v>
       </c>
       <c r="R22">
         <v>-9660337000000.0</v>
       </c>
       <c r="S22">
         <v>-14218835000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>132</v>
       </c>
-      <c r="B23"/>
-      <c r="C23"/>
+      <c r="B23">
+        <v>26318.0</v>
+      </c>
+      <c r="C23">
+        <v>14747487000000.0</v>
+      </c>
       <c r="D23">
         <v>2294395000.0</v>
       </c>
       <c r="E23">
         <v>18000018000000.0</v>
       </c>
       <c r="F23">
         <v>5000052000000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>-5875000000000.0</v>
       </c>
       <c r="I23">
         <v>13169755000000.0</v>
       </c>
       <c r="J23">
         <v>64818000000.0</v>
       </c>
       <c r="K23">
         <v>74904000000.0</v>
       </c>
       <c r="L23">
         <v>13778711000000.0</v>
       </c>
@@ -8728,54 +8772,54 @@
       </c>
       <c r="N23">
         <v>5875000000000.0</v>
       </c>
       <c r="O23">
         <v>275480000000.0</v>
       </c>
       <c r="P23">
         <v>21609605000000.0</v>
       </c>
       <c r="Q23">
         <v>646655000000.0</v>
       </c>
       <c r="R23">
         <v>6000000000000.0</v>
       </c>
       <c r="S23">
         <v>3959339000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>133</v>
       </c>
       <c r="B24">
-        <v>-321015066000.0</v>
+        <v>-625937000000.0</v>
       </c>
       <c r="C24">
-        <v>-321015066000.0</v>
+        <v>1828871000000.0</v>
       </c>
       <c r="D24">
         <v>-190720000000.0</v>
       </c>
       <c r="E24">
         <v>-1115130000000.0</v>
       </c>
       <c r="F24">
         <v>101916000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>2514887000000.0</v>
       </c>
       <c r="I24">
         <v>425715000000.0</v>
       </c>
       <c r="J24">
         <v>520073000000.0</v>
       </c>
       <c r="K24">
         <v>509821000000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
@@ -8783,54 +8827,54 @@
       </c>
       <c r="N24">
         <v>1468075000000.0</v>
       </c>
       <c r="O24">
         <v>70907000000.0</v>
       </c>
       <c r="P24">
         <v>1361469000000.0</v>
       </c>
       <c r="Q24">
         <v>-16517000000.0</v>
       </c>
       <c r="R24">
         <v>226867000000.0</v>
       </c>
       <c r="S24">
         <v>1292104000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>134</v>
       </c>
       <c r="B25">
-        <v>22746526589000.0</v>
+        <v>16571820000000.0</v>
       </c>
       <c r="C25">
-        <v>22746526589000.0</v>
+        <v>20203897000000.0</v>
       </c>
       <c r="D25">
         <v>8187121000000.0</v>
       </c>
       <c r="E25">
         <v>7293081000000.0</v>
       </c>
       <c r="F25">
         <v>7667802000000.0</v>
       </c>
       <c r="G25">
         <v>-78748000000.0</v>
       </c>
       <c r="H25">
         <v>2324121000000.0</v>
       </c>
       <c r="I25">
         <v>8087650000000.0</v>
       </c>
       <c r="J25">
         <v>4739168000000.0</v>
       </c>
       <c r="K25">
         <v>4739168000000.0</v>
       </c>
@@ -8922,54 +8966,54 @@
       <c r="M27">
         <v>2809000000.0</v>
       </c>
       <c r="N27">
         <v>5124159000000.0</v>
       </c>
       <c r="O27">
         <v>2588739000000.0</v>
       </c>
       <c r="P27">
         <v>2499451000000.0</v>
       </c>
       <c r="Q27">
         <v>2193867000000.0</v>
       </c>
       <c r="R27">
         <v>1493457000000.0</v>
       </c>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>137</v>
       </c>
       <c r="B28">
-        <v>15632119756000.0</v>
+        <v>16664821000000.0</v>
       </c>
       <c r="C28">
-        <v>15632119756000.0</v>
+        <v>14796958000000.0</v>
       </c>
       <c r="D28">
         <v>12735315000000.0</v>
       </c>
       <c r="E28">
         <v>31638073000000.0</v>
       </c>
       <c r="F28">
         <v>18008939000000.0</v>
       </c>
       <c r="G28">
         <v>9715439000000.0</v>
       </c>
       <c r="H28">
         <v>9257455000000.0</v>
       </c>
       <c r="I28">
         <v>14513940000000.0</v>
       </c>
       <c r="J28">
         <v>15501651000000.0</v>
       </c>
       <c r="K28">
         <v>15501651000000.0</v>
       </c>
@@ -8981,54 +9025,54 @@
       </c>
       <c r="N28">
         <v>25424391000000.0</v>
       </c>
       <c r="O28">
         <v>17492373000000.0</v>
       </c>
       <c r="P28">
         <v>15654239000000.0</v>
       </c>
       <c r="Q28">
         <v>9820533000000.0</v>
       </c>
       <c r="R28">
         <v>9977958000000.0</v>
       </c>
       <c r="S28">
         <v>7449564000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>138</v>
       </c>
       <c r="B29">
-        <v>-6800880767000.0</v>
+        <v>-13351890000000.0</v>
       </c>
       <c r="C29">
-        <v>-6800880767000.0</v>
+        <v>-6589615000000.0</v>
       </c>
       <c r="D29">
         <v>-11185651000000.0</v>
       </c>
       <c r="E29">
         <v>-11600437000000.0</v>
       </c>
       <c r="F29">
         <v>-15085536000000.0</v>
       </c>
       <c r="G29">
         <v>1013126000000.0</v>
       </c>
       <c r="H29">
         <v>-11192367000000.0</v>
       </c>
       <c r="I29">
         <v>-7862273000000.0</v>
       </c>
       <c r="J29">
         <v>-12409099000000.0</v>
       </c>
       <c r="K29">
         <v>-12409099000000.0</v>
       </c>
@@ -9040,54 +9084,54 @@
       </c>
       <c r="N29">
         <v>-19159081000000.0</v>
       </c>
       <c r="O29">
         <v>-10099662000000.0</v>
       </c>
       <c r="P29">
         <v>-9948053000000.0</v>
       </c>
       <c r="Q29">
         <v>-6412575000000.0</v>
       </c>
       <c r="R29">
         <v>-9168123000000.0</v>
       </c>
       <c r="S29">
         <v>-6307644000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>139</v>
       </c>
       <c r="B30">
-        <v>-7898149818000.0</v>
+        <v>-5600390000000.0</v>
       </c>
       <c r="C30">
-        <v>-7898149818000.0</v>
+        <v>-11015823000000.0</v>
       </c>
       <c r="D30">
         <v>-6776915000000.0</v>
       </c>
       <c r="E30">
         <v>-7650447000000.0</v>
       </c>
       <c r="F30">
         <v>-4818031000000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>1339473000000.0</v>
       </c>
       <c r="I30">
         <v>-6544983000000.0</v>
       </c>
       <c r="J30">
         <v>-4297897000000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>-4295847000000.0</v>
       </c>
       <c r="M30">