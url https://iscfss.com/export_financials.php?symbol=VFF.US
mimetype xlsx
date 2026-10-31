--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -2977,53 +2977,59 @@
         <v>1125000.0</v>
       </c>
       <c r="R36">
         <v>877000.0</v>
       </c>
       <c r="S36">
         <v>821000.0</v>
       </c>
       <c r="T36">
         <v>885107.0</v>
       </c>
       <c r="U36">
         <v>1049875.0</v>
       </c>
       <c r="V36">
         <v>420810.0</v>
       </c>
       <c r="W36">
         <v>458551.0</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>58</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>10164000.0</v>
+      </c>
+      <c r="C37">
+        <v>9953000.0</v>
+      </c>
+      <c r="D37">
+        <v>16316000.0</v>
+      </c>
       <c r="E37">
         <v>767000.0</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
@@ -11145,55 +11151,65 @@
         <v>1123202.0</v>
       </c>
       <c r="CF36">
         <v>420810.0</v>
       </c>
       <c r="CG36">
         <v>361670.0</v>
       </c>
       <c r="CH36">
         <v>378334.0</v>
       </c>
       <c r="CI36">
         <v>248646.0</v>
       </c>
       <c r="CJ36">
         <v>458551.0</v>
       </c>
       <c r="CK36">
         <v>12491270.0</v>
       </c>
     </row>
     <row r="37" spans="1:89">
       <c r="A37" t="s">
         <v>58</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>6447000.0</v>
+      </c>
+      <c r="C37">
+        <v>9819000.0</v>
+      </c>
+      <c r="D37">
+        <v>10164000.0</v>
+      </c>
+      <c r="E37">
+        <v>9997000.0</v>
+      </c>
+      <c r="F37">
+        <v>9855000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37">
         <v>718000.0</v>
       </c>
       <c r="P37">
         <v>767000.0</v>
       </c>
       <c r="Q37">
         <v>767000.0</v>
       </c>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -18535,116 +18551,118 @@
         <v>1897344.0</v>
       </c>
       <c r="CF2">
         <v>7272393.0</v>
       </c>
       <c r="CG2">
         <v>16605342.0</v>
       </c>
       <c r="CH2">
         <v>14081744.0</v>
       </c>
       <c r="CI2">
         <v>2963941.0</v>
       </c>
       <c r="CJ2">
         <v>10524000.0</v>
       </c>
       <c r="CK2">
         <v>14392030.0</v>
       </c>
     </row>
     <row r="3" spans="1:89">
       <c r="A3" t="s">
         <v>151</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>4279000.0</v>
+      </c>
       <c r="C3">
-        <v>4375000.0</v>
+        <v>4303000.0</v>
       </c>
       <c r="D3">
         <v>3807000.0</v>
       </c>
       <c r="E3">
         <v>4162000.0</v>
       </c>
       <c r="F3">
-        <v>3437000.0</v>
+        <v>3484000.0</v>
       </c>
       <c r="G3">
         <v>4973000.0</v>
       </c>
       <c r="H3">
         <v>4331000.0</v>
       </c>
       <c r="I3">
-        <v>6151000.0</v>
+        <v>4578000.0</v>
       </c>
       <c r="J3">
         <v>3798000.0</v>
       </c>
       <c r="K3">
         <v>4558000.0</v>
       </c>
       <c r="L3">
         <v>4234000.0</v>
       </c>
       <c r="M3">
         <v>3997000.0</v>
       </c>
       <c r="N3">
         <v>3777000.0</v>
       </c>
       <c r="O3">
         <v>3986000.0</v>
       </c>
       <c r="P3">
         <v>1993000.0</v>
       </c>
       <c r="Q3">
         <v>4729000.0</v>
       </c>
       <c r="R3">
         <v>3204000.0</v>
       </c>
       <c r="S3">
         <v>3128000.0</v>
       </c>
       <c r="T3">
         <v>3345000.0</v>
       </c>
       <c r="U3">
         <v>2828000.0</v>
       </c>
       <c r="V3">
         <v>3399000.0</v>
       </c>
       <c r="W3">
         <v>3225000.0</v>
       </c>
       <c r="X3">
-        <v>2343000.0</v>
+        <v>2285000.0</v>
       </c>
       <c r="Y3">
         <v>1519000.0</v>
       </c>
       <c r="Z3">
         <v>1491000.0</v>
       </c>
       <c r="AA3">
         <v>1530000.0</v>
       </c>
       <c r="AB3">
         <v>1779000.0</v>
       </c>
       <c r="AC3">
         <v>1821000.0</v>
       </c>
       <c r="AD3">
         <v>1840000.0</v>
       </c>
       <c r="AE3">
         <v>1926000.0</v>
       </c>
       <c r="AF3">
         <v>1756000.0</v>
       </c>
@@ -18907,51 +18925,53 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
     </row>
     <row r="5" spans="1:89">
       <c r="A5" t="s">
         <v>153</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>10932000.0</v>
+      </c>
       <c r="C5">
         <v>4920000.0</v>
       </c>
       <c r="D5">
         <v>5049000.0</v>
       </c>
       <c r="E5">
         <v>16179000.0</v>
       </c>
       <c r="F5">
         <v>13262000.0</v>
       </c>
       <c r="G5">
         <v>-5426000.0</v>
       </c>
       <c r="H5">
         <v>-10233000.0</v>
       </c>
       <c r="I5">
         <v>128000.0</v>
       </c>
       <c r="J5">
         <v>-15394000.0</v>
       </c>
       <c r="K5">
@@ -19175,117 +19195,117 @@
       </c>
       <c r="CF5">
         <v>-4560516.0</v>
       </c>
       <c r="CG5">
         <v>3475280.0</v>
       </c>
       <c r="CH5">
         <v>3836157.0</v>
       </c>
       <c r="CI5">
         <v>-746743.0</v>
       </c>
       <c r="CJ5">
         <v>-32077817.0</v>
       </c>
       <c r="CK5">
         <v>-1272065.0</v>
       </c>
     </row>
     <row r="6" spans="1:89">
       <c r="A6" t="s">
         <v>154</v>
       </c>
       <c r="B6">
-        <v>10932000.0</v>
+        <v>15211000.0</v>
       </c>
       <c r="C6">
-        <v>9295000.0</v>
+        <v>9223000.0</v>
       </c>
       <c r="D6">
         <v>8856000.0</v>
       </c>
       <c r="E6">
         <v>20341000.0</v>
       </c>
       <c r="F6">
-        <v>16699000.0</v>
+        <v>16746000.0</v>
       </c>
       <c r="G6">
         <v>-453000.0</v>
       </c>
       <c r="H6">
         <v>-5902000.0</v>
       </c>
       <c r="I6">
-        <v>6279000.0</v>
+        <v>4706000.0</v>
       </c>
       <c r="J6">
         <v>-11596000.0</v>
       </c>
       <c r="K6">
         <v>3116000.0</v>
       </c>
       <c r="L6">
         <v>-281000.0</v>
       </c>
       <c r="M6">
         <v>2068000.0</v>
       </c>
       <c r="N6">
         <v>5146000.0</v>
       </c>
       <c r="O6">
         <v>-962000.0</v>
       </c>
       <c r="P6">
         <v>-26745000.0</v>
       </c>
       <c r="Q6">
         <v>-6604000.0</v>
       </c>
       <c r="R6">
         <v>-39937000.0</v>
       </c>
       <c r="S6">
         <v>-4482000.0</v>
       </c>
       <c r="T6">
         <v>5400000.0</v>
       </c>
       <c r="U6">
         <v>5232000.0</v>
       </c>
       <c r="V6">
         <v>-2215000.0</v>
       </c>
       <c r="W6">
         <v>-5128000.0</v>
       </c>
       <c r="X6">
-        <v>11840000.0</v>
+        <v>11782000.0</v>
       </c>
       <c r="Y6">
         <v>1368000.0</v>
       </c>
       <c r="Z6">
         <v>1528000.0</v>
       </c>
       <c r="AA6">
         <v>2016000.0</v>
       </c>
       <c r="AB6">
         <v>-27462000.0</v>
       </c>
       <c r="AC6">
         <v>-3195000.0</v>
       </c>
       <c r="AD6">
         <v>-5780000.0</v>
       </c>
       <c r="AE6">
         <v>14682000.0</v>
       </c>
       <c r="AF6">
         <v>-855000.0</v>
       </c>
@@ -28830,111 +28850,111 @@
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
     </row>
     <row r="14" spans="1:88">
       <c r="A14" t="s">
         <v>193</v>
       </c>
       <c r="B14">
         <v>4279000.0</v>
       </c>
       <c r="C14">
         <v>4303000.0</v>
       </c>
       <c r="D14">
-        <v>-12572000.0</v>
+        <v>3807000.0</v>
       </c>
       <c r="E14">
-        <v>4194000.0</v>
+        <v>4162000.0</v>
       </c>
       <c r="F14">
         <v>3484000.0</v>
       </c>
       <c r="G14">
         <v>4973000.0</v>
       </c>
       <c r="H14">
         <v>4331000.0</v>
       </c>
       <c r="I14">
         <v>4578000.0</v>
       </c>
       <c r="J14">
-        <v>4314000.0</v>
+        <v>3798000.0</v>
       </c>
       <c r="K14">
         <v>4558000.0</v>
       </c>
       <c r="L14">
         <v>4234000.0</v>
       </c>
       <c r="M14">
         <v>3997000.0</v>
       </c>
       <c r="N14">
         <v>3777000.0</v>
       </c>
       <c r="O14">
         <v>3986000.0</v>
       </c>
       <c r="P14">
         <v>1993000.0</v>
       </c>
       <c r="Q14">
         <v>4729000.0</v>
       </c>
       <c r="R14">
-        <v>3264000.0</v>
+        <v>3204000.0</v>
       </c>
       <c r="S14">
-        <v>3194000.0</v>
+        <v>3128000.0</v>
       </c>
       <c r="T14">
         <v>3345000.0</v>
       </c>
       <c r="U14">
         <v>2828000.0</v>
       </c>
       <c r="V14">
         <v>3399000.0</v>
       </c>
       <c r="W14">
         <v>3225000.0</v>
       </c>
       <c r="X14">
-        <v>2528000.0</v>
+        <v>2285000.0</v>
       </c>
       <c r="Y14">
         <v>1519000.0</v>
       </c>
       <c r="Z14">
         <v>1491000.0</v>
       </c>
       <c r="AA14">
         <v>1530000.0</v>
       </c>
       <c r="AB14">
         <v>1779000.0</v>
       </c>
       <c r="AC14">
         <v>1821000.0</v>
       </c>
       <c r="AD14">
         <v>1840000.0</v>
       </c>
       <c r="AE14">
         <v>1926000.0</v>
       </c>
       <c r="AF14">
         <v>1756000.0</v>
       </c>
@@ -31066,111 +31086,111 @@
       <c r="CB24">
         <v>6447764.0</v>
       </c>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24">
         <v>160809.0</v>
       </c>
     </row>
     <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>203</v>
       </c>
       <c r="B25">
         <v>543000.0</v>
       </c>
       <c r="C25">
         <v>-2702000.0</v>
       </c>
       <c r="D25">
-        <v>7779581.0</v>
+        <v>-8599419.0</v>
       </c>
       <c r="E25">
-        <v>2716399.0</v>
+        <v>2748399.0</v>
       </c>
       <c r="F25">
         <v>-1822253.0</v>
       </c>
       <c r="G25">
         <v>493000.0</v>
       </c>
       <c r="H25">
         <v>11219000.0</v>
       </c>
       <c r="I25">
         <v>-1238660.0</v>
       </c>
       <c r="J25">
-        <v>20327561.0</v>
+        <v>20843561.0</v>
       </c>
       <c r="K25">
         <v>626000.0</v>
       </c>
       <c r="L25">
         <v>15064253.0</v>
       </c>
       <c r="M25">
         <v>833000.0</v>
       </c>
       <c r="N25">
         <v>5097000.0</v>
       </c>
       <c r="O25">
         <v>-436000.0</v>
       </c>
       <c r="P25">
         <v>24046000.0</v>
       </c>
       <c r="Q25">
         <v>-126000.0</v>
       </c>
       <c r="R25">
-        <v>19152000.0</v>
+        <v>19212000.0</v>
       </c>
       <c r="S25">
-        <v>1493000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="T25">
         <v>279000.0</v>
       </c>
       <c r="U25">
         <v>-680000.0</v>
       </c>
       <c r="V25">
         <v>-1007000.0</v>
       </c>
       <c r="W25">
         <v>-36000.0</v>
       </c>
       <c r="X25">
-        <v>-22493000.0</v>
+        <v>-22250000.0</v>
       </c>
       <c r="Y25">
         <v>-1698000.0</v>
       </c>
       <c r="Z25">
         <v>-824000.0</v>
       </c>
       <c r="AA25">
         <v>-8541000.0</v>
       </c>
       <c r="AB25">
         <v>1813000.0</v>
       </c>
       <c r="AC25">
         <v>572000.0</v>
       </c>
       <c r="AD25">
         <v>-13339000.0</v>
       </c>
       <c r="AE25">
         <v>-17227000.0</v>
       </c>
       <c r="AF25">
         <v>-2216000.0</v>
       </c>