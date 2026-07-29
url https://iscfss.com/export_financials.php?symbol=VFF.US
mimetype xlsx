--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1122,51 +1122,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
-        <v>15748000.0</v>
+        <v>15747000.0</v>
       </c>
       <c r="C2">
         <v>24499000.0</v>
       </c>
       <c r="D2">
         <v>21753000.0</v>
       </c>
       <c r="E2">
         <v>24894000.0</v>
       </c>
       <c r="F2">
         <v>22597000.0</v>
       </c>
       <c r="G2">
         <v>15064000.0</v>
       </c>
       <c r="H2">
         <v>12653000.0</v>
       </c>
       <c r="I2">
         <v>14601000.0</v>
       </c>
       <c r="J2">
         <v>12952000.0</v>
       </c>
@@ -1845,51 +1845,53 @@
       <c r="L15">
         <v>26100000.0</v>
       </c>
       <c r="M15">
         <v>25871000.0</v>
       </c>
       <c r="N15">
         <v>25599000.0</v>
       </c>
       <c r="O15">
         <v>25438000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>37</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1513000.0</v>
+      </c>
       <c r="C16">
         <v>2638000.0</v>
       </c>
       <c r="D16">
         <v>4510000.0</v>
       </c>
       <c r="E16">
         <v>6252000.0</v>
       </c>
       <c r="F16">
         <v>3470000.0</v>
       </c>
       <c r="G16">
         <v>26961000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>662000.0</v>
       </c>
       <c r="M16">
         <v>426000.0</v>
       </c>
@@ -2115,51 +2117,51 @@
       </c>
       <c r="S21">
         <v>1508000.0</v>
       </c>
       <c r="T21">
         <v>2686537.0</v>
       </c>
       <c r="U21">
         <v>4081037.0</v>
       </c>
       <c r="V21">
         <v>3851606.0</v>
       </c>
       <c r="W21">
         <v>4336737.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
         <v>41519000.0</v>
       </c>
       <c r="C22">
-        <v>53137000.0</v>
+        <v>41256000.0</v>
       </c>
       <c r="D22">
         <v>78472000.0</v>
       </c>
       <c r="E22">
         <v>70582000.0</v>
       </c>
       <c r="F22">
         <v>68677000.0</v>
       </c>
       <c r="G22">
         <v>46599000.0</v>
       </c>
       <c r="H22">
         <v>15918000.0</v>
       </c>
       <c r="I22">
         <v>22485000.0</v>
       </c>
       <c r="J22">
         <v>17309000.0</v>
       </c>
       <c r="K22">
         <v>16108000.0</v>
       </c>
@@ -2434,51 +2436,51 @@
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
-        <v>-42482000.0</v>
+        <v>-47367000.0</v>
       </c>
       <c r="C28">
         <v>22859000.0</v>
       </c>
       <c r="D28">
         <v>37326000.0</v>
       </c>
       <c r="E28">
         <v>44429000.0</v>
       </c>
       <c r="F28">
         <v>12435000.0</v>
       </c>
       <c r="G28">
         <v>53584000.0</v>
       </c>
       <c r="H28">
         <v>29720000.0</v>
       </c>
       <c r="I28">
         <v>26119000.0</v>
       </c>
       <c r="J28">
         <v>31540000.0</v>
       </c>
@@ -2553,51 +2555,51 @@
       <c r="J29">
         <v>119423000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
         <v>23475000.0</v>
       </c>
       <c r="C30">
-        <v>33992000.0</v>
+        <v>22407000.0</v>
       </c>
       <c r="D30">
         <v>30855000.0</v>
       </c>
       <c r="E30">
         <v>34767000.0</v>
       </c>
       <c r="F30">
         <v>37406000.0</v>
       </c>
       <c r="G30">
         <v>23385000.0</v>
       </c>
       <c r="H30">
         <v>25470000.0</v>
       </c>
       <c r="I30">
         <v>22497000.0</v>
       </c>
       <c r="J30">
         <v>13241000.0</v>
       </c>
       <c r="K30">
         <v>10696000.0</v>
       </c>
@@ -3062,51 +3064,51 @@
         <v>1664000.0</v>
       </c>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38">
         <v>1.0</v>
       </c>
       <c r="U38">
         <v>1.0</v>
       </c>
       <c r="V38"/>
       <c r="W38"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
         <v>8254000.0</v>
       </c>
       <c r="C39">
-        <v>4259000.0</v>
+        <v>27725000.0</v>
       </c>
       <c r="D39">
         <v>12150000.0</v>
       </c>
       <c r="E39">
         <v>10959000.0</v>
       </c>
       <c r="F39">
         <v>15459000.0</v>
       </c>
       <c r="G39">
         <v>10184000.0</v>
       </c>
       <c r="H39">
         <v>1259000.0</v>
       </c>
       <c r="I39">
         <v>889000.0</v>
       </c>
       <c r="J39">
         <v>5215000.0</v>
       </c>
       <c r="K39">
         <v>5122000.0</v>
       </c>
@@ -3130,51 +3132,51 @@
       </c>
       <c r="R39">
         <v>909000.0</v>
       </c>
       <c r="S39">
         <v>888000.0</v>
       </c>
       <c r="T39">
         <v>458000.0</v>
       </c>
       <c r="U39">
         <v>3248348.0</v>
       </c>
       <c r="V39">
         <v>1261501.0</v>
       </c>
       <c r="W39">
         <v>485631.0</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
-        <v>24604000.0</v>
+        <v>27977000.0</v>
       </c>
       <c r="C40">
         <v>19794000.0</v>
       </c>
       <c r="D40">
         <v>33018000.0</v>
       </c>
       <c r="E40">
         <v>19976000.0</v>
       </c>
       <c r="F40">
         <v>25625000.0</v>
       </c>
       <c r="G40">
         <v>22174000.0</v>
       </c>
       <c r="H40">
         <v>1554000.0</v>
       </c>
       <c r="I40">
         <v>3509000.0</v>
       </c>
       <c r="J40">
         <v>3793000.0</v>
       </c>
@@ -3729,51 +3731,51 @@
       <c r="K50">
         <v>3291000.0</v>
       </c>
       <c r="L50">
         <v>4388000.0</v>
       </c>
       <c r="M50">
         <v>4418000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
-        <v>38707000.0</v>
+        <v>33822000.0</v>
       </c>
       <c r="C51">
         <v>47490000.0</v>
       </c>
       <c r="D51">
         <v>67617000.0</v>
       </c>
       <c r="E51">
         <v>61105000.0</v>
       </c>
       <c r="F51">
         <v>65852000.0</v>
       </c>
       <c r="G51">
         <v>75224000.0</v>
       </c>
       <c r="H51">
         <v>41709000.0</v>
       </c>
       <c r="I51">
         <v>38039000.0</v>
       </c>
       <c r="J51">
         <v>38631000.0</v>
       </c>
@@ -3800,51 +3802,51 @@
       </c>
       <c r="R51">
         <v>55277000.0</v>
       </c>
       <c r="S51">
         <v>58658000.0</v>
       </c>
       <c r="T51">
         <v>65550296.0</v>
       </c>
       <c r="U51">
         <v>76535325.0</v>
       </c>
       <c r="V51">
         <v>42930131.0</v>
       </c>
       <c r="W51">
         <v>40831019.0</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
-        <v>6083000.0</v>
+        <v>1198000.0</v>
       </c>
       <c r="C52">
         <v>6497000.0</v>
       </c>
       <c r="D52">
         <v>17357000.0</v>
       </c>
       <c r="E52">
         <v>9499000.0</v>
       </c>
       <c r="F52">
         <v>8722000.0</v>
       </c>
       <c r="G52">
         <v>18448000.0</v>
       </c>
       <c r="H52">
         <v>7295000.0</v>
       </c>
       <c r="I52">
         <v>5492000.0</v>
       </c>
       <c r="J52">
         <v>2692000.0</v>
       </c>
@@ -4708,51 +4710,51 @@
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
         <v>9948000.0</v>
       </c>
       <c r="C2">
-        <v>15748000.0</v>
+        <v>15747000.0</v>
       </c>
       <c r="D2">
         <v>9511000.0</v>
       </c>
       <c r="E2">
         <v>11203000.0</v>
       </c>
       <c r="F2">
         <v>15305000.0</v>
       </c>
       <c r="G2">
         <v>24499000.0</v>
       </c>
       <c r="H2">
         <v>18428000.0</v>
       </c>
       <c r="I2">
         <v>20117000.0</v>
       </c>
       <c r="J2">
         <v>19935000.0</v>
       </c>
       <c r="K2">
         <v>21753000.0</v>
       </c>
@@ -5213,54 +5215,54 @@
       <c r="L5">
         <v>-8187000.0</v>
       </c>
       <c r="M5">
         <v>-3284000.0</v>
       </c>
       <c r="N5">
         <v>-7509000.0</v>
       </c>
       <c r="O5">
         <v>-8371000.0</v>
       </c>
       <c r="P5">
         <v>-11215000.0</v>
       </c>
       <c r="Q5">
         <v>3565000.0</v>
       </c>
       <c r="R5">
         <v>10225000.0</v>
       </c>
       <c r="S5">
         <v>6696000.0</v>
       </c>
       <c r="T5">
-        <v>6463000.0</v>
+        <v>6462999.0</v>
       </c>
       <c r="U5">
-        <v>10332000.0</v>
+        <v>10331999.0</v>
       </c>
       <c r="V5">
         <v>7966000.0</v>
       </c>
       <c r="W5">
         <v>6255000.0</v>
       </c>
       <c r="X5">
         <v>-516000.0</v>
       </c>
       <c r="Y5">
         <v>-547000.0</v>
       </c>
       <c r="Z5">
         <v>-602000.0</v>
       </c>
       <c r="AA5">
         <v>-475000.0</v>
       </c>
       <c r="AB5">
         <v>2847000.0</v>
       </c>
       <c r="AC5">
         <v>2869000.0</v>
       </c>
@@ -7217,51 +7219,53 @@
       </c>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
     </row>
     <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>1513000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>2638000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>1.0</v>
       </c>
       <c r="J16">
         <v>4510000.0</v>
       </c>
       <c r="K16">
         <v>4510000.0</v>
       </c>
       <c r="L16">
         <v>31741000.0</v>
       </c>
       <c r="M16">
         <v>34416000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16">
         <v>6252000.0</v>
@@ -8080,51 +8084,51 @@
       </c>
       <c r="CJ21">
         <v>31465310.0</v>
       </c>
     </row>
     <row r="22" spans="1:88">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
         <v>44420000.0</v>
       </c>
       <c r="C22">
         <v>41519000.0</v>
       </c>
       <c r="D22">
         <v>34203000.0</v>
       </c>
       <c r="E22">
         <v>39476000.0</v>
       </c>
       <c r="F22">
         <v>51459000.0</v>
       </c>
       <c r="G22">
-        <v>53137000.0</v>
+        <v>41256000.0</v>
       </c>
       <c r="H22">
         <v>60022000.0</v>
       </c>
       <c r="I22">
         <v>59029000.0</v>
       </c>
       <c r="J22">
         <v>74029000.0</v>
       </c>
       <c r="K22">
         <v>78472000.0</v>
       </c>
       <c r="L22">
         <v>77059000.0</v>
       </c>
       <c r="M22">
         <v>73733000.0</v>
       </c>
       <c r="N22">
         <v>75034000.0</v>
       </c>
       <c r="O22">
         <v>70582000.0</v>
       </c>
@@ -9147,54 +9151,54 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
     </row>
     <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
-        <v>-9991000.0</v>
+        <v>-14964000.0</v>
       </c>
       <c r="C28">
-        <v>-42482000.0</v>
+        <v>-47367000.0</v>
       </c>
       <c r="D28">
         <v>-48374000.0</v>
       </c>
       <c r="E28">
         <v>-15010000.0</v>
       </c>
       <c r="F28">
         <v>34743000.0</v>
       </c>
       <c r="G28">
         <v>22859000.0</v>
       </c>
       <c r="H28">
         <v>21850000.0</v>
       </c>
       <c r="I28">
         <v>22145000.0</v>
       </c>
       <c r="J28">
         <v>27309000.0</v>
       </c>
       <c r="K28">
         <v>30213999.0</v>
       </c>
@@ -9570,51 +9574,51 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
     </row>
     <row r="30" spans="1:88">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
         <v>28017000.0</v>
       </c>
       <c r="C30">
         <v>23475000.0</v>
       </c>
       <c r="D30">
         <v>31930000.0</v>
       </c>
       <c r="E30">
         <v>28051000.0</v>
       </c>
       <c r="F30">
         <v>34992000.0</v>
       </c>
       <c r="G30">
-        <v>33992000.0</v>
+        <v>22407000.0</v>
       </c>
       <c r="H30">
         <v>34130000.0</v>
       </c>
       <c r="I30">
         <v>40970000.0</v>
       </c>
       <c r="J30">
         <v>38941000.0</v>
       </c>
       <c r="K30">
         <v>30855000.0</v>
       </c>
       <c r="L30">
         <v>28875000.0</v>
       </c>
       <c r="M30">
         <v>41754000.0</v>
       </c>
       <c r="N30">
         <v>30400000.0</v>
       </c>
       <c r="O30">
         <v>34767000.0</v>
       </c>
@@ -11324,51 +11328,51 @@
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
     </row>
     <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
         <v>9024000.0</v>
       </c>
       <c r="C39">
         <v>8254000.0</v>
       </c>
       <c r="D39">
         <v>2931000.0</v>
       </c>
       <c r="E39">
         <v>10058000.0</v>
       </c>
       <c r="F39">
         <v>3298000.0</v>
       </c>
       <c r="G39">
-        <v>4259000.0</v>
+        <v>27725000.0</v>
       </c>
       <c r="H39">
         <v>5218000.0</v>
       </c>
       <c r="I39">
         <v>4678000.0</v>
       </c>
       <c r="J39">
         <v>11197000.0</v>
       </c>
       <c r="K39">
         <v>7150000.0</v>
       </c>
       <c r="L39">
         <v>11747000.0</v>
       </c>
       <c r="M39">
         <v>9563000.0</v>
       </c>
       <c r="N39">
         <v>10897000.0</v>
       </c>
       <c r="O39">
         <v>10959000.0</v>
       </c>
@@ -11575,54 +11579,54 @@
       </c>
       <c r="CE39">
         <v>1261501.0</v>
       </c>
       <c r="CF39">
         <v>746293.0</v>
       </c>
       <c r="CG39">
         <v>401493.0</v>
       </c>
       <c r="CH39">
         <v>239056.0</v>
       </c>
       <c r="CI39">
         <v>61378.0</v>
       </c>
       <c r="CJ39">
         <v>751586.0</v>
       </c>
     </row>
     <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
-        <v>26982000.0</v>
+        <v>31955000.0</v>
       </c>
       <c r="C40">
-        <v>24604000.0</v>
+        <v>27977000.0</v>
       </c>
       <c r="D40">
         <v>40920000.0</v>
       </c>
       <c r="E40">
         <v>16272000.0</v>
       </c>
       <c r="F40">
         <v>21639000.0</v>
       </c>
       <c r="G40">
         <v>19794000.0</v>
       </c>
       <c r="H40">
         <v>24374000.0</v>
       </c>
       <c r="I40">
         <v>25942000.0</v>
       </c>
       <c r="J40">
         <v>25119000.0</v>
       </c>
       <c r="K40">
         <v>30648000.0</v>
       </c>
@@ -12025,54 +12029,54 @@
       <c r="L42">
         <v>25635000.0</v>
       </c>
       <c r="M42">
         <v>24888000.0</v>
       </c>
       <c r="N42">
         <v>24232000.0</v>
       </c>
       <c r="O42">
         <v>13372000.0</v>
       </c>
       <c r="P42">
         <v>12389000.0</v>
       </c>
       <c r="Q42">
         <v>11463000.0</v>
       </c>
       <c r="R42">
         <v>10333000.0</v>
       </c>
       <c r="S42">
         <v>9369000.0</v>
       </c>
       <c r="T42">
-        <v>7541000.0</v>
+        <v>7541001.0</v>
       </c>
       <c r="U42">
-        <v>6748000.0</v>
+        <v>6748001.0</v>
       </c>
       <c r="V42">
         <v>9353000.0</v>
       </c>
       <c r="W42">
         <v>17502000.0</v>
       </c>
       <c r="X42">
         <v>16892000.0</v>
       </c>
       <c r="Y42">
         <v>5128000.0</v>
       </c>
       <c r="Z42">
         <v>4880000.0</v>
       </c>
       <c r="AA42">
         <v>4351000.0</v>
       </c>
       <c r="AB42">
         <v>4351000.0</v>
       </c>
       <c r="AC42">
         <v>2869000.0</v>
       </c>
@@ -13599,54 +13603,54 @@
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
     </row>
     <row r="51" spans="1:88">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
-        <v>40477000.0</v>
+        <v>35504000.0</v>
       </c>
       <c r="C51">
-        <v>38707000.0</v>
+        <v>33822000.0</v>
       </c>
       <c r="D51">
         <v>39187000.0</v>
       </c>
       <c r="E51">
         <v>44978000.0</v>
       </c>
       <c r="F51">
         <v>49868000.0</v>
       </c>
       <c r="G51">
         <v>47490000.0</v>
       </c>
       <c r="H51">
         <v>50546000.0</v>
       </c>
       <c r="I51">
         <v>51802000.0</v>
       </c>
       <c r="J51">
         <v>53994000.0</v>
       </c>
       <c r="K51">
         <v>65504999.0</v>
       </c>
@@ -13865,54 +13869,54 @@
       </c>
       <c r="CE51">
         <v>42930131.0</v>
       </c>
       <c r="CF51">
         <v>42103924.0</v>
       </c>
       <c r="CG51">
         <v>45821734.0</v>
       </c>
       <c r="CH51">
         <v>50156050.0</v>
       </c>
       <c r="CI51">
         <v>40831019.0</v>
       </c>
       <c r="CJ51">
         <v>31116422.0</v>
       </c>
     </row>
     <row r="52" spans="1:88">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
-        <v>6171000.0</v>
+        <v>1198000.0</v>
       </c>
       <c r="C52">
-        <v>6083000.0</v>
+        <v>1198000.0</v>
       </c>
       <c r="D52">
         <v>5975000.0</v>
       </c>
       <c r="E52">
         <v>10123000.0</v>
       </c>
       <c r="F52">
         <v>7552000.0</v>
       </c>
       <c r="G52">
         <v>6497000.0</v>
       </c>
       <c r="H52">
         <v>6489000.0</v>
       </c>
       <c r="I52">
         <v>6354000.0</v>
       </c>
       <c r="J52">
         <v>6243000.0</v>
       </c>
       <c r="K52">
         <v>15245000.0</v>
       </c>
@@ -18759,51 +18763,51 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
     </row>
     <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>152</v>
       </c>
       <c r="B5">
-        <v>5044000.0</v>
+        <v>4920000.0</v>
       </c>
       <c r="C5">
         <v>5049000.0</v>
       </c>
       <c r="D5">
         <v>16179000.0</v>
       </c>
       <c r="E5">
         <v>13262000.0</v>
       </c>
       <c r="F5">
         <v>-5426000.0</v>
       </c>
       <c r="G5">
         <v>-10233000.0</v>
       </c>
       <c r="H5">
         <v>128000.0</v>
       </c>
       <c r="I5">
         <v>-15394000.0</v>
       </c>
       <c r="J5">
         <v>-1442000.0</v>
       </c>
@@ -19025,51 +19029,51 @@
       </c>
       <c r="CE5">
         <v>-4560516.0</v>
       </c>
       <c r="CF5">
         <v>3475280.0</v>
       </c>
       <c r="CG5">
         <v>3836157.0</v>
       </c>
       <c r="CH5">
         <v>-746743.0</v>
       </c>
       <c r="CI5">
         <v>-32077817.0</v>
       </c>
       <c r="CJ5">
         <v>-1272065.0</v>
       </c>
     </row>
     <row r="6" spans="1:88">
       <c r="A6" t="s">
         <v>153</v>
       </c>
       <c r="B6">
-        <v>9419000.0</v>
+        <v>9295000.0</v>
       </c>
       <c r="C6">
         <v>8856000.0</v>
       </c>
       <c r="D6">
         <v>20341000.0</v>
       </c>
       <c r="E6">
         <v>16699000.0</v>
       </c>
       <c r="F6">
         <v>-453000.0</v>
       </c>
       <c r="G6">
         <v>-5902000.0</v>
       </c>
       <c r="H6">
         <v>6279000.0</v>
       </c>
       <c r="I6">
         <v>-11596000.0</v>
       </c>
       <c r="J6">
         <v>3116000.0</v>
       </c>
@@ -25418,51 +25422,51 @@
       <c r="K21">
         <v>-3759000.0</v>
       </c>
       <c r="L21">
         <v>-4420000.0</v>
       </c>
       <c r="M21">
         <v>-1504000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>162</v>
       </c>
       <c r="B22">
-        <v>32441000.0</v>
+        <v>20988000.0</v>
       </c>
       <c r="C22">
         <v>-35643000.0</v>
       </c>
       <c r="D22">
         <v>-34819000.0</v>
       </c>
       <c r="E22">
         <v>-101415000.0</v>
       </c>
       <c r="F22">
         <v>-9079000.0</v>
       </c>
       <c r="G22">
         <v>11608000.0</v>
       </c>
       <c r="H22">
         <v>2325000.0</v>
       </c>
       <c r="I22">
         <v>-5145000.0</v>
       </c>
       <c r="J22">
         <v>3822000.0</v>
       </c>
@@ -25560,51 +25564,51 @@
       </c>
       <c r="R23">
         <v>-56000.0</v>
       </c>
       <c r="S23">
         <v>-402000.0</v>
       </c>
       <c r="T23">
         <v>-2453376.0</v>
       </c>
       <c r="U23">
         <v>8268521.0</v>
       </c>
       <c r="V23">
         <v>2937677.0</v>
       </c>
       <c r="W23">
         <v>-202718.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>201</v>
       </c>
       <c r="B24">
-        <v>20096000.0</v>
+        <v>38315000.0</v>
       </c>
       <c r="C24">
         <v>-158000.0</v>
       </c>
       <c r="D24">
         <v>835000.0</v>
       </c>
       <c r="E24">
         <v>-734000.0</v>
       </c>
       <c r="F24">
         <v>-41814000.0</v>
       </c>
       <c r="G24">
         <v>-269000.0</v>
       </c>
       <c r="H24">
         <v>-14455000.0</v>
       </c>
       <c r="I24">
         <v>-10397000.0</v>
       </c>
       <c r="J24">
         <v>-10462000.0</v>
       </c>
@@ -25625,51 +25629,51 @@
       </c>
       <c r="P24">
         <v>-218000.0</v>
       </c>
       <c r="Q24">
         <v>-15000.0</v>
       </c>
       <c r="R24">
         <v>266000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
         <v>9231699.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
         <v>1605.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>202</v>
       </c>
       <c r="B25">
-        <v>29868000.0</v>
+        <v>-7166000.0</v>
       </c>
       <c r="C25">
         <v>24707000.0</v>
       </c>
       <c r="D25">
         <v>16132000.0</v>
       </c>
       <c r="E25">
         <v>59516000.0</v>
       </c>
       <c r="F25">
         <v>-1233000.0</v>
       </c>
       <c r="G25">
         <v>-25507000.0</v>
       </c>
       <c r="H25">
         <v>-28181000.0</v>
       </c>
       <c r="I25">
         <v>26000.0</v>
       </c>
       <c r="J25">
         <v>-5071000.0</v>
       </c>
@@ -27745,54 +27749,54 @@
       <c r="F9">
         <v>-3585000.0</v>
       </c>
       <c r="G9">
         <v>-3301000.0</v>
       </c>
       <c r="H9">
         <v>4734726.0</v>
       </c>
       <c r="I9">
         <v>472209.0</v>
       </c>
       <c r="J9">
         <v>-7096000.0</v>
       </c>
       <c r="K9">
         <v>-2025271.0</v>
       </c>
       <c r="L9">
         <v>9972000.0</v>
       </c>
       <c r="M9">
         <v>-1640000.0</v>
       </c>
       <c r="N9">
-        <v>1201000.0</v>
+        <v>1200999.0</v>
       </c>
       <c r="O9">
-        <v>-9914000.0</v>
+        <v>4932000.0</v>
       </c>
       <c r="P9">
         <v>2747000.0</v>
       </c>
       <c r="Q9">
         <v>-870000.0</v>
       </c>
       <c r="R9">
         <v>-3227000.0</v>
       </c>
       <c r="S9">
         <v>-9914000.0</v>
       </c>
       <c r="T9">
         <v>-9914000.0</v>
       </c>
       <c r="U9">
         <v>-9914000.0</v>
       </c>
       <c r="V9">
         <v>-9914000.0</v>
       </c>
       <c r="W9">
         <v>-3196000.0</v>
       </c>
@@ -27974,54 +27978,54 @@
       <c r="F10">
         <v>1494000.0</v>
       </c>
       <c r="G10">
         <v>-5617000.0</v>
       </c>
       <c r="H10">
         <v>4935722.0</v>
       </c>
       <c r="I10">
         <v>4673768.0</v>
       </c>
       <c r="J10">
         <v>3216000.0</v>
       </c>
       <c r="K10">
         <v>72020.0</v>
       </c>
       <c r="L10">
         <v>-4404000.0</v>
       </c>
       <c r="M10">
         <v>3289000.0</v>
       </c>
       <c r="N10">
-        <v>-4169000.0</v>
+        <v>-4168999.0</v>
       </c>
       <c r="O10">
-        <v>-16761000.0</v>
+        <v>-5710000.0</v>
       </c>
       <c r="P10">
         <v>49000.0</v>
       </c>
       <c r="Q10">
         <v>1223000.0</v>
       </c>
       <c r="R10">
         <v>-10145000.0</v>
       </c>
       <c r="S10">
         <v>-16761000.0</v>
       </c>
       <c r="T10">
         <v>-16761000.0</v>
       </c>
       <c r="U10">
         <v>-16761000.0</v>
       </c>
       <c r="V10">
         <v>-16761000.0</v>
       </c>
       <c r="W10">
         <v>2997000.0</v>
       </c>
@@ -30596,55 +30600,55 @@
         <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-19052500.0</v>
       </c>
       <c r="D24">
         <v>-117619.0</v>
       </c>
       <c r="E24">
         <v>39716658.0</v>
       </c>
       <c r="F24">
         <v>-300000.0</v>
       </c>
       <c r="G24">
         <v>-78000.0</v>
       </c>
       <c r="H24">
         <v>-482359.0</v>
       </c>
       <c r="I24">
         <v>-2130813.0</v>
       </c>
       <c r="J24">
-        <v>-11067.0</v>
+        <v>-10974.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
-        <v>560.01</v>
+        <v>560.0</v>
       </c>
       <c r="M24">
         <v>835000.0</v>
       </c>
       <c r="N24">
         <v>835000.0</v>
       </c>
       <c r="O24">
         <v>1180000.0</v>
       </c>
       <c r="P24">
         <v>-3158000.0</v>
       </c>
       <c r="Q24">
         <v>-7000.0</v>
       </c>
       <c r="R24">
         <v>-3442000.0</v>
       </c>
       <c r="S24">
         <v>-5000.0</v>
       </c>
       <c r="T24">
         <v>-3000.0</v>
       </c>