--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4423,626 +4426,632 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
-        <v>148</v>
+      <c r="CK1" t="s">
+        <v>149</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>17587000.0</v>
+      </c>
+      <c r="C2">
         <v>9948000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15747000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9511000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11203000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15305000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24499000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18428000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20117000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19935000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21753000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19378000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20551000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18459000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24894000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25458000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26634000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23998000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22597000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16032000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19425000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20785000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15064000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9667000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9849000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9019000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12653000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9270000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9389000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11208000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14601000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10726000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10780000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8375000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12952000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10862000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13119000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10109000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12711000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10584000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11655000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8641000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8857000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8551000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10771000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8113000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11795000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10648000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8893000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6212000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7063000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8059000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7734000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10404000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10011000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9409000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9506000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11890000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10440000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7463000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6188000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4400000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6280000.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>8663222.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10461826.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11435793.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10727016.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9121554.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9652739.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8656781.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11541763.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5760938.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5959304.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4161562.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6471752.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5499353.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5820111.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4308056.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5575998.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4103262.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
+      <c r="AC3"/>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -5053,98 +5062,99 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -5155,198 +5165,199 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5">
+        <v>-17248000.0</v>
+      </c>
+      <c r="C5">
         <v>-12654000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-9281000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12406000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8669000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-18042000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-18932000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6951000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9394000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7503000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3540000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8187000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3284000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7509000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8371000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-11215000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3565000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10225000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6696000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6462999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10331999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7966000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6255000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-516000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-547000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-602000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-475000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2847000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2869000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2833000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3759000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3882000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3841000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3875000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3930000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3942000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3853000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5604000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5591000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-498000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-470000.0</v>
       </c>
       <c r="AP5">
         <v>-470000.0</v>
       </c>
       <c r="AQ5">
+        <v>-470000.0</v>
+      </c>
+      <c r="AR5">
         <v>-602000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-531000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-357000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-410000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-210000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="AX5">
         <v>55000.0</v>
       </c>
       <c r="AY5">
         <v>55000.0</v>
       </c>
       <c r="AZ5">
         <v>55000.0</v>
       </c>
       <c r="BA5">
         <v>55000.0</v>
       </c>
       <c r="BB5">
         <v>55000.0</v>
       </c>
       <c r="BC5">
         <v>55000.0</v>
       </c>
       <c r="BD5">
         <v>55000.0</v>
       </c>
       <c r="BE5">
         <v>55000.0</v>
       </c>
@@ -5371,148 +5382,151 @@
       <c r="BL5">
         <v>55000.0</v>
       </c>
       <c r="BM5">
         <v>55000.0</v>
       </c>
       <c r="BN5">
         <v>55000.0</v>
       </c>
       <c r="BO5">
         <v>55000.0</v>
       </c>
       <c r="BP5">
         <v>55000.0</v>
       </c>
       <c r="BQ5">
         <v>55000.0</v>
       </c>
       <c r="BR5">
         <v>55000.0</v>
       </c>
       <c r="BS5">
         <v>55000.0</v>
       </c>
       <c r="BT5">
+        <v>55000.0</v>
+      </c>
+      <c r="BU5">
         <v>55425.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>55026.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>55410.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>55382.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-3092171.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1977226.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1067464.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-17198043.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-9520444.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-5355961.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-5116532.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-5137652.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2358757.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2232113.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2265710.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-2283270.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-4140651.0</v>
       </c>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -5523,152 +5537,155 @@
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
+        <v>6227000.0</v>
+      </c>
+      <c r="C7">
         <v>4728000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5053000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4593000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4762000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10484000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11070000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11942000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12066000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>12777000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13447000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13759000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>13571000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9280000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9755000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10178000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7820000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7238000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7673000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8100000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3434000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3716000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3997000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4222000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4543000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5036000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3660000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3900000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4114000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4325000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -5679,116 +5696,119 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
+        <v>407031000.0</v>
+      </c>
+      <c r="C8">
         <v>392898000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>392380000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>390893000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>387350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>387349000.0</v>
       </c>
       <c r="G8">
         <v>387349000.0</v>
       </c>
       <c r="H8">
         <v>387349000.0</v>
       </c>
       <c r="I8">
-        <v>386719000.0</v>
+        <v>387349000.0</v>
       </c>
       <c r="J8">
         <v>386719000.0</v>
       </c>
       <c r="K8">
         <v>386719000.0</v>
       </c>
       <c r="L8">
         <v>386719000.0</v>
       </c>
       <c r="M8">
         <v>386719000.0</v>
       </c>
       <c r="N8">
         <v>386719000.0</v>
       </c>
       <c r="O8">
+        <v>386719000.0</v>
+      </c>
+      <c r="P8">
         <v>372429000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>366561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365737000.0</v>
       </c>
       <c r="R8">
         <v>365737000.0</v>
       </c>
       <c r="S8">
+        <v>365737000.0</v>
+      </c>
+      <c r="T8">
         <v>365561000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>344269000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>302497000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5811,124 +5831,125 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>24232000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13372000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>12389000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11463000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10333000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9369000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7541000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6748000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9353000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>17502000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>4880000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4351000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3689000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3101000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2568000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2198000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2173000.0</v>
       </c>
-      <c r="AG9">
-[...2 lines deleted...]
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -5939,318 +5960,322 @@
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>72931000.0</v>
+      </c>
+      <c r="C10">
         <v>50468000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>81189000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>87561000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>59988000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15125000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>24631000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28696000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29657000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26685000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>35291000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35483000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>31659000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29884000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16676000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>18165000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32999000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34623000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>53417000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>79199000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>114029000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>131696000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21640000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>54666000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9568000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13558000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11989000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6726000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11706000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6188000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11920000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5851000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12933000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3869000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7091000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4285000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5378000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3869000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5373000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5159000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6002000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4339000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4957000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5147000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3060000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4425000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6337000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7240000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>8080000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6350000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18668000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20902000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2227000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2712000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2801000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1310000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1327000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>836000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2865000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4917000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5149000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4688000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9734000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>12236000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9691000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4756000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2611000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2725000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3420000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1703000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4101000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3249413.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4192788.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3238067.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1620179.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1117931.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>525127.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>403226.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7302773.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>39367.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>43885.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>46734.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>42788.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>111323.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>350194.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>832285.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1456705.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>111353.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6297,1166 +6322,1178 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>72931000.0</v>
+      </c>
+      <c r="C12">
         <v>50468000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>81189000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>87561000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>59988000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15125000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>24631000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28696000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29657000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26685000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>35291000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>35483000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>31659000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29884000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16676000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18165000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>32999000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>34623000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>53417000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>79199000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>114029000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>131696000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>21640000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>54666000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9568000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13558000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11989000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6726000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11706000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6188000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11920000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5851000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12933000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3869000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7091000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4285000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5378000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3869000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5373000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5159000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6002000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4339000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4957000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5147000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3060000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4425000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6337000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7240000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8080000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6350000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18668000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>20902000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2227000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2712000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2801000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1310000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1327000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>836000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2865000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4917000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5149000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4688000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9734000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>12236000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>9691000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4756000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2611000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2725000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3420000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1703000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4101000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3249413.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4192788.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3238067.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1620179.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1117931.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>525127.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>403226.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7302773.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>39367.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>43885.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>46734.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>42788.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>111323.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>350194.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>832285.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1456705.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>111353.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
+        <v>407031000.0</v>
+      </c>
+      <c r="C13">
         <v>392898000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>392380000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>390893000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>387350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>387349000.0</v>
       </c>
       <c r="G13">
         <v>387349000.0</v>
       </c>
       <c r="H13">
         <v>387349000.0</v>
       </c>
       <c r="I13">
-        <v>386719000.0</v>
+        <v>387349000.0</v>
       </c>
       <c r="J13">
         <v>386719000.0</v>
       </c>
       <c r="K13">
         <v>386719000.0</v>
       </c>
       <c r="L13">
         <v>386719000.0</v>
       </c>
       <c r="M13">
         <v>386719000.0</v>
       </c>
       <c r="N13">
         <v>386719000.0</v>
       </c>
       <c r="O13">
+        <v>386719000.0</v>
+      </c>
+      <c r="P13">
         <v>372429000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>366561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365737000.0</v>
       </c>
       <c r="R13">
         <v>365737000.0</v>
       </c>
       <c r="S13">
+        <v>365737000.0</v>
+      </c>
+      <c r="T13">
         <v>365561000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>344269000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>302497000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>301092000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>145668000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>141310000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>105829000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>105656000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>98333000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>80700000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>79860000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>64513000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>63070000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>46318000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>46115000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>38128000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>37841000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>27080000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>26989000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>26387000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>26346000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>26273000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>26218000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>26143000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>26100000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>26008000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>25971000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>25931000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>25871000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>25808000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>25738000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>25653000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>25599000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>25557000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>25529000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>25486000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>25438000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>24850000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
-      <c r="BP13">
+      <c r="BP13"/>
+      <c r="BQ13">
         <v>24850000.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>24850000.0</v>
       </c>
-      <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
-        <v>120565000.0</v>
+        <v>124721000.0</v>
       </c>
       <c r="C14">
         <v>120565000.0</v>
       </c>
       <c r="D14">
         <v>120565000.0</v>
       </c>
       <c r="E14">
+        <v>120565000.0</v>
+      </c>
+      <c r="F14">
         <v>112736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107862500.0</v>
       </c>
       <c r="G14">
         <v>107862500.0</v>
       </c>
       <c r="H14">
+        <v>107862500.0</v>
+      </c>
+      <c r="I14">
         <v>111917000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>110960000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>110249000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>110248929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110239000.0</v>
       </c>
       <c r="M14">
         <v>110239000.0</v>
       </c>
       <c r="N14">
+        <v>110239000.0</v>
+      </c>
+      <c r="O14">
         <v>104097000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>91350000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>88684000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>88567000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>88376000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>82161000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>86910000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>81071000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>76002000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>76022000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>60440000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>56339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54175000.0</v>
       </c>
       <c r="AA14">
         <v>54175000.0</v>
       </c>
       <c r="AB14">
+        <v>54175000.0</v>
+      </c>
+      <c r="AC14">
         <v>48845000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>50712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49506000.0</v>
       </c>
       <c r="AE14">
         <v>49506000.0</v>
       </c>
       <c r="AF14">
+        <v>49506000.0</v>
+      </c>
+      <c r="AG14">
         <v>44475000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>43336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42372000.0</v>
       </c>
       <c r="AI14">
         <v>42372000.0</v>
       </c>
       <c r="AJ14">
+        <v>42372000.0</v>
+      </c>
+      <c r="AK14">
         <v>40064000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>39957000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>38883000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>39442000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>39258000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>39375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38897000.0</v>
       </c>
       <c r="AQ14">
         <v>38897000.0</v>
       </c>
       <c r="AR14">
+        <v>38897000.0</v>
+      </c>
+      <c r="AS14">
         <v>38785000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>38821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38799000.0</v>
       </c>
       <c r="AU14">
         <v>38799000.0</v>
       </c>
       <c r="AV14">
+        <v>38799000.0</v>
+      </c>
+      <c r="AW14">
         <v>38918000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>39173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39084000.0</v>
       </c>
       <c r="AY14">
         <v>39084000.0</v>
       </c>
       <c r="AZ14">
+        <v>39084000.0</v>
+      </c>
+      <c r="BA14">
         <v>38793000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>38767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38774000.0</v>
       </c>
       <c r="BC14">
         <v>38774000.0</v>
       </c>
       <c r="BD14">
+        <v>38774000.0</v>
+      </c>
+      <c r="BE14">
         <v>38707000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>38729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38916000.0</v>
       </c>
       <c r="BG14">
         <v>38916000.0</v>
       </c>
       <c r="BH14">
+        <v>38916000.0</v>
+      </c>
+      <c r="BI14">
         <v>38877000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>38707000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>38863000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>38707345.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39057344.0</v>
       </c>
       <c r="BM14">
         <v>39057344.0</v>
       </c>
       <c r="BN14">
+        <v>39057344.0</v>
+      </c>
+      <c r="BO14">
         <v>38707345.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>39057344.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38707345.0</v>
       </c>
       <c r="BQ14">
         <v>38707345.0</v>
       </c>
       <c r="BR14">
         <v>38707345.0</v>
       </c>
       <c r="BS14">
         <v>38707345.0</v>
       </c>
       <c r="BT14">
         <v>38707345.0</v>
       </c>
       <c r="BU14">
         <v>38707345.0</v>
       </c>
       <c r="BV14">
         <v>38707345.0</v>
       </c>
       <c r="BW14">
         <v>38707345.0</v>
       </c>
       <c r="BX14">
+        <v>38707345.0</v>
+      </c>
+      <c r="BY14">
         <v>36349305.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38707345.0</v>
       </c>
       <c r="BZ14">
         <v>38707345.0</v>
       </c>
       <c r="CA14">
         <v>38707345.0</v>
       </c>
       <c r="CB14">
-        <v>25652000.0</v>
+        <v>38707345.0</v>
       </c>
       <c r="CC14">
         <v>25652000.0</v>
       </c>
       <c r="CD14">
         <v>25652000.0</v>
       </c>
       <c r="CE14">
-        <v>7074116.0</v>
+        <v>25652000.0</v>
       </c>
       <c r="CF14">
         <v>7074116.0</v>
       </c>
       <c r="CG14">
         <v>7074116.0</v>
       </c>
       <c r="CH14">
         <v>7074116.0</v>
       </c>
       <c r="CI14">
         <v>7074116.0</v>
       </c>
       <c r="CJ14">
         <v>7074116.0</v>
       </c>
+      <c r="CK14">
+        <v>7074116.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>386719000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>372429000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>366561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365737000.0</v>
       </c>
       <c r="R15">
         <v>365737000.0</v>
       </c>
       <c r="S15">
+        <v>365737000.0</v>
+      </c>
+      <c r="T15">
         <v>365561000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>344269000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>302497000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>301092000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>145668000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>141310000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>105829000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>98333000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>80700000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>79860000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>64513000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>63070000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>46318000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>46115000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>38128000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>37841000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>27080000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>26989000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>26387000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>26346000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>26273000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>26218000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>26143000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>26100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>26008000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>25971000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>25931000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>25871000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>25808000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>25738000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>25653000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>25599000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>25557000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>25529000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>25486000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>25438000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>24850000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>24850000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1513000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>2638000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4510000.0</v>
       </c>
       <c r="K16">
         <v>4510000.0</v>
       </c>
       <c r="L16">
+        <v>4510000.0</v>
+      </c>
+      <c r="M16">
         <v>31741000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34416000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>6252000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>34250000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>3470000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29068000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>30578000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23904000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26961000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
-[...1 lines deleted...]
-      </c>
+      <c r="Z16"/>
       <c r="AA16">
         <v>527000.0</v>
       </c>
       <c r="AB16">
         <v>527000.0</v>
       </c>
-      <c r="AC16"/>
+      <c r="AC16">
+        <v>527000.0</v>
+      </c>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>38000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>662000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>426000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>917000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>2616000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4447000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4748000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3154000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BI16">
         <v>8000.0</v>
       </c>
       <c r="BJ16">
         <v>8000.0</v>
       </c>
-      <c r="BK16"/>
+      <c r="BK16">
+        <v>8000.0</v>
+      </c>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>1801804.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -7467,118 +7504,119 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>19062000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>19756000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>18638000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>17193000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21257000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18657000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>19002000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18292000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>16793000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18059000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
@@ -7589,52 +7627,53 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7681,142 +7720,145 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20">
+        <v>42775000.0</v>
+      </c>
+      <c r="C20">
         <v>43653000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>44365000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>43696000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>44544000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>42368000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>42315000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>44996000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>44460000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>54942000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>55918000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>66118000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>67239000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>66285000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>66225000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>79443000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>92643000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>119597000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>117533000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>93356000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>24698000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>24314000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>24027000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
@@ -7827,926 +7869,938 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
+        <v>21137000.0</v>
+      </c>
+      <c r="C21">
         <v>22458000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23647000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23755000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24980000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>24474000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25105000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>27494000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>27869000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>30778000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>32275000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34955000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>36532000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>36810000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>37157000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>36402000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>20956000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>26512000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>26394000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16833000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17311000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17317000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17311000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10713000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10841000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10946000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10865000.0</v>
       </c>
-      <c r="AB21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>913000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>939000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>965000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>991000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1016000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1042000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1068000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1094000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1120000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1146000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1172000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1198000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1223000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1249000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1275000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1301000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1327000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1353000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1378000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1404000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1430000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1456000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1482000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1508000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1633631.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1981920.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2331098.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2686537.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2990541.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3306042.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3732223.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4081037.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3521517.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3690475.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3680636.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3851606.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4012215.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3944388.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4153569.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4336737.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>31465310.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
+        <v>46669000.0</v>
+      </c>
+      <c r="C22">
         <v>44420000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>41519000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>34203000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>39476000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>51459000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>41256000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>60022000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>59029000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>74029000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>78472000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>77059000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>73733000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>75034000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>70582000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74072000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>76588000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>79611000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>68677000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>53934000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>48607000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>46851000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>46599000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15301000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13123000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15546000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>15918000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>16201000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>17744000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>22888000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>22485000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20641000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>18567000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>19480000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17309000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>14112000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14636000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>18427000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>16108000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>13028000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>12750000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>14130000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13301000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9978000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10349000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13472000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>14424000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10718000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9820000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13505000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10630000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>6904000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7956000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12737000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>11970000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8247000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>6354000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>15766000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>11624000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>5839000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>6124000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>11838000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12810000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>11382000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>10451000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>15779000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>11948000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>11867000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11729000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>17264000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>11438000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>8826679.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>9280731.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>16824147.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>11210351.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>7726907.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9715791.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>16686611.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>11094515.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1943276.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4832422.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>7642835.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3841529.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2659448.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4872949.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>6122877.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3308157.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1682008.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>428467000.0</v>
+      </c>
+      <c r="C23">
         <v>400884000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>423096000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>418384000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>403744000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>377104000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>389306000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>417848000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>425354000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>458439000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>466989000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>477702000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>489102000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>475963000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>465285000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>511294000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>534292000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>575782000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>566911000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>522672000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>487384000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>482566000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>354031000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>243827000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>197941000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>193598000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>183408000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>188150000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>197059000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>175701000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>159815000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>147968000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>152944000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>139242000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>142341000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>139297000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>146799000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>135972000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>134965000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>130244000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>133839000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>131644000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>130010000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>130830000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>134466000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>135608000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>138889000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>140314000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>141720000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>138258000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>139905000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>144212000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>133972000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>137872000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>130134000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>144217000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>145496000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>138748000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>131018000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>117770000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>108570000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>107374000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>101533000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>104211000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>105594000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>104298000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>99083000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>93402000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>102739000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>100143000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>99169000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>96163457.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>106642429.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>104564985.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>100991844.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>100514188.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>104802372.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>112565036.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>114620997.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>98537175.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>100383526.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>98766763.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>92320640.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>95458764.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>93624745.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>94265451.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>87790065.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>106501130.0</v>
       </c>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24">
+        <v>34713000.0</v>
+      </c>
+      <c r="C24">
         <v>30776000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>28769000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>29753000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>31206000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>34384000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>32420000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>34604000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>35736000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>37217000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>38925000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>39811000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>41615000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>42526000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>43821000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>44851000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>47621000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>49749000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>50419000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>52723000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>54583000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>55869000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>53913000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>27793000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>28354000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>28158000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>28966000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>29911000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>30791000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>31446000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>32445000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>33365000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>39807960.89</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>35891000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>35760000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
@@ -8755,124 +8809,125 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>42526000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>43821000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>44851000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>47621000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>49749000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>50419000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>52723000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>54583000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>55869000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>53913000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>28197000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>29000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>29830000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>30711000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>31520000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>32547000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>33495000.0</v>
       </c>
-      <c r="AG25">
-[...2 lines deleted...]
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -8883,158 +8938,161 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26">
         <v>6276000.0</v>
       </c>
       <c r="C26">
         <v>6276000.0</v>
       </c>
       <c r="D26">
+        <v>6276000.0</v>
+      </c>
+      <c r="E26">
         <v>6279000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2656000.0</v>
       </c>
       <c r="G26">
         <v>2656000.0</v>
       </c>
       <c r="H26">
         <v>2656000.0</v>
       </c>
       <c r="I26">
         <v>2656000.0</v>
       </c>
       <c r="J26">
         <v>2656000.0</v>
       </c>
       <c r="K26">
         <v>2656000.0</v>
       </c>
       <c r="L26">
-        <v>2109000.0</v>
+        <v>2656000.0</v>
       </c>
       <c r="M26">
         <v>2109000.0</v>
       </c>
       <c r="N26">
         <v>2109000.0</v>
       </c>
       <c r="O26">
         <v>2109000.0</v>
       </c>
       <c r="P26">
         <v>2109000.0</v>
       </c>
       <c r="Q26">
         <v>2109000.0</v>
       </c>
       <c r="R26">
         <v>2109000.0</v>
       </c>
       <c r="S26">
+        <v>2109000.0</v>
+      </c>
+      <c r="T26">
         <v>3256000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3385000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2227000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3423000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1226000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>64390000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>61721000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>55607000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>41334000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>55026000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>55197000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>41319000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>18108000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>15358000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>17907355.68</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>15490000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>15727000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
@@ -9043,98 +9101,99 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -9145,397 +9204,403 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>-26742000.0</v>
+      </c>
+      <c r="C28">
         <v>-14964000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-47367000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-48374000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15010000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>34743000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22859000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21850000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22145000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27309000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>30213999.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22087000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>36900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>35426000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>44429000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>64141000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>39397000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>50067000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12435000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-18376000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-56012000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-72111000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>53584000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13135000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>32468000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>32063000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>29720000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>34509000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>31638000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>38197000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>26119000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>38170000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>31927000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>37869000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>31540000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>42006000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>44462000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>45654000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>39967000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>44093000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>44062000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>46587000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>43894000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>44820000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>48137000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>51275000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>47089000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>48290000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>48854000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>48597000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>36278000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>35800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>55524000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>58420000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>55618000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>68576000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>79327000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>76215000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>66990000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>53499000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>44754000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>46082000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>42012000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>40390000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>43810000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>49652000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>52666000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>55106000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>59096000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>60329000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>54557000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>56368247.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>61349120.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>61376494.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>63930117.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>68701952.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>67843968.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>73276101.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>69232552.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>45878142.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>50967694.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>49615248.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>42887343.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>41992601.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>45471540.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>49323765.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>39374314.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>31005069.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
+        <v>346914000.0</v>
+      </c>
+      <c r="C29">
         <v>324744000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>328667000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>325121000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>315543000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>287721000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>290425000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>312954000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>314900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>337432000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>345550000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>364296000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>371555000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>378469000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>354413000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>395198000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>418985000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>466186000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>466584000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>435700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>398119000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>402756000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>276510000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>219614000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>173462000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>173923000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9553,404 +9618,408 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>33803000.0</v>
+      </c>
+      <c r="C30">
         <v>28017000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23475000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>31930000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28051000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34992000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22407000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34130000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40970000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>38941000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30855000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28875000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41754000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34767000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>34891000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>39456000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>43277000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37406000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>35161000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>42080000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>33669000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23385000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22529000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26003000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>20272000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>25470000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20925000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>25244000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21279000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>22497000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>18945000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16595000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11607000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13241000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>13237000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>16012000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10175000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10696000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12313000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>14161000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10503000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9569000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10603000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>13257000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9154000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>10107000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10180000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13577000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8299000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7470000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10691000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>14898000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12768000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8432000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>23354000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>27676000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8834000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9091000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>14539000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>16850000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>12459000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>9416000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>10514000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>13477000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>10903000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>10186000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>8652000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>15585000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7886000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>9924000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>9758572.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>17323376.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>9477010.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12431000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>11762930.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>14895539.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8849289.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9757919.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>8359130.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6117493.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2575669.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>10657838.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5792276.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6103185.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3957773.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1266733.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3094664.0</v>
       </c>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>219412000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>222169000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>235478000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>215845000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>242584000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>266992000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>276719000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>264478000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>272788000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>301527000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>305256000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>163945000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>186527000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>138731000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>138374000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>126459000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>111103000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>134132000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>108861000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>100696000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>83797000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>99560055.87</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>79859000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>81043000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
@@ -9959,131 +10028,134 @@
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32">
+        <v>109718000.0</v>
+      </c>
+      <c r="C32">
         <v>88828000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>95851000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>100219000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>85753000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>50313000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>53800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>65441000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>66136000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>78177000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>79612000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>84277000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>84934000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>80275000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>60769000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>64418000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>78157000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>101477000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>110646000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>124231000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>155207000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>165423000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>29528000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>70048000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>24786000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>29963000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10101,418 +10173,424 @@
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
+      <c r="CK32"/>
     </row>
-    <row r="33" spans="1:88">
+    <row r="33" spans="1:89">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>268141000.0</v>
+      </c>
+      <c r="C33">
         <v>268955000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>268659000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>261759000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>266171000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>272230000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>273287000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>289782000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>291020000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>307587000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>315221000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>324538000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>332393000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>329748000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>332301000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>368083000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>375283000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>400799000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>391952000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>339419000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>265384000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>258453000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>252223000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>150397000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>148111000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>143099000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>128772000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>137992000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>135313000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>119146000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>97794000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>96366000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>96898000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>97660000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>99485000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>101142000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>102622000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>96223000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>97666000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>91597000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>93444000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>94627000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>95806000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>97653000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>99482000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>101020000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>103094000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>105077000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>101700000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>102135000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>99237000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>98520000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>99954000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>101075000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>101928000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>104399000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>103445000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>105189000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>100869000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>85317000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>71246000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>66689000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>68365000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>68967000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>70443000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>72276000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>73429000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>69918000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>71152000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>72477000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>72818000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>73512447.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>74286135.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>74679693.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>75272379.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>76361441.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>78076416.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>83116545.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>83216585.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>87655901.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>89031638.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>88186476.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>86079706.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>86149423.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>81896924.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>83113460.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>81697093.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>100861519.0</v>
       </c>
     </row>
-    <row r="34" spans="1:88">
+    <row r="34" spans="1:89">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34">
+        <v>2111000.0</v>
+      </c>
+      <c r="C34">
         <v>1979000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3330000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3240000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3077000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3061000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2196000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2254000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2087000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2044000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1902000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1869000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1927000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>9144000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9499000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9816000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1652000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>8442000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>8684000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8948000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1895000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>4327000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1633000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1437000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1322000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1103000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1357000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1237000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1205000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1134000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -10523,636 +10601,643 @@
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
+      <c r="CK34"/>
     </row>
-    <row r="35" spans="1:88">
+    <row r="35" spans="1:89">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>59211000.0</v>
+      </c>
+      <c r="C35">
         <v>53996000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>54448000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>56613000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>57732000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>64590000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>63129000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>70265000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>71117000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>73348000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>75892000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>72476000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>74495999.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>70732000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>73076000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>73305000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>72848999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>79448000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>77760000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>80673000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>77055000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>76989000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>76468000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>33918000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>34166000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>34688000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>34920000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>34331000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>37456000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>42083000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>35517000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>37177000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>39469000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>41664000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>41861000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>45153000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>47709000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>46886000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>47957000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>47357000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>48767000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>49979000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>50521000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>52649000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>54693000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>56011000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>57573000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>61038000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>60411000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>62274000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>63407000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>65876000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>63891000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>63637000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>63514000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>61643000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>70670000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>73811000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>69525000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>60549000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>52775000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>54734000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>54036000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>54903000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>55701000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>56540000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>57415000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>60193000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>60692000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>62266000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>62886000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>59072804.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>59966592.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>61684651.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>61555735.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>64541156.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>66220591.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>74623656.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>74265603.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>39454236.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>824227.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>564882.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>22472.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>38734259.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>36774061.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>36586920.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>34916296.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>26959471.0</v>
       </c>
     </row>
-    <row r="36" spans="1:88">
+    <row r="36" spans="1:89">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>1943000.0</v>
+      </c>
+      <c r="C36">
         <v>2576000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3899000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3878000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4012000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2788000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2178000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2186000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2049000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2046000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1962000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1888000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1976000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5833000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5776000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2646000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5637000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6088000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5837000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6031000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5776000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5253000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5495000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1827000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1779000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1593000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1834000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>11268000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7463000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3968000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1821000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2065000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1996000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1962000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1567000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1793000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1632000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1587000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1094000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1504000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084000.0</v>
       </c>
       <c r="AQ36">
         <v>1084000.0</v>
       </c>
       <c r="AR36">
+        <v>1084000.0</v>
+      </c>
+      <c r="AS36">
         <v>1044000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1083000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1040000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1227000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>765000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>749000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>682000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>659000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>602000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>568000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>562000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>527000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1183000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1547000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1487000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1381000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1322000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1277000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1280000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1125000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>936000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>938000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>933000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>877000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>945000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>998000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1086000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>821000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1841240.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2218728.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1420239.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>885107.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1657276.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1683606.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1226153.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1049875.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>264830.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>782398.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1123202.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>420810.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>361670.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>378334.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>248646.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>458551.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>12491270.0</v>
       </c>
     </row>
-    <row r="37" spans="1:88">
+    <row r="37" spans="1:89">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>767000.0</v>
       </c>
       <c r="P37">
         <v>767000.0</v>
       </c>
-      <c r="Q37"/>
+      <c r="Q37">
+        <v>767000.0</v>
+      </c>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -11163,804 +11248,812 @@
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
+      <c r="CK37"/>
     </row>
-    <row r="38" spans="1:88">
+    <row r="38" spans="1:89">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>6089000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6177000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>9977000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>32884000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>34347000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>24770000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>22603000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>22606000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>67367000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>18964000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>23865000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>22233000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>21505000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>20916000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>20698000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>16936000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7463000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4762000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2207000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2065000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2323091.25</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1962000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2004000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>1.0</v>
       </c>
-      <c r="BX38"/>
-      <c r="BY38">
+      <c r="BY38"/>
+      <c r="BZ38">
         <v>1.0</v>
       </c>
-      <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>1.0</v>
       </c>
-      <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
+      <c r="CK38"/>
     </row>
-    <row r="39" spans="1:88">
+    <row r="39" spans="1:89">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
+        <v>6923000.0</v>
+      </c>
+      <c r="C39">
         <v>9024000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8254000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2931000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10058000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3298000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>27725000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5218000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4678000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11197000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7150000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11747000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9563000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10897000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10959000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>16083000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>9965999.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17472000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15459000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14959000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>17284000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11897000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10184000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>934000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1136000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1123000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1259000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6306000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7052000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6200000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-870000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>6165000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>7951000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6626000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>5215000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>6521000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8151000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7278000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5122000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>8147000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>7482000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8045000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6377000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>7449000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>8318000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7537000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4927000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>7099000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>8543000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>7969000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3900000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>7195000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>8937000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>8580000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>5003000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>991000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>6694000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>8123000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>6569000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>7158000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>9201000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>11700000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1208000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1112000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1532000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>584000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>909000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>240000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>853000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>813000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>888000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>816346.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1559399.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>346068.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>457821.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3544979.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1589498.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>3509365.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3248348.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>539501.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>358088.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>315048.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1261501.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>746293.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>401493.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>239056.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>61378.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>751586.0</v>
       </c>
     </row>
-    <row r="40" spans="1:88">
+    <row r="40" spans="1:89">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>26603000.0</v>
+      </c>
+      <c r="C40">
         <v>31955000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>27977000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>40920000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>16272000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>21639000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19794000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>24374000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>25942000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>25119000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>30648000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>29525000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>36096000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>18265000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>19976000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>17035000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>34841000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>18064000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>25625000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>37557000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>44459000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>33920000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22174000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4931000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7037000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2608000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1554000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>6320000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6730000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4299000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3509000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>5742000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>6656000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3619000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3793000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>5971000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>6219000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3424000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3586000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>5218000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>4927000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3670000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2623000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>4787000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>3687000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>3626000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3651000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>4515000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3758000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3749000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>3225000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3702000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>3557000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>3529000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2715000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4881000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5515000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>4209000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>4446000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>5330000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>4934000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>4102000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>3494000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>12182000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>12236000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>11429000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>9564000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>8637000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>10858000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>7229000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>9705000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>313763.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>358651.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>359677.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>364984.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>326021.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>341614.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>323448.0</v>
       </c>
-      <c r="CA40"/>
-      <c r="CB40">
+      <c r="CB40"/>
+      <c r="CC40">
         <v>979690.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>838651.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>1983549.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>182495.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>-1.0</v>
       </c>
-      <c r="CI40"/>
-      <c r="CJ40">
+      <c r="CJ40"/>
+      <c r="CK40">
         <v>3905676.0</v>
       </c>
     </row>
-    <row r="41" spans="1:88">
+    <row r="41" spans="1:89">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>20861000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>21065000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>21470000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>20238000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>18845000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>23333000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>20630000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>20906000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>20187000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>18562000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>19692000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3648000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3050000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2253000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3230000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>6219000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3464000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>6948000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2970000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3682000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>5942737.43</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>5613000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5922000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
@@ -11969,326 +12062,330 @@
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
+      <c r="CK41"/>
     </row>
-    <row r="42" spans="1:88">
+    <row r="42" spans="1:89">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>24931000.0</v>
+      </c>
+      <c r="C42">
         <v>23382000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>29374000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>31886000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>30878000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>30749000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>30604000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>30338000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>30405000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>26016000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>25611000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>25635000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>24888000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>24232000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>13372000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>12389000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>11463000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>10333000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>9369000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>7541001.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>6748001.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>9353000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>17502000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>16892000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5128000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4351000.0</v>
       </c>
       <c r="AB42">
         <v>4351000.0</v>
       </c>
       <c r="AC42">
+        <v>4351000.0</v>
+      </c>
+      <c r="AD42">
         <v>2869000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-518000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2198000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4470437.62</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3930000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>1.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
-      <c r="BD42">
+      <c r="BD42"/>
+      <c r="BE42">
         <v>25365000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>25285000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>25221000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>25162000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>25073000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>24984000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>24935000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>24925000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>24880000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>24869000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>24859000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>24850000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-9400000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>15450000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-8993000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>16682000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>20189760.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>20190626.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>20189560.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>20190411.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>20189172.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>20190100.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>20189039.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>37387759.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>60018789.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>60137537.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>57449193.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>13277455.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>57755853.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>54654899.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>55477525.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>55907511.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>50258512.0</v>
       </c>
     </row>
-    <row r="43" spans="1:88">
+    <row r="43" spans="1:89">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC43"/>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -12299,98 +12396,99 @@
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
+      <c r="CK43"/>
     </row>
-    <row r="44" spans="1:88">
+    <row r="44" spans="1:89">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -12401,660 +12499,667 @@
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
+      <c r="CK44"/>
     </row>
-    <row r="45" spans="1:88">
+    <row r="45" spans="1:89">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45">
+        <v>307261000.0</v>
+      </c>
+      <c r="C45">
         <v>302945000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>297040000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>287213000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>287212000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>340381000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>338136000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>353471000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>348037000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>348039000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>350439000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>343283000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>345557000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>214510000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>334490000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>331324000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>199503000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>196132000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>190852000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>63774000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>64885000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>66740000.0</v>
       </c>
-      <c r="AA45"/>
-      <c r="AB45">
+      <c r="AB45"/>
+      <c r="AC45">
         <v>71698000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>72653000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>73859000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>77479000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>78943000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>79516000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>80208000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>81754000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>83092000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>84513000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>94636000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>96135000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>90093000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>91898000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>93106000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>94285000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>96172000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>97962000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>99543000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>101430000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>102539000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>99140000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>99613000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>96709000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>95300000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>96705000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>97988000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>99372000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>100153000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>100063000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>101841000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>97601000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>82343000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>67704000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>61910000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>62972000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>63488000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>64403000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>65243000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>66599000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>67543000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>68698000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>69909000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>70489000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>70037576.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>70085487.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>70928356.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>71700735.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>71713624.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>73086768.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>78158169.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>78085673.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>83869554.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>84558765.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>81049165.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>81161993.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>81775538.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>77574202.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>78711245.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>76901805.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>56904939.0</v>
       </c>
     </row>
-    <row r="46" spans="1:88">
+    <row r="46" spans="1:89">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>195446000.0</v>
+      </c>
+      <c r="C46">
         <v>193381000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>189778000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>183432000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>185565000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>199026000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>200028000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>211249000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>209785000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>212964000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>218209000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>215267000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>220336000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>214510000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>216833000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>217245000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>225228000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>227811000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>223313000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>204290000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>199503000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>196132000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>190852000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>63774000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>64885000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>66576000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>66740000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>71698000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>72653000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>73859000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>77479000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>78943000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>79516000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>80208000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>81754000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>83092000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>84513000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>94636000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>96135000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>90093000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>91898000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>93106000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>94285000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>96172000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>97962000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>99543000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>101430000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>102539000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>99140000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>99613000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>96709000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>95300000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>96705000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>97988000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>99372000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>100153000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>100063000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>101841000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>97601000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>82343000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>67704000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>61910000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>62972000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>63488000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>64403000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>65243000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>66599000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>67543000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>68698000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>69909000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>70489000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>70037576.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>70085487.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>70928356.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>71700735.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>71713624.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>73086768.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>78158169.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>78085673.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>83869554.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>84558765.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>81049165.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>81161993.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>81775538.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>77574202.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>78711245.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>76901805.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>56904939.0</v>
       </c>
     </row>
-    <row r="47" spans="1:88">
+    <row r="47" spans="1:89">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>215267000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>220336000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>205848000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>207701000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>207658000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>218004000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>220616000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>223313000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>196271000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>199503000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>192583000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>190852000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>63774000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>64885000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>66576000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>66740000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>67789000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>72653000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>69899000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>77479000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>78943000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>92546554.93</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>80208000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>81754000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
@@ -13063,384 +13168,388 @@
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
+      <c r="CK47"/>
     </row>
-    <row r="48" spans="1:88">
+    <row r="48" spans="1:89">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>-102513000.0</v>
+      </c>
+      <c r="C48">
         <v>-109658000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-112575000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-115005000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-125222000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-151719000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-145016000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-136386000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-132566000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-109017000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-106165000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-83682000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-82383000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-81003000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-74367000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-25038000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-16293000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>20262000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>26779000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>24704000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>23959000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>28476000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>35858000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>28841000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>28321000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>28440000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>24250000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>46331000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>51403000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>41515000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>33867000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>33597000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>35586000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>37856000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>39272000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>39879000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>39585000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>35260000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>35450000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>34997000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>36422000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>37192000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>37433000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>34947000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>35265000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>34411000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>35339000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>33019000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>34672000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>35122000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>35446000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>36771000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>29014000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>27566000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>24958000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>34196000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>24107000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>16364000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>17056000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>16083000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>16301000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>15763000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>9254000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>8630000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>9182000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>7855000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>3656000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>3877000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>6654000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>7027000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>6387000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>821982.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>3527562.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>545348.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-2233411.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-2484403.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>919443.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>2802636.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-111598.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-12274313.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-24890024.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-22452647.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-21764615.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-20194177.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-21903467.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-24881900.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-25213793.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>2706847.0</v>
       </c>
     </row>
-    <row r="49" spans="1:88">
+    <row r="49" spans="1:89">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-81003000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-74367000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-25038000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-16293000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>20262000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>26779000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>24704000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>23959000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>28476000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>35858000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-      <c r="AC49">
-[...1 lines deleted...]
-      </c>
+      <c r="AC49"/>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -13451,144 +13560,145 @@
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
+      <c r="CK49"/>
     </row>
-    <row r="50" spans="1:88">
+    <row r="50" spans="1:89">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="H50">
         <v>4000000.0</v>
       </c>
       <c r="I50">
         <v>4000000.0</v>
       </c>
       <c r="J50">
         <v>4000000.0</v>
       </c>
       <c r="K50">
         <v>4000000.0</v>
       </c>
       <c r="L50">
         <v>4000000.0</v>
       </c>
       <c r="M50">
         <v>4000000.0</v>
       </c>
       <c r="N50">
+        <v>4000000.0</v>
+      </c>
+      <c r="O50">
         <v>13504000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>7529000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7650000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>6892000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>9880000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>7760000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>17314000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>5294000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>6377000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>7391000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>5423000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>7424000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>8439000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>8449000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3414000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>3450000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>4003724.39</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2615000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>2620000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
@@ -13597,734 +13707,742 @@
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
+      <c r="CK50"/>
     </row>
-    <row r="51" spans="1:88">
+    <row r="51" spans="1:89">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>46189000.0</v>
+      </c>
+      <c r="C51">
         <v>35504000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>33822000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>39187000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>44978000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>49868000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>47490000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>50546000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>51802000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>53994000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>65504999.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>57570000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>68559000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>65310000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>61105000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>82306000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>72396000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>84690000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>65852000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>60823000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>58017000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>59585000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>75224000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>41531000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>42036000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>45621000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>41709000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>41235000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>43344000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>44385000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>38039000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>44021000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>44860000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>41738000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>38631000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>46291000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>49840000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>49523000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>45340000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>49252000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>50064000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>50926000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>48851000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>49967000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>51197000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>55700000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>53426000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>55530000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>56934000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>54947000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>54946000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>56702000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>57751000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>61132000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>58419000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>69886000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>80654000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>77051000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>69855000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>58416000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>49903000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>50770000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>51746000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>52626000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>53501000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>54408000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>55277000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>57831000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>62516000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>62032000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>58658000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>59617660.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>65541908.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>64614561.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>65550296.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>69819883.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>68369095.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>73679327.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>76535325.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>45917509.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>51011579.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>49661982.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>42930131.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>42103924.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>45821734.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>50156050.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>40831019.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>31116422.0</v>
       </c>
     </row>
-    <row r="52" spans="1:88">
+    <row r="52" spans="1:89">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
-        <v>1198000.0</v>
+        <v>6418000.0</v>
       </c>
       <c r="C52">
         <v>1198000.0</v>
       </c>
       <c r="D52">
+        <v>1198000.0</v>
+      </c>
+      <c r="E52">
         <v>5975000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10123000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7552000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6497000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6489000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6354000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6243000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>15245000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5955000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15128000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15470000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9499000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>21023000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>18392000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>22209000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8722000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1056000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1149000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1158000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>18448000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>8784000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>8158000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>8909000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7295000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>8351000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>9352000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>9250000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5492000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>10526000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>10497000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>5687000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2692000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>6410000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>9325000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>8302000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3324000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>6313000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>6320000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>6489000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>4416000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>4419000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>4436000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>7926000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>4444000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>5388000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>8193000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>5193000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4192000.0</v>
       </c>
       <c r="BA52">
         <v>4192000.0</v>
       </c>
       <c r="BB52">
+        <v>4192000.0</v>
+      </c>
+      <c r="BC52">
         <v>7195000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>3436000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>8668000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>10350000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>7190000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>4312000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>3209000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>3325000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>3377000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>3524000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>3561000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>3551000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>3560000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>3543000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>5190000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>9030000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>7709000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>3454000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>3436355.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>8472045.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>6684164.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>6722000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>8302475.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>5845097.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>3426986.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>5122328.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>6463273.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>50187352.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>49097099.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>3381202.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>4209755.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>9651802.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>14278988.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>7462353.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>6478513.0</v>
       </c>
     </row>
-    <row r="53" spans="1:88">
+    <row r="53" spans="1:89">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
+      <c r="AC53"/>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AH53"/>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
-      <c r="AN53">
+      <c r="AN53"/>
+      <c r="AO53">
         <v>166000.0</v>
       </c>
-      <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
+      <c r="CK53"/>
     </row>
-    <row r="54" spans="1:88">
+    <row r="54" spans="1:89">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -14335,1162 +14453,1175 @@
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
+      <c r="CK54"/>
     </row>
-    <row r="55" spans="1:88">
+    <row r="55" spans="1:89">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>428467000.0</v>
+      </c>
+      <c r="C55">
         <v>400884000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>423096000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>418384000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>403744000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>377104000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>389306000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>417848000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>425354000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>458439000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>466989000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>477702000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>489102000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>475963000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>465285000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>511294000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>534292000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>575782000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>566911000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>522672000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>487384000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>482566000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>354031000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>243827000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>197941000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>193598000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>183408000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>188150000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>197059000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>175701000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>159815000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>147968000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>152944000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>139242000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>142341000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>139297000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>146799000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>135972000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>134965000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>130244000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>133839000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>131644000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>130010000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>130830000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>134466000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>135608000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>138889000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>140314000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>141720000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>138258000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>139905000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>144212000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>133972000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>137872000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>130134000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>144217000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>145496000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>138748000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>131018000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>117770000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>108570000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>107374000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>101533000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>104211000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>105594000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>104298000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>99083000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>93402000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>102739000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>100143000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>99169000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>96163457.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>106642429.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>104564985.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>100991844.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>100514188.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>104802372.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>112565036.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>114620997.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>98537175.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>100383526.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>98766763.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>92320640.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>95458764.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>93624745.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>94265451.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>87790065.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>106501130.0</v>
       </c>
     </row>
-    <row r="56" spans="1:88">
+    <row r="56" spans="1:89">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>160326000.0</v>
+      </c>
+      <c r="C56">
         <v>131929000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>154437000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>156625000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>137573000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>104874000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>116019000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>128066000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>134334000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>150852000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>151768000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>153164000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>156709000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>146215000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>132984000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>143211000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>159009000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>174983000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>174959000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>183253000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>222000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>224113000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>101808000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>93430000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>49830000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>50499000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>54636000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>50158000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>61746000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>56555000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>62021000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>51602000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>56046000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>41582000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>42856000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>38155000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>44177000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>39749000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>37299000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>38647000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>40395000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>37017000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>34204000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>33177000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>34984000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>34588000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>35795000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>35237000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>40020000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>36123000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>40668000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>45692000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>34018000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>36797000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>28206000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>39818000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>42051000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>33559000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>30149000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>32453000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>37324000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>40685000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>33168000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>35244000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>35151000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>32022000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>25654000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>23484000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>31587000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>27666000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>26351000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>22651010.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>32356294.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>29885292.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>25719464.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>24152747.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>26725955.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>29448491.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>31404412.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>10881274.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>11351888.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>10580287.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>6240934.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>9309341.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>11727821.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>11151991.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>6092972.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>5639611.0</v>
       </c>
     </row>
-    <row r="57" spans="1:88">
+    <row r="57" spans="1:89">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>50608000.0</v>
+      </c>
+      <c r="C57">
         <v>43101000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>58586000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>56406000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>51820000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>54561000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>62219000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>62625000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>68198000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>72675000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>72156000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>68887000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>71775000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>65940000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>72215000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>78793000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>80852000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>73506000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>64313000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>59022000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>66793000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>58690000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>72280000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>23382000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>25044000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>20536000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>22029000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>23941000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>25471000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>24757000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>23602000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>26994000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>27933000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>17719000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>19437000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>23243000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>28663000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>21835000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>19621000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>22115000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>22902000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>18800000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>16558000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>17757000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>18894000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>19665000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>20316000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>20551000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>20844000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>15154000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>15398000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>15953000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>15483000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>21128000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>16169000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>22958000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>25379000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>23297000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>19220000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>16010000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>14455000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>11887000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>13298000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>15743000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>15787000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>14989000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>13107000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>13827000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>19888000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>14938000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>13159000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>12413340.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>19292522.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>18479634.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>17813916.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>17750050.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>15839450.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>12407215.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>16664950.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>13203901.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>56985307.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>55242210.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>47656466.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>9709108.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>15471913.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>18587043.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>13038351.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>14487451.0</v>
       </c>
     </row>
-    <row r="58" spans="1:88">
+    <row r="58" spans="1:89">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>116266000.0</v>
+      </c>
+      <c r="C58">
         <v>97097000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>113034000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>113019000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>109552000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>119151000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>125348000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>132890000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>139315000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>146023000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>148048000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>141363000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>146271000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>136672000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>145291000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>152098000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>153701000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>152954000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>142073000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>139695000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>143848000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>135679000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>148748000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>57300000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>59210000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>55224000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>56949000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>58272000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>62927000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>66840000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>59119000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>64171000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>67402000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>59383000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>61298000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>68396000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>76372000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>68721000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>67578000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>69472000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>71669000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>68779000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>67079000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>70406000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>73587000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>75676000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>77889000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>81589000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>81255000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>77428000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>78805000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>81829000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>79374000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>84765000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>79683000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>84601000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>96049000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>97108000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>88745000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>76559000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>67230000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>66621000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>67334000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>70646000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>71488000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>71529000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>70522000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>74020000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>80580000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>77204000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>76045000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>71486143.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>79259114.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>80164285.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>79369651.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>82291206.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>82060042.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>87030871.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>90930552.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>52658137.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>57809534.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>55807093.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>47678938.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>48443367.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>52245974.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>55173964.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>47954646.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>41446923.0</v>
       </c>
     </row>
-    <row r="59" spans="1:88">
+    <row r="59" spans="1:89">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -15501,364 +15632,368 @@
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
+      <c r="CK59"/>
     </row>
-    <row r="60" spans="1:88">
+    <row r="60" spans="1:89">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>312201000.0</v>
+      </c>
+      <c r="C60">
         <v>293968000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>299898000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>295368000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>284337000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>248337000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>254005000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>274350000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>275164000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>296215000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>302625000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>320485000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>325940000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>322439000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>303063000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>342697000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>364472000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>406557000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>408405000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>382977000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>343536000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>346887000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>205283000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>186527000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>138731000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>138374000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>126459000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>129878000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>134132000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>108861000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>100696000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>83797000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>85542000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>79859000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>81043000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>70901000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>70427000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>67251000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>67387000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>60772000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>62170000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>62865000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>62931000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>60424000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>60879000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>59932000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>61000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>58725000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>60465000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>60830000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>61100000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>62383000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>54598000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>53107000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>50451000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>59616000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>49447000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>41640000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>42273000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>41211000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>41340000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>40753000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>34199000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>33565000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>34106000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>32769000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>28561000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>19382000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>22159000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>22939000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>23124000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>21067168.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>23773214.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>20790318.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>18012285.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>14612598.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>19132317.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>21924211.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>20079835.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>38224031.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>35247513.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>34996547.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>35921706.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>37561675.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>32751432.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>30595625.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>30693719.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>48824708.0</v>
       </c>
     </row>
-    <row r="61" spans="1:88">
+    <row r="61" spans="1:89">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
@@ -15869,110 +16004,111 @@
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
+      <c r="CK61"/>
     </row>
-    <row r="62" spans="1:88">
+    <row r="62" spans="1:89">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
-      <c r="N62">
+      <c r="N62"/>
+      <c r="O62">
         <v>16134000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>16164000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>15732000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>16119000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>16271000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>16433000.0</v>
       </c>
-      <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...1 lines deleted...]
-      </c>
+      <c r="AC62"/>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -15983,50 +16119,51 @@
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
+      <c r="CK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16111,51 +16248,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>128255000.0</v>
       </c>
       <c r="C2">
         <v>288781000.0</v>
       </c>
       <c r="D2">
         <v>236177000.0</v>
       </c>
       <c r="E2">
         <v>266075000.0</v>
       </c>
       <c r="F2">
         <v>222841000.0</v>
       </c>
       <c r="G2">
         <v>159126000.0</v>
       </c>
       <c r="H2">
         <v>151913000.0</v>
       </c>
       <c r="I2">
         <v>141116000.0</v>
       </c>
@@ -16182,51 +16319,51 @@
       </c>
       <c r="Q2">
         <v>123632000.0</v>
       </c>
       <c r="R2">
         <v>115759000.0</v>
       </c>
       <c r="S2">
         <v>106339000.0</v>
       </c>
       <c r="T2">
         <v>95529151.0</v>
       </c>
       <c r="U2">
         <v>68316594.0</v>
       </c>
       <c r="V2">
         <v>41442594.0</v>
       </c>
       <c r="W2">
         <v>39081675.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>16379000.0</v>
       </c>
       <c r="C3">
         <v>18838000.0</v>
       </c>
       <c r="D3">
         <v>15926000.0</v>
       </c>
       <c r="E3">
         <v>13054000.0</v>
       </c>
       <c r="F3">
         <v>12709000.0</v>
       </c>
       <c r="G3">
         <v>6825000.0</v>
       </c>
       <c r="H3">
         <v>7366000.0</v>
       </c>
       <c r="I3">
         <v>7027000.0</v>
       </c>
@@ -16253,86 +16390,86 @@
       </c>
       <c r="Q3">
         <v>5793000.0</v>
       </c>
       <c r="R3">
         <v>5770000.0</v>
       </c>
       <c r="S3">
         <v>6456000.0</v>
       </c>
       <c r="T3">
         <v>6575370.0</v>
       </c>
       <c r="U3">
         <v>4068160.0</v>
       </c>
       <c r="V3">
         <v>3558006.0</v>
       </c>
       <c r="W3">
         <v>3057915.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5">
         <v>34063000.0</v>
       </c>
       <c r="C5">
         <v>-33940000.0</v>
       </c>
       <c r="D5">
         <v>-22859000.0</v>
       </c>
       <c r="E5">
         <v>-90822000.0</v>
       </c>
       <c r="F5">
         <v>-9508000.0</v>
       </c>
       <c r="G5">
         <v>9869000.0</v>
       </c>
       <c r="H5">
         <v>-14704000.0</v>
       </c>
       <c r="I5">
         <v>-6850000.0</v>
       </c>
@@ -16359,51 +16496,51 @@
       </c>
       <c r="Q5">
         <v>6644000.0</v>
       </c>
       <c r="R5">
         <v>3548000.0</v>
       </c>
       <c r="S5">
         <v>10551000.0</v>
       </c>
       <c r="T5">
         <v>10207630.0</v>
       </c>
       <c r="U5">
         <v>5462271.0</v>
       </c>
       <c r="V5">
         <v>3553560.0</v>
       </c>
       <c r="W5">
         <v>-29963711.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
         <v>50442000.0</v>
       </c>
       <c r="C6">
         <v>-15102000.0</v>
       </c>
       <c r="D6">
         <v>-6933000.0</v>
       </c>
       <c r="E6">
         <v>-77768000.0</v>
       </c>
       <c r="F6">
         <v>3201000.0</v>
       </c>
       <c r="G6">
         <v>16694000.0</v>
       </c>
       <c r="H6">
         <v>-7338000.0</v>
       </c>
       <c r="I6">
         <v>177000.0</v>
       </c>
@@ -16430,121 +16567,121 @@
       </c>
       <c r="Q6">
         <v>12437000.0</v>
       </c>
       <c r="R6">
         <v>9318000.0</v>
       </c>
       <c r="S6">
         <v>17007000.0</v>
       </c>
       <c r="T6">
         <v>16783000.0</v>
       </c>
       <c r="U6">
         <v>9530431.0</v>
       </c>
       <c r="V6">
         <v>7111566.0</v>
       </c>
       <c r="W6">
         <v>-26905796.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
         <v>87682000.0</v>
       </c>
       <c r="C9">
         <v>47400000.0</v>
       </c>
       <c r="D9">
         <v>49426000.0</v>
       </c>
       <c r="E9">
         <v>27497000.0</v>
       </c>
       <c r="F9">
         <v>45179000.0</v>
       </c>
       <c r="G9">
         <v>10960000.0</v>
       </c>
       <c r="H9">
         <v>-7345000.0</v>
       </c>
       <c r="I9">
         <v>8884000.0</v>
       </c>
@@ -16571,51 +16708,51 @@
       </c>
       <c r="Q9">
         <v>21136000.0</v>
       </c>
       <c r="R9">
         <v>14765000.0</v>
       </c>
       <c r="S9">
         <v>26760000.0</v>
       </c>
       <c r="T9">
         <v>18225758.0</v>
       </c>
       <c r="U9">
         <v>14039831.0</v>
       </c>
       <c r="V9">
         <v>12359195.0</v>
       </c>
       <c r="W9">
         <v>4256558.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
         <v>31359000.0</v>
       </c>
       <c r="C10">
         <v>-37305000.0</v>
       </c>
       <c r="D10">
         <v>-27368000.0</v>
       </c>
       <c r="E10">
         <v>-96734000.0</v>
       </c>
       <c r="F10">
         <v>-12651000.0</v>
       </c>
       <c r="G10">
         <v>8818000.0</v>
       </c>
       <c r="H10">
         <v>-3541000.0</v>
       </c>
       <c r="I10">
         <v>-7620000.0</v>
       </c>
@@ -16642,51 +16779,51 @@
       </c>
       <c r="Q10">
         <v>5883000.0</v>
       </c>
       <c r="R10">
         <v>389000.0</v>
       </c>
       <c r="S10">
         <v>6934000.0</v>
       </c>
       <c r="T10">
         <v>3200081.0</v>
       </c>
       <c r="U10">
         <v>2955619.0</v>
       </c>
       <c r="V10">
         <v>1730032.0</v>
       </c>
       <c r="W10">
         <v>-30035164.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11">
         <v>10371000.0</v>
       </c>
       <c r="C11">
         <v>-1662000.0</v>
       </c>
       <c r="D11">
         <v>7451000.0</v>
       </c>
       <c r="E11">
         <v>4681000.0</v>
       </c>
       <c r="F11">
         <v>-3526000.0</v>
       </c>
       <c r="G11">
         <v>-2790000.0</v>
       </c>
       <c r="H11">
         <v>-5866000.0</v>
       </c>
       <c r="I11">
         <v>-2475000.0</v>
       </c>
@@ -16713,51 +16850,51 @@
       </c>
       <c r="Q11">
         <v>285000.0</v>
       </c>
       <c r="R11">
         <v>-6280000.0</v>
       </c>
       <c r="S11">
         <v>2393000.0</v>
       </c>
       <c r="T11">
         <v>793475.0</v>
       </c>
       <c r="U11">
         <v>1918620.0</v>
       </c>
       <c r="V11">
         <v>-2173800.0</v>
       </c>
       <c r="W11">
         <v>-3653023.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
         <v>2704000.0</v>
       </c>
       <c r="C12">
         <v>3365000.0</v>
       </c>
       <c r="D12">
         <v>4509000.0</v>
       </c>
       <c r="E12">
         <v>3244000.0</v>
       </c>
       <c r="F12">
         <v>2835000.0</v>
       </c>
       <c r="G12">
         <v>2056000.0</v>
       </c>
       <c r="H12">
         <v>2614000.0</v>
       </c>
       <c r="I12">
         <v>2794000.0</v>
       </c>
@@ -16784,147 +16921,147 @@
       </c>
       <c r="Q12">
         <v>2775000.0</v>
       </c>
       <c r="R12">
         <v>3159000.0</v>
       </c>
       <c r="S12">
         <v>3685000.0</v>
       </c>
       <c r="T12">
         <v>5837000.0</v>
       </c>
       <c r="U12">
         <v>1345180.0</v>
       </c>
       <c r="V12">
         <v>2469448.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13">
         <v>1163000.0</v>
       </c>
       <c r="C13">
         <v>914000.0</v>
       </c>
       <c r="D13">
         <v>819000.0</v>
       </c>
       <c r="E13">
         <v>207000.0</v>
       </c>
       <c r="F13">
         <v>126000.0</v>
       </c>
       <c r="G13">
         <v>625000.0</v>
       </c>
       <c r="H13">
         <v>1036000.0</v>
       </c>
       <c r="I13">
         <v>3530000.0</v>
       </c>
       <c r="J13">
         <v>2669000.0</v>
       </c>
       <c r="K13">
         <v>2600000.0</v>
       </c>
       <c r="L13">
         <v>2481000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
         <v>336000.0</v>
       </c>
       <c r="C14">
         <v>-207000.0</v>
       </c>
       <c r="D14">
         <v>-438000.0</v>
       </c>
       <c r="E14">
         <v>-269000.0</v>
       </c>
       <c r="F14">
         <v>-46000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
         <v>32441000.0</v>
       </c>
       <c r="C15">
         <v>-35850000.0</v>
       </c>
       <c r="D15">
         <v>-34798000.0</v>
       </c>
       <c r="E15">
         <v>-101146000.0</v>
       </c>
       <c r="F15">
         <v>-9079000.0</v>
       </c>
       <c r="G15">
         <v>11608000.0</v>
       </c>
       <c r="H15">
         <v>2325000.0</v>
       </c>
       <c r="I15">
         <v>-5145000.0</v>
       </c>
@@ -16951,272 +17088,272 @@
       </c>
       <c r="Q15">
         <v>5598000.0</v>
       </c>
       <c r="R15">
         <v>6669000.0</v>
       </c>
       <c r="S15">
         <v>4541000.0</v>
       </c>
       <c r="T15">
         <v>2406606.0</v>
       </c>
       <c r="U15">
         <v>1037000.0</v>
       </c>
       <c r="V15">
         <v>4616395.0</v>
       </c>
       <c r="W15">
         <v>-17916672.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-101146000.0</v>
       </c>
       <c r="F16">
         <v>-9079000.0</v>
       </c>
       <c r="G16">
         <v>11608000.0</v>
       </c>
       <c r="H16">
         <v>2325000.0</v>
       </c>
       <c r="I16">
         <v>-7515000.0</v>
       </c>
       <c r="J16">
         <v>-4757000.0</v>
       </c>
       <c r="K16">
         <v>-1983000.0</v>
       </c>
       <c r="L16">
         <v>2094000.0</v>
       </c>
       <c r="M16">
         <v>-107000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
         <v>20988000.0</v>
       </c>
       <c r="C17">
         <v>-35643000.0</v>
       </c>
       <c r="D17">
         <v>-58206000.0</v>
       </c>
       <c r="E17">
         <v>-98747000.0</v>
       </c>
       <c r="F17">
         <v>-8817000.0</v>
       </c>
       <c r="G17">
         <v>11608000.0</v>
       </c>
       <c r="H17">
         <v>2325000.0</v>
       </c>
       <c r="I17">
         <v>-5145000.0</v>
       </c>
       <c r="J17">
         <v>3822000.0</v>
       </c>
       <c r="K17">
         <v>-1983000.0</v>
       </c>
       <c r="L17">
         <v>2094000.0</v>
       </c>
       <c r="M17">
         <v>-107000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>-1541000.0</v>
       </c>
       <c r="C18">
         <v>-2451000.0</v>
       </c>
       <c r="D18">
         <v>-3627000.0</v>
       </c>
       <c r="E18">
         <v>-3037000.0</v>
       </c>
       <c r="F18">
         <v>-2709000.0</v>
       </c>
       <c r="G18">
         <v>-1431000.0</v>
       </c>
       <c r="H18">
         <v>-1578000.0</v>
       </c>
       <c r="I18">
         <v>-2407000.0</v>
       </c>
       <c r="J18">
         <v>-2695000.0</v>
       </c>
       <c r="K18">
         <v>-2514000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-4831000.0</v>
       </c>
       <c r="F19">
         <v>-1078000.0</v>
       </c>
       <c r="G19">
         <v>621000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>43299000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
         <v>27389000.0</v>
       </c>
       <c r="C21">
         <v>-23648000.0</v>
       </c>
       <c r="D21">
         <v>-16075000.0</v>
       </c>
       <c r="E21">
         <v>-44768000.0</v>
       </c>
       <c r="F21">
         <v>-8738000.0</v>
       </c>
       <c r="G21">
         <v>-14268000.0</v>
       </c>
       <c r="H21">
         <v>-28821000.0</v>
       </c>
       <c r="I21">
         <v>-6678000.0</v>
       </c>
@@ -17243,86 +17380,86 @@
       </c>
       <c r="Q21">
         <v>7972000.0</v>
       </c>
       <c r="R21">
         <v>2672000.0</v>
       </c>
       <c r="S21">
         <v>12426000.0</v>
       </c>
       <c r="T21">
         <v>5752694.0</v>
       </c>
       <c r="U21">
         <v>5462271.0</v>
       </c>
       <c r="V21">
         <v>3553561.0</v>
       </c>
       <c r="W21">
         <v>-28304944.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
         <v>188548000.0</v>
       </c>
       <c r="C23">
         <v>359829000.0</v>
       </c>
       <c r="D23">
         <v>301678000.0</v>
       </c>
       <c r="E23">
         <v>338340000.0</v>
       </c>
       <c r="F23">
         <v>276758000.0</v>
       </c>
       <c r="G23">
         <v>184354000.0</v>
       </c>
       <c r="H23">
         <v>173389000.0</v>
       </c>
       <c r="I23">
         <v>156678000.0</v>
       </c>
@@ -17349,209 +17486,209 @@
       </c>
       <c r="Q23">
         <v>136796000.0</v>
       </c>
       <c r="R23">
         <v>127852000.0</v>
       </c>
       <c r="S23">
         <v>120673000.0</v>
       </c>
       <c r="T23">
         <v>108002215.0</v>
       </c>
       <c r="U23">
         <v>76894154.0</v>
       </c>
       <c r="V23">
         <v>50248229.0</v>
       </c>
       <c r="W23">
         <v>73301943.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
         <v>16379000.0</v>
       </c>
       <c r="C25">
         <v>18838000.0</v>
       </c>
       <c r="D25">
         <v>13719000.0</v>
       </c>
       <c r="E25">
         <v>13054000.0</v>
       </c>
       <c r="F25">
         <v>12709000.0</v>
       </c>
       <c r="G25">
         <v>6825000.0</v>
       </c>
       <c r="H25">
         <v>7366000.0</v>
       </c>
       <c r="I25">
         <v>7027000.0</v>
       </c>
       <c r="J25">
         <v>7586000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>6122000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>504000.0</v>
       </c>
       <c r="J27">
         <v>617000.0</v>
       </c>
       <c r="K27">
         <v>1122000.0</v>
       </c>
       <c r="L27">
         <v>596000.0</v>
       </c>
       <c r="M27">
         <v>530000.0</v>
       </c>
       <c r="N27">
         <v>486000.0</v>
       </c>
       <c r="O27">
         <v>534000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
         <v>60293000.0</v>
       </c>
       <c r="C28">
         <v>71048000.0</v>
       </c>
       <c r="D28">
         <v>65501000.0</v>
       </c>
       <c r="E28">
         <v>72265000.0</v>
       </c>
       <c r="F28">
         <v>53917000.0</v>
       </c>
       <c r="G28">
         <v>25228000.0</v>
       </c>
       <c r="H28">
         <v>21476000.0</v>
       </c>
       <c r="I28">
         <v>15058000.0</v>
       </c>
@@ -17562,100 +17699,100 @@
         <v>12598000.0</v>
       </c>
       <c r="L28">
         <v>11450000.0</v>
       </c>
       <c r="M28">
         <v>12851000.0</v>
       </c>
       <c r="N28">
         <v>12387000.0</v>
       </c>
       <c r="O28">
         <v>14003000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
         <v>10371000.0</v>
       </c>
       <c r="C29">
         <v>-1662000.0</v>
       </c>
       <c r="D29">
         <v>19513000.0</v>
       </c>
       <c r="E29">
         <v>4681000.0</v>
       </c>
       <c r="F29">
         <v>-3526000.0</v>
       </c>
       <c r="G29">
         <v>-2790000.0</v>
       </c>
       <c r="H29">
         <v>-5866000.0</v>
       </c>
       <c r="I29">
         <v>-2475000.0</v>
       </c>
       <c r="J29">
         <v>138000.0</v>
       </c>
       <c r="K29">
         <v>-1104000.0</v>
       </c>
       <c r="L29">
         <v>-1161000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
         <v>60293000.0</v>
       </c>
       <c r="C30">
         <v>71048000.0</v>
       </c>
       <c r="D30">
         <v>65501000.0</v>
       </c>
       <c r="E30">
         <v>72265000.0</v>
       </c>
       <c r="F30">
         <v>53917000.0</v>
       </c>
       <c r="G30">
         <v>25228000.0</v>
       </c>
       <c r="H30">
         <v>21476000.0</v>
       </c>
       <c r="I30">
         <v>15562000.0</v>
       </c>
@@ -17682,51 +17819,51 @@
       </c>
       <c r="Q30">
         <v>13164000.0</v>
       </c>
       <c r="R30">
         <v>12093000.0</v>
       </c>
       <c r="S30">
         <v>14334000.0</v>
       </c>
       <c r="T30">
         <v>12473064.0</v>
       </c>
       <c r="U30">
         <v>8577560.0</v>
       </c>
       <c r="V30">
         <v>8805635.0</v>
       </c>
       <c r="W30">
         <v>34220268.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
         <v>3970000.0</v>
       </c>
       <c r="C31">
         <v>-13657000.0</v>
       </c>
       <c r="D31">
         <v>-11293000.0</v>
       </c>
       <c r="E31">
         <v>-51966000.0</v>
       </c>
       <c r="F31">
         <v>-3913000.0</v>
       </c>
       <c r="G31">
         <v>23086000.0</v>
       </c>
       <c r="H31">
         <v>25280000.0</v>
       </c>
       <c r="I31">
         <v>-2966000.0</v>
       </c>
@@ -17753,51 +17890,51 @@
       </c>
       <c r="Q31">
         <v>-4142000.0</v>
       </c>
       <c r="R31">
         <v>-2283000.0</v>
       </c>
       <c r="S31">
         <v>-5492000.0</v>
       </c>
       <c r="T31">
         <v>-3947000.0</v>
       </c>
       <c r="U31">
         <v>-2506652.0</v>
       </c>
       <c r="V31">
         <v>2374417.0</v>
       </c>
       <c r="W31">
         <v>611103.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
         <v>215937000.0</v>
       </c>
       <c r="C32">
         <v>336181000.0</v>
       </c>
       <c r="D32">
         <v>285603000.0</v>
       </c>
       <c r="E32">
         <v>293572000.0</v>
       </c>
       <c r="F32">
         <v>268020000.0</v>
       </c>
       <c r="G32">
         <v>170086000.0</v>
       </c>
       <c r="H32">
         <v>144568000.0</v>
       </c>
       <c r="I32">
         <v>150000000.0</v>
       </c>
@@ -17843,911 +17980,918 @@
       <c r="W32">
         <v>43338233.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
-        <v>148</v>
+      <c r="CK1" t="s">
+        <v>149</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>34004000.0</v>
+      </c>
+      <c r="C2">
         <v>29252000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30395000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34803000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37557000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>65734000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>75623000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>67660000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39960000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>62564000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63219000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>54889000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65713000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>52356000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>66561000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>62682000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>76580000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>60252000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>52950000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54693000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>65109000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>50089000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46317000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37418000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>44044000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>31347000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>37105000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39493000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43633000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>31682000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>36209000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>38051000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>40294000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26561000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>30826000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>41871000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>43506000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>27965000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>32048000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39909000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>41842000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>28480000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>29144000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>34837000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36528000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>25747000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>29828000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>34454000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>37969000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20604000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28753000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>34728000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>34376000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>22727000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>22211000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>34868000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>45742000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>23684000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>32041000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>37255000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>45730000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>25601000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>29050000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>33492000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>40224000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>20866000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>26191000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>31776000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>41220000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>16572000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>23562109.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>27380930.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>38591923.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>16802761.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>22416855.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>24725297.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>31448334.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>16938952.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>34192053.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>16582267.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15591349.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1897344.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7272393.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>16605342.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>14081744.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2963941.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>10524000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>14392030.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>151</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>4375000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3807000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4162000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3437000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4973000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4331000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6151000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3798000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4558000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4234000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3997000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3777000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3986000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1993000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4729000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3204000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3128000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3345000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2828000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3399000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3225000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2343000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1519000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1491000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1530000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1779000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1821000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1840000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1926000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1756000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1748000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1722000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1801000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1833000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1853000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1949000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1951000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1917000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2100000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2084000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2063000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2059000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2046000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2102000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2078000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2122000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2027000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1910000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1826000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1827000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1820000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1829000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1838000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1829000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1807000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2022000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1893000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1646000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1453000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1458000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1453000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1479000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1457000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1433000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1424000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1437000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1422000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1533000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1378000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1428287.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1658351.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1675963.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1693399.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1606563.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1616652.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1727979.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1624176.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>989516.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1030247.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1077511.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>970886.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>863074.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>989552.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>962047.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>743333.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>891047.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>727823.0</v>
       </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
-      <c r="AI4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
@@ -18757,633 +18901,638 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>153</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>4920000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5049000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16179000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>13262000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5426000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10233000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>128000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-15394000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1442000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4515000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1929000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1369000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4948000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-28738000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-11333000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-43141000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7610000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2055000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2404000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5614000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8353000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9497000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-151000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>37000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>486000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-29241000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5016000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7620000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>12756000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2611000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2083000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2081000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-546000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>393000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-494000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1829000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>92000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1350000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1240000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-464000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-199000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2157000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>196000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1756000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1042000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1651000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1482000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-56000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>247000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-86000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1148000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2917000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-487000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1006000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>10332000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5180000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>25000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2017000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>546000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1474000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>6737000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-671000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-385000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1314000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>7169000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>4459000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3024000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1316000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2150000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1536803.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-982621.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1901346.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>8165646.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>5831180.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-2807406.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1687371.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>4415540.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5082025.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1329823.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-4407321.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>7632351.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-4560516.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3475280.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>3836157.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-746743.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-32077817.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1272065.0</v>
       </c>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>10932000.0</v>
+      </c>
+      <c r="C6">
         <v>9295000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8856000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>20341000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16699000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-453000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5902000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6279000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-11596000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3116000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-281000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2068000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5146000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-962000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-26745000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6604000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-39937000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4482000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5232000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2215000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5128000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11840000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1368000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1528000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2016000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-27462000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3195000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5780000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>14682000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-855000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-335000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-359000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1255000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2226000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1359000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>120000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2043000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3267000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>860000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1620000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1864000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4216000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2242000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3858000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1036000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3773000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>545000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1854000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2073000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1741000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2968000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4746000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1351000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2835000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>12139000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>7202000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1918000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3663000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1999000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2932000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>8190000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>808000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1072000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>119000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>8593000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>5896000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1602000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>217000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3528000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2965090.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>675730.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3577309.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>9859045.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>7437743.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1190754.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>40608.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>6039716.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>6071541.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-299576.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-3329810.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>8603237.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3697442.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4464832.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4798204.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-3410.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-31186770.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-544242.0</v>
       </c>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
-      <c r="AI7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
@@ -19393,101 +19542,102 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
-      <c r="AI8"/>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
@@ -19497,1183 +19647,1198 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>29973000.0</v>
+      </c>
+      <c r="C9">
         <v>20986000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19222000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>31938000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>22342000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11340000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6931000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15708000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13637000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>15513000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11006000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14621000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11499000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2896000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8374000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6323000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9904000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19858000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17749000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5265000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2307000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1047000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5619000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3529000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>765000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4049000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2304000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>208000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2578000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1633000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1745000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2929000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6038000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2864000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2024000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3312000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5260000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2136000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2599000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3228000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5977000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3018000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4683000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4938000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2124000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3298000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3400000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2985000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4917000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6490000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2658000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>8345000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>843000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-6259000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4508000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2702000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6460000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>7919000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6740000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2653000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1995000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6252000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>10236000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>7406000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>935000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1553000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>4871000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>6859578.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>2724284.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>5461334.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>11715758.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>9541918.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-252566.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1434218.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7500868.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>5192197.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>5225016.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>3102057.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>504289.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>296380.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>4982972.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5387813.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>945990.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-597091.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-105179.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>10455000.0</v>
+      </c>
+      <c r="C10">
         <v>4397000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4507000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15533000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12448000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6132000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10992000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-656000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-16295000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2359000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-18328000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2917000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-42000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6081000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-29652000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-12315000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-46421000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8345000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1046000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1822000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6212000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-9221000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4834000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>856000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3178000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-29701000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6493000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6729000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12149000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-692000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2701000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2871000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1356000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-286000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1290000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6076000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-540000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>740000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1946000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1105000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-776000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1706000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-341000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1171000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1603000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>98000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2361000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-644000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-462000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-910000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11081000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2068000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3726000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-145000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>9237000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4055000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-935000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1201000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-204000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>725000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6009000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1332000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1086000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2322000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5979000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3719000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-3845000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-816000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1330000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-658297.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-2447158.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3383119.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6657918.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5115959.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-3696921.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-2950311.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4730316.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1903458.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3388208.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>397566.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-2615825.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-3445141.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3516821.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2793273.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1242383.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-29463715.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1041679.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11">
+        <v>3262000.0</v>
+      </c>
+      <c r="C11">
         <v>1668000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2168000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4717000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2503000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>983000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2336000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>94000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>260000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>320000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4182000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1664000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1299000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>634000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19244000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3183000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-9714000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1666000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-983000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1077000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1781000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1839000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2183000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>336000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>69000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1012000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-5785000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1421000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3160000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4501000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-962000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-712000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-589000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-213000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>321000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1584000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1751000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-350000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>287000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-521000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-335000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-535000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-780000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-23000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>317000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-675000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-2222000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-708000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-194000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-138000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>415000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3324000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>620000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1118000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>9093000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-851000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-3688000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-243000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>228000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>14000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>187000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1497000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-1956000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-534000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>995000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1780000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-5460000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-1068000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-442000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>690000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1026161.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-743072.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-678982.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2789929.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>336643.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-292815.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-1066253.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1815817.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1247599.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1233330.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2413048.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-1662532.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-1485979.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>228122.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-73662.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-805041.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-1087809.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-1221826.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
+        <v>477000.0</v>
+      </c>
+      <c r="C12">
         <v>523000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>542000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>646000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>814000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>706000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>759000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>784000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>905000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>917000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>977000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>988000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1411000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1133000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>914000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>982000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>665000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>683000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>876000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>620000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>598000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>741000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>783000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>299000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>437000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>537000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>460000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>655000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>669000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>694000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>501000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>709000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>691000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>598000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>679000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>689000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>695000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>632000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>610000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>706000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>641000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>557000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>540000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>570000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>585000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>561000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>589000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>581000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>636000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>688000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>824000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>761000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>873000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1217000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1151000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1095000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1125000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>960000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>816000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>750000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>739000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>728000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>661000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>701000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>670000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>714000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>740000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>817000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>786000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>820000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>893377.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>918000.0</v>
       </c>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>1545266.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>1479370.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>737977.0</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>724869.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13">
+        <v>343000.0</v>
+      </c>
+      <c r="C13">
         <v>608000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>619000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>360000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>109000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>75000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>157000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>229000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>322000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>206000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>277000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>262000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>283000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>196000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>78000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>60000.0</v>
       </c>
-      <c r="Q13">
-[...1 lines deleted...]
-      </c>
       <c r="R13">
+        <v>0.0</v>
+      </c>
+      <c r="S13">
         <v>110000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>27000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>50000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>46000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>48000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>101000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>93000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>383000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>385000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>304000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>495000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>280000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -20687,137 +20852,140 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
+        <v>-48000.0</v>
+      </c>
+      <c r="C14">
         <v>188000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-11000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-323000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>258000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>412000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-70000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-173000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-46000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-39000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-79000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>432000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-387000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>152000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-162000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-46000.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
-      <c r="AI14"/>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
@@ -20827,404 +20995,408 @@
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
+        <v>7145000.0</v>
+      </c>
+      <c r="C15">
         <v>2917000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2430000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10217000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26497000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6703000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-8629000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-820000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-23549000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2852000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-22483000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1299000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1380000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-6636000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-49329000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-8745000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-36555000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-6517000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2075000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>745000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4517000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-7382000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7017000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>520000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-119000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4190000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10139000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-5072000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9889000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7648000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>270000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1989000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-2282000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1143000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-607000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>294000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4325000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-190000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>453000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-1425000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-770000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-241000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2486000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-318000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>854000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-928000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2320000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-1653000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-450000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-324000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-1325000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>7757000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1448000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2608000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-9238000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10088000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7743000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-692000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>973000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-218000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>538000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4512000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>624000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-552000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1327000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4199000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9179000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-2777000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-374000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>640000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-1684458.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-1704086.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>4062101.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3867989.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>4779317.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-3404105.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-1884058.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2913632.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-761337.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3045540.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-1006203.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-232265.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-1236806.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2951806.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2609480.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>138185.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-20449603.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>286104.0</v>
       </c>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1299000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1380000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-6636000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-49329000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-8745000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-36555000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-6517000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2075000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>745000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4517000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-7382000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7017000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>520000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-119000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4190000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-10139000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-704000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2565000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6466000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>270000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1989000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-2655959.03</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1143000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-607000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
@@ -21233,158 +21405,161 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
+        <v>7193000.0</v>
+      </c>
+      <c r="C17">
         <v>2729000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2339000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10816000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>9945000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7115000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-8656000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-750000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-23558000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2679000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-22510000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1253000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1341000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-6715000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-48896000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-9132000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-36707000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-6627000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2162000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>707000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-4517000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-7255000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7017000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>520000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-119000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4190000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-10139000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-5072000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9889000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7648000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>270000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1989000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-2655959.03</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1143000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-607000.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
@@ -21393,143 +21568,146 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>-134000.0</v>
+      </c>
+      <c r="C18">
         <v>85000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>77000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-286000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-705000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-631000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-602000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-555000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-583000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-711000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-700000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-726000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1128000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-937000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-836000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-922000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-665000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-573000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-849000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-570000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-552000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-738000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-735000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-198000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-344000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-154000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-75000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-393000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-503000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-607000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21543,116 +21721,117 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>157000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-115000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1913000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3172000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>369000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>27000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-355000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-53000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-697000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...1 lines deleted...]
-      </c>
+      <c r="AC19"/>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -21663,105 +21842,106 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>13500000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>29799000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
@@ -21771,367 +21951,371 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>11162000.0</v>
+      </c>
+      <c r="C21">
         <v>5044000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4558000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16339000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6931000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5439000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11524000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-832000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3419000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-874000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4515000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1201000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5254000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5105000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15124000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9420000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-12193000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8031000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1895000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2797000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5647000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7783000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10176000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>205000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-612000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3685000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-10653000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-5807000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-7134000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-5224000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2051000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1999000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2081000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-546000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1060000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-494000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1829000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>88000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1366000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1213000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-451000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-199000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2600000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>216000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1760000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-944000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1592000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-1456000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-30000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>273000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-75000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>11896000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2900000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4803000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>916000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9630000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4926000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-291000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1387000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>306000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1324000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>6210000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-931000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-1414000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3060000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>7258000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3802000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-1740000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-1316000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1900000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3343802.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-983560.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1901346.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8165646.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5831181.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-2806400.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-1686430.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4415539.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5082026.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2243000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-193993.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-1628924.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-4560516.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3475280.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4193586.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-508996.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-30419051.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-1009944.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AI22"/>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
@@ -22141,364 +22325,368 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>52815000.0</v>
+      </c>
+      <c r="C23">
         <v>45194000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45059000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>50402000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>52968000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>82513000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>94078000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>84200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>57016000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>78951000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>78740000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>70711000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>82466000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>69761000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>84581000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>80476000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>95096000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>78187000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>70913000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>69645000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>76021000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>60179000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>57540000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>42832000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>48185000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>35797000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>43709000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>44100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>48463000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>37114000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>40838000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>41683000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>44120000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>30036000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>35804000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>45229000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>47359000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>31189000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>35942000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>43258000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>44892000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>31907000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>32521000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>37639000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>39451000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>28691000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>33200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>38060000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>41323000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>23757000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>31843000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>38497000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>37949000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>25872000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>35071000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>38232000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>31768000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>28483000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>33356000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>43409000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>52325000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>26131000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>32634000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>36901000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>43416000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>23844000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>29795000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>34451000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>44089000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>19543000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>27077884.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>31087835.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>42151911.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>20352873.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>26127593.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>27280137.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>34569923.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>20024280.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>34302225.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>19564284.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>17964750.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4030556.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>12129289.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>18113034.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>15644422.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4656674.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>42004727.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>15296795.0</v>
       </c>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -22509,365 +22697,369 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>4279000.0</v>
+      </c>
+      <c r="C25">
         <v>4303000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3807000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4162000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3437000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4973000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4331000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5109000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4840000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4558000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3997000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3743000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3986000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1993000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4729000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3204000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3128000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3345000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2828000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3311000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3225000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2285000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1519000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1491000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1530000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>1821000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1840000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1926000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1756000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1748000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1722000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1801000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1833000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1853000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1949000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1951000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1917000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2100000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2084000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2063000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2059000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2046000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2102000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2078000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2122000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2027000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1910000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1826000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1827000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1820000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1829000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1838000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1829000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1807000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2022000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1893000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1646000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1453000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1458000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1453000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1479000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1457000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1433000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1424000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1437000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1422000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1533000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1378000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1428287.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1658351.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1675963.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1693399.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1606563.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1616652.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1727979.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1624176.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>989516.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1030247.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1077511.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>970886.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>863074.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>989552.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>962047.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>743333.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>891047.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>727823.0</v>
       </c>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
@@ -22877,506 +23069,513 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>2068000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>168000.0</v>
       </c>
       <c r="AB27">
+        <v>168000.0</v>
+      </c>
+      <c r="AC27">
         <v>115000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>52000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>247000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>79000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>92000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>86000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>263000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>142000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>128000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>84000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>596000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>246000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>222000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>58000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>232000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>103000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>163000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>98000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>243000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>90000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>106000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>92000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>180000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>83000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>158000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>65000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>346000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>570000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>18811000.0</v>
+      </c>
+      <c r="C28">
         <v>15942000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14664000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15599000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15411000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16779000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16387000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16540000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17056000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16387000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15521000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15822000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16753000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17405000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18020000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17794000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18516000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>17935000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17963000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14952000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10912000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10090000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11223000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5414000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4141000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4450000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6772000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4492000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4778000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5431000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4382000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3553000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3734000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3389000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4715000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3216000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3725000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3140000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3298000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3103000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2828000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3369000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3145000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2699000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2760000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2846000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3103000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3490000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3222000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3035000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2885000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3059000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3389000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3054000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3487000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2768000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>14939000.0</v>
       </c>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>3262000.0</v>
+      </c>
+      <c r="C29">
         <v>1668000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2168000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4717000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2503000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>983000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2336000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>94000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>260000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>320000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4182000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1664000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1299000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>634000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19244000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3183000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-9714000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1666000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-983000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1077000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1781000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1839000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2183000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>336000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>69000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1012000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5785000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1421000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3160000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4436000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-962000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -23389,846 +23588,856 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>18811000.0</v>
+      </c>
+      <c r="C30">
         <v>15942000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14664000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15599000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15411000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16779000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>18455000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>16540000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17056000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16387000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15521000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15822000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16753000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17405000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18020000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17794000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18516000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17935000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17963000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14952000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10912000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10090000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11223000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5414000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4141000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4450000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6604000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4607000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4830000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5432000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4629000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3632000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3826000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3475000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4978000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3358000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3853000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3224000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3894000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3349000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3050000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3427000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3377000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2802000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2923000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2944000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3372000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3606000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3354000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3153000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3090000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3769000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3573000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3145000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12860000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3364000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-13974000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4799000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1315000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6154000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6595000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>530000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3584000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3409000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3192000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2978000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3604000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2675000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2869000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2971000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3515775.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3706905.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3559988.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3550112.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3710738.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2554840.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3121589.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3085328.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>110172.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2982017.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2373401.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2133212.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4856896.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1507692.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1562678.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1692733.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>31480726.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>904765.0</v>
       </c>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
+        <v>-707000.0</v>
+      </c>
+      <c r="C31">
         <v>-647000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-51000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-806000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5517000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-693000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>532000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>176000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12876000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1485000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13813000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1716000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5212000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-976000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-14528000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2895000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-34228000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-314000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-849000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-975000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-565000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1438000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>15010000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>651000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>212000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6863000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1944000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3046000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>8052000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>17012000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1359000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-702000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-790000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-810000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1346000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-796000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>7905000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-628000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-626000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-733000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-654000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-577000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-894000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-557000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-589000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-659000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1494000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-905000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-588000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-709000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-805000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>9332000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-849000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>4213000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-469000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>9340000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-871000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-644000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-186000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-484000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-599000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-201000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-401000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1374000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-738000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1279000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-83000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2105000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>474000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-570000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4002099.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1463598.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1482000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-1507728.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-715222.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-890521.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1263881.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>314777.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3178568.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-135098.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-148813.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-184123.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1115375.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>41541.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1400313.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-733387.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>955336.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>230387.0</v>
       </c>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>63977000.0</v>
+      </c>
+      <c r="C32">
         <v>50238000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>49617000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>66741000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>59899000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>77074000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>82554000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>83368000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>53597000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>78077000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>74225000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>69510000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>77212000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>64656000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>69457000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>71056000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>82903000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>70156000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>72808000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>72442000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>70374000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>52396000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>47364000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>43037000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>47573000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>32112000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>33056000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>38293000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>41329000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>31890000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>38787000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>39684000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>42039000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>29490000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>36864000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>44735000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>45530000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>31277000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>37308000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>42045000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>44441000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>31708000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>35121000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>37855000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>41211000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>27747000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>34766000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>36578000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>41267000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>24004000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>31738000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>39645000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>40866000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>25385000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>30556000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>35711000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>39483000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>28192000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>34743000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>43715000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>53649000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>32341000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>31703000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>35487000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>46476000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>31102000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>33597000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>32711000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>42773000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>21443000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>30421687.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>30105214.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>44053257.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>28518519.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>31958773.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>24472731.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>32882552.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>24439820.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>39384250.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>21807283.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>18693406.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2401633.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>7568773.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>21588314.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>19469557.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>3909931.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>9926910.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>14286851.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -24315,51 +24524,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
         <v>24631000.0</v>
       </c>
       <c r="C2">
         <v>35291000.0</v>
       </c>
       <c r="D2">
         <v>21676000.0</v>
       </c>
       <c r="E2">
         <v>58667000.0</v>
       </c>
       <c r="F2">
         <v>25679000.0</v>
       </c>
       <c r="G2">
         <v>11989000.0</v>
       </c>
       <c r="H2">
         <v>11920000.0</v>
       </c>
       <c r="I2">
         <v>7091000.0</v>
       </c>
@@ -24386,51 +24595,51 @@
       </c>
       <c r="Q2">
         <v>2611000.0</v>
       </c>
       <c r="R2">
         <v>4101000.0</v>
       </c>
       <c r="S2">
         <v>1620000.0</v>
       </c>
       <c r="T2">
         <v>7302386.0</v>
       </c>
       <c r="U2">
         <v>980342.0</v>
       </c>
       <c r="V2">
         <v>1503053.0</v>
       </c>
       <c r="W2">
         <v>47152.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
         <v>18219000</v>
       </c>
       <c r="C3">
         <v>10241000</v>
       </c>
       <c r="D3">
         <v>6518000</v>
       </c>
       <c r="E3">
         <v>14292000</v>
       </c>
       <c r="F3">
         <v>21656000</v>
       </c>
       <c r="G3">
         <v>3511000</v>
       </c>
       <c r="H3">
         <v>2287000</v>
       </c>
       <c r="I3">
         <v>3093000</v>
       </c>
@@ -24457,133 +24666,133 @@
       </c>
       <c r="Q3">
         <v>2809000</v>
       </c>
       <c r="R3">
         <v>1890000</v>
       </c>
       <c r="S3">
         <v>3994000</v>
       </c>
       <c r="T3">
         <v>4155674</v>
       </c>
       <c r="U3">
         <v>4268178</v>
       </c>
       <c r="V3">
         <v>4595959</v>
       </c>
       <c r="W3">
         <v>18278182</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-36292000.0</v>
       </c>
       <c r="F4">
         <v>32988000.0</v>
       </c>
       <c r="G4">
         <v>13690000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>8397000.0</v>
       </c>
       <c r="F5">
         <v>-48731000.0</v>
       </c>
       <c r="G5">
         <v>-12467000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
         <v>61621000.0</v>
       </c>
       <c r="C6">
         <v>-10660000.0</v>
       </c>
       <c r="D6">
         <v>13615000.0</v>
       </c>
       <c r="E6">
         <v>-36991000.0</v>
       </c>
       <c r="F6">
         <v>32988000.0</v>
       </c>
       <c r="G6">
         <v>13690000.0</v>
       </c>
       <c r="H6">
         <v>69000.0</v>
       </c>
       <c r="I6">
         <v>4829000.0</v>
       </c>
@@ -24610,51 +24819,51 @@
       </c>
       <c r="Q6">
         <v>7123000.0</v>
       </c>
       <c r="R6">
         <v>-1490000.0</v>
       </c>
       <c r="S6">
         <v>2481000.0</v>
       </c>
       <c r="T6">
         <v>-5682207.0</v>
       </c>
       <c r="U6">
         <v>6322431.0</v>
       </c>
       <c r="V6">
         <v>-1460265.0</v>
       </c>
       <c r="W6">
         <v>1409553.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
         <v>19856000.0</v>
       </c>
       <c r="C7">
         <v>438000.0</v>
       </c>
       <c r="D7">
         <v>-2081000.0</v>
       </c>
       <c r="E7">
         <v>-4862000.0</v>
       </c>
       <c r="F7">
         <v>-46631000.0</v>
       </c>
       <c r="G7">
         <v>13072000.0</v>
       </c>
       <c r="H7">
         <v>5244000.0</v>
       </c>
       <c r="I7">
         <v>-2716000.0</v>
       </c>
@@ -24681,86 +24890,86 @@
       </c>
       <c r="Q7">
         <v>-8000.0</v>
       </c>
       <c r="R7">
         <v>-734000.0</v>
       </c>
       <c r="S7">
         <v>855000.0</v>
       </c>
       <c r="T7">
         <v>-3653207.0</v>
       </c>
       <c r="U7">
         <v>4714568.0</v>
       </c>
       <c r="V7">
         <v>-2601465.0</v>
       </c>
       <c r="W7">
         <v>206031.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
         <v>-3753000.0</v>
       </c>
       <c r="C9">
         <v>-3991000.0</v>
       </c>
       <c r="D9">
         <v>-2516000.0</v>
       </c>
       <c r="E9">
         <v>3306000.0</v>
       </c>
       <c r="F9">
         <v>-9914000.0</v>
       </c>
       <c r="G9">
         <v>2131000.0</v>
       </c>
       <c r="H9">
         <v>2301000.0</v>
       </c>
       <c r="I9">
         <v>-46000.0</v>
       </c>
@@ -24779,51 +24988,51 @@
       <c r="N9">
         <v>472000.0</v>
       </c>
       <c r="O9">
         <v>1202000.0</v>
       </c>
       <c r="P9">
         <v>-448000.0</v>
       </c>
       <c r="Q9">
         <v>1463000.0</v>
       </c>
       <c r="R9">
         <v>-237000.0</v>
       </c>
       <c r="S9">
         <v>2305000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
         <v>1144000.0</v>
       </c>
       <c r="C10">
         <v>10383000.0</v>
       </c>
       <c r="D10">
         <v>-5282000.0</v>
       </c>
       <c r="E10">
         <v>-14583000.0</v>
       </c>
       <c r="F10">
         <v>-16761000.0</v>
       </c>
       <c r="G10">
         <v>2997000.0</v>
       </c>
       <c r="H10">
         <v>9042000.0</v>
       </c>
       <c r="I10">
         <v>-5180000.0</v>
       </c>
@@ -24842,186 +25051,186 @@
       <c r="N10">
         <v>1340000.0</v>
       </c>
       <c r="O10">
         <v>-346000.0</v>
       </c>
       <c r="P10">
         <v>-990000.0</v>
       </c>
       <c r="Q10">
         <v>-862000.0</v>
       </c>
       <c r="R10">
         <v>-510000.0</v>
       </c>
       <c r="S10">
         <v>-228000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6697000.0</v>
       </c>
       <c r="F11">
         <v>6327000.0</v>
       </c>
       <c r="G11">
         <v>-1665000.0</v>
       </c>
       <c r="H11">
         <v>-1953000.0</v>
       </c>
       <c r="I11">
         <v>1649000.0</v>
       </c>
       <c r="J11">
         <v>241000.0</v>
       </c>
       <c r="K11">
         <v>3484000.0</v>
       </c>
       <c r="L11">
         <v>-2938000.0</v>
       </c>
       <c r="M11">
         <v>4655000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>59592000.0</v>
       </c>
       <c r="F12">
         <v>3134000.0</v>
       </c>
       <c r="G12">
         <v>-26005000.0</v>
       </c>
       <c r="H12">
         <v>-29478000.0</v>
       </c>
       <c r="I12">
         <v>-1040000.0</v>
       </c>
       <c r="J12">
         <v>1286000.0</v>
       </c>
       <c r="K12">
         <v>2798000.0</v>
       </c>
       <c r="L12">
         <v>-1704000.0</v>
       </c>
       <c r="M12">
         <v>32000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2330000.0</v>
       </c>
       <c r="F13">
         <v>-46631000.0</v>
       </c>
       <c r="G13">
         <v>14936000.0</v>
       </c>
       <c r="H13">
         <v>-4146000.0</v>
       </c>
       <c r="I13">
         <v>594000.0</v>
       </c>
       <c r="J13">
         <v>-1806000.0</v>
       </c>
       <c r="K13">
         <v>39000.0</v>
       </c>
       <c r="L13">
         <v>-315000.0</v>
       </c>
       <c r="M13">
         <v>-704000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
         <v>16379000.0</v>
       </c>
       <c r="C14">
         <v>18838000.0</v>
       </c>
       <c r="D14">
         <v>15926000.0</v>
       </c>
       <c r="E14">
         <v>13054000.0</v>
       </c>
       <c r="F14">
         <v>12709000.0</v>
       </c>
       <c r="G14">
         <v>6825000.0</v>
       </c>
       <c r="H14">
         <v>7366000.0</v>
       </c>
       <c r="I14">
         <v>7027000.0</v>
       </c>
@@ -25048,100 +25257,100 @@
       </c>
       <c r="Q14">
         <v>5793000.0</v>
       </c>
       <c r="R14">
         <v>5770000.0</v>
       </c>
       <c r="S14">
         <v>6456000.0</v>
       </c>
       <c r="T14">
         <v>6575370.0</v>
       </c>
       <c r="U14">
         <v>4068160.0</v>
       </c>
       <c r="V14">
         <v>3558006.0</v>
       </c>
       <c r="W14">
         <v>3057915.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>38363000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15">
         <v>1550000.0</v>
       </c>
       <c r="S15">
         <v>4137000.0</v>
       </c>
       <c r="T15">
         <v>3713624.0</v>
       </c>
       <c r="U15">
         <v>25670015.0</v>
       </c>
       <c r="V15">
         <v>182495.0</v>
       </c>
       <c r="W15">
         <v>4347701.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
         <v>86252000.0</v>
       </c>
       <c r="C16">
         <v>24631000.0</v>
       </c>
       <c r="D16">
         <v>35291000.0</v>
       </c>
       <c r="E16">
         <v>21676000.0</v>
       </c>
       <c r="F16">
         <v>58667000.0</v>
       </c>
       <c r="G16">
         <v>25679000.0</v>
       </c>
       <c r="H16">
         <v>11989000.0</v>
       </c>
       <c r="I16">
         <v>11920000.0</v>
       </c>
@@ -25168,90 +25377,90 @@
       </c>
       <c r="Q16">
         <v>9734000.0</v>
       </c>
       <c r="R16">
         <v>2611000.0</v>
       </c>
       <c r="S16">
         <v>4101000.0</v>
       </c>
       <c r="T16">
         <v>1620179.0</v>
       </c>
       <c r="U16">
         <v>7302773.0</v>
       </c>
       <c r="V16">
         <v>42788.0</v>
       </c>
       <c r="W16">
         <v>1456705.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>142000.0</v>
       </c>
       <c r="G17">
         <v>634000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
         <v>31505000.0</v>
       </c>
       <c r="C18">
         <v>107000.0</v>
       </c>
       <c r="D18">
         <v>-1203000.0</v>
       </c>
       <c r="E18">
         <v>-34181000.0</v>
       </c>
       <c r="F18">
         <v>-61223000.0</v>
       </c>
       <c r="G18">
         <v>2167000.0</v>
       </c>
       <c r="H18">
         <v>-16674000.0</v>
       </c>
       <c r="I18">
         <v>-5353000.0</v>
       </c>
@@ -25278,192 +25487,192 @@
       </c>
       <c r="Q18">
         <v>10578000.0</v>
       </c>
       <c r="R18">
         <v>3310000.0</v>
       </c>
       <c r="S18">
         <v>13947000.0</v>
       </c>
       <c r="T18">
         <v>10070.0</v>
       </c>
       <c r="U18">
         <v>7379174.0</v>
       </c>
       <c r="V18">
         <v>-2623672.0</v>
       </c>
       <c r="W18">
         <v>-17842332.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-10241000.0</v>
       </c>
       <c r="D19">
         <v>-4946000.0</v>
       </c>
       <c r="E19">
         <v>-734000.0</v>
       </c>
       <c r="F19">
         <v>-20000.0</v>
       </c>
       <c r="G19">
         <v>-11890000.0</v>
       </c>
       <c r="H19">
         <v>-14603000.0</v>
       </c>
       <c r="I19">
         <v>-10462000.0</v>
       </c>
       <c r="J19">
         <v>-10462000.0</v>
       </c>
       <c r="K19">
         <v>-2193000.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>30640000.0</v>
       </c>
       <c r="E20">
         <v>6692000.0</v>
       </c>
       <c r="F20">
         <v>135000000.0</v>
       </c>
       <c r="G20">
         <v>57212000.0</v>
       </c>
       <c r="H20">
         <v>34226000.0</v>
       </c>
       <c r="I20">
         <v>23492000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
         <v>-7865000.0</v>
       </c>
       <c r="C21">
         <v>-5709000.0</v>
       </c>
       <c r="D21">
         <v>-9281000.0</v>
       </c>
       <c r="E21">
         <v>-2388000.0</v>
       </c>
       <c r="F21">
         <v>10198000.0</v>
       </c>
       <c r="G21">
         <v>4264000.0</v>
       </c>
       <c r="H21">
         <v>-3513000.0</v>
       </c>
       <c r="I21">
         <v>-777000.0</v>
       </c>
       <c r="J21">
         <v>-7073000.0</v>
       </c>
       <c r="K21">
         <v>-3759000.0</v>
       </c>
       <c r="L21">
         <v>-4420000.0</v>
       </c>
       <c r="M21">
         <v>-1504000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
         <v>20988000.0</v>
       </c>
       <c r="C22">
         <v>-35643000.0</v>
       </c>
       <c r="D22">
         <v>-34819000.0</v>
       </c>
       <c r="E22">
         <v>-101415000.0</v>
       </c>
       <c r="F22">
         <v>-9079000.0</v>
       </c>
       <c r="G22">
         <v>11608000.0</v>
       </c>
       <c r="H22">
         <v>2325000.0</v>
       </c>
       <c r="I22">
         <v>-5145000.0</v>
       </c>
@@ -25490,51 +25699,51 @@
       </c>
       <c r="Q22">
         <v>5598000.0</v>
       </c>
       <c r="R22">
         <v>6669000.0</v>
       </c>
       <c r="S22">
         <v>4541000.0</v>
       </c>
       <c r="T22">
         <v>2406606.0</v>
       </c>
       <c r="U22">
         <v>1037000.0</v>
       </c>
       <c r="V22">
         <v>4616395.0</v>
       </c>
       <c r="W22">
         <v>-17916672.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>-4546000.0</v>
       </c>
       <c r="C23">
         <v>-3817000.0</v>
       </c>
       <c r="D23">
         <v>-1354000.0</v>
       </c>
       <c r="E23">
         <v>-14000.0</v>
       </c>
       <c r="F23">
         <v>69215000.0</v>
       </c>
       <c r="G23">
         <v>-2868000.0</v>
       </c>
       <c r="H23">
         <v>-130000.0</v>
       </c>
       <c r="I23">
         <v>140000.0</v>
       </c>
@@ -25561,51 +25770,51 @@
       </c>
       <c r="Q23">
         <v>-2824000.0</v>
       </c>
       <c r="R23">
         <v>-56000.0</v>
       </c>
       <c r="S23">
         <v>-402000.0</v>
       </c>
       <c r="T23">
         <v>-2453376.0</v>
       </c>
       <c r="U23">
         <v>8268521.0</v>
       </c>
       <c r="V23">
         <v>2937677.0</v>
       </c>
       <c r="W23">
         <v>-202718.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
         <v>38315000.0</v>
       </c>
       <c r="C24">
         <v>-158000.0</v>
       </c>
       <c r="D24">
         <v>835000.0</v>
       </c>
       <c r="E24">
         <v>-734000.0</v>
       </c>
       <c r="F24">
         <v>-41814000.0</v>
       </c>
       <c r="G24">
         <v>-269000.0</v>
       </c>
       <c r="H24">
         <v>-14455000.0</v>
       </c>
       <c r="I24">
         <v>-10397000.0</v>
       </c>
@@ -25626,51 +25835,51 @@
       </c>
       <c r="O24">
         <v>1002000.0</v>
       </c>
       <c r="P24">
         <v>-218000.0</v>
       </c>
       <c r="Q24">
         <v>-15000.0</v>
       </c>
       <c r="R24">
         <v>266000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
         <v>9231699.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
         <v>1605.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
         <v>-7166000.0</v>
       </c>
       <c r="C25">
         <v>24707000.0</v>
       </c>
       <c r="D25">
         <v>16132000.0</v>
       </c>
       <c r="E25">
         <v>59516000.0</v>
       </c>
       <c r="F25">
         <v>-1233000.0</v>
       </c>
       <c r="G25">
         <v>-25507000.0</v>
       </c>
       <c r="H25">
         <v>-28181000.0</v>
       </c>
       <c r="I25">
         <v>26000.0</v>
       </c>
@@ -25697,102 +25906,102 @@
       </c>
       <c r="Q25">
         <v>495000.0</v>
       </c>
       <c r="R25">
         <v>-664000.0</v>
       </c>
       <c r="S25">
         <v>2886000.0</v>
       </c>
       <c r="T25">
         <v>-1302991.0</v>
       </c>
       <c r="U25">
         <v>148511.0</v>
       </c>
       <c r="V25">
         <v>-1358482.0</v>
       </c>
       <c r="W25">
         <v>18825554.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26">
         <v>-2971000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>6884000.0</v>
       </c>
       <c r="F26">
         <v>-5000000.0</v>
       </c>
       <c r="G26">
         <v>54344000.0</v>
       </c>
       <c r="H26">
         <v>34900000.0</v>
       </c>
       <c r="I26">
         <v>23775000.0</v>
       </c>
       <c r="J26">
         <v>9828000.0</v>
       </c>
       <c r="K26">
         <v>51000.0</v>
       </c>
       <c r="L26">
         <v>53000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-7376387.0</v>
       </c>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
         <v>1741000.0</v>
       </c>
       <c r="C27">
         <v>3747000.0</v>
       </c>
       <c r="D27">
         <v>3111000.0</v>
       </c>
       <c r="E27">
         <v>3987000.0</v>
       </c>
       <c r="F27">
         <v>7533000.0</v>
       </c>
       <c r="G27">
         <v>6142000.0</v>
       </c>
       <c r="H27">
         <v>4714000.0</v>
       </c>
       <c r="I27">
         <v>1454000.0</v>
       </c>
@@ -25809,51 +26018,51 @@
         <v>272000.0</v>
       </c>
       <c r="N27">
         <v>161000.0</v>
       </c>
       <c r="O27">
         <v>276000.0</v>
       </c>
       <c r="P27">
         <v>237000.0</v>
       </c>
       <c r="Q27">
         <v>40000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27">
         <v>1050000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>-10351000.0</v>
       </c>
       <c r="C28">
         <v>-9526000.0</v>
       </c>
       <c r="D28">
         <v>14137000.0</v>
       </c>
       <c r="E28">
         <v>4496000.0</v>
       </c>
       <c r="F28">
         <v>135883000.0</v>
       </c>
       <c r="G28">
         <v>58608000.0</v>
       </c>
       <c r="H28">
         <v>31387000.0</v>
       </c>
       <c r="I28">
         <v>20581000.0</v>
       </c>
@@ -25880,51 +26089,51 @@
       </c>
       <c r="Q28">
         <v>-3531000.0</v>
       </c>
       <c r="R28">
         <v>-4987000.0</v>
       </c>
       <c r="S28">
         <v>-11431000.0</v>
       </c>
       <c r="T28">
         <v>-14923975.0</v>
       </c>
       <c r="U28">
         <v>-7504507.0</v>
       </c>
       <c r="V28">
         <v>1163408.0</v>
       </c>
       <c r="W28">
         <v>19250280.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>49724000.0</v>
       </c>
       <c r="C29">
         <v>10348000.0</v>
       </c>
       <c r="D29">
         <v>5315000.0</v>
       </c>
       <c r="E29">
         <v>-19889000.0</v>
       </c>
       <c r="F29">
         <v>-39567000.0</v>
       </c>
       <c r="G29">
         <v>5678000.0</v>
       </c>
       <c r="H29">
         <v>-14387000.0</v>
       </c>
       <c r="I29">
         <v>-2260000.0</v>
       </c>
@@ -25951,51 +26160,51 @@
       </c>
       <c r="Q29">
         <v>13387000.0</v>
       </c>
       <c r="R29">
         <v>5200000.0</v>
       </c>
       <c r="S29">
         <v>17941000.0</v>
       </c>
       <c r="T29">
         <v>4165744.0</v>
       </c>
       <c r="U29">
         <v>11647352.0</v>
       </c>
       <c r="V29">
         <v>1972287.0</v>
       </c>
       <c r="W29">
         <v>435850.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>20096000.0</v>
       </c>
       <c r="C30">
         <v>-10241000.0</v>
       </c>
       <c r="D30">
         <v>-6231000.0</v>
       </c>
       <c r="E30">
         <v>-20899000.0</v>
       </c>
       <c r="F30">
         <v>-63470000.0</v>
       </c>
       <c r="G30">
         <v>-51230000.0</v>
       </c>
       <c r="H30">
         <v>-16838000.0</v>
       </c>
       <c r="I30">
         <v>-13490000.0</v>
       </c>
@@ -26041,917 +26250,926 @@
       <c r="W30">
         <v>-18276577.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI30"/>
+  <dimension ref="A1:CJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>55527000.0</v>
+      </c>
+      <c r="C2">
         <v>86252000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>87561000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>64988000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15125000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24631000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28696000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29657000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31685000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>35291000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40483000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31659000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34884000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21676000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23165000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32999000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>41433000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>58667000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84450000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>123186000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>135787000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25679000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>54666000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9568000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13558000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11989000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6726000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11706000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6188000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11920000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5851000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12933000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3869000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7091000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4285000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5378000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3869000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5373000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5159000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6002000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4339000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4957000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5147000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3060000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4425000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6337000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7240000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8080000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6350000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18668000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>20902000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2227000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2712000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2801000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1310000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1327000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>836000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2865000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4917000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5149000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4688000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9734000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>12236000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9691000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4756000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2611000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2725000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3420000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1703000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4101000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3249413.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4192788.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3238067.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1619520.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1117931.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>525127.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>403226.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7302289.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>39367.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>43885.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>46734.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>42612.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>111323.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>349869.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>832285.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1445501.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>111353.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>6235000</v>
+      </c>
+      <c r="C3">
         <v>9227000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11030991</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1839748</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2846547</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2539000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2014000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2798939</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>837662</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1876000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2082688</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1810000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1472000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1076000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1423000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2637000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4969000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5263000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6525000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3776000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6649000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4706000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2343000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>624000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>193000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>259000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>36000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1155000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>563000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>167000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>547000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1105000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1092000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>348000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>525000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>178000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>562000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>431000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>708000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>93000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>746000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>646000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>538000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>590000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>419000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>528000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5906000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1183000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1413000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4704000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3211000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>439000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>537000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>428000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>882000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3442000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3006000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6108000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>16880000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>16066000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7226000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>388000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>946000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>516000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>975000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>372000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>467000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>241000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>410000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>772000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1287565</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1659958</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>480714</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>565763</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>644907</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1725523</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>430752</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1354492</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3559580</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>430712</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>720734</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>998620</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>152012</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>711308</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>946861</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2785778</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>5700656</v>
       </c>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>13886000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1572000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-9108000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-8378000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-17234000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-25783000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-38736000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-12601000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>110108000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -26961,116 +27179,117 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-1962000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3803000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3132000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>14449000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5381000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-26457000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11161000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1169000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9944000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -27080,624 +27299,631 @@
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>17404000.0</v>
+      </c>
+      <c r="C6">
         <v>-30725000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1309000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>22573000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>49863005.0</v>
+      </c>
+      <c r="G6">
         <v>-9506000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4065000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>-960997.0</v>
+      </c>
+      <c r="J6">
         <v>-2028000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3606000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5192000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8824000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3225000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>13208000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1489000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9834000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8434000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-17234000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-25783000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-38736000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12601000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>110108000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-28987000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>45098000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3990000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1569000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5263000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4980000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>5518000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5732000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6069000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7082000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9064000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3222000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2806000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1093000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1509000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1504000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>214000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-843000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1663000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-618000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-190000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2087000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1365000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1912000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-903000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-840000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1730000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-12318000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2234000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>18675000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-485000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-89000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1491000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-17000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>491000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2029000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2052000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-232000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>461000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5046000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2502000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2545000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>4935000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2145000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-114000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-695000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1717000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2398000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>851587.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-943375.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>954721.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1618547.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>502248.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>592804.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>121901.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-6899063.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>7263406.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-4518.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-2849.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4122.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-68535.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-238546.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-482416.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-613216.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1345352.0</v>
       </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
+        <v>-4045000.0</v>
+      </c>
+      <c r="C7">
         <v>-24390000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6058410.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7517093.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
+        <v>10529311.0</v>
+      </c>
+      <c r="G7">
         <v>-4209000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4864000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
+        <v>2077583.0</v>
+      </c>
+      <c r="J7">
         <v>-2688390.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3290000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-612002.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5634000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-9729000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1580000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13867000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2557000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12367000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8771000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-26318000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-10612000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-536000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-9703000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9799000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>977000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1736000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2225000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>772000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5529000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1220000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2277000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>785000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2262000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>76000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-6731000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2274000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2323000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1970000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-6701000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1923000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-123000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2476000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-3208000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-2381000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2774000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>958000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-4838000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-418000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>6322000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>523000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-9017000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>2439000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>7470000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-346000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-7374000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>12360000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>3103000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-8792000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-5281000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>1392000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>4141000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>3464000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-7722000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-2834000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2251000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>2938000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-2363000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1356000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>5186000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>1582000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-6146000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2121984.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>7299476.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-2481333.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-1841159.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>1538985.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>4228098.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>632606.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-10052896.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>7517646.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>673587.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-83218.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-3393447.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>2068000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1807715.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>467188.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-6944368.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>2329785.0</v>
       </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -27707,596 +27933,603 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>-7188000.0</v>
+      </c>
+      <c r="C9">
         <v>1121000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3256195.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2758849.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-668251.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3585000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3301000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4734726.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>472209.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-7096000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2025271.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9972000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1640000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1200999.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4932000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2747000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-870000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9914000.0</v>
       </c>
       <c r="T9">
         <v>-9914000.0</v>
       </c>
       <c r="U9">
         <v>-9914000.0</v>
       </c>
       <c r="V9">
         <v>-9914000.0</v>
       </c>
       <c r="W9">
+        <v>-9914000.0</v>
+      </c>
+      <c r="X9">
         <v>-3196000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2386000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2386000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>974000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2930000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3851000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4030000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1506000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-178000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3351000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-5366000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2147000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1228000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2896000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-5650000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>467000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1743000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1276000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2930000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1126000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1053000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2371000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-4137000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>737000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-37000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4033000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-4974000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-849000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3164000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4341000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-5702000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1330000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2872000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2917000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-4751000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>164000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5477000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2222000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-4237000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-3910000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3204000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1504000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-2786000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-459000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-1636000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6959000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-8309000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>2749000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>-6929000.0</v>
+      </c>
+      <c r="C10">
         <v>-3864000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6800800.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4409700.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2042400.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1494000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5617000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4935722.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4673768.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3216000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>72020.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4404000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3289000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4168999.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5710000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>49000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1223000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-10145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16761000.0</v>
       </c>
       <c r="T10">
         <v>-16761000.0</v>
       </c>
       <c r="U10">
         <v>-16761000.0</v>
       </c>
       <c r="V10">
         <v>-16761000.0</v>
       </c>
       <c r="W10">
-        <v>2997000.0</v>
+        <v>-16761000.0</v>
       </c>
       <c r="X10">
         <v>2997000.0</v>
       </c>
       <c r="Y10">
         <v>2997000.0</v>
       </c>
       <c r="Z10">
-        <v>2964000.0</v>
+        <v>2997000.0</v>
       </c>
       <c r="AA10">
         <v>2964000.0</v>
       </c>
       <c r="AB10">
+        <v>2964000.0</v>
+      </c>
+      <c r="AC10">
         <v>2673000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>937000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2468000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1856000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-454000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-697000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2173000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3193000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>521000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3794000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2319000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3081000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-281000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1386000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-829000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-3323000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>371000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3123000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>952000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3706000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-852000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3685000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2875000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3726000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1052000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4780000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-767000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2892000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-770000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9412000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-6461000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3219000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-691000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>6351000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-3431000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1428000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-931000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5328000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-3831000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-81000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-138000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5535000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-5826000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-1137000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3484000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>6697000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>6327000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-1665000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4962000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4962000.0</v>
       </c>
-      <c r="Z11">
-[...1 lines deleted...]
-      </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>3369000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5189000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1820000.0</v>
       </c>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>3853000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-263000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3033054.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4756000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2276000.0</v>
       </c>
-      <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
@@ -28304,138 +28537,139 @@
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3425000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1986000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>902000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>44423000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-3356000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19458000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-933000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1853000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1624000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>880000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-413000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-15893000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-1166000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-447000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-8499000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-1931000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1248000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-16611000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-10417000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-1972000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>511000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-613361.27</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1396000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1815000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
@@ -28443,138 +28677,139 @@
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>11464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11095000.0</v>
       </c>
       <c r="N13">
         <v>-11095000.0</v>
       </c>
       <c r="O13">
+        <v>-11095000.0</v>
+      </c>
+      <c r="P13">
         <v>-9291000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2557000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>14155000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-5091000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-25800000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10592000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-536000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-9703000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9998000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2111000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>602000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2225000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-6512000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1038000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2182000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-3540000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-2001000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-767000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3557960.89</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-355000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-3480000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
@@ -28582,769 +28817,777 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
+        <v>4279000.0</v>
+      </c>
+      <c r="C14">
         <v>4303000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-12572000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4194000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3484000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4973000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4331000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4578000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4314000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4558000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4234000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3997000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3777000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3986000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1993000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4729000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3264000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3194000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3345000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2828000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3399000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3225000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2528000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1519000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1491000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1530000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1779000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1821000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1840000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1926000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1756000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1748000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1722000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1801000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1833000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1853000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1949000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1951000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1917000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2084000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2063000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2059000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2046000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2102000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2078000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2122000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2027000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1910000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1826000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1827000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1820000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1829000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1838000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1829000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1807000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2022000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1893000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1646000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1453000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1458000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1453000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1479000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1457000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1433000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1424000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1437000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1422000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1533000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1378000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1428287.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1658351.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1675963.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1693399.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1606563.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1616652.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1727979.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1624176.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>989516.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1030247.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1077511.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>970886.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>863074.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>989552.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>962047.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>743333.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>891047.0</v>
       </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>133980000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>563000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>987000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>915769.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1047702.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1079916.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1093613.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>957536.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1100714.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1028423.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>626951.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>24531069.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2549.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>596262.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>545233.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>207049.0</v>
       </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>72931000.0</v>
+      </c>
+      <c r="C16">
         <v>55527000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>86252000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>87561000.0</v>
       </c>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
+        <v>64988005.0</v>
+      </c>
+      <c r="G16">
         <v>15125000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>24631000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28696000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>29657000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31685000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>35291000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>40483000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>31659000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>34884000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>21676000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23165000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32999000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>41433000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>58667000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>84450000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>123186000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>135787000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>25679000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>54666000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9568000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13558000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11989000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6726000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11706000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6188000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11920000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5851000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12933000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3869000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7091000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4285000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5378000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3869000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5373000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5159000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6002000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4339000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4957000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5147000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3060000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4425000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>6337000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7240000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8080000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6350000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18668000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20902000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2227000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2712000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2801000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1310000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1327000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>836000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2865000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4917000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5149000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4688000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>9734000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>12236000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>9691000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4756000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2611000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2725000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>3420000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1703000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>4101000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3249413.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>4192788.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3238067.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1620179.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1117931.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>525127.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>403226.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>7302773.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>39367.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>43885.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>46734.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>42788.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>111323.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>349869.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>832285.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1456705.0</v>
       </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>96000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-49000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-311000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>324000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>178000.0</v>
       </c>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -29354,417 +29597,421 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>2644000.0</v>
+      </c>
+      <c r="C18">
         <v>-25990000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2674760.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
-        <v>19258440.0</v>
+        <v>23897788.0</v>
       </c>
       <c r="F18">
+        <v>19258443.0</v>
+      </c>
+      <c r="G18">
         <v>-8915000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1602000.0</v>
       </c>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
       <c r="I18">
+        <v>1505152.0</v>
+      </c>
+      <c r="J18">
         <v>4824340.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1926000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3649403.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>10242000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3051000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4744000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8096000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6832000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4353000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-24986000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9672000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7423000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-19142000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-679000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1245000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2487000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-794000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9302000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1386000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3596000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4796000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>450000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>238000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1247000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-5684000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1343000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3311000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1977000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-5044000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4644000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>639000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3171000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1981000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1636000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3716000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3797000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-3869000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2610000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5683000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>406000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-11590000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-474000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>20451000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>3674000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1096000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>14145000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>11320000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-2009000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-8450000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-10453000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-8069000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1350000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-4014000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-1568000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>3172000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>5823000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>3151000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>2383000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>4046000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1676000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-4795000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2636526.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>6019130.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>1110339.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>4181005.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>5715444.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>272417.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-627461.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-5350330.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>7977725.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>4559909.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>858323.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-6016783.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-750292.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>4792604.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>3482860.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-10148844.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-4187990.0</v>
       </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>36882000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2450000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2839000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2014000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3268000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3083000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1876000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2708000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1810000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-637000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1076000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1180000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1535000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4976000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3442000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-44000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1858000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5968000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6063000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-5005000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5006000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4298000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2529000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>6781000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-5890000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-6855214.15</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5890000.0</v>
       </c>
       <c r="AI19">
         <v>-5890000.0</v>
       </c>
-      <c r="AJ19"/>
+      <c r="AJ19">
+        <v>-5890000.0</v>
+      </c>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
@@ -29772,106 +30019,107 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>24772000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5868000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>824000.0</v>
       </c>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -29893,152 +30141,155 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>4184000.0</v>
+      </c>
+      <c r="C21">
         <v>2381000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1253000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2058000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4170000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-384000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1408000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1431000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-1452000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1618000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4788000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-126000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>228000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3627000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1137000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29496000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1691000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1907000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-202000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5641000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1686000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-795000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1104000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2285000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1528000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1082000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2145000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5966000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-860000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3658054.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2906000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7658000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
@@ -30046,1148 +30297,1163 @@
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>7194000.0</v>
+      </c>
+      <c r="C22">
         <v>6065000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8245000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10493000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10203000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7115000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-8422000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-911000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-16546000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2679000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-22483000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1299000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1380000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-6636000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-49329000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-8745000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-36555000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-6517000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2075000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>745000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4517000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-7382000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7017000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>520000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-119000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4190000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10139000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-5072000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9888000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7648000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>270000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1989000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-2282000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1143000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-607000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>294000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4325000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-190000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>453000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-1425000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-770000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-241000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2486000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-318000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>854000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-928000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2320000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1653000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-450000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-324000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1325000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>7757000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1448000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2608000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-9238000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10088000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7743000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-692000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>973000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-218000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>538000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4512000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>624000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-552000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1327000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4199000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9179000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-2777000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-373000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>640000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-1685397.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-1703248.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4062628.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3867017.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4779317.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-3404143.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-1882200.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2913632.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-762232.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3048569.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-1017073.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-232265.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-1236806.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3107584.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2607432.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>138185.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-20449603.0</v>
       </c>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>-1279000.0</v>
+      </c>
+      <c r="C23">
         <v>-186000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>56573.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-99222.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4512906.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-384000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5688689.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3795656.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2994657.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-117035.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>17168479.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10402.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22643.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1354000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3321000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>116000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>176000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-21271000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>13000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>893000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10277000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>526000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8342000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>92000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-633000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1554000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>233530.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-177000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>34000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-630344.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-31150.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-597000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-429000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9144000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-676000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-644000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-610000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-616000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-649000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-484000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-551000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-485000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-570000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-594000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-563000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-581000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-583000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-702000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-698000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-792000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-805000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-670000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1216000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1154000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1100000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1125000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-958000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-61432000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-680000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1467000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>12000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>59000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-5000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-56000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>15000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-86000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>56000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-41000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>125947.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2053.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3684.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-533684.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-2453932.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-942.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>176974.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-176032.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7258411.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-200066.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>271435.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-3465215.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-188505.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>82242.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-82242.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-2785778.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-2727483.0</v>
       </c>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-19052500.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-117619.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>39716658.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-78000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-482359.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2130813.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-10974.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835000.0</v>
       </c>
       <c r="N24">
         <v>835000.0</v>
       </c>
       <c r="O24">
+        <v>835000.0</v>
+      </c>
+      <c r="P24">
         <v>1180000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-3158000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-7000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-3442000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-5000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1008000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-11849000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-8000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-125000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-6063000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5205000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3835000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-4263000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-2248000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3616000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-5890000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-12176443.2</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-10462000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>150000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-96000.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-317000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>26000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>58000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>233000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-359000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>32000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>56000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>24000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>60000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-158000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>32000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>143000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>659000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>17000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>183000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-58000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-45000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>3000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-118000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-249000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>146000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>82000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>44000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>140000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>32000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>50000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>2456694.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>113.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>6774892.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>6447764.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>160809.0</v>
       </c>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>543000.0</v>
+      </c>
+      <c r="C25">
         <v>-2702000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7779581.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2716399.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1822253.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>493000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11219000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1238660.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20327561.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>626000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15064253.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>833000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5097000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-436000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>24046000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-126000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19152000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1493000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>279000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-680000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1007000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-36000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-22493000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1698000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-824000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-8541000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1813000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>572000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-13339000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-17227000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2216000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>613000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>795000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>835000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1263000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>914000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-7884000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>636000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>602000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>703000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>634000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>544000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1044000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>550000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>612000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>671000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1553000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>882000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>660000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>736000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>532000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>837000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>623000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1097000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>376000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>580000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3621000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1949000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4634000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2530000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5792000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-3336000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-832000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>34000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>322000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1466000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-264000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>595000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-755000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-240000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4314581.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>429122.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1669957.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>862254.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1302991.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-38.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-1.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2784282.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>239914.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-2203176.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-672509.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-809085.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-551060.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>476011.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-474348.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>19767039.0</v>
       </c>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26">
+        <v>-1374000.0</v>
+      </c>
+      <c r="C26">
         <v>-6368000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2977244.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
         <v>2994656.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2994656.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>23418000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5868000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>824000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>16000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>176000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4953.21</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1020000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3980000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-122000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-371000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>122000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>7957000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>34900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="AC26">
         <v>-26000.0</v>
       </c>
       <c r="AD26">
+        <v>-26000.0</v>
+      </c>
+      <c r="AE26">
         <v>34000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>23775000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8030000.0</v>
       </c>
-      <c r="AG26">
-[...2 lines deleted...]
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
@@ -31197,1062 +31463,1075 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
+        <v>293000.0</v>
+      </c>
+      <c r="C27">
         <v>376000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-1282000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1014000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>123000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>145000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>271000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>875000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2196000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>405000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-24000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>747000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>656000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1732000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>983000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>926000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2388000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>964000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1828000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1820000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1887000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1998000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4813000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>472000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>328000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>529000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1524000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>869000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>912000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1409000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1007000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>190000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>138000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>118000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>959000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>91000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>428000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>41000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>46000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>55000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>51000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>43000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>39000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>37000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>40000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>60000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>63000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>70000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>85000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>54000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>42000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>28000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>43000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>48000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>73000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>80000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>64000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="BH27">
         <v>89000.0</v>
       </c>
       <c r="BI27">
+        <v>89000.0</v>
+      </c>
+      <c r="BJ27">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BK27">
         <v>10000.0</v>
       </c>
       <c r="BL27">
+        <v>10000.0</v>
+      </c>
+      <c r="BM27">
         <v>11000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>10000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>9000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>-1669946.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>863225.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>-672508.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>16244000.0</v>
+      </c>
+      <c r="C28">
         <v>-3704000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2645943.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
-        <v>-8766041.0</v>
+        <v>1423227.0</v>
       </c>
       <c r="F28">
+        <v>-8766040.0</v>
+      </c>
+      <c r="G28">
         <v>-384000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1408000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1440102.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1407689.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1442000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1423000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1452000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1618000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18630000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6524000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>882000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3922000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1012000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13998000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2698000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4994000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>129577000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5796000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>45087000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-703000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8428000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>19627000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2515000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12849000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1426000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9235000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1433000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10301000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2477000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1486000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4413000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-471000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3539000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4426000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1481000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1496000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1344000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1587000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1675000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5202000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1832000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2629000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1942000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1249000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-746000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1840000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1853000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4051000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>968000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-12760000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-11868000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2478000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6238000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8423000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7833000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-867000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-976000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-821000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-873000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-912000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-925000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-2539000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-4771000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-24000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2347000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1749459.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-6963648.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-154463.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2563430.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-7681069.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>349791.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-6162763.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1429934.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-8097689.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-4564557.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-863166.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6020905.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>683568.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-5111946.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-3943842.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>9535628.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5370288.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>8879000.0</v>
+      </c>
+      <c r="C29">
         <v>-16763000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8361991.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>22104987.0</v>
+        <v>25737536.0</v>
       </c>
       <c r="F29">
+        <v>22104990.0</v>
+      </c>
+      <c r="G29">
         <v>-6376000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>412000.0</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
+        <v>4304091.0</v>
+      </c>
+      <c r="J29">
         <v>5662002.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-50000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1566715.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12052000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1579000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3668000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6673000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4195000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>616000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-9637000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-18461000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5896000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-774000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-14436000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1664000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1869000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2680000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-535000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-9266000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2541000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3033000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4629000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>997000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1343000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-155000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-5336000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1868000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>3489000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2539000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-4613000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5352000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>732000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3917000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1335000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2174000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4306000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4216000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-3341000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>3296000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>6866000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1819000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-6886000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2737000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>20890000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4211000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-668000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>15027000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>14762000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>997000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-2342000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>6427000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>7997000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>8576000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-3626000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-622000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>3688000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>6798000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>3523000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>2850000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4287000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2086000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-4023000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>3924091.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>7679088.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>1591053.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>4746768.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>6360351.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>1997940.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-196709.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-3995838.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>11537305.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>4990621.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>137589.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-5018163.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-598280.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>5503912.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>4429721.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-7363066.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>1512666.0</v>
       </c>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-6235000.0</v>
+      </c>
+      <c r="C30">
         <v>-9227000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11935500.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>36870106.0</v>
+        <v>-1957364.0</v>
       </c>
       <c r="F30">
+        <v>36870107.0</v>
+      </c>
+      <c r="G30">
         <v>-2839000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2014000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
+        <v>-4094050.0</v>
+      </c>
+      <c r="J30">
         <v>-6042562.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1876000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-1810000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-637000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1076000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1423000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5795000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4976000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-8705000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-21271000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-29831000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7157000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5211000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-37082000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1858000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5968000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6322000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5005000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5006000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4298000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2529000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4163000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6995000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1092000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-348000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-525000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-178000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-562000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-431000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-708000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-93000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-746000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-646000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-855000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-564000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-361000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-295000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1495000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-5692000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1381000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4648000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3187000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-379000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-695000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-396000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-739000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2783000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2989000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5925000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-16938000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-16111000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-7223000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-506000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1195000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-370000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-893000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-366000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-423000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-101000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-378000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-722000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1287565.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1659958.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-480714.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-565763.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1811787.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1725410.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6344140.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1354492.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2888184.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-430712.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>720734.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-998620.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-152012.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-711308.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-946861.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2785778.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-5539847.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>