--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8430,51 +8430,51 @@
         <v>263000.0</v>
       </c>
       <c r="AY38">
         <v>271000.0</v>
       </c>
       <c r="AZ38">
         <v>275000.0</v>
       </c>
       <c r="BA38">
         <v>292000.0</v>
       </c>
       <c r="BB38"/>
       <c r="BC38">
         <v>240000.0</v>
       </c>
       <c r="BD38"/>
       <c r="BE38">
         <v>171000.0</v>
       </c>
     </row>
     <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>33003000.0</v>
+        <v>11587000.0</v>
       </c>
       <c r="C39">
         <v>10281000.0</v>
       </c>
       <c r="D39">
         <v>14643000.0</v>
       </c>
       <c r="E39">
         <v>18128000.0</v>
       </c>
       <c r="F39">
         <v>17762000.0</v>
       </c>
       <c r="G39">
         <v>14551000.0</v>
       </c>
       <c r="H39">
         <v>13604000.0</v>
       </c>
       <c r="I39">
         <v>15629000.0</v>
       </c>
       <c r="J39">
         <v>16237000.0</v>
       </c>
@@ -13846,51 +13846,51 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>23846000.0</v>
+        <v>29974000.0</v>
       </c>
       <c r="C5">
         <v>40634000.0</v>
       </c>
       <c r="D5">
         <v>18889000.0</v>
       </c>
       <c r="E5">
         <v>1250000.0</v>
       </c>
       <c r="F5">
         <v>1164000.0</v>
       </c>
       <c r="G5">
         <v>3443000.0</v>
       </c>
       <c r="H5">
         <v>16849000.0</v>
       </c>
       <c r="I5">
         <v>7362000.0</v>
       </c>
       <c r="J5">
         <v>-3652000.0</v>
       </c>
@@ -14025,51 +14025,51 @@
       </c>
       <c r="BB5">
         <v>-6895000.0</v>
       </c>
       <c r="BC5">
         <v>-5117000.0</v>
       </c>
       <c r="BD5">
         <v>-4938000.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>29276000.0</v>
+        <v>35404000.0</v>
       </c>
       <c r="C6">
         <v>45932000.0</v>
       </c>
       <c r="D6">
         <v>24155000.0</v>
       </c>
       <c r="E6">
         <v>6739000.0</v>
       </c>
       <c r="F6">
         <v>6526000.0</v>
       </c>
       <c r="G6">
         <v>9696000.0</v>
       </c>
       <c r="H6">
         <v>22727000.0</v>
       </c>
       <c r="I6">
         <v>13100000.0</v>
       </c>
       <c r="J6">
         <v>1938000.0</v>
       </c>
@@ -23082,51 +23082,51 @@
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>42000.0</v>
       </c>
       <c r="AZ24">
         <v>21000.0</v>
       </c>
       <c r="BA24"/>
       <c r="BB24">
         <v>50000.0</v>
       </c>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>173</v>
       </c>
       <c r="B25">
-        <v>12815000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="C25">
         <v>-17702000.0</v>
       </c>
       <c r="D25">
         <v>3304000.0</v>
       </c>
       <c r="E25">
         <v>16826000.0</v>
       </c>
       <c r="F25">
         <v>-2635000.0</v>
       </c>
       <c r="G25">
         <v>7972000.0</v>
       </c>
       <c r="H25">
         <v>287000.0</v>
       </c>
       <c r="I25">
         <v>2303000.0</v>
       </c>
       <c r="J25">
         <v>2240000.0</v>
       </c>