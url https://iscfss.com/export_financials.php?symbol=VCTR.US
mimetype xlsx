--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5585,57 +5585,57 @@
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
         <v>197584000.0</v>
       </c>
       <c r="C30">
         <v>30629000.0</v>
       </c>
       <c r="D30">
         <v>168490000.0</v>
       </c>
       <c r="E30">
         <v>205240000.0</v>
       </c>
       <c r="F30">
         <v>95823000.0</v>
       </c>
       <c r="G30">
         <v>100667000.0</v>
       </c>
       <c r="H30">
-        <v>96922000.0</v>
+        <v>94338000.0</v>
       </c>
       <c r="I30">
-        <v>100660000.0</v>
+        <v>93001000.0</v>
       </c>
       <c r="J30">
-        <v>97211000.0</v>
+        <v>96512000.0</v>
       </c>
       <c r="K30">
         <v>87570000.0</v>
       </c>
       <c r="L30">
         <v>95174000.0</v>
       </c>
       <c r="M30">
         <v>92964000.0</v>
       </c>
       <c r="N30">
         <v>85368000.0</v>
       </c>
       <c r="O30">
         <v>84473000.0</v>
       </c>
       <c r="P30">
         <v>87534000.0</v>
       </c>
       <c r="Q30">
         <v>90900000.0</v>
       </c>
       <c r="R30">
         <v>93713000.0</v>
       </c>
@@ -6551,57 +6551,57 @@
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38">
         <v>555171000.0</v>
       </c>
     </row>
     <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39">
         <v>21244000.0</v>
       </c>
       <c r="E39">
         <v>12242000.0</v>
       </c>
       <c r="F39">
         <v>8868000.0</v>
       </c>
       <c r="G39">
         <v>8634000.0</v>
       </c>
       <c r="H39">
-        <v>7932000.0</v>
+        <v>10516000.0</v>
       </c>
       <c r="I39">
-        <v>6979000.0</v>
+        <v>14638000.0</v>
       </c>
       <c r="J39">
-        <v>7269000.0</v>
+        <v>7968000.0</v>
       </c>
       <c r="K39">
         <v>5785000.0</v>
       </c>
       <c r="L39">
         <v>6458000.0</v>
       </c>
       <c r="M39">
         <v>7028000.0</v>
       </c>
       <c r="N39">
         <v>-123703000.0</v>
       </c>
       <c r="O39">
         <v>8443000.0</v>
       </c>
       <c r="P39">
         <v>-21587000.0</v>
       </c>
       <c r="Q39">
         <v>7760000.0</v>
       </c>
       <c r="R39">
         <v>7914000.0</v>
       </c>