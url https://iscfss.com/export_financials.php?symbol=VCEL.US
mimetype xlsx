--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1392,51 +1398,53 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>35</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>275000.0</v>
+      </c>
       <c r="C5">
         <v>4000.0</v>
       </c>
       <c r="D5">
         <v>-100000.0</v>
       </c>
       <c r="E5">
         <v>-978000.0</v>
       </c>
       <c r="F5">
         <v>-154000.0</v>
       </c>
       <c r="G5">
         <v>14000.0</v>
       </c>
       <c r="H5">
         <v>21000.0</v>
       </c>
       <c r="I5">
         <v>-39000.0</v>
       </c>
       <c r="J5">
         <v>-6621000.0</v>
       </c>
       <c r="K5">
@@ -1538,99 +1546,103 @@
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>96369000.0</v>
+      </c>
       <c r="C7">
         <v>98850000.0</v>
       </c>
       <c r="D7">
         <v>88043000.0</v>
       </c>
       <c r="E7">
         <v>47611000.0</v>
       </c>
       <c r="F7">
         <v>50182000.0</v>
       </c>
       <c r="G7">
         <v>53300000.0</v>
       </c>
       <c r="H7">
         <v>27854000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>730662000.0</v>
+      </c>
       <c r="C8">
         <v>684778000.0</v>
       </c>
       <c r="D8">
         <v>629229000.0</v>
       </c>
       <c r="E8">
         <v>593245000.0</v>
       </c>
       <c r="F8">
         <v>553902000.0</v>
       </c>
       <c r="G8">
         <v>510061000.0</v>
       </c>
       <c r="H8">
         <v>489749000.0</v>
       </c>
       <c r="I8">
         <v>471180000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2754,51 +2766,53 @@
       <c r="O25"/>
       <c r="P25">
         <v>40000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>61395000.0</v>
+      </c>
       <c r="C26">
         <v>39880000.0</v>
       </c>
       <c r="D26">
         <v>25283000.0</v>
       </c>
       <c r="E26">
         <v>19962000.0</v>
       </c>
       <c r="F26">
         <v>25687000.0</v>
       </c>
       <c r="G26">
         <v>24099000.0</v>
       </c>
       <c r="H26">
         <v>9247000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
@@ -2839,51 +2853,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>-3839000.0</v>
+        <v>-1827000.0</v>
       </c>
       <c r="C28">
         <v>24330000.0</v>
       </c>
       <c r="D28">
         <v>18955000.0</v>
       </c>
       <c r="E28">
         <v>-3497000.0</v>
       </c>
       <c r="F28">
         <v>-18148000.0</v>
       </c>
       <c r="G28">
         <v>19680000.0</v>
       </c>
       <c r="H28">
         <v>965000.0</v>
       </c>
       <c r="I28">
         <v>-18286000.0</v>
       </c>
       <c r="J28">
         <v>-9624000.0</v>
       </c>
@@ -2936,51 +2950,53 @@
         <v>-10659000.0</v>
       </c>
       <c r="AA28">
         <v>-2064000.0</v>
       </c>
       <c r="AB28">
         <v>-7528000.0</v>
       </c>
       <c r="AC28">
         <v>-2013000.0</v>
       </c>
       <c r="AD28">
         <v>-1169000.0</v>
       </c>
       <c r="AE28">
         <v>-1700000.0</v>
       </c>
       <c r="AF28">
         <v>-3800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>354640000.0</v>
+      </c>
       <c r="C29">
         <v>291967000.0</v>
       </c>
       <c r="D29">
         <v>225952000.0</v>
       </c>
       <c r="E29">
         <v>192272000.0</v>
       </c>
       <c r="F29">
         <v>170462000.0</v>
       </c>
       <c r="G29">
         <v>134260000.0</v>
       </c>
       <c r="H29">
         <v>111091000.0</v>
       </c>
       <c r="I29">
         <v>102231000.0</v>
       </c>
       <c r="J29">
         <v>39778000.0</v>
       </c>
       <c r="K29"/>
@@ -3144,51 +3160,53 @@
       <c r="O31"/>
       <c r="P31">
         <v>-12971000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>198288000.0</v>
+      </c>
       <c r="C32">
         <v>162491000.0</v>
       </c>
       <c r="D32">
         <v>159882000.0</v>
       </c>
       <c r="E32">
         <v>149403000.0</v>
       </c>
       <c r="F32">
         <v>132410000.0</v>
       </c>
       <c r="G32">
         <v>101077000.0</v>
       </c>
       <c r="H32">
         <v>91860000.0</v>
       </c>
       <c r="I32">
         <v>97991000.0</v>
       </c>
       <c r="J32">
         <v>37416000.0</v>
       </c>
       <c r="K32"/>
@@ -3294,51 +3312,53 @@
         <v>179000.0</v>
       </c>
       <c r="AA33">
         <v>292000.0</v>
       </c>
       <c r="AB33">
         <v>502000.0</v>
       </c>
       <c r="AC33">
         <v>725000.0</v>
       </c>
       <c r="AD33">
         <v>834000.0</v>
       </c>
       <c r="AE33">
         <v>1000000.0</v>
       </c>
       <c r="AF33">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1896000.0</v>
+      </c>
       <c r="C34">
         <v>876000.0</v>
       </c>
       <c r="D34">
         <v>100000.0</v>
       </c>
       <c r="E34">
         <v>43268000.0</v>
       </c>
       <c r="F34">
         <v>47191000.0</v>
       </c>
       <c r="G34">
         <v>48865000.0</v>
       </c>
       <c r="H34">
         <v>22352000.0</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>16888000.0</v>
       </c>
       <c r="K34">
         <v>9318000.0</v>
       </c>
@@ -3709,51 +3729,51 @@
       </c>
       <c r="AA39">
         <v>1632000.0</v>
       </c>
       <c r="AB39">
         <v>253000.0</v>
       </c>
       <c r="AC39">
         <v>300000.0</v>
       </c>
       <c r="AD39">
         <v>53000.0</v>
       </c>
       <c r="AE39">
         <v>15300000.0</v>
       </c>
       <c r="AF39">
         <v>700000.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>19352000.0</v>
+        <v>19236000.0</v>
       </c>
       <c r="C40">
         <v>17181000.0</v>
       </c>
       <c r="D40">
         <v>17215000.0</v>
       </c>
       <c r="E40">
         <v>16231000.0</v>
       </c>
       <c r="F40">
         <v>14045000.0</v>
       </c>
       <c r="G40">
         <v>11293000.0</v>
       </c>
       <c r="H40">
         <v>7948000.0</v>
       </c>
       <c r="I40">
         <v>7684000.0</v>
       </c>
       <c r="J40">
         <v>7188000.0</v>
       </c>
@@ -4030,51 +4050,53 @@
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>204721000.0</v>
+      </c>
       <c r="C45">
         <v>200158000.0</v>
       </c>
       <c r="D45">
         <v>137303000.0</v>
       </c>
       <c r="E45">
         <v>57372000.0</v>
       </c>
       <c r="F45">
         <v>59028000.0</v>
       </c>
       <c r="G45">
         <v>30000.0</v>
       </c>
       <c r="H45">
         <v>32247000.0</v>
       </c>
       <c r="I45">
         <v>5906000.0</v>
       </c>
       <c r="J45">
         <v>4071000.0</v>
       </c>
       <c r="K45">
@@ -4509,51 +4531,51 @@
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>96253000.0</v>
+        <v>98265000.0</v>
       </c>
       <c r="C51">
         <v>98850000.0</v>
       </c>
       <c r="D51">
         <v>88043000.0</v>
       </c>
       <c r="E51">
         <v>47570000.0</v>
       </c>
       <c r="F51">
         <v>50182000.0</v>
       </c>
       <c r="G51">
         <v>53300000.0</v>
       </c>
       <c r="H51">
         <v>27854000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>17238000.0</v>
       </c>
       <c r="K51">
         <v>10129000.0</v>
@@ -4591,51 +4613,51 @@
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51">
         <v>65000.0</v>
       </c>
       <c r="AD51">
         <v>101000.0</v>
       </c>
       <c r="AE51">
         <v>200000.0</v>
       </c>
       <c r="AF51">
         <v>300000.0</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>13969000.0</v>
+        <v>14085000.0</v>
       </c>
       <c r="C52">
         <v>9257000.0</v>
       </c>
       <c r="D52">
         <v>6187000.0</v>
       </c>
       <c r="E52">
         <v>4302000.0</v>
       </c>
       <c r="F52">
         <v>2991000.0</v>
       </c>
       <c r="G52">
         <v>4435000.0</v>
       </c>
       <c r="H52">
         <v>5502000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>350000.0</v>
       </c>
       <c r="K52">
         <v>779000.0</v>
@@ -5459,783 +5481,795 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO62"/>
+  <dimension ref="A1:DQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>180</v>
+      <c r="DQ1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>20614000.0</v>
+      </c>
+      <c r="C2">
+        <v>19009000.0</v>
+      </c>
+      <c r="D2">
         <v>15828000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15335000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12857000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>16751000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>23848000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>20884000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>25216000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>19432000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22347000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15051000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14401000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11125000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16930000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8113000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9684000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7750000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9016000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5575000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8134000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8826000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6755000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6475000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4535000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6345000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5281000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5250000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6201000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7108000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4580000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5011000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5768000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5552000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5972000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>6272000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6335000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>6535000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>5467000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5305000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>6293000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7588000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4995000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6120000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>6726000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5824000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3390000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5414000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2881000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2676000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3217000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3792000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3873000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2843000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3986000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4729000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>4782000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2239000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3462000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>3152000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2308000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2083000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2739000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>973000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1161000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1366000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1335000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>248000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>884000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1085000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>950000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>907000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>981000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>916000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1823000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>532000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>1012000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>920000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>912000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>356000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>638000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>730000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>872000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>533000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>614000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>500000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>601000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>382000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>380000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>367000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>463000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>406000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>391000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>485000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>668000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>589000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>741000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>764000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>736000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>856000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>920000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>685000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>793000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>837000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>1196000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>1135000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>1057000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>964000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>1629000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>1350000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>1300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>2803000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>1899000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>1606000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>1500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>2400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>1000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6313,52 +6347,54 @@
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
+      <c r="DP3"/>
+      <c r="DQ3"/>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6436,437 +6472,443 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
         <v>35</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-365000.0</v>
+      </c>
       <c r="C5">
+        <v>-168000.0</v>
+      </c>
+      <c r="D5">
+        <v>275000.0</v>
+      </c>
+      <c r="E5">
         <v>258000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>183000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>136000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>4000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>359000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-273000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-245000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-100000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-463000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-621000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-636000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-978000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1146000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-855000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-613000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-154000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-23000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-23000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-47000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>14000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>78000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>146000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>62000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>21000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>29000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>38000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-39000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-18000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-6892000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-7048000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-6621000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-8279000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-7877000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-7502000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-7093000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-6726000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-6326000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-5918000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5638000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-71000.0</v>
       </c>
       <c r="AS5">
         <v>-71000.0</v>
       </c>
       <c r="AT5">
         <v>-71000.0</v>
       </c>
       <c r="AU5">
+        <v>-71000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-71000.0</v>
+      </c>
+      <c r="AW5">
         <v>-70000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4087000.0</v>
       </c>
       <c r="AY5">
         <v>-38389000.0</v>
       </c>
       <c r="AZ5">
-        <v>0.0</v>
+        <v>-4087000.0</v>
       </c>
       <c r="BA5">
+        <v>-38389000.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-3598000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-3598000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-245439000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-240898000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-267880000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-4135000.0</v>
       </c>
-      <c r="BG5">
-[...7 lines deleted...]
-      <c r="BK5">
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5">
         <v>-3652000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-3652000.0</v>
       </c>
-      <c r="BM5"/>
-[...1 lines deleted...]
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>-3115000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-3115000.0</v>
       </c>
-      <c r="BQ5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BS5"/>
       <c r="BT5">
         <v>-2644000.0</v>
       </c>
       <c r="BU5">
-        <v>-1940000.0</v>
+        <v>-2644000.0</v>
       </c>
       <c r="BV5">
-        <v>-1940000.0</v>
+        <v>-2644000.0</v>
       </c>
       <c r="BW5">
         <v>-1940000.0</v>
       </c>
       <c r="BX5">
         <v>-1940000.0</v>
       </c>
       <c r="BY5">
-        <v>-2503000.0</v>
+        <v>-1940000.0</v>
       </c>
       <c r="BZ5">
-        <v>-2503000.0</v>
+        <v>-1940000.0</v>
       </c>
       <c r="CA5">
         <v>-2503000.0</v>
       </c>
       <c r="CB5">
         <v>-2503000.0</v>
       </c>
       <c r="CC5">
-        <v>-2192000.0</v>
+        <v>-2503000.0</v>
       </c>
       <c r="CD5">
-        <v>-2192000.0</v>
+        <v>-2503000.0</v>
       </c>
       <c r="CE5">
         <v>-2192000.0</v>
       </c>
       <c r="CF5">
         <v>-2192000.0</v>
       </c>
       <c r="CG5">
-        <v>-3165000.0</v>
+        <v>-2192000.0</v>
       </c>
       <c r="CH5">
-        <v>-3165000.0</v>
+        <v>-2192000.0</v>
       </c>
       <c r="CI5">
         <v>-3165000.0</v>
       </c>
       <c r="CJ5">
         <v>-3165000.0</v>
       </c>
       <c r="CK5">
-        <v>-3040000.0</v>
+        <v>-3165000.0</v>
       </c>
       <c r="CL5">
-        <v>-3040000.0</v>
+        <v>-3165000.0</v>
       </c>
       <c r="CM5">
         <v>-3040000.0</v>
       </c>
       <c r="CN5">
         <v>-3040000.0</v>
       </c>
       <c r="CO5">
-        <v>-2932000.0</v>
+        <v>-3040000.0</v>
       </c>
       <c r="CP5">
-        <v>-2932000.0</v>
+        <v>-3040000.0</v>
       </c>
       <c r="CQ5">
         <v>-2932000.0</v>
       </c>
       <c r="CR5">
         <v>-2932000.0</v>
       </c>
       <c r="CS5">
+        <v>-2932000.0</v>
+      </c>
+      <c r="CT5">
+        <v>-2932000.0</v>
+      </c>
+      <c r="CU5">
         <v>-2862000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>2000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>8000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-2862000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>19000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>20000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>10000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-2819000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-2770000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-2700000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-2700000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>-2480000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>-2500000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>335000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>323000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>339000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>326000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>286000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>-45000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>-1700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DO5">
         <v>-1600000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DP5">
         <v>-1400000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DQ5">
         <v>-1300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6907,52 +6949,56 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -6966,136 +7012,144 @@
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
+      <c r="DP6"/>
+      <c r="DQ6"/>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>92653000.0</v>
+      </c>
       <c r="C7">
+        <v>94541000.0</v>
+      </c>
+      <c r="D7">
+        <v>96369000.0</v>
+      </c>
+      <c r="E7">
         <v>98006000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>99764000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>98967000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>98850000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>97463000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>95592000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>92153000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>88043000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>85066000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>83362000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>46862000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>47611000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>48119000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>48182000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>49260000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>50182000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>50856000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>51642000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>52464000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>53300000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>27704000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>26585000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>27264000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>27854000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>28147000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>27165000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7141,112 +7195,120 @@
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>750799000.0</v>
+      </c>
       <c r="C8">
+        <v>738998000.0</v>
+      </c>
+      <c r="D8">
+        <v>730662000.0</v>
+      </c>
+      <c r="E8">
         <v>721140000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>711240000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>699412000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>684778000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>669735000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>654971000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>641180000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>629229000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>621013000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>612059000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>602104000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>593245000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>584900000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>575011000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>563475000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>553902000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>544624000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>534005000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7300,52 +7362,54 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7423,411 +7487,419 @@
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>125358000.0</v>
+      </c>
+      <c r="C10">
+        <v>109295000.0</v>
+      </c>
+      <c r="D10">
         <v>100092000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>100403000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>80532000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>73490000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>74520000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>53681000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>50291000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>70742000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>69088000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>60473000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>43023000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>61834000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>51067000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>65216000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>56054000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>55659000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>68330000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>54553000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>51761000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>58154000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>33620000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>43507000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>55704000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>45623000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>26889000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>36905000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>13962000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>35084000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>18286000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>53289000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>94969000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>29777000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>26862000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>15466000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>14041000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>19847000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>22978000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>8880000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>9835000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>13544000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>14581000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>18724000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>20218000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>25903000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>30343000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>37578000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>7263000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>8836000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>8059000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>10816000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>4494000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>9226000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>13638000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>21089000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>28666000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>36733000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>5530000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>11947000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>18521000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>24621000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>31200000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>14466000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>14119000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>17844000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>14739000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>17357000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>17000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>19076000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>16326000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>18700000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>16492000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>26713000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>16259000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>24300000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>13439000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>27608000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>13979000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>11724000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>9034000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>12838000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>18225000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>23107000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>14408000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>13494000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>12588000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>14995000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>16926000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>10426000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>10784000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>13110000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>10512000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>5064000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>6760000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>6930000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>8605000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>10953000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>8781000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>10660000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>10659000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>4052000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>2926000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>3764000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>2064000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>3805000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>3550000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>5015000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>7528000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>6435000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>9852000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>6121000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>2078000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>2671000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>1270000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>1505000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>1900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>4700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>4100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7905,1522 +7977,1544 @@
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>162458000.0</v>
+      </c>
+      <c r="C12">
+        <v>145340000.0</v>
+      </c>
+      <c r="D12">
         <v>137499000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>135380000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>116881000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>112902000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>116213000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>101734000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>102508000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>118452000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>109557000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>105343000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>97831000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>119276000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>119538000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>110940000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>100692000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>100547000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>103398000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>98291000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>90975000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>83556000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>75807000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>85542000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>80790000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>81580000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>69718000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>74665000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>66009000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>84085000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>82924000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>97751000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>94969000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>29777000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>26862000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>15466000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>14041000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>19847000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>22978000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>8880000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>9835000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>13544000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>14581000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>18724000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>20218000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>25903000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>30343000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>37578000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>7263000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>8836000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>8059000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>10816000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>4494000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>9226000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>13638000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>21089000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>28666000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>36733000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>5530000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>11947000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>18521000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>24621000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>14466000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>19119000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>22844000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>14739000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>17357000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>17000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>19076000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>16326000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>18700000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>22462000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>26713000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>31189000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>24300000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>28325000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>32607000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>36312000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>39007000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>42997000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>22338000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>26225000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>29162000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>32414000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>35435000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>22588000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>14995000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>16926000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>10426000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>10784000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>13110000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>10512000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>5064000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>6760000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>7930000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>9605000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>11953000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>13283000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>15168000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>10659000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>8561000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>9924000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>11733000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>12745000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>9020000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>3550000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>5015000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>7528000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>7435000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>10852000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>12686000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>11212000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>15434000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>19781000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>13631000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>1900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>4700000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DP12">
         <v>4100000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DQ12">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>750799000.0</v>
+      </c>
+      <c r="C13">
+        <v>738998000.0</v>
+      </c>
+      <c r="D13">
         <v>730662000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>721140000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>711240000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>699412000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>684778000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>669735000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>654971000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>641180000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>629229000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>621013000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>612059000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>602104000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>593245000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>584900000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>575011000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>563475000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>553902000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>544624000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>534005000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>519360000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>510061000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>502587000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>499103000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>493774000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>489749000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>485141000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>480050000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>474806000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>471180000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>468447000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>463483000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>389074000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>383020000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>377711000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>369540000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>368683000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>329721000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>310208000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>309437000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>308512000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>307766000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>307207000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>306625000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>305931000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>305008000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>304780000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>262789000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>259140000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>253270000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>251358000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>245976000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>245550000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>243215000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>242771000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>239448000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>229868000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>228877000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>227901000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>226967000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>225722000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>225102000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>218358000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>217873000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>28255889000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>210736000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>173971085000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>213107000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>211683000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>205009000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>203579000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>203211000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>203242000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>202694000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>189652000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>187995000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>187191000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>186355000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>185219000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>184492000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>160238000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>159916000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>159180000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>158703000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>158519000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>142815000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>132805000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>131472000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>122743000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>120562000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>120529000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>114951000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>107372000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>106993000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>105628000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>104600000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CU13">
         <v>104601000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>103593000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CW13">
         <v>103593000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CX13">
         <v>96752000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>92734000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>92726000.0</v>
       </c>
-      <c r="CY13">
+      <c r="DA13">
         <v>92954000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>92367000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>86446000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DD13">
         <v>73639000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>72281000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DF13">
         <v>72257000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DG13">
         <v>72166000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DH13">
         <v>70677000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DI13">
         <v>59812000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DJ13">
         <v>59474000.0</v>
       </c>
-      <c r="DI13">
+      <c r="DK13">
         <v>58243000.0</v>
       </c>
-      <c r="DJ13">
+      <c r="DL13">
         <v>57992000.0</v>
       </c>
-      <c r="DK13">
+      <c r="DM13">
         <v>57989000.0</v>
       </c>
-      <c r="DL13"/>
-      <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>50925000.0</v>
+      </c>
+      <c r="C14">
+        <v>50773000.0</v>
+      </c>
+      <c r="D14">
         <v>52071000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>51908000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>50368000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>49905000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>52210000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>49085000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>48686000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>48141000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>50512000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>47649000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>47572000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>47387000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>49204000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>47182000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>47117000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>46985000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>49939000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>46669000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>46403000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>45984000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>48101000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>47314000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>45137000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>44924000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>46803000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>46667000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>43956000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>43725000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>46153000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>42925000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>38349000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>36140000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>36150000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>33667000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>32765000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>31896000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>24329000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>22744000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>22684000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>22604000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>23681000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>23788000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>23786000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>23786000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>10957500.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>10273000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>6518000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>5868000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3029000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3042000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2283000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2243000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2243200.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2166800.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1944100.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1937100.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1937100.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1931600.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1931100.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1930850.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1505850.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1412750.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>1412750.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>1336850.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>1085668.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>1033950.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>1033956.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>841050.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>841093.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>829975.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>829975.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>829493.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>815418.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>753793.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>753793.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>747750.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>746975.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>744856.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>744856.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>643956.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>641756.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>640518.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>640518.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>625875.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>559281.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>517112.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>517112.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>451275.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>445587.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>441637.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>441637.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>322850.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>303437.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>280537.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>280537.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>265662.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>264643.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>249587.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>249587.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>211537.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>211518.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>210462.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>210462.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>168525.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>111137.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>106156.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>106156.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>103156.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>89193.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>83650.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>83650.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>83162.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>82925.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>82993.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>82993.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>74013.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>62500.0</v>
       </c>
-      <c r="DO14">
+      <c r="DQ14">
         <v>64453.0</v>
       </c>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>612059000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>602104000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>593245000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>584900000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>575011000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>563475000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>553902000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>544624000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>534005000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>519360000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6632000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>502587000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>499103000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>493774000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>489749000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>485141000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>480050000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>474806000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>471180000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>468447000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>463483000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>389074000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>383020000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>377711000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>369540000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>368683000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>329720000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>310208000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>309437000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>308512000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>307766000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>307207000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>306625000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>305931000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>305008000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>304780000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>262789000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>259140000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>253270000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>251358000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>245976000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>245550000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>243215000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>242771000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>239448000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>229868000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>228877000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>227901000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>226967000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>225100000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>225100000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>160238000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>159916000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>159180000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>158703000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>158519000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>142815000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>132805000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>131472000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>122743000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>120562000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>120529000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>114951000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>107372000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>106993000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>104600000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>104600000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>104601000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>103593000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>103593000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>96752000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>92734000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>92726000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>92954000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>92367000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>86446000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>73639000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>72281000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>72257000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>72166000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>70677000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>59812000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>59474000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>58243000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>57992000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>57989000.0</v>
       </c>
-      <c r="DL15"/>
-      <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
+      <c r="DP15"/>
+      <c r="DQ15"/>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>13971000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>14045000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
         <v>11293000.0</v>
       </c>
-      <c r="W16"/>
-[...1 lines deleted...]
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>8774000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7948000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6960000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4701000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4179000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>6126000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>5614000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4433000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>5993000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4514000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>4135000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>6030000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>4523000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>3630000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>3352000.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16">
         <v>4687000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>6163000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>941000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16">
         <v>787000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16">
         <v>1766000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
@@ -9436,52 +9530,54 @@
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9559,124 +9655,122 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18">
         <v>134000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>133000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>1813000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1959000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>1947000.0</v>
       </c>
-      <c r="AH18">
-[...2 lines deleted...]
-      <c r="AI18">
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
         <v>1613000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>1567000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>1632000.0</v>
       </c>
-      <c r="AL18">
-[...2 lines deleted...]
-      <c r="AM18">
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
         <v>1227000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>820000.0</v>
       </c>
-      <c r="AO18">
-[...4 lines deleted...]
-      </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
@@ -9687,52 +9781,56 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -9746,52 +9844,54 @@
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9869,90 +9969,88 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -9993,52 +10091,56 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
@@ -10052,202 +10154,208 @@
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>5313000.0</v>
+      </c>
+      <c r="C21">
+        <v>5469000.0</v>
+      </c>
+      <c r="D21">
         <v>5625000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>5781000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5938000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>6094000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6250000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6406000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>6563000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>6719000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>6875000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7031000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>7188000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7344000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>7500000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...4 lines deleted...]
-      </c>
+      <c r="AE21"/>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
+        <v>0.0</v>
+      </c>
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21">
         <v>2708000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2778000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2847000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2917000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2987000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>3057000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>3127000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>3197000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>3267000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>3337000.0</v>
       </c>
-      <c r="AW21">
-[...4 lines deleted...]
-      </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
-      <c r="BJ21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
@@ -10261,1053 +10369,1069 @@
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>18382000.0</v>
+      </c>
+      <c r="C22">
+        <v>18351000.0</v>
+      </c>
+      <c r="D22">
         <v>17560000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>18155000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>16831000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>17106000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>17373000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>15756000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>14887000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>13557000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>13087000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12621000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>13883000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>15370000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15986000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>16729000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>15929000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>14385000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>13381000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>13059000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>12959000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>10322000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9356000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>10080000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8417000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7282000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6816000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>6823000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4788000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4063000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3558000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3638000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3725000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3905000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>3793000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>4049000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3155000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>3958000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3488000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>3607000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2393000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1942000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1379000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1639000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>2078000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2005000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1920000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1711000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1922000.0</v>
       </c>
-      <c r="AW22">
-[...2 lines deleted...]
-      <c r="AX22">
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
         <v>-8000.0</v>
       </c>
-      <c r="AY22">
-[...4 lines deleted...]
-      </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>1000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
-      <c r="BV22">
-[...4 lines deleted...]
-      </c>
+      <c r="BV22"/>
+      <c r="BW22"/>
       <c r="BX22">
         <v>8000.0</v>
       </c>
       <c r="BY22">
         <v>8000.0</v>
       </c>
       <c r="BZ22">
+        <v>8000.0</v>
+      </c>
+      <c r="CA22">
+        <v>8000.0</v>
+      </c>
+      <c r="CB22">
         <v>12000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>3000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>5000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>21000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>116000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>226000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>361000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>633000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>389000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>678000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>628000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>545000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>806000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>1132000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>1218000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>1485000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>1397000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>994000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>846000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>859000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>725000.0</v>
       </c>
-      <c r="CW22"/>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
-      <c r="DB22">
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22">
         <v>41000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>70000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>1144000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>592000.0</v>
       </c>
-      <c r="DF22"/>
-      <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>502866000.0</v>
+      </c>
+      <c r="C23">
+        <v>485627000.0</v>
+      </c>
+      <c r="D23">
         <v>487969000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>453274000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>435608000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>424587000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>432722000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>390405000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>376839000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>356661000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>353657000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>318125000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>310711000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>265096000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>273003000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>248017000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>244815000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>240288000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>243705000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>224143000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>221945000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>211464000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>205608000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>157504000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>146691000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>150265000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>153238000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>137527000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>125826000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>141229000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>118689000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>124463000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>122193000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>52409000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>54577000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>40278000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>36534000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>40588000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>48598000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>28022000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>29434000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>33057000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>34309000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>35818000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>41219000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>44492000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>47579000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>50381000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>19836000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>9878000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>9215000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>12202000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5683000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>10582000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>15178000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>22708000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>30439000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>38664000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7739000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>14072000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>20304000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>26231000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>32800000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>15970000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>20531000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>24569000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>16624000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>20166000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>19276000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>21955000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>19600000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>22330000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>26217000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>30962000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>35895000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>29351000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>32848000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>34569000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>38240000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>41153000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>44881000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>24081000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>27976000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>31326000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>33897000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>37005000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>24539000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>17071000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>18166000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>12171000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>12502000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>14958000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>12155000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>7292000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>9098000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>10214000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>11553000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>13675000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>14810000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>16726000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>11905000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>9830000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>11286000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>12506000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>13437000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>9759000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>4433000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>6254000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>9540000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>8938000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>11740000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>13743000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>12374000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>16643000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>20912000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>14874000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>18400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>22900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>6100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>8900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
+        <v>25100000.0</v>
+      </c>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>13183000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>14416000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>15649000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>16888000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>7400000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>8040000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>8679000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>32000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>42000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>52000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>62000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>71000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>81000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>91000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>100000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>109000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>115000.0</v>
       </c>
-      <c r="AV24">
-[...4 lines deleted...]
-      </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>2000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>6000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>9000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>19000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>29000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>40000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>49000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>43000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>43000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>41000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>40000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>79000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>137000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>194000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>249000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>305000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>427000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>548000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>667000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>783000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>898000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1011000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>989000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>1097000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>91000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>110000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>114000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>134000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>133000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>13183000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>14416000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>15649000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>7400000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8040000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>8679000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>32000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>42000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>52000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>62000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>81000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>91000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>100000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>115000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25">
         <v>2000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>6000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>9000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>19000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>29000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>40000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>49000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>43000.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -11321,130 +11445,138 @@
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>64973000.0</v>
+      </c>
       <c r="C26">
+        <v>65284000.0</v>
+      </c>
+      <c r="D26">
+        <v>61395000.0</v>
+      </c>
+      <c r="E26">
         <v>49664000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>47400000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>43342000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>39880000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>32895000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>26120000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>29433000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>25283000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>20231000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>20985000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>19910000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>19962000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>21739000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>23718000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>22803000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>25687000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>20235000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>24826000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>26021000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>24099000.0</v>
       </c>
-      <c r="W26">
-[...4 lines deleted...]
-      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>1720000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>9247000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
@@ -11492,52 +11624,54 @@
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11615,486 +11749,500 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>-3839000.0</v>
+        <v>-32821000.0</v>
       </c>
       <c r="C28">
+        <v>-14754000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1827000.0</v>
+      </c>
+      <c r="E28">
         <v>-2397000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>19232000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>25477000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>24330000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>43782000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>45301000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>21565000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>18955000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>24593000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>40339000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-14972000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-3497000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-17097000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-7872000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-6399000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-18148000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-3697000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-119000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-5690000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>19680000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-15803000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-29119000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-18359000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>965000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-8758000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>13203000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-7599000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-18286000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-36009000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-77705000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-12531000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-9624000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-5509000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-3878000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-9701000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-12849000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-3272000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-7479000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-13482000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-14510000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-18643000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-20127000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-25803000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-30234000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-37425000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-4763000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-8834000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-8053000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-10806000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-4475000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-9197000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-13598000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-21040000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-28607000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-36664000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-5450000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-11847000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-18375000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-24419000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-30900000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-14186000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-13814000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-17416000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-14191000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-16690000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-16216000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-18178000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-15315000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-17579000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-15263000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-25377000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-14817000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-22821000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-11903000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-27608000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-13979000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-11724000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-9034000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-12838000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-18225000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-23107000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-14408000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-13494000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-12588000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-14995000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-16926000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-10426000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-10784000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-13110000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-10512000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-5064000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-6760000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-6930000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-8605000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-10953000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-8781000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-10660000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-10659000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-4052000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-2926000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-3764000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-2064000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-3805000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-3550000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>-5015000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-7528000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>-6423000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>-9822000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>-6073000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>-2013000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>-2587000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>-1169000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>-1358000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>-1700000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>-4500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>-3800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>-5600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>370041000.0</v>
+      </c>
       <c r="C29">
+        <v>356231000.0</v>
+      </c>
+      <c r="D29">
+        <v>354640000.0</v>
+      </c>
+      <c r="E29">
         <v>321858000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>306809000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>295487000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>291967000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>257472000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>242977000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>233896000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>225952000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>204380000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>198928000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>193978000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>192272000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>177837000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>174816000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>172485000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>170462000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>156780000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>151092000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>140209000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>134260000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>114630000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>107596000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>110452000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12143,561 +12291,569 @@
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>75712000.0</v>
+      </c>
+      <c r="C30">
+        <v>72383000.0</v>
+      </c>
+      <c r="D30">
         <v>84634000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>60426000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>64290000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>52899000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>61375000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>48479000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>47996000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>49934000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>58356000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>39729000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>38319000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>38359000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>46539000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>34296000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>33664000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>31855000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>37437000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>28910000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>31732000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29122000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>34504000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>26174000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>23655000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>24171000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>32168000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>19958000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>21084000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>18774000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>23454000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>15528000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>17499000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>13162000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>18270000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>15430000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>14729000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>12127000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>17093000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>7871000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>9031000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9669000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>10919000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>7639000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>8980000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>9166000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>8191000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3959000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4317000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>8000.0</v>
       </c>
-      <c r="AY30"/>
-[...1 lines deleted...]
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>28000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>28000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="BF30">
         <v>9000.0</v>
       </c>
       <c r="BG30">
+        <v>11000.0</v>
+      </c>
+      <c r="BH30">
         <v>9000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30">
-        <v>18000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="BJ30"/>
       <c r="BK30">
+        <v>18000.0</v>
+      </c>
+      <c r="BL30"/>
+      <c r="BM30">
         <v>17000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>16000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>23000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>519000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>58000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>254000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>70000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>66000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>18000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>63000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>107000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>71000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>78000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>96000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>121000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>104000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>139000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>192000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>123000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>169000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>193000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>259000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>408000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>326000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>246000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>276000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>310000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>373000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>350000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>320000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>195000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>117000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>120000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>145000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>172000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>110000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>129000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>155000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>172000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>193000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>242000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>169000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>140000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>193000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>157000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>175000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>183000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>221000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>244000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>209000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DO30">
         <v>200000.0</v>
       </c>
+      <c r="DP30">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ30">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:119">
+    <row r="31" spans="1:121">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>191740000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>186634000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>184772000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>177837000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>174816000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>172485000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>170462000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>156780000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>151092000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>140209000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>134260000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>114630000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>107596000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>110452000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>111091000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>96990000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>88542000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>103055000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>102231000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>94475000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>90598000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>20935000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>22540000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>16737000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>13973000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>15504000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-13681000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-32854000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-27210000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-22010000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-22326000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-14966000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-11202000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-9814000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-5945000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-3872000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-38941000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-34620000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>42283000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-33439000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1841000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>6304000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>9513000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>15719000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>18430000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>16288000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-12971000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-11158000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-10158000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -12711,127 +12867,135 @@
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:121">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>212198000.0</v>
+      </c>
       <c r="C32">
+        <v>196909000.0</v>
+      </c>
+      <c r="D32">
+        <v>198288000.0</v>
+      </c>
+      <c r="E32">
         <v>176385000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>163445000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>158192000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>162491000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>149174000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>153523000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>153248000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>159882000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>150265000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>147260000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>148792000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>149403000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>139371000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>130080000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>130149000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>132410000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>126118000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>114657000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>103983000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>101077000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>104069000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>97641000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>98412000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12880,524 +13044,538 @@
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
     </row>
-    <row r="33" spans="1:119">
+    <row r="33" spans="1:121">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>238136000.0</v>
+      </c>
+      <c r="C33">
+        <v>241563000.0</v>
+      </c>
+      <c r="D33">
         <v>240532000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>231307000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>231031000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>226947000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>219945000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>199885000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>179453000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>166943000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>148026000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>131914000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>127840000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>87551000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>86137000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>81642000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>89721000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>88408000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>85243000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>79197000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>83425000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>84251000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>82048000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>32122000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>30929000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>33728000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>41583000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>32809000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>31778000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>31628000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>5906000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>5207000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>4673000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>4207000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>4071000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3967000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3493000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3638000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3875000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>6923000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>7129000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>7240000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>6966000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>7302000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>7673000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>6573000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>6089000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>5665000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>5724000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>642000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>739000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>841000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>953000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1056000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1188000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1246000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1309000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1467000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1564000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1494000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1259000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1153000.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BL33"/>
+      <c r="BM33">
         <v>982000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1013000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>1134000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1240000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1388000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1485000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1666000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>1832000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>1983000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>2154000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>2321000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>2464000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>2606000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>2671000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>1380000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>1277000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1223000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1216000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1101000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>1124000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>1100000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>753000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>614000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>466000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>386000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>334000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>308000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>291000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>305000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>302000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>322000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>276000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>178000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>206000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>233000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>161000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>165000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>179000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>183000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>213000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>242000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>292000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>339000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>384000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>448000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>502000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>562000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>612000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>682000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>725000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>798000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DL33">
         <v>834000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DM33">
         <v>941000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DN33">
         <v>1000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DO33">
         <v>1100000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DP33">
         <v>1200000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DQ33">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:119">
+    <row r="34" spans="1:121">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1914000.0</v>
+      </c>
       <c r="C34">
+        <v>1879000.0</v>
+      </c>
+      <c r="D34">
+        <v>1896000.0</v>
+      </c>
+      <c r="E34">
         <v>1673000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1656000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1848000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>876000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>243000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>198000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>154000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>100000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="M34"/>
+      <c r="N34">
         <v>76172000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>42365000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>43268000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>43176000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>44985000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>46072000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>47191000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>48535000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>46990000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>48025000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>48865000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>21561000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>20974000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>21688000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>22352000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>25197000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>24607000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>25100000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-      <c r="AH34">
-[...1 lines deleted...]
-      </c>
+      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34">
+        <v>16888000.0</v>
+      </c>
+      <c r="AK34"/>
+      <c r="AL34">
         <v>11000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>21000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>9318000.0</v>
       </c>
-      <c r="AM34"/>
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-      <c r="AQ34">
-[...4 lines deleted...]
-      </c>
+      <c r="AQ34"/>
+      <c r="AR34"/>
       <c r="AS34">
         <v>66000.0</v>
       </c>
-      <c r="AT34"/>
-      <c r="AU34"/>
+      <c r="AT34">
+        <v>66000.0</v>
+      </c>
+      <c r="AU34">
+        <v>66000.0</v>
+      </c>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
@@ -13426,498 +13604,510 @@
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
     </row>
-    <row r="35" spans="1:119">
+    <row r="35" spans="1:121">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>80293000.0</v>
+      </c>
+      <c r="C35">
+        <v>82241000.0</v>
+      </c>
+      <c r="D35">
         <v>84180000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>85834000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>87667000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>89652000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>90469000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>91587000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>89999000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>86295000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>81956000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>77799000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>76172000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>42365000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>43268000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>43176000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>44985000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>46072000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>47191000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>48535000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>46990000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>48025000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>48865000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>21561000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>20974000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>21688000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>22352000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>25425000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>24741000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>25233000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1666000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>14996000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>16375000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>17596000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>18947000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>9013000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>9618000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>10332000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>11037000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1269000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>872000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>62000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>71000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>147000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>157000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>166000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>109000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>115000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>7914000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2361000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>10000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>19000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>2000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>6000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>40367000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>39159000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>38041000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>40000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>49000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>43000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>43000.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BL35"/>
+      <c r="BM35">
         <v>40000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>79000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>137000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>194000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>249000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>305000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>427000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>548000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>667000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>783000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>898000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>1011000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>989000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>1097000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>1012000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>920000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>912000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>356000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>638000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>730000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>872000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>533000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>614000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>500000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>601000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>382000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>380000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>367000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>463000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>406000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>391000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>485000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>668000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>589000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>741000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>764000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>736000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>856000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>920000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>685000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>793000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>837000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>1196000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>1135000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>1057000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>836000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>976000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DH35">
         <v>1659000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>1398000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DJ35">
         <v>1378000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DK35">
         <v>12000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DL35">
         <v>30000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DM35">
         <v>48000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN35">
         <v>100000.0</v>
       </c>
       <c r="DO35">
         <v>100000.0</v>
       </c>
+      <c r="DP35">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ35">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:119">
+    <row r="36" spans="1:121">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>233000.0</v>
+      </c>
+      <c r="C36">
+        <v>288000.0</v>
+      </c>
+      <c r="D36">
         <v>341000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>395000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>447000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>501000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>556000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>610000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>664000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>717000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>771000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1142000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1196000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1249000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1303000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1357000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>6501000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>6501000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>528000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>430000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="V36">
         <v>211000.0</v>
       </c>
       <c r="W36">
         <v>211000.0</v>
       </c>
       <c r="X36">
-        <v>89000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="Y36">
-        <v>89000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="Z36">
         <v>89000.0</v>
       </c>
       <c r="AA36">
+        <v>89000.0</v>
+      </c>
+      <c r="AB36">
+        <v>89000.0</v>
+      </c>
+      <c r="AC36">
         <v>25619000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>24815000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>25183000.0</v>
       </c>
-      <c r="AD36"/>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
@@ -13962,90 +14152,88 @@
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36"/>
+      <c r="DP36"/>
+      <c r="DQ36"/>
     </row>
-    <row r="37" spans="1:119">
+    <row r="37" spans="1:121">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -14086,52 +14274,56 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
-      <c r="BJ37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -14145,204 +14337,206 @@
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
     </row>
-    <row r="38" spans="1:119">
+    <row r="38" spans="1:121">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>1303000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1357000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>6501000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>6501000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>528000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>430000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>211000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57919000.0</v>
       </c>
       <c r="W38">
         <v>211000.0</v>
       </c>
       <c r="X38">
-        <v>89000.0</v>
+        <v>57919000.0</v>
       </c>
       <c r="Y38">
-        <v>89000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="Z38">
         <v>89000.0</v>
       </c>
-      <c r="AA38"/>
-      <c r="AB38"/>
+      <c r="AA38">
+        <v>89000.0</v>
+      </c>
+      <c r="AB38">
+        <v>89000.0</v>
+      </c>
       <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38">
-[...4 lines deleted...]
-      </c>
+      <c r="AE38"/>
+      <c r="AF38"/>
       <c r="AG38">
         <v>0.0</v>
       </c>
       <c r="AH38">
         <v>0.0</v>
       </c>
       <c r="AI38">
         <v>0.0</v>
       </c>
       <c r="AJ38">
         <v>0.0</v>
       </c>
       <c r="AK38">
         <v>0.0</v>
       </c>
       <c r="AL38">
         <v>0.0</v>
       </c>
       <c r="AM38">
+        <v>0.0</v>
+      </c>
+      <c r="AN38">
+        <v>0.0</v>
+      </c>
+      <c r="AO38">
         <v>2708000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>2778000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>2847000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>2917000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2987000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>3057000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>3127000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>3197000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>3267000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>3337000.0</v>
       </c>
-      <c r="AW38">
-[...4 lines deleted...]
-      </c>
       <c r="AY38">
         <v>0.0</v>
       </c>
       <c r="AZ38">
         <v>0.0</v>
       </c>
       <c r="BA38">
         <v>0.0</v>
       </c>
       <c r="BB38">
         <v>0.0</v>
       </c>
       <c r="BC38">
         <v>0.0</v>
       </c>
       <c r="BD38">
         <v>0.0</v>
       </c>
       <c r="BE38">
         <v>0.0</v>
       </c>
       <c r="BF38">
         <v>0.0</v>
       </c>
       <c r="BG38">
         <v>0.0</v>
       </c>
       <c r="BH38">
         <v>0.0</v>
       </c>
-      <c r="BI38"/>
-      <c r="BJ38"/>
+      <c r="BI38">
+        <v>0.0</v>
+      </c>
+      <c r="BJ38">
+        <v>0.0</v>
+      </c>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
@@ -14356,855 +14550,869 @@
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
+      <c r="DP38"/>
+      <c r="DQ38"/>
     </row>
-    <row r="39" spans="1:119">
+    <row r="39" spans="1:121">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>8178000.0</v>
+      </c>
+      <c r="C39">
+        <v>7990000.0</v>
+      </c>
+      <c r="D39">
         <v>7744000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>8006000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>6575000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>14733000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>17816000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>24551000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>31995000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>7775000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>24631000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>28518000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>32838000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4540000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4803000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4410000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4809000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>5093000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4246000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4686000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2854000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4213000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3893000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>3586000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2900000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3504000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2953000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3272000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2167000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2679000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2847000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2339000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1327000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1358000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1581000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1366000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1116000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1018000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1164000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>741000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1046000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>662000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>464000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>514000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2270000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>845000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>1036000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>1468000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>610000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>400000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>409000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>545000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>236000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>300000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>324000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>364000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>455000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>453000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>636000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>622000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>524000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>439000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>426000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>505000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>383000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>591000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>622000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>902000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>732000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>959000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>1372000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>1581000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>1583000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>1865000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>2135000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>2366000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>1766000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>478000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>518000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>819000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>528000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>447000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>499000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>874000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>421000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>471000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>716000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>731000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>271000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>483000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>489000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>625000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>185000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>454000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>649000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>504000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>225000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>350000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>348000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>424000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>213000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>931000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>977000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>338000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>158000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>231000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>318000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>528000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DF39">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="DG39">
         <v>192000.0</v>
       </c>
       <c r="DH39">
+        <v>101000.0</v>
+      </c>
+      <c r="DI39">
+        <v>192000.0</v>
+      </c>
+      <c r="DJ39">
         <v>9300000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DK39">
         <v>190000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DL39">
         <v>53000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DM39">
         <v>93000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DN39">
         <v>15300000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DO39">
         <v>16900000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DP39">
         <v>700000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DQ39">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:119">
+    <row r="40" spans="1:121">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>19352000.0</v>
+        <v>17760000.0</v>
       </c>
       <c r="C40">
+        <v>13967000.0</v>
+      </c>
+      <c r="D40">
+        <v>19236000.0</v>
+      </c>
+      <c r="E40">
         <v>16402000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>14522000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>11534000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>17181000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>14343000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>12856000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>11026000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>17215000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>13628000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>13992000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>13111000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>16231000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>13948000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>12133000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>10793000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>14045000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>10932000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>11077000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>9965000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>11293000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>8695000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>7975000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>6149000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>7948000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>6995000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>4735000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4355000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>7684000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>6315000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>7361000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>6513000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>7188000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>5999000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>4559000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>6971000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>5539000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>4327000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>3846000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>7476000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>4520000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>4266000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>4698000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>5898000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>6005000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>9054000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>9137000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>6107000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>2639000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>7242000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>3823000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>4249000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>2782000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>6940000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>11950000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>22307000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>18391000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>25130000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>30316000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>27475000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>27567000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>3247000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>2435000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>1519000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>1718000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>1669000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>1208000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>1239000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>388000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>470000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>747000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>417000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>809000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>1191000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>2529000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>1281000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>1397000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>1229000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>2183000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>1059000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>635000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>437000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>336000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>187000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>190000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>178000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>176000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>165000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>190000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>180000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>174000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>156000.0</v>
       </c>
       <c r="CQ40">
         <v>167000.0</v>
       </c>
       <c r="CR40">
+        <v>156000.0</v>
+      </c>
+      <c r="CS40">
+        <v>167000.0</v>
+      </c>
+      <c r="CT40">
         <v>161000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>176000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>222000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>140000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>155000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>126000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>109000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>87000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>165000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>701000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>424000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>197000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>200000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>179000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>145000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>150000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>100000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>157000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DL40">
         <v>98000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DM40">
         <v>115000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DN40">
         <v>200000.0</v>
       </c>
       <c r="DO40">
         <v>200000.0</v>
       </c>
+      <c r="DP40">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ40">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:119">
+    <row r="41" spans="1:121">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
-[...1 lines deleted...]
-      </c>
+      <c r="R41"/>
       <c r="S41"/>
       <c r="T41">
+        <v>44000.0</v>
+      </c>
+      <c r="U41"/>
+      <c r="V41">
         <v>62000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>57000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
-[...1 lines deleted...]
-      </c>
+      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41">
+        <v>134000.0</v>
+      </c>
+      <c r="AE41"/>
+      <c r="AF41">
         <v>1666000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>1813000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1959000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1947000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>2059000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>1613000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>1567000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1632000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>1687000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>1227000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>820000.0</v>
       </c>
-      <c r="AO41"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AQ41"/>
+      <c r="AR41"/>
       <c r="AS41">
         <v>66000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41"/>
+      <c r="AT41">
+        <v>66000.0</v>
+      </c>
+      <c r="AU41">
+        <v>66000.0</v>
+      </c>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
@@ -15233,397 +15441,401 @@
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
+      <c r="DP41"/>
+      <c r="DQ41"/>
     </row>
-    <row r="42" spans="1:119">
+    <row r="42" spans="1:121">
       <c r="A42" t="s">
         <v>72</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42">
         <v>275000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>258000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>183000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="G42"/>
+      <c r="H42">
         <v>291967000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
       <c r="I42"/>
-      <c r="J42">
-[...1 lines deleted...]
-      </c>
+      <c r="J42"/>
       <c r="K42"/>
       <c r="L42">
+        <v>225952000.0</v>
+      </c>
+      <c r="M42"/>
+      <c r="N42">
         <v>-621000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-636000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>592267000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>583754000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>574156000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>562862000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>177933000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-23000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>12840000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>12122000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>14000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>78000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>146000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>62000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>21000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>29000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>104000.0</v>
       </c>
       <c r="AD42">
         <v>104000.0</v>
       </c>
       <c r="AE42">
+        <v>104000.0</v>
+      </c>
+      <c r="AF42">
+        <v>104000.0</v>
+      </c>
+      <c r="AG42">
         <v>302000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>302000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>397000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>397000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="AK42">
         <v>190000.0</v>
       </c>
       <c r="AL42">
         <v>190000.0</v>
       </c>
       <c r="AM42">
+        <v>190000.0</v>
+      </c>
+      <c r="AN42">
+        <v>190000.0</v>
+      </c>
+      <c r="AO42">
         <v>-2960000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3150000.0</v>
       </c>
       <c r="AP42">
         <v>-3150000.0</v>
       </c>
       <c r="AQ42">
-        <v>38389000.0</v>
+        <v>-3150000.0</v>
       </c>
       <c r="AR42">
-        <v>38389000.0</v>
+        <v>-3150000.0</v>
       </c>
       <c r="AS42">
         <v>38389000.0</v>
       </c>
       <c r="AT42">
         <v>38389000.0</v>
       </c>
       <c r="AU42">
         <v>38389000.0</v>
       </c>
       <c r="AV42">
         <v>38389000.0</v>
       </c>
       <c r="AW42">
         <v>38389000.0</v>
       </c>
       <c r="AX42">
-        <v>4087000.0</v>
+        <v>38389000.0</v>
       </c>
       <c r="AY42">
         <v>38389000.0</v>
       </c>
       <c r="AZ42">
+        <v>4087000.0</v>
+      </c>
+      <c r="BA42">
+        <v>38389000.0</v>
+      </c>
+      <c r="BB42">
         <v>42876000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>42876000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>3598000.0</v>
       </c>
-      <c r="BC42">
-[...4 lines deleted...]
-      </c>
       <c r="BE42">
+        <v>242771000.0</v>
+      </c>
+      <c r="BF42">
+        <v>239448000.0</v>
+      </c>
+      <c r="BG42">
         <v>497748000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>228877000.0</v>
       </c>
-      <c r="BG42"/>
-      <c r="BH42">
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>226967000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>225722000.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BL42"/>
+      <c r="BM42">
         <v>231828000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>231343000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>-28024830000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>218557000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>-173753631000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>213107000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>211683000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>205009000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>203579000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>203211000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>203242000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>202694000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>189652000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>1940000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>187191000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>186355000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>185219000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>184492000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2192000.0</v>
       </c>
       <c r="CE42">
         <v>2192000.0</v>
       </c>
       <c r="CF42">
         <v>2192000.0</v>
       </c>
       <c r="CG42">
-        <v>3165000.0</v>
+        <v>2192000.0</v>
       </c>
       <c r="CH42">
-        <v>3165000.0</v>
+        <v>2192000.0</v>
       </c>
       <c r="CI42">
         <v>3165000.0</v>
       </c>
       <c r="CJ42">
         <v>3165000.0</v>
       </c>
       <c r="CK42">
-        <v>3040000.0</v>
+        <v>3165000.0</v>
       </c>
       <c r="CL42">
-        <v>3040000.0</v>
+        <v>3165000.0</v>
       </c>
       <c r="CM42">
         <v>3040000.0</v>
       </c>
       <c r="CN42">
         <v>3040000.0</v>
       </c>
       <c r="CO42">
+        <v>3040000.0</v>
+      </c>
+      <c r="CP42">
+        <v>3040000.0</v>
+      </c>
+      <c r="CQ42">
         <v>2932000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>105628000.0</v>
       </c>
       <c r="CR42">
         <v>2932000.0</v>
       </c>
       <c r="CS42">
+        <v>105628000.0</v>
+      </c>
+      <c r="CT42">
+        <v>2932000.0</v>
+      </c>
+      <c r="CU42">
         <v>2862000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>2864000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>2870000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>2862000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>19000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>2889000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>2879000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>2819000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>2770000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>2700000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>2700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>2480000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>2500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>6477000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>17262000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>12569000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>12356000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>12116000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>59600000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DN42">
         <v>59600000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DO42">
         <v>59500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DP42">
         <v>1700000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DQ42">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:119">
+    <row r="43" spans="1:121">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15701,176 +15913,178 @@
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
+      <c r="DP43"/>
+      <c r="DQ43"/>
     </row>
-    <row r="44" spans="1:119">
+    <row r="44" spans="1:121">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
         <v>38389000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AO44">
         <v>41539000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38389000.0</v>
       </c>
       <c r="AP44">
         <v>41539000.0</v>
       </c>
       <c r="AQ44">
         <v>38389000.0</v>
       </c>
       <c r="AR44">
-        <v>38389000.0</v>
+        <v>41539000.0</v>
       </c>
       <c r="AS44">
         <v>38389000.0</v>
       </c>
       <c r="AT44">
         <v>38389000.0</v>
       </c>
       <c r="AU44">
         <v>38389000.0</v>
       </c>
       <c r="AV44">
         <v>38389000.0</v>
       </c>
       <c r="AW44">
         <v>38389000.0</v>
       </c>
       <c r="AX44">
-        <v>-38389000.0</v>
+        <v>38389000.0</v>
       </c>
       <c r="AY44">
         <v>38389000.0</v>
       </c>
       <c r="AZ44">
+        <v>-38389000.0</v>
+      </c>
+      <c r="BA44">
+        <v>38389000.0</v>
+      </c>
+      <c r="BB44">
         <v>42876000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BC44">
         <v>42876000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BD44">
         <v>41613000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BE44">
         <v>40358000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BF44">
         <v>39140000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BG44">
         <v>38012000.0</v>
       </c>
-      <c r="BF44">
-[...4 lines deleted...]
-      </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
-      <c r="BJ44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -15884,1586 +16098,1610 @@
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
+      <c r="DP44"/>
+      <c r="DQ44"/>
     </row>
-    <row r="45" spans="1:119">
+    <row r="45" spans="1:121">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>203505000.0</v>
+      </c>
       <c r="C45">
+        <v>205183000.0</v>
+      </c>
+      <c r="D45">
+        <v>204721000.0</v>
+      </c>
+      <c r="E45">
         <v>204184000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>203175000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>200269000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>200158000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>185552000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>170701000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>153502000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>137303000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>124724000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>98471000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>59048000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>57372000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>75810000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>58388000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>58019000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>30000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>31911000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>30840000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>31919000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>32247000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>32809000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>31778000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>31628000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>5906000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>5207000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>4673000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>4207000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>4071000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>3967000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>3493000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>3638000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>3875000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>4215000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>4351000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>4393000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>4049000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>4315000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>4616000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>3446000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>2892000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>2398000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>2387000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>642000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>739000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>841000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>953000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1056000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1188000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1246000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1309000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1467000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>1564000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1494000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>1259000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>1100000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>1100000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>982000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>1013000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>1134000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>1240000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>1388000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>1485000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>1666000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>1832000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>1983000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>2154000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>2321000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>2464000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>2606000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>2671000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>1380000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>1277000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>1223000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>1216000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>1101000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>1124000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>1100000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>753000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>614000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>466000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>386000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>334000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>308000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>291000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>305000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>302000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>322000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>276000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>178000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>206000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>233000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>161000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>165000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>179000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>183000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>213000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>242000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>292000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>339000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>384000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>448000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>502000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>562000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>612000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>682000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>725000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>798000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>834000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DM45">
         <v>941000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DN45">
         <v>1000000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DO45">
         <v>1100000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DP45">
         <v>1200000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DQ45">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:119">
+    <row r="46" spans="1:121">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>167617000.0</v>
+      </c>
+      <c r="C46">
+        <v>170522000.0</v>
+      </c>
+      <c r="D46">
         <v>173171000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>175467000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>177246000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>177010000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>173259000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>159974000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>146106000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>130074000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>115097000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>103510000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>98471000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>59048000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>57372000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>58546000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>59502000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>59104000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>59028000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>58532000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>58388000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>58019000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>57738000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>31911000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>30840000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>31919000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>32247000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>32809000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>31778000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>31628000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>5906000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>5207000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>4673000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>4207000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>4071000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>3967000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>3493000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>3638000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>3875000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>4215000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>4351000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>4393000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>4049000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>4315000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>4616000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>3446000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>2892000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2398000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2387000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>642000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>739000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>841000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>953000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1056000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1188000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1246000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1309000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1467000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1564000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1494000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1259000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1153000.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BL46"/>
+      <c r="BM46">
         <v>982000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>1013000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>1134000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>1240000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>1388000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>1485000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>1666000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>1832000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>1983000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>2154000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>2321000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>2464000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>2606000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>2671000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>1380000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>1277000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>1223000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>1216000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>1101000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>1124000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>1100000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>753000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>614000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>466000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>386000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>334000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>308000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>291000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>305000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>302000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>322000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>276000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>178000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>206000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>233000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>161000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>165000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>179000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>183000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>213000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>242000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>292000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>339000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>384000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>448000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>502000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>562000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>612000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>682000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>725000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>798000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>834000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>941000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DN46">
         <v>1000000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DO46">
         <v>1100000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DP46">
         <v>1200000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DQ46">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:119">
+    <row r="47" spans="1:121">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
         <v>57372000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>58546000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>59502000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>59104000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>59028000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>58532000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>58388000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>58019000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>57738000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>31911000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>30840000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>31919000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>32247000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>7190000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>6963000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>6445000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>5906000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>5207000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>4673000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>4207000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>4071000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>3967000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>3493000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>3638000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>3875000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>4215000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>4351000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>4393000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>4049000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>4315000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>4616000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>3446000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2892000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>2398000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2387000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>642000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>739000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>841000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>953000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1056000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1188000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1246000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1309000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1467000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1564000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1494000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1259000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1153000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1128000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>982000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>1013000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>1134000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>1240000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>1388000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>1485000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>1666000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>1832000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>1983000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>2154000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>2321000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>2464000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>2606000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>2671000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>1380000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>1277000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>1223000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>1216000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>1101000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>1124000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>1100000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>753000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>614000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>466000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>386000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>334000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>308000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>291000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>305000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>302000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>322000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>276000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>178000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>206000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>233000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>161000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>165000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>179000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>183000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>213000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>242000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>292000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>339000.0</v>
       </c>
-      <c r="DB47"/>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
+      <c r="DP47"/>
+      <c r="DQ47"/>
     </row>
-    <row r="48" spans="1:119">
+    <row r="48" spans="1:121">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>-380393000.0</v>
+      </c>
+      <c r="C48">
+        <v>-382599000.0</v>
+      </c>
+      <c r="D48">
         <v>-376297000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-399540000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-404614000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-404061000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-392815000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-412622000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-411721000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-407039000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-403177000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-416170000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-412510000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-407490000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-399995000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-405917000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-399340000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-390377000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-383286000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-387821000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-382890000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-379104000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-375815000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-388035000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-391653000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-383384000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-378679000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-388180000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-391650000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-371858000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-369014000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-374256000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-373187000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-368536000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-360877000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-361164000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-355757000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-353369000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-343591000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-337394000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-330719000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-327675000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-324025000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-319115000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-314699000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-312547000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-307685000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-305315000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-298398000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-293760000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-287765000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-284797000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-287011000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-282122000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-275315000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-267410000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-260158000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-251592000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-241848000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-239059000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-237125000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-227168000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-222200000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-219385000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-213552000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-208437000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-204199000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-199624000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-195823000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-191865000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-187893000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-183790000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-179877000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-175014000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-169966000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-164794000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-159744000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-154915000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-150432000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-146207000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-142150000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-137854000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-133305000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-129163000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-125675000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-122315000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-118966000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-116513000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-113864000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-111117000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-108617000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-106214000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-103376000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-100638000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-98536000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-96249000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-93797000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-91843000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-89771000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-87751000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>-85858000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>-83969000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>-82254000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>-81338000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>-79932000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>-78584000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>-76183000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>-73965000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>-70334000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>-68180000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>-64818000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>-62479000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>-58897000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>-54900000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DL48">
         <v>-49394000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DM48">
         <v>-44938000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DN48">
         <v>-41300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DO48">
         <v>-37700000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DP48">
         <v>-33200000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DQ48">
         <v>-30300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:119">
+    <row r="49" spans="1:121">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-412510000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-407490000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-399995000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-405917000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-399340000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-390377000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-383286000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-387821000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-382890000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-379104000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-375815000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-388035000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-391653000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-383384000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-378679000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-388180000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-391650000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-371858000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-369000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-374256000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-373187000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-368536000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-360877000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-361164000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-355757000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-353369000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-343591000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-337394000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-330719000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-327675000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>324025000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-319115000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-314699000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-312547000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-307685000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-305315000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-298398000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-293760000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-287765000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-284797000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-287011000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-282122000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-275315000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-267410000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-260158000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-251592000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-241848000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-239059000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>-237125000.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -17477,124 +17715,126 @@
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
+      <c r="DP49"/>
+      <c r="DQ49"/>
     </row>
-    <row r="50" spans="1:119">
+    <row r="50" spans="1:121">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
-[...1 lines deleted...]
-      </c>
+      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50">
+        <v>2385000.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>4097000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>2848000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>1597000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>350000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>2557000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>10163000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>1446000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>779000.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>71000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>109000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -17622,727 +17862,741 @@
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
+      <c r="DP50"/>
+      <c r="DQ50"/>
     </row>
-    <row r="51" spans="1:119">
+    <row r="51" spans="1:121">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>96253000.0</v>
+        <v>92537000.0</v>
       </c>
       <c r="C51">
+        <v>94541000.0</v>
+      </c>
+      <c r="D51">
+        <v>98265000.0</v>
+      </c>
+      <c r="E51">
         <v>98006000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>99764000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>98967000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>98850000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>97463000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>95592000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>92307000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>88043000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>85066000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>83362000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>46862000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>47570000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>48119000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>48182000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>49260000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>50182000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>50856000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>51642000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>52464000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>53300000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>27704000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>26585000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>27264000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>27854000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>28147000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>27165000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>27485000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AF51"/>
+      <c r="AG51">
         <v>17280000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>17264000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>17246000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>17238000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>9957000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>10163000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>10146000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>10129000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>5608000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>2356000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>62000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>71000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>81000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>91000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>100000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>109000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>153000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>2500000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>2000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>6000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>10000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>19000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>29000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>40000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>49000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>59000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>69000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>80000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>100000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>146000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>202000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>300000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>280000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>305000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>428000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>548000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>667000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>784000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>898000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>1011000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>1121000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>1229000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>1336000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>1442000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>1479000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>1536000.0</v>
       </c>
-      <c r="BY51"/>
-      <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
-      <c r="DE51">
+      <c r="DE51"/>
+      <c r="DF51"/>
+      <c r="DG51">
         <v>12000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>30000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>48000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DJ51">
         <v>65000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DK51">
         <v>84000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DL51">
         <v>101000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DM51">
         <v>147000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DN51">
         <v>200000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DO51">
         <v>200000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DP51">
         <v>300000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DQ51">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:119">
+    <row r="52" spans="1:121">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>13969000.0</v>
+        <v>14158000.0</v>
       </c>
       <c r="C52">
+        <v>14179000.0</v>
+      </c>
+      <c r="D52">
+        <v>14085000.0</v>
+      </c>
+      <c r="E52">
         <v>13845000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>13753000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>11163000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>9257000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>6119000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>5791000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>6012000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>6187000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>7267000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>7218000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4517000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>4302000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>4943000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3197000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3188000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2991000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2321000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4652000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>4439000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>4435000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>6143000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>5611000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>5576000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>5502000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>2836000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2558000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2385000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>4097000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>2848000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1597000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>350000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>2557000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>2112000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1446000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>779000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>5566000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>2304000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>71000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>109000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>38000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>2500000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>2000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>6000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>10000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>19000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>27000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="BE52">
         <v>40000.0</v>
       </c>
       <c r="BF52">
         <v>40000.0</v>
       </c>
       <c r="BG52">
+        <v>40000.0</v>
+      </c>
+      <c r="BH52">
+        <v>40000.0</v>
+      </c>
+      <c r="BI52">
         <v>51000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>103000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>159000.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>240000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>226000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>291000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>354000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>418000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>479000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>471000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>463000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>454000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>446000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>438000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>431000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>490000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>439000.0</v>
       </c>
-      <c r="BY52"/>
-      <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
-      <c r="DE52">
+      <c r="DE52"/>
+      <c r="DF52"/>
+      <c r="DG52">
         <v>12000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DH52">
         <v>30000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DI52">
         <v>48000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DJ52">
         <v>100000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DK52">
         <v>72000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DL52">
         <v>71000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DM52">
         <v>99000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DN52">
         <v>100000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DO52">
         <v>100000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DP52">
         <v>200000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DQ52">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:119">
+    <row r="53" spans="1:121">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>37100000.0</v>
+      </c>
+      <c r="C53">
+        <v>36045000.0</v>
+      </c>
+      <c r="D53">
         <v>37407000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>34977000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>36349000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>39412000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>41693000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>48053000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>52217000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>47710000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>40469000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>44870000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>54808000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>57442000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>68471000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>45724000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>44638000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>44888000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>35068000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>43738000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>39214000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>25402000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>42187000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>42035000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>25086000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>35957000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>42829000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>37760000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>52047000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>49001000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>64638000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>44462000.0</v>
       </c>
-      <c r="AF53">
-[...4 lines deleted...]
-      </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
@@ -18380,219 +18634,221 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53"/>
       <c r="BM53">
         <v>5000000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53"/>
+      <c r="BN53">
+        <v>5000000.0</v>
+      </c>
+      <c r="BO53">
+        <v>5000000.0</v>
+      </c>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
-[...1 lines deleted...]
-      </c>
+      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53">
+        <v>5970000.0</v>
+      </c>
+      <c r="BW53"/>
+      <c r="BX53">
         <v>14930000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>14886000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>14886000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>4999000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>22333000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>27283000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>33963000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>9500000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>8000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>6055000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>18006000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>21941000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>10000000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
-[...4 lines deleted...]
-      </c>
+      <c r="CQ53"/>
+      <c r="CR53"/>
       <c r="CS53">
         <v>1000000.0</v>
       </c>
       <c r="CT53">
+        <v>1000000.0</v>
+      </c>
+      <c r="CU53">
+        <v>1000000.0</v>
+      </c>
+      <c r="CV53">
         <v>4502000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CW53">
         <v>4508000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CX53">
         <v>-1500000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CY53">
         <v>4509000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CZ53">
         <v>6998000.0</v>
       </c>
-      <c r="CY53">
+      <c r="DA53">
         <v>7969000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DB53">
         <v>10681000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DC53">
         <v>5215000.0</v>
       </c>
-      <c r="DB53"/>
-      <c r="DC53"/>
       <c r="DD53"/>
-      <c r="DE53">
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53">
         <v>1000000.0</v>
       </c>
-      <c r="DF53">
+      <c r="DH53">
         <v>1000000.0</v>
       </c>
-      <c r="DG53">
+      <c r="DI53">
         <v>6565000.0</v>
       </c>
-      <c r="DH53">
+      <c r="DJ53">
         <v>9134000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DK53">
         <v>12763000.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DL53">
         <v>18511000.0</v>
       </c>
-      <c r="DK53">
+      <c r="DM53">
         <v>12126000.0</v>
       </c>
-      <c r="DL53"/>
-      <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
+      <c r="DP53"/>
+      <c r="DQ53"/>
     </row>
-    <row r="54" spans="1:119">
+    <row r="54" spans="1:121">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18633,52 +18889,56 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -18692,1526 +18952,1548 @@
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
+      <c r="DP54"/>
+      <c r="DQ54"/>
     </row>
-    <row r="55" spans="1:119">
+    <row r="55" spans="1:121">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>502866000.0</v>
+      </c>
+      <c r="C55">
+        <v>485627000.0</v>
+      </c>
+      <c r="D55">
         <v>487969000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>453274000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>435608000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>424587000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>432722000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>390405000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>376839000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>356661000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>353657000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>318125000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>310711000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>265096000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>273003000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>248017000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>244815000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>240288000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>243705000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>224143000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>221945000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>211464000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>205608000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>157504000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>146691000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>150265000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>153238000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>137527000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>125826000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>141229000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>118689000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>124463000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>122193000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>52409000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>54577000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>40278000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>36534000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>40588000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>48598000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>28022000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>29434000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>33057000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>34309000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>35818000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>41219000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>44492000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>47579000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>50381000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>19836000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>9878000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>9215000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>12202000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>5683000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>10582000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>15178000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>22708000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>30439000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>38664000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>7739000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>14072000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>20304000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>26231000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>32800000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>15970000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>20531000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>24569000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>16624000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>20166000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>19276000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>21955000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>19600000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>22330000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>26217000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>30962000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>35895000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>29351000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>32848000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>34569000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>38240000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>41153000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>44881000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>24081000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>27976000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>31326000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>33897000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>37005000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>24539000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>17071000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>18166000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>12171000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>12502000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>14958000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>12155000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>7292000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>9098000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>10214000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>11553000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>13675000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>14810000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>16726000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>11905000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>9830000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>11286000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>12506000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>13437000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>9759000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>4433000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>6254000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>9540000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>8938000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>11740000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>13743000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>12374000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>16643000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>20912000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>14874000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DN55">
         <v>18400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DO55">
         <v>22900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DP55">
         <v>6100000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DQ55">
         <v>8900000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:119">
+    <row r="56" spans="1:121">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>264730000.0</v>
+      </c>
+      <c r="C56">
+        <v>244064000.0</v>
+      </c>
+      <c r="D56">
         <v>247437000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>221967000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>204577000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>197640000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>212777000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>190520000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>197386000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>189718000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>205631000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>186211000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>182871000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>177545000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>186866000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>166375000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>155094000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>151880000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>158462000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>144946000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>138520000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>127213000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>123560000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>125382000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>115762000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>116537000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>111655000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>104718000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>94048000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>109601000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>112783000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>119256000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>117520000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>48202000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>50506000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>36311000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>33041000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>36950000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>44723000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>21099000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>22305000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>25817000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>27343000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>28516000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>33546000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>37919000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>41490000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>44716000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>14112000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>9236000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>8476000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>11361000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>4730000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>9526000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>13990000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>21462000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>29130000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>37197000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>6175000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>12578000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>19045000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>25078000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>31700000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>14988000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>19518000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>23435000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>15384000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>18778000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>17791000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>20289000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>17768000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>20347000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>24063000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>28641000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>33431000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>26745000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>30177000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>33189000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>36963000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>39930000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>43665000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>22980000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>26852000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>30226000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>33144000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>36391000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>24073000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>16685000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>17832000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>11863000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>12211000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>14653000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>11853000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>6970000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>8822000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>10036000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>11347000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>13442000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>14649000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>16561000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>11726000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>9647000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>11073000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>12264000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>13145000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>9420000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>4049000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>5806000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>9038000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>8376000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DH56">
         <v>11128000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>13061000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>11649000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>15845000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>20078000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DM56">
         <v>13933000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DN56">
         <v>17400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DO56">
         <v>21800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DP56">
         <v>4900000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DQ56">
         <v>7700000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:119">
+    <row r="57" spans="1:121">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>52532000.0</v>
+      </c>
+      <c r="C57">
+        <v>47155000.0</v>
+      </c>
+      <c r="D57">
         <v>49149000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>45582000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>41132000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>39448000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>50286000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>41346000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>43863000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>36470000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>45749000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>35946000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>35611000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>28753000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>37463000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>27004000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>25014000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>21731000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>26052000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>18828000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>23863000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>23230000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>22483000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>21313000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>18121000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>18125000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>19795000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>15112000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>12543000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>12941000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>14792000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>14992000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>15220000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>13878000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>13090000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>14528000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>12943000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>14752000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>12852000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>15360000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>11455000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>13769000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>12108000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>9261000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>10818000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>12624000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>11829000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>12482000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>17051000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>6109000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>5321000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>7252000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>3842000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>4276000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>5659000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>6980000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>11990000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>22347000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>20670000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>25181000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>30419000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>27634000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>29900000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>3487000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>2661000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1810000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>2072000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>2087000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>1687000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>1710000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1936000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>1874000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>2100000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>1836000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>2156000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>3504000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>3500000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>2293000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>2317000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>2141000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>2539000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>1697000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>1365000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>1309000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>869000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>801000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>690000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>779000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>558000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>545000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>557000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>643000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>580000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>558000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>641000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>835000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>750000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>917000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>986000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>876000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>1011000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>1046000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>794000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>880000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>1002000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>1897000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>1559000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>1254000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>1029000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>1155000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>1804000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>1548000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>1528000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>3032000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>2068000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>1820000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DN57">
         <v>1800000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DO57">
         <v>2700000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DP57">
         <v>1200000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DQ57">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:119">
+    <row r="58" spans="1:121">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>132825000.0</v>
+      </c>
+      <c r="C58">
+        <v>129396000.0</v>
+      </c>
+      <c r="D58">
         <v>133329000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>131416000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>128799000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>129100000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>140755000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>132933000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>133862000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>122765000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>127705000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>113745000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>111783000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>71118000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>80731000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>70180000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>69999000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>67803000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>73243000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>67363000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>70853000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>71255000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>71348000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>42874000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>39095000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>39813000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>42147000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>40537000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>37284000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>38174000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>16458000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>29988000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>31595000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>31474000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>32037000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>23541000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>22561000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>25084000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>23889000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>16629000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>12327000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>13831000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>12179000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>9408000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>10975000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>12790000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>11938000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>12597000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>17051000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>6109000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>5321000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>7252000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>3842000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>4278000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>5665000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>47347000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>51149000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>60388000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>20710000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>25230000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>30462000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>27677000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>29900000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>3527000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>2740000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1947000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>2266000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>2336000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1992000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>2137000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>2484000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>2541000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>2883000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>2734000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>3167000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>4493000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>4597000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>2293000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>2317000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>2141000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>2539000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>1697000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>1365000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1309000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>869000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>801000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>690000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>779000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>558000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>545000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>557000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>643000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>580000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>558000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>641000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>835000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>750000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>917000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>986000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>876000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>1011000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>1046000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>794000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>880000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>1002000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>1897000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>1559000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>1254000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>1029000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>1155000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>1804000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>1548000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>1528000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>3044000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>2098000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>1868000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DN58">
         <v>1800000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DO58">
         <v>2700000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DP58">
         <v>1300000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DQ58">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:119">
+    <row r="59" spans="1:121">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20252,52 +20534,56 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -20311,533 +20597,541 @@
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
+      <c r="DP59"/>
+      <c r="DQ59"/>
     </row>
-    <row r="60" spans="1:119">
+    <row r="60" spans="1:121">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>370041000.0</v>
+      </c>
+      <c r="C60">
+        <v>356231000.0</v>
+      </c>
+      <c r="D60">
         <v>354640000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>321858000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>306809000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>295487000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>291967000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>257472000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>242977000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>233896000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>225952000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>204380000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>198928000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>193978000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>192272000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>177837000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>174816000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>172485000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>170462000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>156780000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>151092000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>140209000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>134260000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>114630000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>107596000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>110452000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>111091000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>96990000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>88542000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>103055000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>102231000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>94475000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>90598000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>20935000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>22540000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>16737000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>13973000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>15504000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>24709000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>11393000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>17107000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>19226000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>22130000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>26410000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>30244000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>31702000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>35641000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>37784000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>2785000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>3769000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>3894000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>4950000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1841000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>6304000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>9513000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>-24639000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>-20710000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>-21724000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>-12971000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>-11158000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>-10158000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>-1446000.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60">
+      <c r="BL60"/>
+      <c r="BM60">
         <v>12443000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>17791000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>22622000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>14358000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>17830000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>17284000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>19818000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>17116000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>19789000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>23334000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>28228000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>32728000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>24858000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>28251000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>32276000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>35923000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>39012000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>42342000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>22384000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>26611000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>30017000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>33028000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>36204000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>23849000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>16292000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>17608000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>11626000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>11945000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>14315000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>11575000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>6734000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>8457000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>9379000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>10803000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>12758000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>13824000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>15850000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>10894000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>8784000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>10492000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>11626000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>12435000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>7862000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>2874000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>5000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>8511000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>7783000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>9936000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>12195000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>10846000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>13599000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>18814000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>13006000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DN60">
         <v>16600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DO60">
         <v>20200000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DP60">
         <v>4800000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DQ60">
         <v>7600000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:119">
+    <row r="61" spans="1:121">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
-        <v>-3150000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN61">
-        <v>-3150000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO61">
         <v>-3150000.0</v>
       </c>
       <c r="AP61">
         <v>-3150000.0</v>
       </c>
       <c r="AQ61">
-        <v>0.0</v>
+        <v>-3150000.0</v>
       </c>
       <c r="AR61">
-        <v>0.0</v>
+        <v>-3150000.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
@@ -20851,142 +21145,144 @@
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
+      <c r="DP61"/>
+      <c r="DQ61"/>
     </row>
-    <row r="62" spans="1:119">
+    <row r="62" spans="1:121">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
-[...4 lines deleted...]
-      </c>
+      <c r="AB62"/>
+      <c r="AC62"/>
       <c r="AD62">
         <v>104000.0</v>
       </c>
       <c r="AE62">
+        <v>104000.0</v>
+      </c>
+      <c r="AF62">
+        <v>104000.0</v>
+      </c>
+      <c r="AG62">
         <v>302000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AH62">
         <v>302000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AI62">
         <v>397000.0</v>
       </c>
-      <c r="AH62"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AJ62"/>
       <c r="AK62">
         <v>190000.0</v>
       </c>
-      <c r="AL62"/>
+      <c r="AL62">
+        <v>190000.0</v>
+      </c>
       <c r="AM62">
         <v>190000.0</v>
       </c>
       <c r="AN62"/>
-      <c r="AO62"/>
+      <c r="AO62">
+        <v>190000.0</v>
+      </c>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
-      <c r="AZ62">
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62">
         <v>85752000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BC62">
         <v>85752000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BD62">
         <v>83226000.0</v>
       </c>
-      <c r="BC62">
+      <c r="BE62">
         <v>80716000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BF62">
         <v>39140000.0</v>
       </c>
-      <c r="BE62"/>
-      <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
@@ -21004,50 +21300,52 @@
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
+      <c r="DP62"/>
+      <c r="DQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21137,51 +21435,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>70660000.0</v>
       </c>
       <c r="C2">
         <v>65117000.0</v>
       </c>
       <c r="D2">
         <v>61940000.0</v>
       </c>
       <c r="E2">
         <v>54577000.0</v>
       </c>
       <c r="F2">
         <v>50159000.0</v>
       </c>
       <c r="G2">
         <v>39951000.0</v>
       </c>
       <c r="H2">
         <v>37571000.0</v>
       </c>
       <c r="I2">
         <v>32160000.0</v>
       </c>
@@ -21235,51 +21533,51 @@
       </c>
       <c r="Z2">
         <v>13000.0</v>
       </c>
       <c r="AA2">
         <v>926000.0</v>
       </c>
       <c r="AB2">
         <v>6000.0</v>
       </c>
       <c r="AC2">
         <v>6000.0</v>
       </c>
       <c r="AD2">
         <v>-500000.0</v>
       </c>
       <c r="AE2">
         <v>-500000.0</v>
       </c>
       <c r="AF2">
         <v>9600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>11361000.0</v>
       </c>
       <c r="C3">
         <v>5504000.0</v>
       </c>
       <c r="D3">
         <v>4632000.0</v>
       </c>
       <c r="E3">
         <v>3981000.0</v>
       </c>
       <c r="F3">
         <v>2965000.0</v>
       </c>
       <c r="G3">
         <v>2383000.0</v>
       </c>
       <c r="H3">
         <v>1744000.0</v>
       </c>
       <c r="I3">
         <v>1426000.0</v>
       </c>
@@ -21333,87 +21631,87 @@
       </c>
       <c r="Z3">
         <v>102000.0</v>
       </c>
       <c r="AA3">
         <v>325000.0</v>
       </c>
       <c r="AB3">
         <v>226000.0</v>
       </c>
       <c r="AC3">
         <v>377000.0</v>
       </c>
       <c r="AD3">
         <v>500000.0</v>
       </c>
       <c r="AE3">
         <v>500000.0</v>
       </c>
       <c r="AF3">
         <v>400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B5">
         <v>18933000.0</v>
       </c>
       <c r="C5">
         <v>11124000.0</v>
       </c>
       <c r="D5">
         <v>-1768000.0</v>
       </c>
       <c r="E5">
         <v>-15622000.0</v>
       </c>
       <c r="F5">
         <v>-7578000.0</v>
       </c>
       <c r="G5">
         <v>3050000.0</v>
       </c>
       <c r="H5">
         <v>-9657000.0</v>
       </c>
       <c r="I5">
         <v>-6405000.0</v>
       </c>
@@ -21467,51 +21765,51 @@
       </c>
       <c r="Z5">
         <v>-8257000.0</v>
       </c>
       <c r="AA5">
         <v>-6802000.0</v>
       </c>
       <c r="AB5">
         <v>-9655000.0</v>
       </c>
       <c r="AC5">
         <v>-12996000.0</v>
       </c>
       <c r="AD5">
         <v>-18251000.0</v>
       </c>
       <c r="AE5">
         <v>-14300000.0</v>
       </c>
       <c r="AF5">
         <v>-14900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>30294000.0</v>
       </c>
       <c r="C6">
         <v>16628000.0</v>
       </c>
       <c r="D6">
         <v>2864000.0</v>
       </c>
       <c r="E6">
         <v>-11641000.0</v>
       </c>
       <c r="F6">
         <v>-4613000.0</v>
       </c>
       <c r="G6">
         <v>5433000.0</v>
       </c>
       <c r="H6">
         <v>-7913000.0</v>
       </c>
       <c r="I6">
         <v>-4979000.0</v>
       </c>
@@ -21565,123 +21863,123 @@
       </c>
       <c r="Z6">
         <v>-8155000.0</v>
       </c>
       <c r="AA6">
         <v>-6477000.0</v>
       </c>
       <c r="AB6">
         <v>-9429000.0</v>
       </c>
       <c r="AC6">
         <v>-12619000.0</v>
       </c>
       <c r="AD6">
         <v>-17751000.0</v>
       </c>
       <c r="AE6">
         <v>-13800000.0</v>
       </c>
       <c r="AF6">
         <v>-14500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>205599000.0</v>
       </c>
       <c r="C9">
         <v>172107000.0</v>
       </c>
       <c r="D9">
         <v>135576000.0</v>
       </c>
       <c r="E9">
         <v>109788000.0</v>
       </c>
       <c r="F9">
         <v>106025000.0</v>
       </c>
       <c r="G9">
         <v>84228000.0</v>
       </c>
       <c r="H9">
         <v>80279000.0</v>
       </c>
       <c r="I9">
         <v>58697000.0</v>
       </c>
@@ -21735,51 +22033,51 @@
       </c>
       <c r="Z9">
         <v>886000.0</v>
       </c>
       <c r="AA9">
         <v>224000.0</v>
       </c>
       <c r="AB9">
         <v>875000.0</v>
       </c>
       <c r="AC9">
         <v>249000.0</v>
       </c>
       <c r="AD9">
         <v>900000.0</v>
       </c>
       <c r="AE9">
         <v>900000.0</v>
       </c>
       <c r="AF9">
         <v>-8000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>17377000.0</v>
       </c>
       <c r="C10">
         <v>10510000.0</v>
       </c>
       <c r="D10">
         <v>-2368000.0</v>
       </c>
       <c r="E10">
         <v>-15988000.0</v>
       </c>
       <c r="F10">
         <v>-7582000.0</v>
       </c>
       <c r="G10">
         <v>3044000.0</v>
       </c>
       <c r="H10">
         <v>-9665000.0</v>
       </c>
       <c r="I10">
         <v>-8137000.0</v>
       </c>
@@ -21831,51 +22129,51 @@
       <c r="Y10">
         <v>-7939000.0</v>
       </c>
       <c r="Z10">
         <v>-9390000.0</v>
       </c>
       <c r="AA10">
         <v>-9390000.0</v>
       </c>
       <c r="AB10">
         <v>-11595000.0</v>
       </c>
       <c r="AC10">
         <v>-17233000.0</v>
       </c>
       <c r="AD10">
         <v>-14300000.0</v>
       </c>
       <c r="AE10"/>
       <c r="AF10">
         <v>-9800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B11">
         <v>859000.0</v>
       </c>
       <c r="C11">
         <v>148000.0</v>
       </c>
       <c r="D11">
         <v>814000.0</v>
       </c>
       <c r="E11">
         <v>721000.0</v>
       </c>
       <c r="F11">
         <v>-111000.0</v>
       </c>
       <c r="G11">
         <v>180000.0</v>
       </c>
       <c r="H11">
         <v>-1756000.0</v>
       </c>
       <c r="I11">
         <v>3362000.0</v>
       </c>
@@ -21927,51 +22225,51 @@
       <c r="Y11">
         <v>-342000.0</v>
       </c>
       <c r="Z11">
         <v>-653000.0</v>
       </c>
       <c r="AA11">
         <v>-364000.0</v>
       </c>
       <c r="AB11">
         <v>-3041000.0</v>
       </c>
       <c r="AC11">
         <v>-874000.0</v>
       </c>
       <c r="AD11">
         <v>-1400000.0</v>
       </c>
       <c r="AE11"/>
       <c r="AF11">
         <v>-1300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B12">
         <v>1556000.0</v>
       </c>
       <c r="C12">
         <v>614000.0</v>
       </c>
       <c r="D12">
         <v>600000.0</v>
       </c>
       <c r="E12">
         <v>366000.0</v>
       </c>
       <c r="F12">
         <v>4000.0</v>
       </c>
       <c r="G12">
         <v>6000.0</v>
       </c>
       <c r="H12">
         <v>8000.0</v>
       </c>
       <c r="I12">
         <v>1732000.0</v>
       </c>
@@ -22025,53 +22323,55 @@
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>194</v>
+      </c>
+      <c r="B13">
+        <v>7007000.0</v>
+      </c>
       <c r="C13">
         <v>6410000.0</v>
       </c>
       <c r="D13">
         <v>3959000.0</v>
       </c>
       <c r="E13">
         <v>1341000.0</v>
       </c>
       <c r="F13">
         <v>224000.0</v>
       </c>
       <c r="G13">
         <v>691000.0</v>
       </c>
       <c r="H13">
         <v>1614000.0</v>
       </c>
       <c r="I13">
         <v>897000.0</v>
       </c>
       <c r="J13">
         <v>14000.0</v>
       </c>
       <c r="K13">
@@ -22081,87 +22381,87 @@
         <v>284000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>16518000.0</v>
       </c>
       <c r="C15">
         <v>10362000.0</v>
       </c>
       <c r="D15">
         <v>-3182000.0</v>
       </c>
       <c r="E15">
         <v>-16709000.0</v>
       </c>
       <c r="F15">
         <v>-7471000.0</v>
       </c>
       <c r="G15">
         <v>2864000.0</v>
       </c>
       <c r="H15">
         <v>-9665000.0</v>
       </c>
       <c r="I15">
         <v>-8137000.0</v>
       </c>
@@ -22215,51 +22515,51 @@
       </c>
       <c r="Z15">
         <v>-5926000.0</v>
       </c>
       <c r="AA15">
         <v>-9390000.0</v>
       </c>
       <c r="AB15">
         <v>-11028000.0</v>
       </c>
       <c r="AC15">
         <v>-17233000.0</v>
       </c>
       <c r="AD15">
         <v>-14300000.0</v>
       </c>
       <c r="AE15">
         <v>-14300000.0</v>
       </c>
       <c r="AF15">
         <v>-9900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-16709000.0</v>
       </c>
       <c r="F16">
         <v>-7471000.0</v>
       </c>
       <c r="G16">
         <v>2864000.0</v>
       </c>
       <c r="H16">
         <v>-9665000.0</v>
       </c>
       <c r="I16">
         <v>-8137000.0</v>
       </c>
       <c r="J16">
         <v>-17286000.0</v>
       </c>
       <c r="K16">
         <v>-19566000.0</v>
       </c>
@@ -22275,53 +22575,55 @@
       <c r="O16">
         <v>-33467000.0</v>
       </c>
       <c r="P16">
         <v>-19668000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>16518000.0</v>
+      </c>
       <c r="C17">
         <v>10362000.0</v>
       </c>
       <c r="D17">
         <v>-10253000.0</v>
       </c>
       <c r="E17">
         <v>-16709000.0</v>
       </c>
       <c r="F17">
         <v>-7471000.0</v>
       </c>
       <c r="G17">
         <v>2864000.0</v>
       </c>
       <c r="H17">
         <v>-9665000.0</v>
       </c>
       <c r="I17">
         <v>-8137000.0</v>
       </c>
       <c r="J17">
         <v>-17286000.0</v>
       </c>
       <c r="K17">
@@ -22339,53 +22641,55 @@
       <c r="O17">
         <v>-29474000.0</v>
       </c>
       <c r="P17">
         <v>-19668000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>6377000.0</v>
+      </c>
       <c r="C18">
         <v>5796000.0</v>
       </c>
       <c r="D18">
         <v>3292000.0</v>
       </c>
       <c r="E18">
         <v>975000.0</v>
       </c>
       <c r="F18">
         <v>220000.0</v>
       </c>
       <c r="G18">
         <v>685000.0</v>
       </c>
       <c r="H18">
         <v>1606000.0</v>
       </c>
       <c r="I18">
         <v>-835000.0</v>
       </c>
       <c r="J18">
         <v>-1093000.0</v>
       </c>
       <c r="K18">
@@ -22393,51 +22697,51 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1436000.0</v>
       </c>
       <c r="F19">
         <v>276000.0</v>
       </c>
       <c r="G19">
         <v>685000.0</v>
       </c>
       <c r="H19">
         <v>1606000.0</v>
       </c>
       <c r="I19">
         <v>-4197000.0</v>
       </c>
       <c r="J19">
         <v>-1195000.0</v>
       </c>
       <c r="K19">
         <v>-7000.0</v>
       </c>
@@ -22453,93 +22757,93 @@
       <c r="O19">
         <v>4298000.0</v>
       </c>
       <c r="P19">
         <v>9382000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>2638000.0</v>
       </c>
       <c r="L20">
         <v>2638000.0</v>
       </c>
       <c r="M20">
         <v>2638000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>11044000.0</v>
       </c>
       <c r="C21">
         <v>4519000.0</v>
       </c>
       <c r="D21">
         <v>-6464000.0</v>
       </c>
       <c r="E21">
         <v>-17058000.0</v>
       </c>
       <c r="F21">
         <v>-7854000.0</v>
       </c>
       <c r="G21">
         <v>2372000.0</v>
       </c>
       <c r="H21">
         <v>-11251000.0</v>
       </c>
       <c r="I21">
         <v>-3909000.0</v>
       </c>
@@ -22593,87 +22897,87 @@
       </c>
       <c r="Z21">
         <v>-6579000.0</v>
       </c>
       <c r="AA21">
         <v>-9754000.0</v>
       </c>
       <c r="AB21">
         <v>-12832000.0</v>
       </c>
       <c r="AC21">
         <v>-18107000.0</v>
       </c>
       <c r="AD21">
         <v>-15000000.0</v>
       </c>
       <c r="AE21">
         <v>-15000000.0</v>
       </c>
       <c r="AF21">
         <v>-10500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>265215000.0</v>
       </c>
       <c r="C23">
         <v>232705000.0</v>
       </c>
       <c r="D23">
         <v>203980000.0</v>
       </c>
       <c r="E23">
         <v>181423000.0</v>
       </c>
       <c r="F23">
         <v>164038000.0</v>
       </c>
       <c r="G23">
         <v>121807000.0</v>
       </c>
       <c r="H23">
         <v>129101000.0</v>
       </c>
       <c r="I23">
         <v>94766000.0</v>
       </c>
@@ -22727,139 +23031,141 @@
       </c>
       <c r="Z23">
         <v>7478000.0</v>
       </c>
       <c r="AA23">
         <v>10904000.0</v>
       </c>
       <c r="AB23">
         <v>13713000.0</v>
       </c>
       <c r="AC23">
         <v>18356000.0</v>
       </c>
       <c r="AD23">
         <v>15400000.0</v>
       </c>
       <c r="AE23">
         <v>15400000.0</v>
       </c>
       <c r="AF23">
         <v>12100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>11544000.0</v>
+      </c>
       <c r="C25">
         <v>5504000.0</v>
       </c>
       <c r="D25">
         <v>4522000.0</v>
       </c>
       <c r="E25">
         <v>3981000.0</v>
       </c>
       <c r="F25">
         <v>2965000.0</v>
       </c>
       <c r="G25">
         <v>2383000.0</v>
       </c>
       <c r="H25">
         <v>1744000.0</v>
       </c>
       <c r="I25">
         <v>1426000.0</v>
       </c>
       <c r="J25">
         <v>1612000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B26">
         <v>27563000.0</v>
       </c>
       <c r="C26">
         <v>24797000.0</v>
       </c>
       <c r="D26">
         <v>21042000.0</v>
       </c>
       <c r="E26">
         <v>19943000.0</v>
       </c>
       <c r="F26">
         <v>16287000.0</v>
       </c>
       <c r="G26">
         <v>13020000.0</v>
       </c>
       <c r="H26">
         <v>30391000.0</v>
       </c>
       <c r="I26">
         <v>13599000.0</v>
       </c>
@@ -22911,89 +23217,91 @@
       <c r="Y26">
         <v>5428000.0</v>
       </c>
       <c r="Z26">
         <v>4983000.0</v>
       </c>
       <c r="AA26">
         <v>6289000.0</v>
       </c>
       <c r="AB26">
         <v>10871000.0</v>
       </c>
       <c r="AC26">
         <v>15498000.0</v>
       </c>
       <c r="AD26">
         <v>13400000.0</v>
       </c>
       <c r="AE26">
         <v>13400000.0</v>
       </c>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>166992000.0</v>
+      </c>
       <c r="C28">
         <v>142791000.0</v>
       </c>
       <c r="D28">
         <v>117042000.0</v>
       </c>
       <c r="E28">
         <v>106903000.0</v>
       </c>
       <c r="F28">
         <v>97592000.0</v>
       </c>
       <c r="G28">
         <v>68836000.0</v>
       </c>
       <c r="H28">
         <v>61139000.0</v>
       </c>
       <c r="I28">
         <v>49007000.0</v>
       </c>
       <c r="J28">
         <v>35610000.0</v>
       </c>
       <c r="K28">
@@ -23041,97 +23349,99 @@
       <c r="Y28">
         <v>3528000.0</v>
       </c>
       <c r="Z28">
         <v>2482000.0</v>
       </c>
       <c r="AA28">
         <v>3364000.0</v>
       </c>
       <c r="AB28">
         <v>2836000.0</v>
       </c>
       <c r="AC28">
         <v>2858000.0</v>
       </c>
       <c r="AD28">
         <v>2000000.0</v>
       </c>
       <c r="AE28">
         <v>2000000.0</v>
       </c>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>859000.0</v>
+      </c>
       <c r="C29">
         <v>148000.0</v>
       </c>
       <c r="D29">
         <v>414000.0</v>
       </c>
       <c r="E29">
         <v>721000.0</v>
       </c>
       <c r="F29">
         <v>-111000.0</v>
       </c>
       <c r="G29">
         <v>180000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>194555000.0</v>
       </c>
       <c r="C30">
         <v>167588000.0</v>
       </c>
       <c r="D30">
         <v>142040000.0</v>
       </c>
       <c r="E30">
         <v>126846000.0</v>
       </c>
       <c r="F30">
         <v>113879000.0</v>
       </c>
       <c r="G30">
         <v>81856000.0</v>
       </c>
       <c r="H30">
         <v>91530000.0</v>
       </c>
       <c r="I30">
         <v>62606000.0</v>
       </c>
@@ -23185,51 +23495,51 @@
       </c>
       <c r="Z30">
         <v>7465000.0</v>
       </c>
       <c r="AA30">
         <v>9978000.0</v>
       </c>
       <c r="AB30">
         <v>13707000.0</v>
       </c>
       <c r="AC30">
         <v>18356000.0</v>
       </c>
       <c r="AD30">
         <v>15900000.0</v>
       </c>
       <c r="AE30">
         <v>15900000.0</v>
       </c>
       <c r="AF30">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B31">
         <v>6333000.0</v>
       </c>
       <c r="C31">
         <v>5991000.0</v>
       </c>
       <c r="D31">
         <v>4096000.0</v>
       </c>
       <c r="E31">
         <v>1070000.0</v>
       </c>
       <c r="F31">
         <v>272000.0</v>
       </c>
       <c r="G31">
         <v>672000.0</v>
       </c>
       <c r="H31">
         <v>1586000.0</v>
       </c>
       <c r="I31">
         <v>-4228000.0</v>
       </c>
@@ -23283,51 +23593,51 @@
       </c>
       <c r="Z31">
         <v>-1109000.0</v>
       </c>
       <c r="AA31">
         <v>364000.0</v>
       </c>
       <c r="AB31">
         <v>1237000.0</v>
       </c>
       <c r="AC31">
         <v>1237000.0</v>
       </c>
       <c r="AD31">
         <v>3851000.0</v>
       </c>
       <c r="AE31">
         <v>700000.0</v>
       </c>
       <c r="AF31">
         <v>5200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>276259000.0</v>
       </c>
       <c r="C32">
         <v>237224000.0</v>
       </c>
       <c r="D32">
         <v>197516000.0</v>
       </c>
       <c r="E32">
         <v>164365000.0</v>
       </c>
       <c r="F32">
         <v>156184000.0</v>
       </c>
       <c r="G32">
         <v>124179000.0</v>
       </c>
       <c r="H32">
         <v>117850000.0</v>
       </c>
       <c r="I32">
         <v>90857000.0</v>
       </c>
@@ -23400,1165 +23710,1179 @@
       <c r="AF32">
         <v>1600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO32"/>
+  <dimension ref="A1:DQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>180</v>
+      <c r="DQ1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>21055000.0</v>
+      </c>
+      <c r="C2">
+        <v>19159000.0</v>
+      </c>
+      <c r="D2">
         <v>19790000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>17918000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16627000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>16325000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>16877000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16252000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>16061000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15927000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16489000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14973000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15981000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14497000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14445000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13318000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>14192000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12622000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13559000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12408000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12609000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11583000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11582000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9787000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8660000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9922000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10585000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9324000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>9022000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8640000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8629000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8138000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>7727000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7666000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8389000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7186000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>7670000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>7109000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7591000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>6856000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>7300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>6560000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7229000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6772000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6901000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5568000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>6752000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5532000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5009000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3529000.0</v>
       </c>
       <c r="AZ2">
         <v>1000.0</v>
       </c>
       <c r="BA2">
-        <v>2000.0</v>
+        <v>3529000.0</v>
       </c>
       <c r="BB2">
-        <v>4000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="BC2">
         <v>2000.0</v>
       </c>
       <c r="BD2">
-        <v>9138000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BE2">
         <v>2000.0</v>
       </c>
       <c r="BF2">
-        <v>52000.0</v>
+        <v>9138000.0</v>
       </c>
       <c r="BG2">
         <v>2000.0</v>
       </c>
       <c r="BH2">
-        <v>7345000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="BI2">
         <v>2000.0</v>
       </c>
       <c r="BJ2">
+        <v>7345000.0</v>
+      </c>
+      <c r="BK2">
+        <v>2000.0</v>
+      </c>
+      <c r="BL2">
         <v>5893000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>5724000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>34000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>4110000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>2000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>32000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>65000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>25000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>18000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>4000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>25000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>30000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>12000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>12000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>14000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>3000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>4585000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>5036000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>2000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>4000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>5000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>8000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>86000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>39000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="CL2">
         <v>5000.0</v>
       </c>
       <c r="CM2">
+        <v>5000.0</v>
+      </c>
+      <c r="CN2">
+        <v>5000.0</v>
+      </c>
+      <c r="CO2">
         <v>265000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>316000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>207000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>282000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>88000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>56000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="CU2">
         <v>40000.0</v>
       </c>
       <c r="CV2">
+        <v>66000.0</v>
+      </c>
+      <c r="CW2">
+        <v>40000.0</v>
+      </c>
+      <c r="CX2">
         <v>-7000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>2020000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>13000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>-35000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>-35000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>-115000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>21000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>1230000.0</v>
       </c>
-      <c r="DD2"/>
-      <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
-      <c r="DK2">
-[...4 lines deleted...]
-      </c>
+      <c r="DK2"/>
+      <c r="DL2"/>
       <c r="DM2">
         <v>-100000.0</v>
       </c>
       <c r="DN2">
         <v>-100000.0</v>
       </c>
       <c r="DO2">
         <v>-100000.0</v>
       </c>
+      <c r="DP2">
+        <v>-100000.0</v>
+      </c>
+      <c r="DQ2">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>3620000.0</v>
+      </c>
+      <c r="C3">
+        <v>3267000.0</v>
+      </c>
+      <c r="D3">
         <v>3266000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2944000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2826000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2686000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1477000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1326000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1323000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1378000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1149000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1154000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1171000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1158000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1039000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1014000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1055000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>873000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>780000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>679000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>695000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>811000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>734000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>570000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>546000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>533000.0</v>
       </c>
-      <c r="Z3">
-[...4 lines deleted...]
-      </c>
       <c r="AB3">
+        <v>1346000.0</v>
+      </c>
+      <c r="AC3">
+        <v>476000.0</v>
+      </c>
+      <c r="AD3">
         <v>1126000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>711000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>293000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>320000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>386000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>427000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>426000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>402000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>375000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>409000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>493000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>470000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>478000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>445000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>410000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>510000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>344000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>328000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>256000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>250000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>149000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>97000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>102000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>112000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>125000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>146000.0</v>
       </c>
       <c r="BD3">
         <v>162000.0</v>
       </c>
       <c r="BE3">
+        <v>146000.0</v>
+      </c>
+      <c r="BF3">
+        <v>162000.0</v>
+      </c>
+      <c r="BG3">
         <v>179000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>183000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>168000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>162000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>134000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>130000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>129000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>138000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>153000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>150000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>151000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>182000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>172000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>205000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>145000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>162000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>111000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>6000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>72000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>82000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>-57000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>-134000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>62000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>30000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>85000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>57000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>19000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>-11000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>38000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>37000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>35000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>34000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>32000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>30000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>29000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>29000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>32000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>30000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>28000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="CU3">
         <v>32000.0</v>
       </c>
       <c r="CV3">
+        <v>30000.0</v>
+      </c>
+      <c r="CW3">
+        <v>32000.0</v>
+      </c>
+      <c r="CX3">
         <v>26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="CY3">
         <v>22000.0</v>
       </c>
       <c r="CZ3">
+        <v>32000.0</v>
+      </c>
+      <c r="DA3">
+        <v>22000.0</v>
+      </c>
+      <c r="DB3">
         <v>35000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>45000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>64000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>181000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>60000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>61000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>65000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>40000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>75000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>81000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>120000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>101000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DO3">
         <v>100000.0</v>
       </c>
+      <c r="DP3">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ3">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24605,58 +24929,58 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
-      <c r="BJ4"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4"/>
+      <c r="BM4"/>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
@@ -24727,823 +25051,837 @@
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
-      <c r="CZ4"/>
-      <c r="DA4"/>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B5">
+        <v>2356000.0</v>
+      </c>
+      <c r="C5">
+        <v>-6142000.0</v>
+      </c>
+      <c r="D5">
         <v>24264000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>5232000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-396000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-11093000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>20109000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-747000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4529000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-3709000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>14249000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3796000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4871000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-7350000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6845000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6451000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-8943000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-7073000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>4209000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-4930000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3713000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3145000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>12401000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3620000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-8268000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-4703000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9503000.0</v>
       </c>
-      <c r="AA5">
-[...4 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>3472000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-19790000.0</v>
+      </c>
+      <c r="AE5">
         <v>-2842000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>5634000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-609000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-4203000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-7227000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>516000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-5092000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2064000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-9516000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-5968000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-6589000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3041000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-3647000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5313000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4870000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2256000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-4900000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-2368000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-6916000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-4636000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-5993000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-2914000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-2270000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4886000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-5541000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>9350000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-6030000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-7332000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-9452000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-7834000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-7439000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-7507000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-6260000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-5770000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-5853000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-5140000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-4263000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-4585000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-3816000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-3986000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-4012000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-4152000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-4019000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-4993000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-5289000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-5537000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-5400000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-5223000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-4865000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-4606000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-4584000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-4801000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-4799000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-4339000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-3794000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-3594000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-3565000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-2550000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-2709000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-2803000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-2528000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-2440000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-2886000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-2768000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-2132000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-2320000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-2493000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-2007000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-2133000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-2126000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-2015000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-2007000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-1863000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-1094000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-1615000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-1493000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-2391000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-2245000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-3616000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>-2174000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>-3423000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>-3654000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>-3581000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>-4037000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>-5608000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>-4622000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>-3840000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>-3900000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DO5">
         <v>-4700000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DP5">
         <v>-2900000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DQ5">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>5976000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2875000.0</v>
+      </c>
+      <c r="D6">
         <v>27530000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>8176000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2430000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-8407000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>21586000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>579000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3206000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2331000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>15398000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2642000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3700000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-6192000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>7884000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5437000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-7888000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6200000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4989000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4251000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3018000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2334000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>13135000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4190000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-7722000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4170000.0</v>
       </c>
-      <c r="Z6">
-[...2 lines deleted...]
-      <c r="AA6">
+      <c r="AB6">
+        <v>10849000.0</v>
+      </c>
+      <c r="AC6">
         <v>3948000.0</v>
       </c>
-      <c r="AB6">
-[...2 lines deleted...]
-      <c r="AC6">
+      <c r="AD6">
+        <v>-18664000.0</v>
+      </c>
+      <c r="AE6">
         <v>-2131000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>5927000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-289000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3817000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-6800000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>942000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-4690000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1689000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-9107000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-5475000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-6119000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2563000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-3202000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-4903000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-4360000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1912000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-4572000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-2112000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-6666000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-4487000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-5896000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-2812000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-2158000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-4761000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-5391000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>9512000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-5884000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-7170000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-9273000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-7651000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-7271000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-7345000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-6126000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-5640000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-5724000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-5002000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-4110000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-4435000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-3665000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-3804000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-3840000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-3947000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-3874000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-4831000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-5178000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-5531000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-5328000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-5141000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-4922000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-4740000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-4522000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-4771000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-4714000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-4282000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-3775000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-3605000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-3527000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-2513000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-2674000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-2769000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-2496000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-2410000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-2857000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-2739000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-2100000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-2290000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-2465000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-1975000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-2101000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-2096000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-1983000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-1981000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-1841000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-1062000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-1593000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>-1458000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-2346000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-2181000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-3435000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>-2114000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>-3362000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>-3589000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>-3541000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-3962000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>-5527000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>-4502000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>-3739000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>-3800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>-4600000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>-2700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>-3400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25590,58 +25928,58 @@
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
-      <c r="BJ7"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7"/>
+      <c r="BM7"/>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
@@ -25712,105 +26050,107 @@
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
-      <c r="CZ7"/>
-      <c r="DA7"/>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -25857,58 +26197,58 @@
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
-      <c r="BJ8"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8"/>
+      <c r="BM8"/>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
@@ -25979,1362 +26319,1382 @@
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
-      <c r="CZ8"/>
-      <c r="DA8"/>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>56402000.0</v>
+      </c>
+      <c r="C9">
+        <v>49266000.0</v>
+      </c>
+      <c r="D9">
         <v>73128000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>49585000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>46613000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>36273000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>58499000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>41653000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>36601000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>35354000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>48507000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>30608000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>29941000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>26520000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>38249000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>25233000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>22854000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>23452000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>34032000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>22098000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>26910000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>22985000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>33647000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>22471000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>11354000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>16756000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>28805000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>21175000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>17129000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>13170000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>22706000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>14346000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>11284000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>10361000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>14961000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>7074000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>9283000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2252000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>8932000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>4073000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>5523000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>7548000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>8191000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>4537000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>6689000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>5281000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>7954000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4126000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-577000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>7000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>7000.0</v>
       </c>
-      <c r="AY9">
-[...2 lines deleted...]
-      <c r="AZ9">
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
         <v>2000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>6000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>15000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>7000.0</v>
       </c>
-      <c r="BD9">
-[...4 lines deleted...]
-      </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>452000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BI9">
         <v>7000.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
+        <v>7000.0</v>
+      </c>
+      <c r="BL9">
         <v>250000.0</v>
       </c>
-      <c r="BK9"/>
-      <c r="BL9">
+      <c r="BM9"/>
+      <c r="BN9">
         <v>-55000.0</v>
       </c>
-      <c r="BM9">
-[...2 lines deleted...]
-      <c r="BN9">
+      <c r="BO9">
+        <v>0.0</v>
+      </c>
+      <c r="BP9">
         <v>14000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>41000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>4000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>33000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>10000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>23000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>124000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>172000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>83000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>87000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>153000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>244000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>155000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>104000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>328000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>236000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>113000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>175000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>88000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>166000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>335000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>172000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>205000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>411000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>371000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>35000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>-141000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>75000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>-111000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>5000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>171000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>192000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>201000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>111000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>253000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>191000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>282000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>167000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>184000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>327000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>383000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>-845000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>260000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>251000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>207000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>163000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>104000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>80000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>49000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DN9">
         <v>200000.0</v>
       </c>
       <c r="DO9">
+        <v>200000.0</v>
+      </c>
+      <c r="DP9">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ9">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>2206000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6302000.0</v>
+      </c>
+      <c r="D10">
         <v>24102000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5074000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-553000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-11246000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>19955000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-901000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-4682000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-3862000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14093000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3946000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5020000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-7495000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>6622000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-6556000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-8963000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-7091000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4208000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4931000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3714000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3146000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>12400000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3618000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-8269000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4705000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>9501000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>3470000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-19792000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2844000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5242000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1069000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-4651000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-7659000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>287000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-5407000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-2388000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-9778000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-6197000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-6675000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-3044000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-3650000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4910000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-4416000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-2152000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-4862000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-2370000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-6917000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-4638000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-5995000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-2916000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-2273000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-4889000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-5544000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-6658000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-6044000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-7352000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-9458000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-2791000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-1943000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-9972000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-5006000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-13160000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-5932000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-17729000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-2679000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-4320000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-3792000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-3958000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-3972000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-4103000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-3913000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-20133000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-5048000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5050000.0</v>
       </c>
       <c r="BX10">
         <v>-17594000.0</v>
       </c>
       <c r="BY10">
+        <v>-5050000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-17594000.0</v>
+      </c>
+      <c r="CA10">
         <v>-4483000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-4225000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-3488000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-16475000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-4549000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-4142000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-3488000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>15352000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-3541000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-2453000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-2649000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-2747000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-2500000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-2403000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-2838000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-2738000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-2102000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-2195000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-2452000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-1954000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-1901000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-1939000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-1864000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-11028000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-1715000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-916000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-1406000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-1348000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-2381000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>-2126000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>-3535000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>-2083000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>-3307000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>-2417000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>-3362000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>-3845000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>-5355000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>-4408000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>-3600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>-3600000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>-4500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>-2800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>-3400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>192</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>859000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
         <v>148000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
         <v>1334724.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1100000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-286000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-946000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1158000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>700000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>21000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-119000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-182000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-326000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-30000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>72000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>143000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>180000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-101000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-89000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-371000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-291000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-373000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>13000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-514000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>789000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-420000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>42000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2951000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>585000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1066000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-428000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-106000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2725000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>209000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-1941000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1650000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>4000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-456000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-106000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>301000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>35000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-1103000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-3882000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1352000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-2006000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-1367000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-345000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-1619000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>2370000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-4496000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-3916000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1794000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-10091000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-11004000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>4913000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-2528000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>-25000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-32000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-34000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-21000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>28000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-43000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-57000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-49000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-106000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-130000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-241000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-365000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>-350000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-394000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-382000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>-381000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-527000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>-505000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>-250000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-197000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>-306000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-234000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>-216000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-97000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>-60000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-56000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>-28000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-37000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-48000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-30000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-30000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-158000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>-41000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>-53000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>-293000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>-293000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>-273000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>-118000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>-148000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>-178000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>-209000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>-145000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>-10000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>-58000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>-81000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>-91000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>-116000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>-2615000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>-219000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>-192000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>-253000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>-214000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>-215000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>-500000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DO11">
         <v>-400000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DP11">
         <v>100000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DQ11">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B12">
+        <v>160000.0</v>
+      </c>
+      <c r="C12">
+        <v>160000.0</v>
+      </c>
+      <c r="D12">
         <v>162000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>158000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>157000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>153000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>154000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>154000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>153000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>153000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>156000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>150000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>149000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>145000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>223000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>105000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>20000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="T12">
         <v>1000.0</v>
       </c>
       <c r="U12">
         <v>1000.0</v>
       </c>
       <c r="V12">
         <v>1000.0</v>
       </c>
       <c r="W12">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="X12">
         <v>1000.0</v>
       </c>
       <c r="Y12">
         <v>2000.0</v>
       </c>
       <c r="Z12">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AA12">
         <v>2000.0</v>
       </c>
       <c r="AB12">
         <v>2000.0</v>
       </c>
       <c r="AC12">
         <v>2000.0</v>
       </c>
       <c r="AD12">
+        <v>2000.0</v>
+      </c>
+      <c r="AE12">
+        <v>2000.0</v>
+      </c>
+      <c r="AF12">
         <v>392000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>460000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>448000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>432000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>229000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>317000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>299000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>262000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>222000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>86000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AP12">
         <v>3000.0</v>
       </c>
       <c r="AQ12">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AR12">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AS12">
         <v>2000.0</v>
       </c>
       <c r="AT12">
         <v>2000.0</v>
       </c>
       <c r="AU12">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AV12">
         <v>2000.0</v>
       </c>
       <c r="AW12">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AX12">
         <v>2000.0</v>
       </c>
       <c r="AY12">
-        <v>3000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AZ12">
-        <v>3000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="BA12">
         <v>3000.0</v>
       </c>
       <c r="BB12">
+        <v>3000.0</v>
+      </c>
+      <c r="BC12">
+        <v>3000.0</v>
+      </c>
+      <c r="BD12">
         <v>2000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BF12">
         <v>3000.0</v>
       </c>
       <c r="BG12">
         <v>3000.0</v>
       </c>
       <c r="BH12">
+        <v>3000.0</v>
+      </c>
+      <c r="BI12">
+        <v>3000.0</v>
+      </c>
+      <c r="BJ12">
         <v>2000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>40000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>5000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>7000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>9000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>11000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>13000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>15000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>17000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>20000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>21000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>84000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>25000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>21000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>15000.0</v>
       </c>
-      <c r="BX12">
-[...4 lines deleted...]
-      </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
@@ -27358,166 +27718,178 @@
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
+        <v>0.0</v>
+      </c>
+      <c r="CW12">
+        <v>0.0</v>
+      </c>
+      <c r="CX12">
         <v>4000.0</v>
       </c>
-      <c r="CW12">
-[...4 lines deleted...]
-      </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
-      <c r="CZ12"/>
-      <c r="DA12"/>
+      <c r="CZ12">
+        <v>0.0</v>
+      </c>
+      <c r="DA12">
+        <v>0.0</v>
+      </c>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>194</v>
+      </c>
+      <c r="B13">
+        <v>1954000.0</v>
+      </c>
       <c r="C13">
+        <v>1851000.0</v>
+      </c>
+      <c r="D13">
+        <v>1885000.0</v>
+      </c>
+      <c r="E13">
         <v>1808000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1657000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1657000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1560000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1578000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1510000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1762000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1436000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1262000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1095000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>839000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>763000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>342000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>148000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>88000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>61000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>44000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>43000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>76000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>117000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>121000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>147000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>306000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>321000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>385000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>428000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>478000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27562,89 +27934,87 @@
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -27691,58 +28061,58 @@
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
-      <c r="BJ14"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14"/>
+      <c r="BM14"/>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
@@ -27813,598 +28183,606 @@
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
-      <c r="CZ14"/>
-      <c r="DA14"/>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>2206000.0</v>
+      </c>
+      <c r="C15">
+        <v>-6302000.0</v>
+      </c>
+      <c r="D15">
         <v>23243000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>5074000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-553000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-11246000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>19807000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-901000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-4682000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-3862000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>12993000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-3660000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-5020000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-7495000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>5922000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-6577000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-8963000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-7091000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>4534000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-4931000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-3786000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3289000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>12220000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3618000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-8269000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-4705000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>9501000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3470000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-19792000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-2844000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>5242000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1069000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-4651000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-7659000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>287000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-5407000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-2388000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-9778000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-6197000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-6675000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-3044000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-3650000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-4910000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-4416000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-2152000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-4862000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-2370000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-6917000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-4638000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-5995000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-2916000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-2273000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-4889000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-5544000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-6650000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-6034000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-7335000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-9455000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-2789000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-1934000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-9957000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-4988000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-13160000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-5833000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-5115000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-4238000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-4575000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-3801000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-3958000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-3972000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-4103000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-3913000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-4863000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-5048000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-5172000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-5050000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-4829000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-4483000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-4225000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-4057000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-4296000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-4549000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-4142000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-3488000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-3360000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-3349000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-2453000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-2649000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-2747000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-2500000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-2403000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-2838000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-2738000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-2102000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-2287000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-2452000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>-1954000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-2072000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-2020000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-1893000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>-1889000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>-1715000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>-916000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>-1406000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>-1348000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>-2381000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>-2126000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>-3535000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>-2083000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>-3307000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>-2276000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>-3362000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>-3845000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>-5355000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>-4408000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>-3625000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>-3700000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>-4500000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>-2900000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>-3300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-5020000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-7495000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5922000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-6577000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-8963000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-7091000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4535000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4931000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-3786000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3289000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>12220000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3618000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-8269000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-4705000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>9501000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3470000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-19792000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-2844000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>5242000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-1069000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-4651000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-7659000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>287000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-5407000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-2388000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-9778000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-6197000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-6675000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-3044000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-3650000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-4910000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-4416000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-2152000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-4862000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-2370000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-6917000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-4638000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-5995000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-1653000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-2273000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-4889000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-6807000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-7905000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-7252000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-8566000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-9744000.0</v>
       </c>
-      <c r="BF16">
-[...2 lines deleted...]
-      <c r="BG16">
+      <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-1934000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>-9957000.0</v>
       </c>
-      <c r="BI16">
-[...9 lines deleted...]
-      </c>
+      <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16"/>
+      <c r="BM16"/>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
@@ -28475,257 +28853,265 @@
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
-      <c r="CZ16"/>
-      <c r="DA16"/>
+      <c r="CZ16">
+        <v>0.0</v>
+      </c>
+      <c r="DA16">
+        <v>0.0</v>
+      </c>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>2206000.0</v>
+      </c>
       <c r="C17">
+        <v>-6302000.0</v>
+      </c>
+      <c r="D17">
+        <v>23243000.0</v>
+      </c>
+      <c r="E17">
         <v>5074000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-553000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-11246000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>19807000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-901000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-4682000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-3862000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>12993000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-3660000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-5020000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-7495000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>5922000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-6577000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-8963000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-7091000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>4535000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-4931000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-3786000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3289000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>12220000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>3618000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-8269000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-4705000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>9501000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>3470000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-19792000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-2844000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>5242000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-1069000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-4651000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-7659000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>287000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-5407000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-2388000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-9778000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-6200000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-6675000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-3041000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-3650000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-4910000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-4416000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-2152000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-4862000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-2370000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-6917000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-4638000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-5995000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-2916000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-2273000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-4889000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-5544000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-6650000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-6034000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-7335000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>-9455000.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-1934000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>-9957000.0</v>
       </c>
-      <c r="BI17">
-[...9 lines deleted...]
-      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17"/>
+      <c r="BM17"/>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -28796,155 +29182,167 @@
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
-      <c r="CZ17"/>
-      <c r="DA17"/>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>1794000.0</v>
+      </c>
       <c r="C18">
+        <v>1691000.0</v>
+      </c>
+      <c r="D18">
+        <v>1723000.0</v>
+      </c>
+      <c r="E18">
         <v>1650000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1500000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1504000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1406000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1424000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1357000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1609000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1280000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1112000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>946000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>694000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>540000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>237000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>128000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>70000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>60000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>43000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>42000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>75000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>116000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>119000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>146000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>304000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>319000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>383000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>426000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>478000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28989,212 +29387,214 @@
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>1090000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>827000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>760000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>337000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>139000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>200000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>69000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>31000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>16000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>160000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>119000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>103000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>90000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>373000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>305000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>375000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>410000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>516000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-2062000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>727000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>43000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-2905000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-675000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-1059000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>432000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>107000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-83000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-209000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>1940000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-1655000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>50000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>463000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>115000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-288000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-24000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>1106000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>3886000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-1348000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>2010000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>1371000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>348000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>1624000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>969000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>2255000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>1968000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-894000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>5508000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-2448000.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -29208,187 +29608,185 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>2638000.0</v>
       </c>
-      <c r="AM20">
-[...4 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>2638000.0</v>
       </c>
-      <c r="AQ20">
-[...4 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>2638000.0</v>
       </c>
-      <c r="AU20">
-[...4 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20"/>
+      <c r="BM20"/>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
@@ -29459,464 +29857,472 @@
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
-      <c r="CZ20"/>
-      <c r="DA20"/>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>434000.0</v>
+      </c>
+      <c r="C21">
+        <v>-8064000.0</v>
+      </c>
+      <c r="D21">
         <v>22415000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3450000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2029000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-12792000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>18479000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2465000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-6031000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-5464000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>12731000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-5057000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5961000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-8177000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6085000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-6788000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-9082000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-7273000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4141000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-4961000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3729000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3305000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>12289000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3517000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-8358000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5076000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>9210000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3097000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-20200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3358000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>5995000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1336000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-4246000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-4322000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1191000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-4031000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-2521000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-9623000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-5889000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-6380000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-4984000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-1992000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-4957000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-4877000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-2265000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-4572000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-2346000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-8022000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-8522000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-4645000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-4924000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-3641000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-5234000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-7165000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-7617000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-8285000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-9300000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-8558000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-7834000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-7439000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-7507000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-6260000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-5770000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-5853000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-5140000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-4263000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-4585000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-3816000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-3986000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-4012000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-4152000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-4019000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-4993000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-5289000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-5537000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-5400000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-5223000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-4922000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-4740000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-4584000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-4801000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-4799000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-4339000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-3794000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-3605000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-3553000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-2550000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-2709000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-2803000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>-2528000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-2440000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-2886000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-2768000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>-2132000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-2320000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>-2493000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>-2007000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>-2133000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-2126000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>-2015000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>-2007000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>-1863000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-1094000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>-1615000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>-1493000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>-2461000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>-2184000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>-3616000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>-2174000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>-3423000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>-3654000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>-3581000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>-4037000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>-5608000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>-4622000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>-3840000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>-3900000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>-4700000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DP21">
         <v>-2900000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DQ21">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -29963,58 +30369,58 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22"/>
+      <c r="BM22"/>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
@@ -30085,429 +30491,441 @@
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
-      <c r="CZ22"/>
-      <c r="DA22"/>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>77023000.0</v>
+      </c>
+      <c r="C23">
+        <v>76489000.0</v>
+      </c>
+      <c r="D23">
         <v>70503000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>64053000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>65269000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>65390000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>56897000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>60370000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>58693000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>56745000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>52265000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>50638000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>51883000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>49194000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>46609000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>45339000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>46128000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>43347000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>43450000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>39467000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>43248000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>37873000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>32940000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>28741000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>28372000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>31754000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>30180000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>27402000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>46351000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>25168000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>25340000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>23820000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>23257000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>22349000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>22159000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>18291000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>19474000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>18984000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>19774000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>17309000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>17807000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>16100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>20377000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>16186000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>15855000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>15421000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>17052000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>17680000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>12954000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4645000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>4932000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3641000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5237000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>7173000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>7636000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>8285000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>9300000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>8560000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7834000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>7448000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>7507000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>6269000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>6020000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>5853000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>5140000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>4263000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>4601000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3889000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>4055000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>4070000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>4180000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>4046000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>5142000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>5491000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>5621000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>5487000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>5388000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>5180000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>4898000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>4688000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>5129000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>5037000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>4456000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>3974000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>3701000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>3805000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>2924000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>2896000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>3013000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>2944000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>2816000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>3186000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>2943000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>2414000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>2491000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>2586000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>2234000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>2365000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>2393000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>2166000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>2253000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>2054000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1389000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>1782000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>1642000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>2673000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>2588000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>4001000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>2434000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>3674000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>3861000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>3744000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>4141000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>5688000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>4671000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>3856000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>4000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>4800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>3000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30583,820 +31001,836 @@
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>3620000.0</v>
+      </c>
       <c r="C25">
+        <v>3267000.0</v>
+      </c>
+      <c r="D25">
+        <v>3088000.0</v>
+      </c>
+      <c r="E25">
         <v>2944000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2826000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2686000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1477000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1326000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1323000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1378000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1149000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1154000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1171000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1158000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1039000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1014000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1055000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>873000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>780000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>679000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>695000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>811000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-2578000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2279000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1355000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1327000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>570000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>476000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-13000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>711000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>293000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>320000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>386000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>427000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>426000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>402000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>375000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>409000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>493000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>470000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>478000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>445000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>410000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>510000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>344000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>328000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>256000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>250000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>149000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>97000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>102000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>112000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>125000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>146000.0</v>
       </c>
       <c r="BD25">
         <v>162000.0</v>
       </c>
       <c r="BE25">
+        <v>146000.0</v>
+      </c>
+      <c r="BF25">
+        <v>162000.0</v>
+      </c>
+      <c r="BG25">
         <v>179000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>183000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>168000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>162000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>134000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>130000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>129000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>138000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>153000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>150000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>151000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>182000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>172000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>205000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>145000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>162000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>111000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>6000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>72000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>82000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-57000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-134000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>62000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>30000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>85000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>57000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>19000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-11000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>38000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>37000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>35000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>34000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>32000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>30000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>29000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>29000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>32000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>30000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>28000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="CU25">
         <v>32000.0</v>
       </c>
       <c r="CV25">
+        <v>30000.0</v>
+      </c>
+      <c r="CW25">
+        <v>32000.0</v>
+      </c>
+      <c r="CX25">
         <v>26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="CY25">
         <v>22000.0</v>
       </c>
       <c r="CZ25">
+        <v>32000.0</v>
+      </c>
+      <c r="DA25">
+        <v>22000.0</v>
+      </c>
+      <c r="DB25">
         <v>35000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>45000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>64000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>181000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>60000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>61000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>65000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>40000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>75000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>81000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>120000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>101000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DO25">
         <v>100000.0</v>
       </c>
+      <c r="DP25">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ25">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B26">
+        <v>7493000.0</v>
+      </c>
+      <c r="C26">
+        <v>8104000.0</v>
+      </c>
+      <c r="D26">
         <v>7253000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>6318000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>6731000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>7261000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4923000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>6093000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>7363000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>6418000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>4901000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5676000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5253000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5212000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5245000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>5046000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4792000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>4860000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>3924000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>4284000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4449000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3630000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3118000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2913000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3226000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>3763000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3217000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>3096000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>21070000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3008000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>3018000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>3113000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>3739000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>3729000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>3587000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>2919000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2971000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>3467000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>4258000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>3443000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>4058000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>3536000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>7404000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>3740000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>3369000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>4377000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>5794000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>7835000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>4364000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>3271000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>3315000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>2575000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>3676000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>5538000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>6013000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>6147000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>7069000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>6796000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>5904000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>5750000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>5304000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>4372000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>4440000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>4167000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>3619000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>2845000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>3283000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>2911000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>2949000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>2785000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>2829000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>2726000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>3449000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>4032000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>3895000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>3873000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>3480000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>3096000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>2563000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>2304000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>2739000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>2597000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>2195000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>1953000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>1948000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>2095000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>1596000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>1567000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>1818000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>1660000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>1455000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>1356000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>1479000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>1351000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>1432000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>1385000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>1386000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CU26">
         <v>1439000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>1396000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>1207000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>1543000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CY26">
         <v>1455000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CZ26">
         <v>965000.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>1020000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DB26">
         <v>874000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DC26">
         <v>1936000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DD26">
         <v>1869000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DE26">
         <v>1610000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DF26">
         <v>1608000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DG26">
         <v>3005000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DH26">
         <v>3165000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DI26">
         <v>3093000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DJ26">
         <v>3501000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DK26">
         <v>4966000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DL26">
         <v>3788000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DM26">
         <v>3243000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DN26">
         <v>3400000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DO26">
         <v>4300000.0</v>
       </c>
-      <c r="DN26">
+      <c r="DP26">
         <v>2600000.0</v>
       </c>
-      <c r="DO26">
+      <c r="DQ26">
         <v>3200000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27">
         <v>1000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
@@ -31424,457 +31858,467 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>48475000.0</v>
+      </c>
       <c r="C28">
+        <v>49226000.0</v>
+      </c>
+      <c r="D28">
+        <v>43460000.0</v>
+      </c>
+      <c r="E28">
         <v>39817000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>41911000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>41804000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>35097000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>38025000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>35269000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>34400000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>30875000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>29989000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>30649000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>29485000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>26919000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>26975000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>27144000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>25865000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>25967000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>22775000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>26190000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>22660000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>18240000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>16041000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>16486000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>18069000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>16378000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>14982000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>16259000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>13520000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>13693000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>12569000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>11791000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>10954000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>10183000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>8186000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>8833000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>8408000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>7925000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>7010000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>6449000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>6004000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5744000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5674000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5585000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>5476000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4507000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4313000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3581000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1374000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1616000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1066000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1560000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1633000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1619000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2138000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2231000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1762000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1930000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1696000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>2203000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1580000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1580000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1686000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1521000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1418000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1316000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>946000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1041000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1260000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1333000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1316000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1668000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1429000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1725000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1614000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1896000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>2070000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>2332000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2384000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2390000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2438000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2257000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>2016000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1745000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>1624000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>1289000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1314000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>1190000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>1279000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>1356000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1565000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1148000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>854000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>902000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1113000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>792000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>886000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>931000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>919000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>710000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>599000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>411000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>762000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>768000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>737000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>698000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>1161000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>820000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>669000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>696000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>651000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>640000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>722000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>883000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>613000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>500000.0</v>
       </c>
-      <c r="DN28"/>
-      <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28"/>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29">
         <v>148000.0</v>
       </c>
-      <c r="G29">
-[...4 lines deleted...]
-      <c r="J29">
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>1100000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-286000.0</v>
       </c>
-      <c r="L29"/>
-[...1 lines deleted...]
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29">
         <v>700000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>21000.0</v>
       </c>
-      <c r="P29">
-[...4 lines deleted...]
-      </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>-326000.0</v>
       </c>
-      <c r="S29">
-[...2 lines deleted...]
-      <c r="T29">
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
         <v>72000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>143000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>180000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
@@ -31926,1121 +32370,1141 @@
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>55968000.0</v>
+      </c>
+      <c r="C30">
+        <v>57330000.0</v>
+      </c>
+      <c r="D30">
         <v>50713000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>46135000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>48642000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>49065000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>40020000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>44118000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>42632000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>40818000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>35776000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>35665000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>35902000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34697000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>32164000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>32021000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>31936000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>30725000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>29891000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>27059000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>30639000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>26290000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>21358000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>18954000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>19712000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>21832000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>19595000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>18078000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>37329000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>16528000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>16711000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>15682000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>15530000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>14683000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>13770000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>11105000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>11804000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>11875000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>12183000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>10453000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>10507000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9540000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>13148000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>9414000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>8954000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>9853000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>10300000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>12148000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7945000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4645000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4931000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>3641000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5236000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>7171000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>7632000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>8285000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>9300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>8558000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>7834000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>7446000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>7507000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>6267000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>6020000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>5853000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>5140000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>4263000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>4599000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3857000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3990000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>4045000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>4162000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>4042000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>5117000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>5461000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>5620000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>5487000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>5376000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>5166000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>4895000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>4688000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>5129000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>5035000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>4452000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>3969000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>3693000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>3719000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>2885000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>2881000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>3008000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>2939000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>2811000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>2921000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>2627000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>2207000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>2209000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>2498000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>2178000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>2325000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>2327000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>2126000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>2253000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>2054000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>1376000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>1782000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>1677000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>2788000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>2567000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>2771000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>2428000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>3674000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>3861000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>3744000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>4141000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>5688000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>4671000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>3856000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>4100000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>4900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>3100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:119">
+    <row r="31" spans="1:121">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B31">
+        <v>1772000.0</v>
+      </c>
+      <c r="C31">
+        <v>1762000.0</v>
+      </c>
+      <c r="D31">
         <v>1687000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>1624000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1546000.0</v>
       </c>
       <c r="F31">
         <v>1476000.0</v>
       </c>
       <c r="G31">
+        <v>1546000.0</v>
+      </c>
+      <c r="H31">
+        <v>1476000.0</v>
+      </c>
+      <c r="I31">
         <v>1564000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1349000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1602000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1362000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1111000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>941000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>682000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>537000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>232000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>119000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>182000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>67000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>30000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>15000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>159000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>111000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>101000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>89000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>371000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>291000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>373000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>408000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>514000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-753000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>267000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-405000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-3337000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-904000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1376000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>133000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-155000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-308000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-295000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>1940000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1658000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>47000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>461000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>113000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-290000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-24000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1105000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>3884000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1350000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>2008000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1368000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>345000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>358000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>959000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>2241000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>734000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-897000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>5043000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>5496000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-2465000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>1272000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31">
+      <c r="BL31"/>
+      <c r="BM31">
         <v>20000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-1798000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>25000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>265000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>15000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>3986000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>40000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>4152000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>106000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>4993000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>241000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>350000.0</v>
       </c>
       <c r="BX31">
         <v>5223000.0</v>
       </c>
       <c r="BY31">
+        <v>350000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>5223000.0</v>
+      </c>
+      <c r="CA31">
         <v>439000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>4740000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>527000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>4801000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>250000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>4339000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>306000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>3605000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>204000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>2550000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>60000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>2803000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>28000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>37000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>48000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>2768000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>30000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>33000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>41000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>2007000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>61000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>106000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>122000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>2007000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>1863000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>1094000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>1615000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>1493000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>2461000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>2184000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DE31">
         <v>3616000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>2174000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>3423000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>1237000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>3581000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>4037000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DK31">
         <v>5608000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DL31">
         <v>4622000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DM31">
         <v>300000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DN31">
         <v>300000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DO31">
         <v>200000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DP31">
         <v>100000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DQ31">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:121">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>77457000.0</v>
+      </c>
+      <c r="C32">
+        <v>68425000.0</v>
+      </c>
+      <c r="D32">
         <v>92918000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>67503000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>63240000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>52598000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>75376000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>57905000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>52662000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>51281000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>64996000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>45581000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>45922000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>41017000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>52694000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>38551000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>37046000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>36074000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>47591000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>34506000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>39519000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>34568000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>45229000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>32258000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>20014000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>26678000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>39390000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>30499000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>26151000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>21810000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>31335000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>22484000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>19011000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>18027000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>23350000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>14260000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>16953000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>9361000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>16523000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>10929000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>12823000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>14108000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>15420000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>11309000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>13590000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>10849000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>14706000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>9658000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>4432000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>8000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>8000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>3000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>3000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>8000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>19000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>9000.0</v>
       </c>
-      <c r="BD32">
-[...2 lines deleted...]
-      <c r="BE32">
+      <c r="BF32">
+        <v>0.0</v>
+      </c>
+      <c r="BG32">
         <v>2000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>504000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BI32">
         <v>9000.0</v>
       </c>
       <c r="BJ32">
+        <v>0.0</v>
+      </c>
+      <c r="BK32">
+        <v>9000.0</v>
+      </c>
+      <c r="BL32">
         <v>250000.0</v>
       </c>
-      <c r="BK32"/>
-      <c r="BL32">
+      <c r="BM32"/>
+      <c r="BN32">
         <v>-21000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>16000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>16000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>73000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>69000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>58000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>28000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>27000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>149000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>202000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>84000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>87000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>165000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>258000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>158000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>104000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>328000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>238000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>117000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>180000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>96000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>252000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>374000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>187000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>210000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>416000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>376000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>300000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>175000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>282000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>171000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>93000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>227000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>232000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>267000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>151000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>246000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>191000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>295000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>167000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>149000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>212000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>404000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>385000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>260000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>251000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>207000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>163000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>104000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>80000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>49000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN32">
         <v>100000.0</v>
       </c>
       <c r="DO32">
+        <v>100000.0</v>
+      </c>
+      <c r="DP32">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ32">
         <v>200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -33132,51 +33596,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B2">
         <v>85049000.0</v>
       </c>
       <c r="C2">
         <v>86866000.0</v>
       </c>
       <c r="D2">
         <v>51067000.0</v>
       </c>
       <c r="E2">
         <v>68541000.0</v>
       </c>
       <c r="F2">
         <v>33831000.0</v>
       </c>
       <c r="G2">
         <v>26978000.0</v>
       </c>
       <c r="H2">
         <v>18286000.0</v>
       </c>
       <c r="I2">
         <v>26862000.0</v>
       </c>
@@ -33230,54 +33694,54 @@
       </c>
       <c r="Z2">
         <v>2064000.0</v>
       </c>
       <c r="AA2">
         <v>7528000.0</v>
       </c>
       <c r="AB2">
         <v>2078000.0</v>
       </c>
       <c r="AC2">
         <v>1943000.0</v>
       </c>
       <c r="AD2">
         <v>11000000.0</v>
       </c>
       <c r="AE2">
         <v>11000000.0</v>
       </c>
       <c r="AF2">
         <v>2700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>27162000</v>
       </c>
       <c r="C3">
         <v>63974000</v>
       </c>
       <c r="D3">
         <v>27513000</v>
       </c>
       <c r="E3">
         <v>7596000</v>
       </c>
       <c r="F3">
         <v>7915000</v>
       </c>
       <c r="G3">
         <v>2626000</v>
       </c>
       <c r="H3">
         <v>2616000</v>
       </c>
       <c r="I3">
         <v>2678000</v>
       </c>
       <c r="J3">
         <v>1510000</v>
       </c>
@@ -33328,51 +33792,51 @@
       </c>
       <c r="Z3">
         <v>58000</v>
       </c>
       <c r="AA3">
         <v>136000</v>
       </c>
       <c r="AB3">
         <v>73000</v>
       </c>
       <c r="AC3">
         <v>234000</v>
       </c>
       <c r="AD3">
         <v>400000</v>
       </c>
       <c r="AE3">
         <v>400000</v>
       </c>
       <c r="AF3">
         <v>400000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-17474000.0</v>
       </c>
       <c r="F4">
         <v>34710000.0</v>
       </c>
       <c r="G4">
         <v>6853000.0</v>
       </c>
       <c r="H4">
         <v>8692000.0</v>
       </c>
       <c r="I4">
         <v>-8576000.0</v>
       </c>
       <c r="J4">
         <v>3884000.0</v>
       </c>
       <c r="K4">
         <v>8397000.0</v>
       </c>
@@ -33388,51 +33852,51 @@
       <c r="O4">
         <v>8108000.0</v>
       </c>
       <c r="P4">
         <v>-25718000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1138000.0</v>
       </c>
       <c r="F5">
         <v>983000.0</v>
       </c>
       <c r="G5">
         <v>-446000.0</v>
       </c>
       <c r="H5">
         <v>169000.0</v>
       </c>
       <c r="I5">
         <v>-1514000.0</v>
       </c>
       <c r="J5">
         <v>537000.0</v>
       </c>
       <c r="K5">
         <v>-701000.0</v>
       </c>
@@ -33448,51 +33912,51 @@
       <c r="O5">
         <v>-3936000.0</v>
       </c>
       <c r="P5">
         <v>-29207000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B6">
         <v>15043000.0</v>
       </c>
       <c r="C6">
         <v>-1817000.0</v>
       </c>
       <c r="D6">
         <v>35799000.0</v>
       </c>
       <c r="E6">
         <v>-17474000.0</v>
       </c>
       <c r="F6">
         <v>34710000.0</v>
       </c>
       <c r="G6">
         <v>6853000.0</v>
       </c>
       <c r="H6">
         <v>8692000.0</v>
       </c>
       <c r="I6">
         <v>-8576000.0</v>
       </c>
@@ -33546,53 +34010,55 @@
       </c>
       <c r="Z6">
         <v>8595000.0</v>
       </c>
       <c r="AA6">
         <v>-5464000.0</v>
       </c>
       <c r="AB6">
         <v>5450000.0</v>
       </c>
       <c r="AC6">
         <v>135000.0</v>
       </c>
       <c r="AD6">
         <v>-9000000.0</v>
       </c>
       <c r="AE6">
         <v>19700000.0</v>
       </c>
       <c r="AF6">
         <v>8300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>219</v>
+      </c>
+      <c r="B7">
+        <v>-21357000.0</v>
+      </c>
       <c r="C7">
         <v>-450000.0</v>
       </c>
       <c r="D7">
         <v>-3964000.0</v>
       </c>
       <c r="E7">
         <v>-11209000.0</v>
       </c>
       <c r="F7">
         <v>-6154000.0</v>
       </c>
       <c r="G7">
         <v>-6374000.0</v>
       </c>
       <c r="H7">
         <v>-14660000.0</v>
       </c>
       <c r="I7">
         <v>-4032000.0</v>
       </c>
       <c r="J7">
         <v>-1567000.0</v>
       </c>
       <c r="K7">
@@ -33642,51 +34108,51 @@
       </c>
       <c r="Z7">
         <v>-658000.0</v>
       </c>
       <c r="AA7">
         <v>56000.0</v>
       </c>
       <c r="AB7">
         <v>-1507000.0</v>
       </c>
       <c r="AC7">
         <v>-281000.0</v>
       </c>
       <c r="AD7">
         <v>400000.0</v>
       </c>
       <c r="AE7">
         <v>400000.0</v>
       </c>
       <c r="AF7">
         <v>500000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-9102000.0</v>
       </c>
       <c r="F8">
         <v>-2933000.0</v>
       </c>
       <c r="G8">
         <v>-2336000.0</v>
       </c>
       <c r="H8">
         <v>-8714000.0</v>
       </c>
       <c r="I8">
         <v>-5184000.0</v>
       </c>
       <c r="J8">
         <v>-1177000.0</v>
       </c>
       <c r="K8">
         <v>-6174000.0</v>
       </c>
@@ -33700,51 +34166,51 @@
       <c r="O8">
         <v>-19000.0</v>
       </c>
       <c r="P8">
         <v>16000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B9">
         <v>-23259000.0</v>
       </c>
       <c r="C9">
         <v>-3019000.0</v>
       </c>
       <c r="D9">
         <v>-11817000.0</v>
       </c>
       <c r="E9">
         <v>-9102000.0</v>
       </c>
       <c r="F9">
         <v>-2933000.0</v>
       </c>
       <c r="G9">
         <v>-2336000.0</v>
       </c>
       <c r="H9">
         <v>-8714000.0</v>
       </c>
       <c r="I9">
         <v>-5184000.0</v>
       </c>
@@ -33788,51 +34254,51 @@
         <v>9000.0</v>
       </c>
       <c r="W9">
         <v>9000.0</v>
       </c>
       <c r="X9">
         <v>-230000.0</v>
       </c>
       <c r="Y9">
         <v>9000.0</v>
       </c>
       <c r="Z9">
         <v>9000.0</v>
       </c>
       <c r="AA9">
         <v>113000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B10">
         <v>-1230000.0</v>
       </c>
       <c r="C10">
         <v>-4286000.0</v>
       </c>
       <c r="D10">
         <v>2899000.0</v>
       </c>
       <c r="E10">
         <v>-2605000.0</v>
       </c>
       <c r="F10">
         <v>-4025000.0</v>
       </c>
       <c r="G10">
         <v>-2540000.0</v>
       </c>
       <c r="H10">
         <v>-3258000.0</v>
       </c>
       <c r="I10">
         <v>235000.0</v>
       </c>
@@ -33880,51 +34346,51 @@
       </c>
       <c r="X10">
         <v>-253000.0</v>
       </c>
       <c r="Y10">
         <v>-874000.0</v>
       </c>
       <c r="Z10">
         <v>-725000.0</v>
       </c>
       <c r="AA10">
         <v>117000.0</v>
       </c>
       <c r="AB10">
         <v>-1144000.0</v>
       </c>
       <c r="AC10">
         <v>-1144000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3582000.0</v>
       </c>
       <c r="F11">
         <v>4243000.0</v>
       </c>
       <c r="G11">
         <v>3393000.0</v>
       </c>
       <c r="H11">
         <v>-70000.0</v>
       </c>
       <c r="I11">
         <v>2431000.0</v>
       </c>
       <c r="J11">
         <v>-270000.0</v>
       </c>
       <c r="K11">
         <v>61000.0</v>
       </c>
@@ -33950,51 +34416,51 @@
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11">
         <v>416000.0</v>
       </c>
       <c r="V11">
         <v>1670000.0</v>
       </c>
       <c r="W11">
         <v>311000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>9000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>37205000.0</v>
       </c>
       <c r="F12">
         <v>34329000.0</v>
       </c>
       <c r="G12">
         <v>13936000.0</v>
       </c>
       <c r="H12">
         <v>13221000.0</v>
       </c>
       <c r="I12">
         <v>10658000.0</v>
       </c>
       <c r="J12">
         <v>4058000.0</v>
       </c>
       <c r="K12">
         <v>6847000.0</v>
       </c>
@@ -34010,51 +34476,51 @@
       <c r="O12">
         <v>3610000.0</v>
       </c>
       <c r="P12">
         <v>3743000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-939000.0</v>
       </c>
       <c r="F13">
         <v>-687000.0</v>
       </c>
       <c r="G13">
         <v>-1531000.0</v>
       </c>
       <c r="H13">
         <v>-1664000.0</v>
       </c>
       <c r="I13">
         <v>18000.0</v>
       </c>
       <c r="J13">
         <v>1615000.0</v>
       </c>
       <c r="K13">
         <v>2004000.0</v>
       </c>
@@ -34064,51 +34530,51 @@
       <c r="M13">
         <v>2727000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B14">
         <v>11361000.0</v>
       </c>
       <c r="C14">
         <v>5504000.0</v>
       </c>
       <c r="D14">
         <v>4632000.0</v>
       </c>
       <c r="E14">
         <v>3981000.0</v>
       </c>
       <c r="F14">
         <v>2965000.0</v>
       </c>
       <c r="G14">
         <v>2383000.0</v>
       </c>
       <c r="H14">
         <v>1744000.0</v>
       </c>
       <c r="I14">
         <v>1426000.0</v>
       </c>
@@ -34162,101 +34628,101 @@
       </c>
       <c r="Z14">
         <v>102000.0</v>
       </c>
       <c r="AA14">
         <v>325000.0</v>
       </c>
       <c r="AB14">
         <v>226000.0</v>
       </c>
       <c r="AC14">
         <v>377000.0</v>
       </c>
       <c r="AD14">
         <v>500000.0</v>
       </c>
       <c r="AE14">
         <v>500000.0</v>
       </c>
       <c r="AF14">
         <v>400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B16">
         <v>100092000.0</v>
       </c>
       <c r="C16">
         <v>85049000.0</v>
       </c>
       <c r="D16">
         <v>86866000.0</v>
       </c>
       <c r="E16">
         <v>51067000.0</v>
       </c>
       <c r="F16">
         <v>68541000.0</v>
       </c>
       <c r="G16">
         <v>33831000.0</v>
       </c>
       <c r="H16">
         <v>26978000.0</v>
       </c>
       <c r="I16">
         <v>18286000.0</v>
       </c>
@@ -34310,92 +34776,92 @@
       </c>
       <c r="Z16">
         <v>10659000.0</v>
       </c>
       <c r="AA16">
         <v>2064000.0</v>
       </c>
       <c r="AB16">
         <v>7528000.0</v>
       </c>
       <c r="AC16">
         <v>2078000.0</v>
       </c>
       <c r="AD16">
         <v>2000000.0</v>
       </c>
       <c r="AE16">
         <v>1943000.0</v>
       </c>
       <c r="AF16">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17">
         <v>-54000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B18">
-        <v>51910000.0</v>
+        <v>24748000.0</v>
       </c>
       <c r="C18">
         <v>-5811000.0</v>
       </c>
       <c r="D18">
         <v>7798000.0</v>
       </c>
       <c r="E18">
         <v>10091000.0</v>
       </c>
       <c r="F18">
         <v>21125000.0</v>
       </c>
       <c r="G18">
         <v>14946000.0</v>
       </c>
       <c r="H18">
         <v>-9799000.0</v>
       </c>
       <c r="I18">
         <v>-3090000.0</v>
       </c>
       <c r="J18">
         <v>-14693000.0</v>
       </c>
@@ -34446,53 +34912,55 @@
       </c>
       <c r="Z18">
         <v>-6420000.0</v>
       </c>
       <c r="AA18">
         <v>-7013000.0</v>
       </c>
       <c r="AB18">
         <v>-11271000.0</v>
       </c>
       <c r="AC18">
         <v>-15873000.0</v>
       </c>
       <c r="AD18">
         <v>-13700000.0</v>
       </c>
       <c r="AE18">
         <v>-13700000.0</v>
       </c>
       <c r="AF18">
         <v>-9500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>-16775000.0</v>
+      </c>
       <c r="C19">
         <v>-79034000.0</v>
       </c>
       <c r="D19">
         <v>-16771000.0</v>
       </c>
       <c r="E19">
         <v>-36206000.0</v>
       </c>
       <c r="F19">
         <v>4414000.0</v>
       </c>
       <c r="G19">
         <v>-14534000.0</v>
       </c>
       <c r="H19">
         <v>13231000.0</v>
       </c>
       <c r="I19">
         <v>-64349000.0</v>
       </c>
       <c r="J19">
         <v>-1510000.0</v>
       </c>
       <c r="K19">
@@ -34502,101 +34970,103 @@
         <v>-64349000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>232</v>
+      </c>
+      <c r="B20">
+        <v>13934000.0</v>
+      </c>
       <c r="C20">
         <v>24516000.0</v>
       </c>
       <c r="D20">
         <v>5226000.0</v>
       </c>
       <c r="E20">
         <v>3652000.0</v>
       </c>
       <c r="F20">
         <v>11184000.0</v>
       </c>
       <c r="G20">
         <v>6632000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>74389000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-1076000.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>-18242000.0</v>
       </c>
       <c r="J21">
         <v>6140000.0</v>
       </c>
       <c r="K21">
         <v>10249000.0</v>
       </c>
       <c r="L21">
         <v>-35000.0</v>
       </c>
       <c r="M21">
         <v>-8000.0</v>
       </c>
@@ -34606,51 +35076,51 @@
       <c r="O21">
         <v>-40000.0</v>
       </c>
       <c r="P21">
         <v>-227000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B22">
         <v>16518000.0</v>
       </c>
       <c r="C22">
         <v>10362000.0</v>
       </c>
       <c r="D22">
         <v>-3182000.0</v>
       </c>
       <c r="E22">
         <v>-16709000.0</v>
       </c>
       <c r="F22">
         <v>-7471000.0</v>
       </c>
       <c r="G22">
         <v>2864000.0</v>
       </c>
       <c r="H22">
         <v>-9665000.0</v>
       </c>
       <c r="I22">
         <v>-8137000.0</v>
       </c>
@@ -34704,54 +35174,54 @@
       </c>
       <c r="Z22">
         <v>-5926000.0</v>
       </c>
       <c r="AA22">
         <v>-9390000.0</v>
       </c>
       <c r="AB22">
         <v>-11028000.0</v>
       </c>
       <c r="AC22">
         <v>-17233000.0</v>
       </c>
       <c r="AD22">
         <v>-14300000.0</v>
       </c>
       <c r="AE22">
         <v>-14300000.0</v>
       </c>
       <c r="AF22">
         <v>-9900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B23">
-        <v>7070000.0</v>
+        <v>-6864000.0</v>
       </c>
       <c r="C23">
         <v>-5462000.0</v>
       </c>
       <c r="D23">
         <v>-2382000.0</v>
       </c>
       <c r="E23">
         <v>-2607000.0</v>
       </c>
       <c r="F23">
         <v>-2013000.0</v>
       </c>
       <c r="G23">
         <v>-191000.0</v>
       </c>
       <c r="H23">
         <v>-26000.0</v>
       </c>
       <c r="I23">
         <v>7077000.0</v>
       </c>
       <c r="J23">
         <v>11824000.0</v>
       </c>
@@ -34802,51 +35272,51 @@
       </c>
       <c r="Z23">
         <v>-3583000.0</v>
       </c>
       <c r="AA23">
         <v>7944000.0</v>
       </c>
       <c r="AB23">
         <v>-65000.0</v>
       </c>
       <c r="AC23">
         <v>-124000.0</v>
       </c>
       <c r="AD23">
         <v>-308000.0</v>
       </c>
       <c r="AE23">
         <v>-200000.0</v>
       </c>
       <c r="AF23">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B24">
         <v>-27162000.0</v>
       </c>
       <c r="C24">
         <v>-63974000.0</v>
       </c>
       <c r="D24">
         <v>-27513000.0</v>
       </c>
       <c r="E24">
         <v>-7596000.0</v>
       </c>
       <c r="F24">
         <v>-7915000.0</v>
       </c>
       <c r="G24">
         <v>-2626000.0</v>
       </c>
       <c r="H24">
         <v>-2616000.0</v>
       </c>
       <c r="I24">
         <v>-2678000.0</v>
       </c>
@@ -34872,54 +35342,54 @@
         <v>5000000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24">
         <v>-153000.0</v>
       </c>
       <c r="Z24">
         <v>-153000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B25">
-        <v>-14736000.0</v>
+        <v>6621000.0</v>
       </c>
       <c r="C25">
         <v>6252000.0</v>
       </c>
       <c r="D25">
         <v>5500000.0</v>
       </c>
       <c r="E25">
         <v>3720000.0</v>
       </c>
       <c r="F25">
         <v>4429000.0</v>
       </c>
       <c r="G25">
         <v>4445000.0</v>
       </c>
       <c r="H25">
         <v>2787000.0</v>
       </c>
       <c r="I25">
         <v>3108000.0</v>
       </c>
       <c r="J25">
         <v>-13000.0</v>
       </c>
@@ -34970,51 +35440,51 @@
       </c>
       <c r="Z25">
         <v>120000.0</v>
       </c>
       <c r="AA25">
         <v>2132000.0</v>
       </c>
       <c r="AB25">
         <v>1111000.0</v>
       </c>
       <c r="AC25">
         <v>1498000.0</v>
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
       <c r="AF25">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>3652000.0</v>
       </c>
       <c r="F26">
         <v>11184000.0</v>
       </c>
       <c r="G26">
         <v>6632000.0</v>
       </c>
       <c r="H26">
         <v>5286000.0</v>
       </c>
       <c r="I26">
         <v>77105000.0</v>
       </c>
       <c r="J26">
         <v>12437000.0</v>
       </c>
       <c r="K26">
         <v>19455000.0</v>
       </c>
@@ -35036,51 +35506,51 @@
       <c r="Q26">
         <v>21810000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26">
         <v>-49000.0</v>
       </c>
       <c r="AD26">
         <v>-49000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B27">
         <v>38767000.0</v>
       </c>
       <c r="C27">
         <v>36495000.0</v>
       </c>
       <c r="D27">
         <v>32325000.0</v>
       </c>
       <c r="E27">
         <v>37183000.0</v>
       </c>
       <c r="F27">
         <v>34322000.0</v>
       </c>
       <c r="G27">
         <v>13843000.0</v>
       </c>
       <c r="H27">
         <v>13179000.0</v>
       </c>
       <c r="I27">
         <v>7223000.0</v>
       </c>
@@ -35120,51 +35590,51 @@
       <c r="U27">
         <v>2806000.0</v>
       </c>
       <c r="V27">
         <v>1034000.0</v>
       </c>
       <c r="W27">
         <v>160000.0</v>
       </c>
       <c r="X27">
         <v>335000.0</v>
       </c>
       <c r="Y27">
         <v>335000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B28">
         <v>7070000.0</v>
       </c>
       <c r="C28">
         <v>19054000.0</v>
       </c>
       <c r="D28">
         <v>3618000.0</v>
       </c>
       <c r="E28">
         <v>1045000.0</v>
       </c>
       <c r="F28">
         <v>9171000.0</v>
       </c>
       <c r="G28">
         <v>6441000.0</v>
       </c>
       <c r="H28">
         <v>5260000.0</v>
       </c>
       <c r="I28">
         <v>58863000.0</v>
       </c>
@@ -35218,51 +35688,51 @@
       </c>
       <c r="Z28">
         <v>4265000.0</v>
       </c>
       <c r="AA28">
         <v>12209000.0</v>
       </c>
       <c r="AB28">
         <v>7521000.0</v>
       </c>
       <c r="AC28">
         <v>9884000.0</v>
       </c>
       <c r="AD28">
         <v>19700000.0</v>
       </c>
       <c r="AE28">
         <v>19700000.0</v>
       </c>
       <c r="AF28">
         <v>9300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B29">
         <v>51910000.0</v>
       </c>
       <c r="C29">
         <v>58163000.0</v>
       </c>
       <c r="D29">
         <v>35311000.0</v>
       </c>
       <c r="E29">
         <v>17687000.0</v>
       </c>
       <c r="F29">
         <v>29040000.0</v>
       </c>
       <c r="G29">
         <v>17572000.0</v>
       </c>
       <c r="H29">
         <v>-7183000.0</v>
       </c>
       <c r="I29">
         <v>-412000.0</v>
       </c>
@@ -35316,51 +35786,51 @@
       </c>
       <c r="Z29">
         <v>-6362000.0</v>
       </c>
       <c r="AA29">
         <v>-6877000.0</v>
       </c>
       <c r="AB29">
         <v>-11198000.0</v>
       </c>
       <c r="AC29">
         <v>-15639000.0</v>
       </c>
       <c r="AD29">
         <v>-13300000.0</v>
       </c>
       <c r="AE29">
         <v>-13300000.0</v>
       </c>
       <c r="AF29">
         <v>-9100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B30">
         <v>-43937000.0</v>
       </c>
       <c r="C30">
         <v>-79034000.0</v>
       </c>
       <c r="D30">
         <v>-3130000.0</v>
       </c>
       <c r="E30">
         <v>-36206000.0</v>
       </c>
       <c r="F30">
         <v>-3501000.0</v>
       </c>
       <c r="G30">
         <v>-17160000.0</v>
       </c>
       <c r="H30">
         <v>10615000.0</v>
       </c>
       <c r="I30">
         <v>-67027000.0</v>
       </c>
@@ -35429,1293 +35899,1311 @@
       <c r="AF30">
         <v>8100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO30"/>
+  <dimension ref="A1:DQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>180</v>
+      <c r="DQ1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>109295000.0</v>
+      </c>
+      <c r="C2">
+        <v>100092000.0</v>
+      </c>
+      <c r="D2">
         <v>100403000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>80532000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>79705000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>85049000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>70350000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>75854000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>70742000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>86866000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>83561000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>70817000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>61834000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>51067000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>65216000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>62238000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>61843000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>68541000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>54764000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>51972000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>58365000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>33831000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>43718000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>55793000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>45712000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26978000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>36905000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>13962000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>35084000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>18286000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>53289000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>94969000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>29777000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>26862000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>15466000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>14041000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>19847000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>22978000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8880000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>9835000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>13544000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>14581000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>18724000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>20218000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>25903000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>30343000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>37578000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>7263000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>8836000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>8059000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>10816000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4494000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>9226000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>13638000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>21089000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>28666000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>36733000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>5530000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>11947000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>18521000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>24621000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>31248000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>14500000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>14119000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>17844000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>14739000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>17357000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>17000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>19076000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>16326000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>18700000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>16492000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>26713000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>16259000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>24300000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>13439000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>27608000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>13979000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>11724000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>9034000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>12838000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>18225000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>23107000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>14408000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>13494000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>12588000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>14995000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>16926000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>10426000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>10784000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>13110000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>10512000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>5064000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>6760000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>6930000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>8605000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>10953000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>8781000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>10660000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>10659000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>4052000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>2926000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>3764000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>2064000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>3805000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>3550000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>5015000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>7528000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>6435000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>9852000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>6121000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>2078000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>2671000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>1270000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>1505000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>1943000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>600000.0</v>
       </c>
-      <c r="DM2"/>
-      <c r="DN2">
+      <c r="DO2"/>
+      <c r="DP2">
         <v>5900000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B3">
-        <v>14212000</v>
+        <v>1932000</v>
       </c>
       <c r="C3">
-        <v>2630000</v>
+        <v>1257000</v>
       </c>
       <c r="D3">
         <v>14212000</v>
       </c>
       <c r="E3">
+        <v>2630000</v>
+      </c>
+      <c r="F3">
         <v>14212000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
+        <v>14212000</v>
+      </c>
+      <c r="H3">
         <v>13787000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>30778000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>16761000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>14017000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7835000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6569000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4196000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8913000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1125000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1409000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1981000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3081000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>991000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2463000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2118000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2343000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1070000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>370000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>469000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>717000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>361000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1031000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>992000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>232000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>577000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1122000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>795000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>184000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>718000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>519000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>203000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>70000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>101000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>240000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1061000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>13000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>97000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>775000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1202000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>353000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>747000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>68000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>14000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>233000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>40000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>22000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>18000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>104000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>83000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>4000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>82000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>228000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>391000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>264000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>148000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>52000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>68000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>17000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>47000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>2000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>54000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>1000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>6000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>24000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>4000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>14000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>38000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>42000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>121000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>586000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>212000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>156000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>110000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>208000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>62000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>104000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>415000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>196000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>186000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>117000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>87000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>60000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>49000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>16000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>32000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>10000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>78000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>31000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>5000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>5000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>104000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>26000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>18000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>32000</v>
-      </c>
-[...4 lines deleted...]
-        <v>22000</v>
       </c>
       <c r="CY3">
         <v>4000</v>
       </c>
       <c r="CZ3">
+        <v>22000</v>
+      </c>
+      <c r="DA3">
         <v>4000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
+        <v>4000</v>
+      </c>
+      <c r="DC3">
         <v>5000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>27000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>127000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>11000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>18000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>44000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>50000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>95000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>45000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>44000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DN3">
         <v>100000</v>
       </c>
       <c r="DO3">
+        <v>0</v>
+      </c>
+      <c r="DP3">
+        <v>100000</v>
+      </c>
+      <c r="DQ3">
         <v>200000</v>
       </c>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>8983000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>10767000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-14149000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>2978000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>395000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-6698000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>13777000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>2792000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-6393000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>24534000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-9887000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-12075000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>10081000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>18734000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-9927000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>22943000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-21122000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>16798000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-35003000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-41680000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>65192000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>2915000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>11396000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>1425000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-5806000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-3131000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>14098000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-955000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-3709000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-1037000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-4143000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-1494000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-5685000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-4440000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-7235000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>30315000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-1573000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>777000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-2757000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>6322000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-4732000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-4412000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-7451000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-7577000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-8067000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>31203000.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -36732,203 +37220,205 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>1794000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>247000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>201000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1322000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>283000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-668000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>766000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1503000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1690000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>30000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-15000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-550000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>624000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-505000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>463000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-919000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>426000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>199000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-698000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1126000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>83000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>227000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>777000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-127000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-159000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>46000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-423000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>107000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-132000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-253000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>89000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1700000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1444000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>227000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-604000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>159000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-27000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>17000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>1783000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-281000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1567000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-919000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-2150000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1950000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>1083000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -36945,909 +37435,923 @@
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>14500000.0</v>
+      </c>
+      <c r="C6">
+        <v>9203000.0</v>
+      </c>
+      <c r="D6">
         <v>-311000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>19871000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>827000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-5344000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>14699000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5504000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5112000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-16124000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>3305000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>12744000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>8983000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>10767000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-14149000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2978000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>395000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6698000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>13777000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2792000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-6393000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>24534000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-9887000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-12075000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>10081000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>18734000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-10016000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>22943000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-21122000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16798000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-35003000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-41680000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>65192000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>2915000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>11396000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1425000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-5806000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3131000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>14098000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-955000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3709000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1037000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-4143000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1494000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-5685000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-4440000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-7235000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>30315000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1573000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>777000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-2757000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>6322000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-4732000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-4412000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-7451000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-7577000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-8067000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>31203000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-6417000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-6574000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-6100000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-6627000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>16780000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>347000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-3725000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>3105000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-2618000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>357000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-2076000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>2750000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-2374000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>2208000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-10221000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>10454000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-8041000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>10861000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-14169000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>13629000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>2255000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>2690000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-3804000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-5387000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-4882000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>8699000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>914000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>906000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-2407000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-1931000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>6500000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-358000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-2326000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>2598000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>5448000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-1696000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-170000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-1675000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-2348000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>2172000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-1879000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>1000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>6607000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>1126000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-838000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>1700000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>-1741000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>255000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-1465000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-2513000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>1093000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>-3417000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>3731000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>4043000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-593000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>1401000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>-235000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>-438000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>-2700000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>600000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>-1800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>-5100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B7">
+        <v>-6538000.0</v>
+      </c>
+      <c r="C7">
+        <v>6538000.0</v>
+      </c>
+      <c r="D7">
+        <v>-22253000.0</v>
+      </c>
+      <c r="E7">
+        <v>4087000.0</v>
+      </c>
+      <c r="F7">
+        <v>-5525000.0</v>
+      </c>
+      <c r="G7">
         <v>2334000.0</v>
       </c>
-      <c r="C7">
-[...8 lines deleted...]
-      <c r="F7">
+      <c r="H7">
         <v>-8428000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1010000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>10866000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1878000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-12783000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>156000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4085000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4578000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-8685000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-449000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-956000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1119000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3809000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2049000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4417000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4121000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-6072000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-4065000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-546000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4309000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-10721000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-98000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-3709000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-132000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-4617000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>713000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-3544000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>3416000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1029000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-2170000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-4024000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>5656000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-7311000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>679000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-2393000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-219000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-15000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>2726000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-3276000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-767000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-3388000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-850000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>2116000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-398000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>79000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-756000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-17000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>295000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-335000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-652000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-53000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>958000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>529000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>203000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>310000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-927000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-9701000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>689000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>1038000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-215000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>756000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-237000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>324000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-70000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>194000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-343000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>521000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-74000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-1097000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-698000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>169000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>45000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>448000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-653000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>777000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>317000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>493000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>106000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>285000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>631000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>116000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-563000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>540000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-22000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>30000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-392000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>52000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-122000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-176000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-367000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-476000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-232000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>71000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-501000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-16000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>315000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>-704000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-253000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-895000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-590000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>597000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>944000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-683000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>-1296000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>373000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>99000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>-1509000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>835000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>275000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>118000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>-800000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>1800000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DP7">
         <v>-100000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DQ7">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>40000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>8180000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-12243000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-632000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-1809000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>5582000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-8527000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>2822000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-2610000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>5382000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-8330000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-2519000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>516000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>7997000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-12210000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>1126000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-2310000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>4680000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-7926000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>1971000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-4337000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>5108000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-2840000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-701000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-2602000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>4966000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-9222000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>1160000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>638000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>1250000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-3280000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>1341000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>186000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-975000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-4209000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>326000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-4256000.0</v>
       </c>
-      <c r="AW8"/>
-      <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-      <c r="BB8">
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8">
         <v>-17000.0</v>
       </c>
-      <c r="BC8"/>
-[...1 lines deleted...]
-      <c r="BE8">
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8">
         <v>-2000.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -37864,1090 +38368,1106 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B9">
+        <v>-12251000.0</v>
+      </c>
+      <c r="C9">
+        <v>12251000.0</v>
+      </c>
+      <c r="D9">
         <v>-24208000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3864000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-11391000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8476000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-12896000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-483000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1938000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>8422000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-18627000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1410000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>40000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>8180000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-12243000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-632000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1809000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5582000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-8527000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2822000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-2610000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>5382000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-8330000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2519000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>516000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>7997000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-12210000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1126000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2310000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4680000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-5184000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1440000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-3202000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>5108000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1177000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-572000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-4595000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4966000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-6174000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>3048000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1888000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1250000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-2728000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3446000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-2304000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-975000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-8139000.0</v>
       </c>
-      <c r="AU9">
-[...4 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>42000.0</v>
       </c>
-      <c r="BC9">
-[...4 lines deleted...]
-      </c>
       <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>-2000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>42000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>16000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>25000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>23000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>43000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-461000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>42000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>58000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>35000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-48000.0</v>
       </c>
-      <c r="BP9"/>
-      <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-48000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>60000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>15000.0</v>
       </c>
-      <c r="BV9"/>
-      <c r="BW9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>7000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>61000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>43000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>18000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>35000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>15000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>1000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>70000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>24000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>9000.0</v>
       </c>
-      <c r="CG9"/>
-[...1 lines deleted...]
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9">
         <v>-23000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>100000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>74000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>40000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>-23000.0</v>
       </c>
-      <c r="CN9"/>
-      <c r="CO9"/>
       <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9">
         <v>19000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>9000.0</v>
       </c>
-      <c r="CS9"/>
-[...1 lines deleted...]
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9">
         <v>49000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>-129000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>87000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>70000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>49000.0</v>
       </c>
-      <c r="CZ9"/>
-      <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B10">
+        <v>964000.0</v>
+      </c>
+      <c r="C10">
+        <v>-964000.0</v>
+      </c>
+      <c r="D10">
         <v>-448000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1324000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>275000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>267000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1617000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-869000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1330000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-470000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-466000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1262000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1487000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>616000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>743000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-800000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1544000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1004000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-322000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-100000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2637000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-966000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>724000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1663000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1135000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-466000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2035000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-725000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-505000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>383000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-450000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>320000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-18000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>136000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-966000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>736000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-563000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>80000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-1226000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-519000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-580000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>253000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-182000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-72000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-85000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-370000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>211000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>278000.0</v>
       </c>
-      <c r="AW10">
-[...4 lines deleted...]
-      </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>1000.0</v>
       </c>
-      <c r="BC10">
-[...4 lines deleted...]
-      </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>-419000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-1000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>182000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="BM10">
         <v>1000.0</v>
       </c>
       <c r="BN10">
-        <v>1000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="BO10">
         <v>1000.0</v>
       </c>
       <c r="BP10">
+        <v>1000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>1000.0</v>
+      </c>
+      <c r="BR10">
         <v>-1000.0</v>
       </c>
-      <c r="BQ10"/>
-[...1 lines deleted...]
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BV10">
         <v>8000.0</v>
       </c>
-      <c r="BW10"/>
-[...1 lines deleted...]
-      <c r="BY10">
+      <c r="BW10">
+        <v>8000.0</v>
+      </c>
+      <c r="BX10">
+        <v>8000.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>4000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-12000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>1000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>2000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>2000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>16000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>95000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>110000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>126000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>272000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-244000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>289000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-50000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-83000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>8000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>24000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-100000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-1000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-176000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-459000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-188000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-53000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-174000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>1027000.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10"/>
       <c r="CY10"/>
-      <c r="CZ10">
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10">
         <v>117000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-986000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>29000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>1074000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>-552000.0</v>
       </c>
-      <c r="DE10"/>
-      <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10"/>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>2118000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-3353000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3716000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>626000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3193000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3953000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5276000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-2173000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-818000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>846000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2682000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2376000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>258000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1923000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1795000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2602000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-348000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-4119000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>3624000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>318000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>284000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1795000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>807000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-285000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1999000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1207000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2439000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>638000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-2380000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-636000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2837000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-405000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-1936000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>66000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>693000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-1546000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>6121000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-415000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>79000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-575000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-81000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>243000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-356000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-743000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-53000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>777000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>309000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
         <v>1086000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>812000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1227000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>311000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>510000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>461000.0</v>
       </c>
-      <c r="BP11"/>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>416000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11">
         <v>1670000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>105000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>496000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>440000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>311000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>243000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>132000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>221000.0</v>
       </c>
-      <c r="CJ11"/>
-      <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11">
         <v>63000.0</v>
       </c>
-      <c r="CN11"/>
-      <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11">
         <v>85000.0</v>
       </c>
-      <c r="CR11"/>
-      <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11">
         <v>9000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>44000.0</v>
       </c>
-      <c r="CX11"/>
-      <c r="CY11"/>
       <c r="CZ11"/>
-      <c r="DA11">
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11">
         <v>868000.0</v>
       </c>
-      <c r="DB11"/>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>8766000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8743000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7741000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9109000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10820000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9535000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7831000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>8608000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>11177000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6999000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3028000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2689000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4444000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3775000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3105000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3293000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4189000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2634000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2020000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2049000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2474000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4115000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1241000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1843000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>383000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>591000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3522000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1344000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-174000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2155000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>564000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>734000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>596000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1188000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>360000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-906000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-3696000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1622000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-1608000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-3186000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>426000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-43000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>444000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1127000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1224000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>815000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -38964,160 +39484,162 @@
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>1328000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1328000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1341000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2172000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1026000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-5478000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2877000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-2743000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1648000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-2469000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1449000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1523000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1706000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-3163000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>611000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>468000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>196000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-2939000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>815000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-645000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1187000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-1339000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>1615000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>252000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-2054000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>46000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>2004000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-324000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>2727000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -39145,449 +39667,453 @@
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>3620000.0</v>
+      </c>
+      <c r="C14">
+        <v>3267000.0</v>
+      </c>
+      <c r="D14">
         <v>3266000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2944000.0</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="F14">
+        <v>2826000.0</v>
+      </c>
+      <c r="G14">
         <v>2686000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1477000.0</v>
       </c>
-      <c r="G14">
-[...2 lines deleted...]
-      <c r="H14">
+      <c r="I14">
+        <v>1326000.0</v>
+      </c>
+      <c r="J14">
         <v>1323000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1378000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1149000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1154000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1171000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1158000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1039000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1014000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1055000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>873000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>780000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>679000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>695000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>811000.0</v>
       </c>
-      <c r="V14">
-[...4 lines deleted...]
-      </c>
       <c r="X14">
-        <v>1355000.0</v>
+        <v>734000.0</v>
       </c>
       <c r="Y14">
-        <v>1327000.0</v>
+        <v>570000.0</v>
       </c>
       <c r="Z14">
+        <v>546000.0</v>
+      </c>
+      <c r="AA14">
+        <v>533000.0</v>
+      </c>
+      <c r="AB14">
         <v>1346000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>476000.0</v>
       </c>
-      <c r="AB14">
-[...2 lines deleted...]
-      <c r="AC14">
+      <c r="AD14">
+        <v>1126000.0</v>
+      </c>
+      <c r="AE14">
         <v>711000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>293000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>320000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>386000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>427000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>426000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>402000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>375000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>409000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>493000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>470000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>478000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>445000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>410000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>510000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>344000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>328000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>256000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>250000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>149000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>97000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>102000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>112000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>125000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>146000.0</v>
       </c>
       <c r="BD14">
         <v>162000.0</v>
       </c>
       <c r="BE14">
+        <v>146000.0</v>
+      </c>
+      <c r="BF14">
+        <v>162000.0</v>
+      </c>
+      <c r="BG14">
         <v>179000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>183000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>168000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>162000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>134000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>130000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>129000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>138000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>153000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>150000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>151000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>182000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>172000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>205000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>145000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>162000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>111000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>6000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>72000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>82000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>-57000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>-134000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>62000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>30000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>85000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>57000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>19000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>-11000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>38000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>37000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>35000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>34000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>32000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>30000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>29000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>29000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>32000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>30000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>28000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="CU14">
         <v>32000.0</v>
       </c>
       <c r="CV14">
+        <v>30000.0</v>
+      </c>
+      <c r="CW14">
+        <v>32000.0</v>
+      </c>
+      <c r="CX14">
         <v>26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="CY14">
         <v>22000.0</v>
       </c>
       <c r="CZ14">
+        <v>32000.0</v>
+      </c>
+      <c r="DA14">
+        <v>22000.0</v>
+      </c>
+      <c r="DB14">
         <v>35000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>45000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>64000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>181000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>60000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>61000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>65000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>40000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>75000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>81000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>120000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>101000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DO14">
         <v>100000.0</v>
       </c>
+      <c r="DP14">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ14">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -39628,52 +40154,56 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
@@ -39687,466 +40217,474 @@
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
+      <c r="DP15"/>
+      <c r="DQ15"/>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>123795000.0</v>
+      </c>
+      <c r="C16">
+        <v>109295000.0</v>
+      </c>
+      <c r="D16">
         <v>100092000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>100403000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>80532000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>79705000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>85049000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>70350000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>75854000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>70742000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>86866000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>83561000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>70817000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>61834000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>51067000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>65216000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>62238000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>61843000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>68541000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>54764000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>51972000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>58365000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>33831000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>43718000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>55793000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>45712000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>26889000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>36905000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>13962000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>35084000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>18286000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>53289000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>94969000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>29777000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>26862000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>15466000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>14041000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>19847000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>22978000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>8880000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>9835000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>13544000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>14581000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>18724000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>20218000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>25903000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>30343000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>37578000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>7263000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>8836000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>8059000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>10816000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>4494000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>9226000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>13638000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>21089000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>28666000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>36733000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>5530000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>11947000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>18521000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>24621000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>31280000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>14466000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>14119000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>17844000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>14739000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>17357000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>17000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>19076000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>16326000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>18700000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>16492000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>26713000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>16259000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>24300000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>13439000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>27608000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>13979000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>11724000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>9034000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>12838000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>18225000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>23107000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>14408000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>13494000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>12588000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>14995000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>16926000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>10426000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>10784000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>13110000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>10512000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>5064000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>6760000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>6930000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>8605000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>10953000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>8781000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>10660000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>10659000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>4052000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>2926000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>3764000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>2064000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>3805000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>3550000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>5015000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>7528000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>6435000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>9852000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>6121000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>2078000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>2671000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>1270000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>1505000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>-2700000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>600000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DP16">
         <v>-1800000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DQ16">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17">
         <v>-41000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-13000.0</v>
       </c>
-      <c r="AV17"/>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
@@ -40173,525 +40711,539 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>14259000.0</v>
+      </c>
+      <c r="C18">
+        <v>15126000.0</v>
+      </c>
+      <c r="D18">
         <v>802000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>19452000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>22426000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-7612000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>8455000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>40962000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1774000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-6815000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2251000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>600000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>6000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1053000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>5850000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2692000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1162000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>387000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>9560000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1171000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2651000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>7743000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>10267000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3490000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3969000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2789000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>6861000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-19371000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-78000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2034000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>891000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-6236000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>221000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>116000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-5760000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-5857000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-3192000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-9409000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-4422000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-6194000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1282000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-4134000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-1493000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-5680000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-4466000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-6991000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-8491000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-6083000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-4674000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-4576000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-4139000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-4722000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-6779000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-7442000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-7737000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-7954000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-6685000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-6372000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-6531000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-6053000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-6567000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-4960000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-4598000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-3672000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-4271000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-3368000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-3894000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-3220000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-3503000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-3365000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-3752000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-4226000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-4521000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-5748000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-5247000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-4506000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-4004000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-3193000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-4187000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-3415000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-3919000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-3390000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-3583000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-3191000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-2779000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-2417000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-3264000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-2229000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-2539000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-2359000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-2555000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-2188000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-2084000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-2262000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-2544000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-2347000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-2336000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-1879000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-2340000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>-1911000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-1382000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>-1816000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-1289000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>-2212000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>-804000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>-1438000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>-2532000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>-2705000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>-3447000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-1856000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-3263000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>-4203000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>-4482000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>-3763000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DM18">
         <v>-3425000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DN18">
         <v>-4500000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DO18">
         <v>-2400000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DP18">
         <v>-3000000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DQ18">
         <v>-3800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>-888000.0</v>
+      </c>
       <c r="C19">
+        <v>-2944000.0</v>
+      </c>
+      <c r="D19">
+        <v>-14203000.0</v>
+      </c>
+      <c r="E19">
         <v>-3377000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-9028000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-15142000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-14651000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-21212000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-17719000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-25452000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-8088000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>4566000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1788000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>11713000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-21729000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>598000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1016000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-7588000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2876000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-166000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-12825000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>14529000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-24608000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-17066000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>12681000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>14459000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-60546000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>28300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>18897000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>26580000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-64349000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-44480000.0</v>
       </c>
       <c r="AG19">
         <v>-44480000.0</v>
       </c>
       <c r="AH19">
+        <v>-44480000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-44480000.0</v>
+      </c>
+      <c r="AJ19">
         <v>-64349000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-64349000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-64349000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
@@ -40723,106 +41275,114 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>232</v>
+      </c>
+      <c r="B20">
+        <v>2858000.0</v>
+      </c>
       <c r="C20">
+        <v>1563000.0</v>
+      </c>
+      <c r="D20">
+        <v>1255000.0</v>
+      </c>
+      <c r="E20">
         <v>1482000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>1788000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>9409000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>7261000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>5795000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>4434000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>7026000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1386000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>1116000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>1273000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>2225000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>612000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>829000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>746000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>1465000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1483000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -40878,169 +41438,171 @@
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21">
         <v>-1076000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-18224000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-17532000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>10000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-18000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>6392000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-232000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-10000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-10000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>4521000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>3443000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2276000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>9000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="AS21">
         <v>-9000.0</v>
       </c>
       <c r="AT21">
-        <v>-2000.0</v>
-[...1 lines deleted...]
-      <c r="AU21"/>
+        <v>-8000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-9000.0</v>
+      </c>
       <c r="AV21">
         <v>-2000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
+        <v>-2000.0</v>
+      </c>
+      <c r="AY21">
         <v>-4000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-4000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-9000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-10000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-11000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-9000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-10000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-10000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-11000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -41057,1532 +41619,1558 @@
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>6302000.0</v>
+      </c>
+      <c r="C22">
+        <v>-6302000.0</v>
+      </c>
+      <c r="D22">
         <v>23243000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5074000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-553000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-11246000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>19807000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-901000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-4682000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-3862000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12993000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-3660000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-5020000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-7495000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5922000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-6577000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-8963000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-7091000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4535000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4931000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3786000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3289000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>12220000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3618000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-8269000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-4705000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>9501000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3470000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-19792000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-2844000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5242000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-1069000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-4651000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-7659000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>287000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-5407000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-2388000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-9778000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-6197000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-6675000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-3044000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-3650000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4910000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-4416000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-2152000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-4862000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-2370000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-6917000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-4638000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-5995000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-2916000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-2273000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-4889000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-5544000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-6650000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-6034000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-7335000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-9455000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-2789000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-1934000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-9957000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-4988000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-13160000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-5833000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-5115000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-4238000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-4575000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-3801000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-3958000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-3972000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-4103000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-3913000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-4863000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-5048000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-5172000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-5050000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-4829000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-4483000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-4225000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-4057000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-4296000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-4549000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-4142000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-3488000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-3360000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-3349000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-2453000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-2649000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-2747000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-2500000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-2403000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-2838000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-2738000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>-2102000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-2287000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-2452000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-1954000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-2072000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-2020000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-1893000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>-1889000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>-1715000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-916000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-1406000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>-1348000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>-2381000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>-2126000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>-3535000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>-2083000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>-3307000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>-2276000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>-3362000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>-3845000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>-5355000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>-4408000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>-3625000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>-3700000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>-4400000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>-2900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>-3300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B23">
-        <v>1065000.0</v>
+        <v>2692000.0</v>
       </c>
       <c r="C23">
+        <v>-4542000.0</v>
+      </c>
+      <c r="D23">
+        <v>-190000.0</v>
+      </c>
+      <c r="E23">
         <v>-316000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-147000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-6211000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-153000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-271000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-138000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-4900000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-79000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-107000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-78000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2118000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-7000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1141000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-497000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-962000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-142000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-293000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-59000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1519000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4454000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>791000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>890000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>306000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1683000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1068000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>982000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-21529000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1971000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>71428000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2704000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4275000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7417000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>61000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>61000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>19017000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-31000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>95000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>161000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>17000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-775000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-1202000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-9000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-2568000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1036000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-4000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>366000.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>-22000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-11000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-17180000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-83000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-103000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>37723000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-17494000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-391000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-60000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-64000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-230000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-55000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-53000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-50000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>186000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-49000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>67000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>65000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>64000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>63000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-45000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>61000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>60000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>58000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-26000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>17288000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>5030000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>6611000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-24608000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-1562000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-2026000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>11585000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>3807000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-12127000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-10117000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-87000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-60000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-49000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-16000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-32000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-10000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-78000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>969000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-4518000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-5000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>3396000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-26000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-4518000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>4468000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>2496000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>978000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>2750000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-5454000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>-5215000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-19000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>-127000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-12000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>-18000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>-18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-68000.0</v>
       </c>
       <c r="DI23">
         <v>-17000.0</v>
       </c>
       <c r="DJ23">
+        <v>-68000.0</v>
+      </c>
+      <c r="DK23">
+        <v>-17000.0</v>
+      </c>
+      <c r="DL23">
         <v>-46000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>-42000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>1700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>19900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>1100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B24">
+        <v>-3832000.0</v>
+      </c>
+      <c r="C24">
+        <v>-2944000.0</v>
+      </c>
+      <c r="D24">
         <v>12025000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-2630000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-22345000.0</v>
       </c>
-      <c r="E24"/>
-[...1 lines deleted...]
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>-50187000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-16761000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-14017000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-6569000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-4196000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-8913000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-7596000.0</v>
       </c>
-      <c r="O24"/>
-[...1 lines deleted...]
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>-3081000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-7915000.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>-2343000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-717000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-2616000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-13901000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-21716000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-232000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>2200000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-44480000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-795000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-184000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-1510000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-519000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-203000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-70000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-1415000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-93000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1061000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>93000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-2427000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>353000.0</v>
       </c>
       <c r="AS24">
         <v>35000.0</v>
       </c>
       <c r="AT24">
+        <v>353000.0</v>
+      </c>
+      <c r="AU24">
+        <v>35000.0</v>
+      </c>
+      <c r="AV24">
         <v>-949000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-2500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1050000.0</v>
       </c>
-      <c r="AW24">
-[...4 lines deleted...]
-      </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
         <v>5000000.0</v>
       </c>
-      <c r="BC24">
-[...4 lines deleted...]
-      </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>5000000.0</v>
       </c>
-      <c r="BG24">
-[...4 lines deleted...]
-      </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>5000000.0</v>
       </c>
-      <c r="BJ24"/>
-[...1 lines deleted...]
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-5000000.0</v>
       </c>
-      <c r="BM24"/>
-[...1 lines deleted...]
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-6000000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-24752000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
-[...1 lines deleted...]
-      </c>
+      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24">
+        <v>-8000000.0</v>
+      </c>
+      <c r="CG24"/>
+      <c r="CH24">
         <v>6000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>4000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-10000000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-32000.0</v>
       </c>
-      <c r="CN24"/>
-[...1 lines deleted...]
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>969000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-18000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-4500000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>4500000.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-4250000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-114000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>-22000.0</v>
       </c>
-      <c r="CY24"/>
-[...1 lines deleted...]
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24">
         <v>-5210000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
-      <c r="DM24">
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24">
         <v>-16800000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DP24">
         <v>1200000.0</v>
       </c>
-      <c r="DO24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B25">
-        <v>-22252000.0</v>
+        <v>24101000.0</v>
       </c>
       <c r="C25">
+        <v>1586000.0</v>
+      </c>
+      <c r="D25">
+        <v>2335000.0</v>
+      </c>
+      <c r="E25">
         <v>1278000.0</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="F25">
+        <v>1326000.0</v>
+      </c>
+      <c r="G25">
         <v>1321000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1469000.0</v>
       </c>
-      <c r="G25">
-[...2 lines deleted...]
-      <c r="H25">
+      <c r="I25">
+        <v>1545000.0</v>
+      </c>
+      <c r="J25">
         <v>1508000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1730000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1818000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1595000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1199000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>888000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>259000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1009000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1199000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1274000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>992000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1112000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1154000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1171000.0</v>
       </c>
-      <c r="V25">
-[...4 lines deleted...]
-      </c>
       <c r="X25">
-        <v>63000.0</v>
+        <v>1431000.0</v>
       </c>
       <c r="Y25">
-        <v>-13000.0</v>
+        <v>1772000.0</v>
       </c>
       <c r="Z25">
+        <v>872000.0</v>
+      </c>
+      <c r="AA25">
+        <v>781000.0</v>
+      </c>
+      <c r="AB25">
         <v>3024000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>872000.0</v>
       </c>
-      <c r="AB25">
-[...2 lines deleted...]
-      <c r="AC25">
+      <c r="AD25">
+        <v>-186000.0</v>
+      </c>
+      <c r="AE25">
         <v>-209000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>209000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>117000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-97000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2879000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-104000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>40000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-51000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>102000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>417000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>469000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1005000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1667000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>187000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-112000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-86000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>266000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-928000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-1108000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-3877000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1352000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-2006000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1367000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-345000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-1619000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-959000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-8275000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-9283000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-8555000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-7832000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-7430000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-12481000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-1254000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>7960000.0</v>
       </c>
-      <c r="BK25"/>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
-      <c r="BQ25">
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25">
         <v>373000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>363000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>363000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-32000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>528000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>557000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>550000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>658000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>703000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>874000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>571000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>282000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>290000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>306000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>195000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>91000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>87000.0</v>
       </c>
-      <c r="CH25"/>
-      <c r="CI25">
+      <c r="CJ25"/>
+      <c r="CK25">
         <v>-425000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>4000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>348000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>193000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>678000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>479000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>186000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>171000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>247000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>56000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="CU25">
         <v>40000.0</v>
       </c>
       <c r="CV25">
+        <v>66000.0</v>
+      </c>
+      <c r="CW25">
+        <v>40000.0</v>
+      </c>
+      <c r="CX25">
         <v>2063000.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>-228000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>348000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2127000.0</v>
       </c>
       <c r="DB25"/>
       <c r="DC25">
+        <v>2127000.0</v>
+      </c>
+      <c r="DD25"/>
+      <c r="DE25">
         <v>5000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>1000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>1106000.0</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DH25"/>
+      <c r="DI25">
         <v>4000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>1126000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>52000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>295000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>25000.0</v>
       </c>
-      <c r="DL25"/>
-[...5 lines deleted...]
-      </c>
+      <c r="DN25"/>
       <c r="DO25">
         <v>100000.0</v>
       </c>
+      <c r="DP25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DQ25">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>1273000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2225000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>612000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>829000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>746000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1465000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1483000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2080000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>3840000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3781000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4450000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>809000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>953000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>420000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1524000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1703000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1061000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>998000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1051000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1903000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>71439000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>2712000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>4888000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>7417000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>61000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>71000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>18986000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>117000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>94000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>258000.0</v>
       </c>
-      <c r="AP26">
-[...2 lines deleted...]
-      <c r="AQ26">
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>8000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>3000.0</v>
       </c>
-      <c r="AS26">
-[...2 lines deleted...]
-      <c r="AT26">
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>-302000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>41319000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>3462000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>5455000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1590000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>10470000.0</v>
       </c>
-      <c r="AZ26">
-[...2 lines deleted...]
-      <c r="BA26">
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>2378000.0</v>
       </c>
-      <c r="BB26">
-[...2 lines deleted...]
-      <c r="BC26">
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>170000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-103000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>37899000.0</v>
       </c>
-      <c r="BF26">
-[...4 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>21810000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>21810000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
@@ -42594,1400 +43182,1426 @@
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>-11294000.0</v>
+      </c>
+      <c r="C27">
+        <v>11294000.0</v>
+      </c>
+      <c r="D27">
         <v>8423000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>8699000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>10140000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>11505000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>7917000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>9224000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>9520000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>9834000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6909000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>7924000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>8761000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8731000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>7740000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>9104000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>10808000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>9531000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>7841000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>8596000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>10866000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>7019000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3024000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2675000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4376000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>3768000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3084000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3285000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>4182000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2628000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1484000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1932000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2465000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1342000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>627000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>755000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>796000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>502000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>526000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>654000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>831000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>488000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>559000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>574000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>692000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>922000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>186000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>202000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>181000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>270000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>398000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>145000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>426000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>-43000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>444000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1127000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1224000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>815000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>976000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>919000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1232000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>616000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>485000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>284000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>76000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>303000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>47000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>233000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>373000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>363000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27">
         <v>571000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27">
         <v>195000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>160000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CI27">
         <v>-244000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>425000.0</v>
       </c>
       <c r="CJ27"/>
       <c r="CK27">
+        <v>425000.0</v>
+      </c>
+      <c r="CL27"/>
+      <c r="CM27">
         <v>-348000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CN27">
         <v>-193000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CO27">
         <v>425000.0</v>
       </c>
-      <c r="CN27"/>
-      <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27">
         <v>-348000.0</v>
       </c>
-      <c r="CS27"/>
-[...1 lines deleted...]
-      <c r="CU27">
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27">
         <v>348000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CX27">
         <v>5000.0</v>
       </c>
-      <c r="CW27"/>
-      <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>1129000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2979000.0</v>
+      </c>
+      <c r="D28">
         <v>1065000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1166000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1641000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3198000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7108000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5524000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4296000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2126000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1307000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1009000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1195000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>107000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>605000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-312000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>249000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>503000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1341000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1787000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3781000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2262000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4454000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>791000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>890000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>306000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1527000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1683000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1068000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>982000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-17168000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1909000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>71428000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2694000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>11280000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>7185000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>51000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>61000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>23507000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3560000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2485000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>152000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-9000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-5000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-9000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-304000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>41319000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3460000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>5451000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1586000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>10461000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-10000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2367000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-9000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>160000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-113000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>37888000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-45000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-43000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-47000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-60000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>21750000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-55000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-53000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>12376000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>750000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>4251000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1144000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>6253000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>991000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-40000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-44000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-25000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>12459000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1108000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>120000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>133000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>262000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>156000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>24011000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>32000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>430000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>282000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>102000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>15626000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>10010000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1333000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>8729000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>2181000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>33000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>5153000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>7636000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>388000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>1123000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>869000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-1000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1008000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>6841000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>6841000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>4018000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>8000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>239000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>239000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>5921000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>6269000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-19000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>19000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>2798000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>30000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>-13000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>4706000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>-67000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>83000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>9881000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>-13000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>19800000.0</v>
       </c>
       <c r="DN28"/>
       <c r="DO28">
+        <v>19800000.0</v>
+      </c>
+      <c r="DP28"/>
+      <c r="DQ28">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>16191000.0</v>
+      </c>
+      <c r="C29">
+        <v>16383000.0</v>
+      </c>
+      <c r="D29">
         <v>15014000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>22082000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>8214000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6600000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>22242000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>10184000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>18535000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>7202000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10086000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7169000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10196000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7860000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6975000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4101000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3143000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3468000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10551000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3634000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4769000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>10086000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>11337000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4570000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3021000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4686000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3150000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7892000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-18379000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>154000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2611000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2013000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-5441000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>405000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>834000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-5241000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-5654000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-3122000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-9308000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-4182000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-5133000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1269000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-4037000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-718000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-4478000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-4113000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-6244000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-8423000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-6069000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-4674000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-4343000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-4139000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-4700000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-6761000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-7338000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-7654000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-7950000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-6603000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-6144000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-6140000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-5789000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-6419000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-4720000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-4530000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-3655000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-4224000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-3366000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-3840000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-3219000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-3497000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-3341000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-3748000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-4212000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-4483000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-5706000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-5126000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-3920000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-3792000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-3037000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-4077000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-3207000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-3857000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-3286000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-3168000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-2995000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-2593000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-2300000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-3177000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-2169000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-2490000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-2343000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-2523000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-2178000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-2006000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-2262000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-2544000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-2342000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-2232000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-1853000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-2322000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>-1879000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-1378000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>-1816000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-1289000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>-2208000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>-799000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>-1465000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>-2405000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>-2705000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>-3436000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>-1838000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>-3219000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>-4153000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>-4387000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>-3718000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>-3381000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>-4400000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>-2400000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>-2900000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DQ29">
         <v>-3600000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>-2820000.0</v>
+      </c>
+      <c r="C30">
+        <v>-4201000.0</v>
+      </c>
+      <c r="D30">
         <v>-16390000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3377000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-9028000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-15142000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-14651000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-21212000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-17719000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-25452000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-8088000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4566000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2408000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2800000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-21729000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-811000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2997000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-10669000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1885000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2629000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-14943000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12186000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-25678000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-17436000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>12212000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>13742000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-14604000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>13368000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-3811000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>15662000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-20446000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-45602000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-795000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-184000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-718000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-519000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-203000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-70000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-101000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-333000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1061000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>80000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-97000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-775000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1202000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-318000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-646000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-2568000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1036000.0</v>
       </c>
-      <c r="AW30">
-[...2 lines deleted...]
-      <c r="AX30">
+      <c r="AY30">
+        <v>0.0</v>
+      </c>
+      <c r="AZ30">
         <v>-233000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-40000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-22000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-18000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-104000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-83000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-4000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-82000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-228000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-391000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-264000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-148000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>4695000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>4932000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-17000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-5047000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-2000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-54000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-1000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-6000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-24000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>5996000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-5965000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>14962000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-14794000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>14879000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>18560000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>17288000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5030000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>6611000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-24608000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-1562000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-2026000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>11585000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>3807000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-12127000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-10117000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-87000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-60000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-49000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-16000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-32000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-10000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-78000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>969000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-4518000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-5000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>3396000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-26000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-4518000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>4468000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>2496000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>978000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>2750000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-5454000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-5215000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>27000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-127000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>1000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-11000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>5582000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>2556000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>3627000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>5705000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-6398000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>2956000.0</v>
       </c>
-      <c r="DL30"/>
-      <c r="DM30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>-16800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>1100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>-1400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>