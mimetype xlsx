--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2022-10-31</t>
   </si>
   <si>
     <t>2021-10-31</t>
   </si>
   <si>
     <t>2020-10-31</t>
   </si>
   <si>
     <t>2019-10-31</t>
   </si>
   <si>
@@ -253,50 +253,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
@@ -3155,385 +3161,393 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:59">
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2">
         <v>9252000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20816000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7543000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9681000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7265000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4045000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5482000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7662000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8317000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5849000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6155000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>110764000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>102631000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>102210000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>99597000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>96064000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>89543000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>101345000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>105256000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>97001000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>94525000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>92631000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>96670000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>96161000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>94178000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>92158000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>90740000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>88778000.0</v>
       </c>
-      <c r="AI2"/>
-[...1 lines deleted...]
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2">
         <v>81376000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>82564000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>77683000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>74022000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>66389000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>61003000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>52344000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>47367000.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>36836000.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>14132000.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2">
         <v>5633000.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2">
         <v>3901000.0</v>
       </c>
-      <c r="BG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:59">
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3551,52 +3565,54 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3614,215 +3630,223 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>-726758.0</v>
+      </c>
+      <c r="C5">
+        <v>-1277007.0</v>
+      </c>
+      <c r="D5">
         <v>562000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-847000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-317000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-302000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-130000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>141000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>139000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>73000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>131000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>52000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>94000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>72000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>99000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>67000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>43000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>13000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3000.0</v>
       </c>
-      <c r="U5"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W5"/>
+      <c r="X5"/>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="AA5"/>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AE5"/>
-[...1 lines deleted...]
-      <c r="AG5">
+      <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AH5">
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>4000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>5000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AN5">
         <v>6000.0</v>
       </c>
       <c r="AO5">
         <v>4000.0</v>
       </c>
       <c r="AP5">
+        <v>6000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>4000.0</v>
+      </c>
+      <c r="AR5">
         <v>13000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>25000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>33000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>46000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>19000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>19000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>73000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>67000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>24000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>28000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>30000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>87000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-103893000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>51000.0</v>
       </c>
-      <c r="BD5"/>
-[...1 lines deleted...]
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-96597000.0</v>
       </c>
-      <c r="BG5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:59">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3840,258 +3864,272 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
-    </row>
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>3635000.0</v>
+      </c>
+      <c r="C7">
+        <v>3809000.0</v>
+      </c>
+      <c r="D7">
         <v>4996000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2866000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3070000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2852000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6076000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3230000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3414000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3594000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3771000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3944000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4120000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4295000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4471000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4644000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4665000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4944000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>5113000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>5276000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5438000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>5598000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3084000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
+        <v>331264000.0</v>
+      </c>
+      <c r="C8">
+        <v>328538000.0</v>
+      </c>
+      <c r="D8">
         <v>325910000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>326040000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>329799000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>330489000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>215610000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>228471000.0</v>
       </c>
       <c r="I8">
         <v>228471000.0</v>
       </c>
       <c r="J8">
         <v>228471000.0</v>
       </c>
       <c r="K8">
+        <v>228471000.0</v>
+      </c>
+      <c r="L8">
+        <v>228471000.0</v>
+      </c>
+      <c r="M8">
         <v>228191000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>228880000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>232512000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>238017000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>241321000.0</v>
       </c>
       <c r="Q8">
         <v>241321000.0</v>
       </c>
       <c r="R8">
         <v>241321000.0</v>
       </c>
       <c r="S8">
+        <v>241321000.0</v>
+      </c>
+      <c r="T8">
+        <v>241321000.0</v>
+      </c>
+      <c r="U8">
         <v>166259000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>166259000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4109,225 +4147,233 @@
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-    </row>
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>567973028.0</v>
+      </c>
+      <c r="C10">
+        <v>628991319.0</v>
+      </c>
+      <c r="D10">
         <v>581710000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>460312000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>340186000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>386693000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>225254000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>247983000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>198808000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>127509000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>132242000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>87726000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>223661000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>201372000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>88581000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>84214000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>198157000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>155239000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>271523000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>297005000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>272428000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>212016000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>257644000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>353794000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>340326000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>134253000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>139145000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>108299000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>122090000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>95203000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>129781000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>122257000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>144220000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>84658000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>159909000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>103323000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>99911000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>135606000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>93964000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>142048000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>119091000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>147982000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>127078000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>134883000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>129084000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>160915000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>145140000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>97017000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>198980000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>209210000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>176323000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>94370000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>78539000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>95846000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>129466000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>193800000.0</v>
       </c>
-      <c r="BD10"/>
-[...1 lines deleted...]
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10">
         <v>188994000.0</v>
       </c>
-      <c r="BG10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:59">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4345,284 +4391,292 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>567973028.0</v>
+      </c>
+      <c r="C12">
+        <v>628991319.0</v>
+      </c>
+      <c r="D12">
         <v>582663000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>621401000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>445946000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>546192000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>226207000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>248936000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>199761000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>128462000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>133195000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>88679000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>224614000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>202325000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>89534000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>85167000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>199110000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>156192000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>272476000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>297958000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>273381000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>212016000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>257644000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>353794000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>340326000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>134253000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>139145000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>108299000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>122090000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>95203000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>129781000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>122257000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>144220000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>84658000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>159909000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>103323000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>99911000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>135606000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>93964000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>142048000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>119091000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>147982000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>127078000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>134883000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>129084000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>160915000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>145140000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>97017000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>198980000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>209210000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>176323000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>94370000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>78539000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>95846000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>281006000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>193800000.0</v>
       </c>
-      <c r="BD12"/>
-[...1 lines deleted...]
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12">
         <v>274941000.0</v>
       </c>
-      <c r="BG12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:59">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>331154403.0</v>
+      </c>
+      <c r="C13">
+        <v>329055561.0</v>
+      </c>
+      <c r="D13">
         <v>325910000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>326040000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>329799000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>330489000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>215610000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>214824000.0</v>
       </c>
       <c r="I13">
         <v>214824000.0</v>
       </c>
       <c r="J13">
         <v>214824000.0</v>
       </c>
       <c r="K13">
+        <v>214824000.0</v>
+      </c>
+      <c r="L13">
+        <v>214824000.0</v>
+      </c>
+      <c r="M13">
         <v>214544000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>215233000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>218865000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>225982000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>227674000.0</v>
       </c>
       <c r="Q13">
         <v>227674000.0</v>
       </c>
       <c r="R13">
         <v>227674000.0</v>
       </c>
       <c r="S13">
-        <v>152612000.0</v>
+        <v>227674000.0</v>
       </c>
       <c r="T13">
-        <v>152612000.0</v>
+        <v>227674000.0</v>
       </c>
       <c r="U13">
         <v>152612000.0</v>
       </c>
       <c r="V13">
         <v>152612000.0</v>
       </c>
       <c r="W13">
         <v>152612000.0</v>
       </c>
       <c r="X13">
         <v>152612000.0</v>
       </c>
       <c r="Y13">
         <v>152612000.0</v>
       </c>
       <c r="Z13">
         <v>152612000.0</v>
       </c>
       <c r="AA13">
         <v>152612000.0</v>
       </c>
       <c r="AB13">
         <v>152612000.0</v>
       </c>
@@ -4632,288 +4686,300 @@
       <c r="AD13">
         <v>152612000.0</v>
       </c>
       <c r="AE13">
         <v>152612000.0</v>
       </c>
       <c r="AF13">
         <v>152612000.0</v>
       </c>
       <c r="AG13">
         <v>152612000.0</v>
       </c>
       <c r="AH13">
         <v>152612000.0</v>
       </c>
       <c r="AI13">
         <v>152612000.0</v>
       </c>
       <c r="AJ13">
         <v>152612000.0</v>
       </c>
       <c r="AK13">
         <v>152612000.0</v>
       </c>
       <c r="AL13">
-        <v>147224000.0</v>
+        <v>152612000.0</v>
       </c>
       <c r="AM13">
-        <v>147224000.0</v>
+        <v>152612000.0</v>
       </c>
       <c r="AN13">
         <v>147224000.0</v>
       </c>
       <c r="AO13">
-        <v>142224000.0</v>
+        <v>147224000.0</v>
       </c>
       <c r="AP13">
-        <v>142224000.0</v>
+        <v>147224000.0</v>
       </c>
       <c r="AQ13">
         <v>142224000.0</v>
       </c>
       <c r="AR13">
         <v>142224000.0</v>
       </c>
       <c r="AS13">
         <v>142224000.0</v>
       </c>
       <c r="AT13">
         <v>142224000.0</v>
       </c>
       <c r="AU13">
         <v>142224000.0</v>
       </c>
       <c r="AV13">
         <v>142224000.0</v>
       </c>
       <c r="AW13">
         <v>142224000.0</v>
       </c>
       <c r="AX13">
         <v>142224000.0</v>
       </c>
       <c r="AY13">
+        <v>142224000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>142224000.0</v>
+      </c>
+      <c r="BA13">
         <v>133965000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>133965000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>103965000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>103965000.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13">
         <v>103965000.0</v>
       </c>
-      <c r="BG13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:59">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>23609905.0</v>
+      </c>
+      <c r="C14">
+        <v>23461925.0</v>
+      </c>
+      <c r="D14">
         <v>32571185.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>32368728.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>32518786.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>29060949.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25964424.0</v>
       </c>
       <c r="H14">
         <v>25964424.0</v>
       </c>
       <c r="I14">
         <v>25964424.0</v>
       </c>
       <c r="J14">
         <v>25964424.0</v>
       </c>
       <c r="K14">
+        <v>25964424.0</v>
+      </c>
+      <c r="L14">
+        <v>25964424.0</v>
+      </c>
+      <c r="M14">
         <v>25957755.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>26170621.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>27025317.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>27245782.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27441082.0</v>
       </c>
       <c r="Q14">
         <v>27441082.0</v>
       </c>
       <c r="R14">
         <v>27441082.0</v>
       </c>
       <c r="S14">
-        <v>21123559.0</v>
+        <v>27441082.0</v>
       </c>
       <c r="T14">
-        <v>21123559.0</v>
+        <v>27441082.0</v>
       </c>
       <c r="U14">
         <v>21123559.0</v>
       </c>
       <c r="V14">
         <v>21123559.0</v>
       </c>
       <c r="W14">
         <v>21123559.0</v>
       </c>
       <c r="X14">
         <v>21123559.0</v>
       </c>
       <c r="Y14">
         <v>21123559.0</v>
       </c>
       <c r="Z14">
         <v>21123559.0</v>
       </c>
       <c r="AA14">
         <v>21123559.0</v>
       </c>
       <c r="AB14">
         <v>21123559.0</v>
       </c>
       <c r="AC14">
         <v>21123559.0</v>
       </c>
       <c r="AD14">
         <v>21123559.0</v>
       </c>
       <c r="AE14">
         <v>21123559.0</v>
       </c>
       <c r="AF14">
         <v>21123559.0</v>
       </c>
       <c r="AG14">
         <v>21123559.0</v>
       </c>
       <c r="AH14">
-        <v>21124000.0</v>
+        <v>21123559.0</v>
       </c>
       <c r="AI14">
         <v>21123559.0</v>
       </c>
       <c r="AJ14">
+        <v>21124000.0</v>
+      </c>
+      <c r="AK14">
         <v>21123559.0</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
       <c r="AL14">
-        <v>20095000.0</v>
+        <v>21123559.0</v>
       </c>
       <c r="AM14">
         <v>20095000.0</v>
       </c>
       <c r="AN14">
+        <v>20095000.0</v>
+      </c>
+      <c r="AO14">
+        <v>20095000.0</v>
+      </c>
+      <c r="AP14">
         <v>19817000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19437000.0</v>
       </c>
       <c r="AQ14">
         <v>19437000.0</v>
       </c>
       <c r="AR14">
         <v>19437000.0</v>
       </c>
       <c r="AS14">
         <v>19437000.0</v>
       </c>
       <c r="AT14">
         <v>19437000.0</v>
       </c>
       <c r="AU14">
         <v>19437000.0</v>
       </c>
       <c r="AV14">
         <v>19437000.0</v>
       </c>
       <c r="AW14">
         <v>19437000.0</v>
       </c>
       <c r="AX14">
+        <v>19437000.0</v>
+      </c>
+      <c r="AY14">
+        <v>19437000.0</v>
+      </c>
+      <c r="AZ14">
         <v>18784000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>17387000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>16039000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>17387368.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17387000.0</v>
       </c>
       <c r="BD14">
         <v>17387000.0</v>
       </c>
       <c r="BE14">
         <v>17387000.0</v>
       </c>
       <c r="BF14">
         <v>17387000.0</v>
       </c>
       <c r="BG14">
         <v>17387000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14">
+        <v>17387000.0</v>
+      </c>
+      <c r="BI14">
+        <v>17387000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -4931,121 +4997,125 @@
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
-    </row>
-    <row r="16" spans="1:59">
+      <c r="BH15"/>
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>8946000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>6954000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>116988000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5063,121 +5133,125 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>7700000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>7300000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>6600000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5195,627 +5269,655 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
-        <v>12301000.0</v>
+        <v>12296929.0</v>
       </c>
       <c r="C20">
-        <v>12301000.0</v>
+        <v>12320377.0</v>
       </c>
       <c r="D20">
         <v>12301000.0</v>
       </c>
       <c r="E20">
         <v>12301000.0</v>
       </c>
       <c r="F20">
         <v>12301000.0</v>
       </c>
       <c r="G20">
-        <v>5754000.0</v>
+        <v>12301000.0</v>
       </c>
       <c r="H20">
-        <v>5754000.0</v>
+        <v>12301000.0</v>
       </c>
       <c r="I20">
         <v>5754000.0</v>
       </c>
       <c r="J20">
         <v>5754000.0</v>
       </c>
       <c r="K20">
         <v>5754000.0</v>
       </c>
       <c r="L20">
         <v>5754000.0</v>
       </c>
       <c r="M20">
         <v>5754000.0</v>
       </c>
       <c r="N20">
         <v>5754000.0</v>
       </c>
       <c r="O20">
         <v>5754000.0</v>
       </c>
       <c r="P20">
         <v>5754000.0</v>
       </c>
       <c r="Q20">
         <v>5754000.0</v>
       </c>
       <c r="R20">
         <v>5754000.0</v>
       </c>
       <c r="S20">
         <v>5754000.0</v>
       </c>
       <c r="T20">
         <v>5754000.0</v>
       </c>
       <c r="U20">
+        <v>5754000.0</v>
+      </c>
+      <c r="V20">
+        <v>5754000.0</v>
+      </c>
+      <c r="W20">
         <v>5753000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>7664462.0</v>
+      </c>
+      <c r="C21">
+        <v>10230089.0</v>
+      </c>
+      <c r="D21">
         <v>10560000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>10838000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>11159000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11714000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12054000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2495000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2594000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2692000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2791000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>10554000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>10275000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9627000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3185000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>3299000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3413000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3527000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3641000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>3722000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3804000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>3886000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-    </row>
-    <row r="22" spans="1:59">
+      <c r="BH21"/>
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>220568000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>171187000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-153158000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-156781000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-90903000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-226731000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-204778000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-110831000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-221640000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-201907000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-158177000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-274166000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-305960000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-280581000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
-    </row>
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>6438569158.0</v>
+      </c>
+      <c r="C23">
+        <v>6155692098.0</v>
+      </c>
+      <c r="D23">
         <v>5808475000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5477489000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5047133000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4971732000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4838484000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4516436000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4388320000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4309635000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4201610000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3980845000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3729393000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3531690000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3265998000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3075343000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2692146000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2415346000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2415086000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2285771000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2139757000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2044976000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1943885000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1930256000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1966369000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1854765000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1785381000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1776659000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1796192000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1746278000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1809130000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1815234000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1750697000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1706613000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1725049000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>249448000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>251493000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1773004000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1704400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1685294000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1698305000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1702015000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1625806000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1563102000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1525619000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1518795000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1445860000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1355087000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1386038000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1437288000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1404608000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1407342000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1390015000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1433585000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1534168000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1538769000.0</v>
       </c>
-      <c r="BD23"/>
-[...1 lines deleted...]
-      <c r="BF23">
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23">
         <v>1485734000.0</v>
       </c>
-      <c r="BG23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:59">
+      <c r="BI23"/>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>100688000.0</v>
+      </c>
+      <c r="C24">
+        <v>100160000.0</v>
+      </c>
+      <c r="D24">
         <v>103516000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>102148000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>101844000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>106824000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>102503000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>101641000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>101108000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>103355000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>106850000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>101585000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>104532000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>102765000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>104951000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>98706000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>98410000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>97726000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>95272000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>95683000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>94392000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>4891000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>13634000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -5833,155 +5935,163 @@
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>106277000.0</v>
+      </c>
+      <c r="C26">
+        <v>101276000.0</v>
+      </c>
+      <c r="D26">
         <v>81876000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>161089000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>105760000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>159499000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>300253000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>153979000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>104722000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>133958000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>168893000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>183897000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>40605000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>50800000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>141564000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>134635000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>953000.0</v>
       </c>
       <c r="R26">
         <v>953000.0</v>
       </c>
       <c r="S26">
         <v>953000.0</v>
       </c>
       <c r="T26">
         <v>953000.0</v>
       </c>
-      <c r="U26"/>
+      <c r="U26">
+        <v>953000.0</v>
+      </c>
       <c r="V26">
+        <v>953000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26">
         <v>8629000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5999,584 +6109,606 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>-463684543.0</v>
+      </c>
+      <c r="C28">
+        <v>-524858532.0</v>
+      </c>
+      <c r="D28">
         <v>-473198000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-355298000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-235272000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-277017000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-116675000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-143112000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-94286000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-20560000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-21621000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17803000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-115009000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-94312000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>20841000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19136000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-95082000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-52569000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-171138000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-196046000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-172598000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-201527000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-240926000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-336874000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-323341000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-92818000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-100898000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-69902000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-83876000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-51854000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-86627000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-78966000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-101123000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-41424000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-116867000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-60142000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-52557000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-88129000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-36312000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-84324000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-61525000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-90343000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-69594000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-77324000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-71679000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-103434000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-87811000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-39610000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-141724000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-151875000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-112581000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-30562000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-14893000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-2506000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-36295000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-144027000.0</v>
       </c>
-      <c r="BD28"/>
-[...1 lines deleted...]
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28">
         <v>-96096000.0</v>
       </c>
-      <c r="BG28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:59">
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>652926000.0</v>
+      </c>
+      <c r="C29">
+        <v>643236000.0</v>
+      </c>
+      <c r="D29">
         <v>636189000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>630290000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>630150000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>628119000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>501706000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>496979000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>487564000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>478742000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>470361000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>452981000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>447404000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>440295000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>454014000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>431707000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>426177000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>421030000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>413731000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>334068000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>328111000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>235062000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>239585000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>25998394.0</v>
+      </c>
+      <c r="C30">
+        <v>24954249.0</v>
+      </c>
+      <c r="D30">
         <v>30789000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>33367000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>29792000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>30337000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>32495000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>27415000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>27621000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>25649000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>24539000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>21865000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>19960000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>19040000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>18476000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>16414000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13355000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11574000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10838000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8955000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8153000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9601000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6807000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6538000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7526000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8166000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7160000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>8085000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6952000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7297000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>7386000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>7290000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6569000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6512000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6314000.0</v>
       </c>
-      <c r="AI30"/>
-[...1 lines deleted...]
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>6591000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>7271000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>5205000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>5156000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5121000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6652000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4824000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4564000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4545000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>6078000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>4119000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3812000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4028000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>6007000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4389000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4357000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4283000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>79029000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30">
         <v>94066000.0</v>
       </c>
-      <c r="BG30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:59">
+      <c r="BI30"/>
+    </row>
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>368613000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>342788000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>334143000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>328749000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>341736000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>323948000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>318600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>314023000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>309064000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>228909000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>224161000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>220532000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-    </row>
-    <row r="32" spans="1:59">
+      <c r="BH31"/>
+      <c r="BI31"/>
+    </row>
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -6594,225 +6726,233 @@
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
-    </row>
-    <row r="33" spans="1:59">
+      <c r="BH32"/>
+      <c r="BI32"/>
+    </row>
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>5844597735.0</v>
+      </c>
+      <c r="C33">
+        <v>5501746529.0</v>
+      </c>
+      <c r="D33">
         <v>5195023000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>4822721000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>4571395000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4395203000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>4579782000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4240085000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4160938000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4155524000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4043876000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3856284000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>3471226000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>3297375000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>3157988000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2957695000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2463495000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2230699000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2119073000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1968159000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1847792000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1813633000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>19075000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>13844000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>14027000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>33224000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>17972000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>18040000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>18242000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>18358000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>18407000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>10973000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>13744000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>13468000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>8282000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1581200000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1588941000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>6943000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>14288000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>9980000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>22443000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>22440000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>26782000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>22474000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>22737000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>22774000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>53307000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>48642000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>51384000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>62503000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1210277000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>88479000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>88614000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>135963000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1164108000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>57727000.0</v>
       </c>
-      <c r="BD33"/>
-[...1 lines deleted...]
-      <c r="BF33">
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33">
         <v>1107226000.0</v>
       </c>
-      <c r="BG33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:59">
+      <c r="BI33"/>
+    </row>
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -6830,398 +6970,412 @@
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-    </row>
-    <row r="35" spans="1:59">
+      <c r="BH34"/>
+      <c r="BI34"/>
+    </row>
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>5886513860.0</v>
+      </c>
+      <c r="C35">
+        <v>5611760564.0</v>
+      </c>
+      <c r="D35">
         <v>414939000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>321937000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>313642000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>316999000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>294608000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>277014000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>273906000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>274402000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>281405000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>280520000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>260611000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>249579000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>250121000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>245315000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>219967000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>225237000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>119012000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>113362000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>110908000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>21177000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>100297000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>92183000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>104223000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>107826000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>100984000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>98090000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>95312000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>98629000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>99635000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>97309000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>94044000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>93128000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>92515000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>43181000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>47354000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>92585000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>87104000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>85070000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>80083000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>71500000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>64578000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>57610000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>51480000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1364821000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>39481000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1218705000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1250637000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1303119000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>69939000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1282328000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1265877000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1339351000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>118133000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1444780000.0</v>
       </c>
-      <c r="BD35"/>
-[...1 lines deleted...]
-      <c r="BF35">
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35">
         <v>115527000.0</v>
       </c>
-      <c r="BG35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:59">
+      <c r="BI35"/>
+    </row>
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>29655193.0</v>
+      </c>
+      <c r="C36">
+        <v>140752752.0</v>
+      </c>
+      <c r="D36">
         <v>17880000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>15775000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>16822000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>17122000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>14399000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>21517000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>21173000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>20195000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>22130000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-953000.0</v>
       </c>
       <c r="M36">
         <v>-953000.0</v>
       </c>
       <c r="N36">
-        <v>16391000.0</v>
+        <v>-953000.0</v>
       </c>
       <c r="O36">
         <v>-953000.0</v>
       </c>
       <c r="P36">
-        <v>-953000.0</v>
+        <v>16391000.0</v>
       </c>
       <c r="Q36">
         <v>-953000.0</v>
       </c>
       <c r="R36">
         <v>-953000.0</v>
       </c>
       <c r="S36">
         <v>-953000.0</v>
       </c>
       <c r="T36">
         <v>-953000.0</v>
       </c>
       <c r="U36">
+        <v>-953000.0</v>
+      </c>
+      <c r="V36">
+        <v>-953000.0</v>
+      </c>
+      <c r="W36">
         <v>-22619000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-19075000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-13844000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-14027000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-33224000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-17972000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-18040000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-18242000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-18358000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-18407000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>-10973000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-13744000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-13468000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-8282000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1573575000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1581588000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>-6943000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>-14288000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>-9980000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>-22443000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-19500000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-26782000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-15100000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-15100000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-16300000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-53307000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-15300000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-15600000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-16400000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>2497000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-18300000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-88614000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-135963000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-171886000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>-57727000.0</v>
       </c>
-      <c r="BD36"/>
-[...1 lines deleted...]
-      <c r="BF36">
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36">
         <v>-122864000.0</v>
       </c>
-      <c r="BG36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:59">
+      <c r="BI36"/>
+    </row>
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7239,614 +7393,628 @@
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
-    </row>
-    <row r="38" spans="1:59">
+      <c r="BH37"/>
+      <c r="BI37"/>
+    </row>
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>4971732000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>4838484000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>-156230000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>3857428000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>3660760000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>3418530000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>3234451000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3034241000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2819766000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2459172000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2226751000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2110485000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1957120000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1836039000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1800740000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1660359000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1556080000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1604490000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1679122000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1621104000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1642235000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1648908000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1625420000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1653556000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1674714000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1586164000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1601975000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1550544000.0</v>
       </c>
-      <c r="AI38"/>
-[...1 lines deleted...]
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38">
         <v>1623864000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1588877000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1528061000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>1551615000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1526472000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1465294000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1400921000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>1369234000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>1330561000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1241335000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>1205309000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>1131862000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1161547000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1175219000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>1220104000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>1218505000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1197493000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1229430000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1287242000.0</v>
       </c>
-      <c r="BD38"/>
-[...1 lines deleted...]
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38">
         <v>1169277000.0</v>
       </c>
-      <c r="BG38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:59">
+      <c r="BI38"/>
+    </row>
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39">
         <v>-30337000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>-32495000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>275398000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>226429000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>106009000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>156781000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>14017000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>13593000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>12950000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>92355000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>16067000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>16186000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>16881000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>12699000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>10699000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>10431000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>9726000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>12001000.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39">
         <v>10025000.0</v>
       </c>
-      <c r="BC39"/>
-      <c r="BD39"/>
       <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39">
         <v>9501000.0</v>
       </c>
-      <c r="BG39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:59">
+      <c r="BI39"/>
+    </row>
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>5522374000.0</v>
+      </c>
+      <c r="C40">
+        <v>5249970000.0</v>
+      </c>
+      <c r="D40">
         <v>4860737000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>4627410000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>4203200000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>4129087000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>4143780000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3818076000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3689393000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>3636230000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3525900000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3323490000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>3105445000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2923623000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>2651743000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>2471906000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2122790000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1845028000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1850255000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1815693000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1677824000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1664694000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-96064000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-89543000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-101345000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-105256000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-97001000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-94525000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-92631000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-96670000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-96161000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-94178000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-92158000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-90740000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-88778000.0</v>
       </c>
-      <c r="AI40"/>
-[...1 lines deleted...]
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>-81376000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-82564000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-77683000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-74022000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-66389000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-61003000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-52344000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-47367000.0</v>
       </c>
-      <c r="AS40"/>
-      <c r="AT40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>-36836000.0</v>
       </c>
-      <c r="AU40"/>
-      <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>1187404000.0</v>
       </c>
-      <c r="AY40"/>
-      <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40">
         <v>1317298000.0</v>
       </c>
-      <c r="BC40"/>
-      <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40">
         <v>1269730000.0</v>
       </c>
-      <c r="BG40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:59">
+      <c r="BI40"/>
+    </row>
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>9549000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>10316000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>7427000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>7914000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>134902000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>11761000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>6645000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>6107000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>8785000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4022000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>4123000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>4277000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
-    </row>
-    <row r="42" spans="1:59">
+      <c r="BH41"/>
+      <c r="BI41"/>
+    </row>
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>979675.0</v>
+      </c>
+      <c r="C42">
+        <v>1817858.0</v>
+      </c>
+      <c r="D42">
         <v>2473000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2540000.0</v>
       </c>
       <c r="E42">
         <v>2540000.0</v>
       </c>
       <c r="F42">
+        <v>2540000.0</v>
+      </c>
+      <c r="G42">
+        <v>2540000.0</v>
+      </c>
+      <c r="H42">
         <v>2485000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2789000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2717000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>2645000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2513000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2339000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>2147000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1955000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1612000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1189000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>765000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>341000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>145000.0</v>
       </c>
       <c r="T42">
         <v>145000.0</v>
       </c>
       <c r="U42">
         <v>145000.0</v>
       </c>
       <c r="V42">
         <v>145000.0</v>
       </c>
       <c r="W42">
         <v>145000.0</v>
       </c>
       <c r="X42">
         <v>145000.0</v>
       </c>
       <c r="Y42">
         <v>145000.0</v>
       </c>
       <c r="Z42">
         <v>145000.0</v>
       </c>
       <c r="AA42">
         <v>145000.0</v>
       </c>
@@ -7874,90 +8042,96 @@
       <c r="AI42">
         <v>145000.0</v>
       </c>
       <c r="AJ42">
         <v>145000.0</v>
       </c>
       <c r="AK42">
         <v>145000.0</v>
       </c>
       <c r="AL42">
         <v>145000.0</v>
       </c>
       <c r="AM42">
         <v>145000.0</v>
       </c>
       <c r="AN42">
         <v>145000.0</v>
       </c>
       <c r="AO42">
         <v>145000.0</v>
       </c>
       <c r="AP42">
         <v>145000.0</v>
       </c>
       <c r="AQ42">
+        <v>145000.0</v>
+      </c>
+      <c r="AR42">
+        <v>145000.0</v>
+      </c>
+      <c r="AS42">
         <v>141000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>134000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>128000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>122000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>108000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>90000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>72000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>54000.0</v>
       </c>
-      <c r="AY42"/>
-      <c r="AZ42"/>
       <c r="BA42"/>
-      <c r="BB42">
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42">
         <v>103965000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>103965000.0</v>
       </c>
-      <c r="BD42"/>
-[...1 lines deleted...]
-      <c r="BF42">
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42">
         <v>103965000.0</v>
       </c>
-      <c r="BG42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:59">
+      <c r="BI42"/>
+    </row>
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7975,52 +8149,54 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
-    </row>
-    <row r="44" spans="1:59">
+      <c r="BH43"/>
+      <c r="BI43"/>
+    </row>
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8038,564 +8214,586 @@
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
-    </row>
-    <row r="45" spans="1:59">
+      <c r="BH44"/>
+      <c r="BI44"/>
+    </row>
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>31478000.0</v>
+      </c>
+      <c r="C45">
+        <v>26719000.0</v>
+      </c>
+      <c r="D45">
         <v>39811000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>26700000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>27167000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>27667000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>40150000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>27148000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>27253000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>27435000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>21949000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>10289000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>10608000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>10646000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>22282000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
-    </row>
-    <row r="46" spans="1:59">
+      <c r="BH45"/>
+      <c r="BI45"/>
+    </row>
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>31467585.0</v>
+      </c>
+      <c r="C46">
+        <v>26761091.0</v>
+      </c>
+      <c r="D46">
         <v>26360000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>26700000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>27167000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>27667000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>26619000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>27148000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>27253000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>27435000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>9963000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>10289000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>10608000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>10646000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>10990000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>11261000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>11342000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>11548000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>11892000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>12262000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>12626000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>12980000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>10446000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>10549000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>10763000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>10915000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>7911000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>8029000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>8203000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>8368000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>8390000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>7999000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>8096000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>8033000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>8020000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>7625000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>7353000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>6600000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>4330000.0</v>
       </c>
-      <c r="AM46"/>
-[...1 lines deleted...]
-      <c r="AO46">
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>19500000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>4349000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>15100000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>15100000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>16300000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>4507000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>15300000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>15600000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>16400000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>4671000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>18300000.0</v>
       </c>
-      <c r="AZ46"/>
-[...1 lines deleted...]
-      <c r="BB46">
+      <c r="BB46"/>
+      <c r="BC46"/>
+      <c r="BD46">
         <v>4659000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46"/>
       <c r="BE46"/>
-      <c r="BF46">
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46">
         <v>5186000.0</v>
       </c>
-      <c r="BG46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:59">
+      <c r="BI46"/>
+    </row>
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>9963000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>10289000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>10608000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>10646000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>10990000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>11261000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>11342000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>11548000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>11892000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>12262000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>12626000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>12980000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
-    </row>
-    <row r="48" spans="1:59">
+      <c r="BH47"/>
+      <c r="BI47"/>
+    </row>
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>220647975.0</v>
+      </c>
+      <c r="C48">
+        <v>214335120.0</v>
+      </c>
+      <c r="D48">
         <v>203728000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>200409000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>196284000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>188568000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>181238000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>177584000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>168776000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>157845000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>146043000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>134461000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>125398000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>116638000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>109335000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>104071000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>99285000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>95276000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>90644000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>85626000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>80965000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>77414000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>73194000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>69518000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>66219000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>62140000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>58069000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>53636000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>49645000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>45616000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>41473000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>37070000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>33153000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>29658000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>26443000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>24172000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>22040000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>20486000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>9172000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>7827000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>5921000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>4664000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>2903000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>683000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-265000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-2071000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-3493000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-5969000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-6986000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-8194000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-9169000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-8979000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-9857000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-9818000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-10933000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-10027000.0</v>
       </c>
-      <c r="BD48"/>
-[...1 lines deleted...]
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48">
         <v>-14757000.0</v>
       </c>
-      <c r="BG48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:59">
+      <c r="BI48"/>
+    </row>
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8613,52 +8811,54 @@
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
-    </row>
-    <row r="50" spans="1:59">
+      <c r="BH49"/>
+      <c r="BI49"/>
+    </row>
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -8676,399 +8876,415 @@
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
-    </row>
-    <row r="51" spans="1:59">
+      <c r="BH50"/>
+      <c r="BI50"/>
+    </row>
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>104288485.0</v>
+      </c>
+      <c r="C51">
+        <v>104132787.0</v>
+      </c>
+      <c r="D51">
         <v>108512000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>105014000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>104914000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>109676000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>108579000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>104871000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>104522000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>106949000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>110621000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>105529000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>108652000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>107060000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>109422000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>103350000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>103075000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>102670000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>100385000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>100959000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>99830000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>10489000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>16718000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>16920000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>16985000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>41435000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>38247000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>38397000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>38214000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>43349000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>43154000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>43291000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>43097000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>43234000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>43042000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>43181000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>47354000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>47477000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>57652000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>57724000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>57566000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>57639000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>57484000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>57559000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>57405000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>57481000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>57329000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>57407000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>57256000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>57335000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>63742000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>63808000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>63646000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>93340000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>93171000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>49773000.0</v>
       </c>
-      <c r="BD51"/>
-[...1 lines deleted...]
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51">
         <v>92898000.0</v>
       </c>
-      <c r="BG51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:59">
+      <c r="BI51"/>
+    </row>
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
         <v>435887.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
         <v>735000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52">
         <v>708000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-    </row>
-    <row r="53" spans="1:59">
+      <c r="BH52"/>
+      <c r="BI52"/>
+    </row>
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
+        <v>106277000.0</v>
+      </c>
+      <c r="C53">
+        <v>101276000.0</v>
+      </c>
+      <c r="D53">
         <v>953000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>161089000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>105760000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>159499000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>953000.0</v>
       </c>
       <c r="H53">
         <v>953000.0</v>
       </c>
       <c r="I53">
         <v>953000.0</v>
       </c>
       <c r="J53">
         <v>953000.0</v>
       </c>
       <c r="K53">
         <v>953000.0</v>
       </c>
       <c r="L53">
         <v>953000.0</v>
       </c>
       <c r="M53">
         <v>953000.0</v>
       </c>
       <c r="N53">
         <v>953000.0</v>
       </c>
       <c r="O53">
         <v>953000.0</v>
       </c>
       <c r="P53">
         <v>953000.0</v>
       </c>
       <c r="Q53">
         <v>953000.0</v>
       </c>
       <c r="R53">
         <v>953000.0</v>
       </c>
       <c r="S53">
         <v>953000.0</v>
       </c>
       <c r="T53">
         <v>953000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
+      <c r="U53">
+        <v>953000.0</v>
+      </c>
+      <c r="V53">
+        <v>953000.0</v>
+      </c>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53">
         <v>151540000.0</v>
       </c>
-      <c r="BC53"/>
-      <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53">
         <v>85947000.0</v>
       </c>
-      <c r="BG53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:59">
+      <c r="BI53"/>
+    </row>
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9086,724 +9302,750 @@
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
-    </row>
-    <row r="55" spans="1:59">
+      <c r="BH54"/>
+      <c r="BI54"/>
+    </row>
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>6438569158.0</v>
+      </c>
+      <c r="C55">
+        <v>6155692098.0</v>
+      </c>
+      <c r="D55">
         <v>5808475000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>5477489000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>5047133000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4971732000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4838484000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4516436000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4388320000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4309635000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4201610000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3980845000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3729393000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3531690000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3265998000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3075343000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2692146000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2415346000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2415086000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2285771000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2139757000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2044976000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1943885000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1930256000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1966369000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1854765000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1785381000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1776659000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1796192000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1746278000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1809130000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1815234000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1750697000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1706613000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1725049000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1684523000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1688852000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1773004000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1704400000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1685294000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1698305000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1702015000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1625806000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1563102000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1525619000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1518795000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1445860000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1355087000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1386038000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1437288000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1404608000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1407342000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1390015000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1433585000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1534168000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1538769000.0</v>
       </c>
-      <c r="BD55"/>
-[...1 lines deleted...]
-      <c r="BF55">
+      <c r="BF55"/>
+      <c r="BG55"/>
+      <c r="BH55">
         <v>1485734000.0</v>
       </c>
-      <c r="BG55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:59">
+      <c r="BI55"/>
+    </row>
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>593971423.0</v>
+      </c>
+      <c r="C56">
+        <v>653945569.0</v>
+      </c>
+      <c r="D56">
         <v>613452000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>654768000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>475738000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>576529000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>258702000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>276351000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>227382000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>154111000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>157734000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>124561000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>258167000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>234315000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>108010000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>117648000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>228651000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>184647000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>296013000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>317612000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>291965000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>231343000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>264451000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>360332000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>347852000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>142419000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>146305000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>116384000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>129042000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>102500000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>137167000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>129547000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>150789000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>91170000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>166223000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>103323000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>99911000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>142197000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>101235000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>147253000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>124247000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>153103000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>133730000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>139707000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>133648000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>165460000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>151218000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>101136000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>202792000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>213238000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>194331000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>98759000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>82896000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>100129000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>370060000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>193800000.0</v>
       </c>
-      <c r="BD56"/>
-[...1 lines deleted...]
-      <c r="BF56">
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56">
         <v>378508000.0</v>
       </c>
-      <c r="BG56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:59">
+      <c r="BI56"/>
+    </row>
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>5522374000.0</v>
+      </c>
+      <c r="C57">
+        <v>5249970000.0</v>
+      </c>
+      <c r="D57">
         <v>4860863000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>4627410000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>4205185000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>4133438000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>4144673000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3830437000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3714311000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3646199000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3543047000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3335282000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>3112263000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2930934000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2665202000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>2483380000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>2130765000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1853158000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1963968000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1920377000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1781483000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1764291000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>100297000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>92183000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>104223000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>107826000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>100984000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>98090000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>95312000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>98629000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>99635000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>97309000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>94044000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>93128000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>92515000.0</v>
       </c>
-      <c r="AI57"/>
-[...1 lines deleted...]
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57">
         <v>92585000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>87104000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>85070000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>80083000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>71500000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>64578000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>57610000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>51480000.0</v>
       </c>
-      <c r="AS57"/>
-      <c r="AT57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>39481000.0</v>
       </c>
-      <c r="AU57"/>
-      <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>1201536000.0</v>
       </c>
-      <c r="AY57"/>
-      <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57"/>
+      <c r="BD57">
         <v>1322931000.0</v>
       </c>
-      <c r="BC57"/>
-      <c r="BD57"/>
       <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57">
         <v>1273631000.0</v>
       </c>
-      <c r="BG57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:59">
+      <c r="BI57"/>
+    </row>
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>5886513860.0</v>
+      </c>
+      <c r="C58">
+        <v>5611760564.0</v>
+      </c>
+      <c r="D58">
         <v>5275802000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4949347000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4518827000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>4450437000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4439281000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>4107451000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3988217000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3920601000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3824452000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3615802000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3372874000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3180513000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2915323000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2728695000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2350732000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2078395000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2082980000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2033739000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1892391000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1785468000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1688597000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1678644000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1718056000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1610531000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1545218000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1540929000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1564453000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1518568000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1585563000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1596070000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1535450000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1494861000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1516508000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>43181000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>47354000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1570421000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1518516000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1500757000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1515672000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1525641000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1451184000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1390692000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1354156000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1364821000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1293341000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1218705000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1250637000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1303119000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1271475000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1282328000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1265877000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1339351000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1441064000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1444780000.0</v>
       </c>
-      <c r="BD58"/>
-[...1 lines deleted...]
-      <c r="BF58">
+      <c r="BF58"/>
+      <c r="BG58"/>
+      <c r="BH58">
         <v>1389158000.0</v>
       </c>
-      <c r="BG58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:59">
+      <c r="BI58"/>
+    </row>
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9821,225 +10063,233 @@
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
-    </row>
-    <row r="60" spans="1:59">
+      <c r="BH59"/>
+      <c r="BI59"/>
+    </row>
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>552055296.0</v>
+      </c>
+      <c r="C60">
+        <v>543931532.0</v>
+      </c>
+      <c r="D60">
         <v>532673000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>528142000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>528306000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>521295000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>399203000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>408985000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>400103000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>389034000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>377158000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>365043000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>356519000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>351177000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>350675000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>346648000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>341414000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>336951000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>332106000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>252032000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>247366000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>259508000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>255288000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>251612000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>248313000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>244234000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>240163000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>235730000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>231739000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>227710000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>223567000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>219164000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>215247000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>211752000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>208541000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>206267000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>204139000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>202583000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>185884000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>184537000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>182633000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>176374000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>174622000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>172410000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>171463000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>153974000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>152519000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>136382000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>135401000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>134169000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>133133000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>125014000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>124138000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>94234000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>93104000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>93989000.0</v>
       </c>
-      <c r="BD60"/>
-[...1 lines deleted...]
-      <c r="BF60">
+      <c r="BF60"/>
+      <c r="BG60"/>
+      <c r="BH60">
         <v>96576000.0</v>
       </c>
-      <c r="BG60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:59">
+      <c r="BI60"/>
+    </row>
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10057,52 +10307,54 @@
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
-    </row>
-    <row r="62" spans="1:59">
+      <c r="BH61"/>
+      <c r="BI61"/>
+    </row>
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10120,50 +10372,52 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10220,1173 +10474,1173 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>182496000.0</v>
       </c>
       <c r="D2">
         <v>129892000.0</v>
       </c>
       <c r="E2">
         <v>50602000.0</v>
       </c>
       <c r="F2">
         <v>28893000.0</v>
       </c>
       <c r="G2">
         <v>31625000.0</v>
       </c>
       <c r="H2">
         <v>34110000.0</v>
       </c>
       <c r="I2">
         <v>29749000.0</v>
       </c>
       <c r="J2">
         <v>27657000.0</v>
       </c>
       <c r="K2">
         <v>32129000.0</v>
       </c>
       <c r="L2">
         <v>32028000.0</v>
       </c>
       <c r="M2">
         <v>31206000.0</v>
       </c>
       <c r="N2">
         <v>35792000.0</v>
       </c>
       <c r="O2">
         <v>41755000.0</v>
       </c>
       <c r="P2">
         <v>39484000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>3101000.0</v>
       </c>
       <c r="C3">
         <v>2634000.0</v>
       </c>
       <c r="D3">
         <v>1783000.0</v>
       </c>
       <c r="E3">
         <v>1938000.0</v>
       </c>
       <c r="F3">
         <v>1729000.0</v>
       </c>
       <c r="G3">
         <v>1149000.0</v>
       </c>
       <c r="H3">
         <v>721000.0</v>
       </c>
       <c r="I3">
         <v>623000.0</v>
       </c>
       <c r="J3">
         <v>553000.0</v>
       </c>
       <c r="K3">
         <v>776000.0</v>
       </c>
       <c r="L3">
         <v>393000.0</v>
       </c>
       <c r="M3">
         <v>396000.0</v>
       </c>
       <c r="N3">
         <v>494000.0</v>
       </c>
       <c r="O3">
         <v>699000.0</v>
       </c>
       <c r="P3">
         <v>618000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B5">
         <v>41493000.0</v>
       </c>
       <c r="C5">
         <v>54793000.0</v>
       </c>
       <c r="D5">
         <v>57645000.0</v>
       </c>
       <c r="E5">
         <v>32548000.0</v>
       </c>
       <c r="F5">
         <v>30789000.0</v>
       </c>
       <c r="G5">
         <v>26752000.0</v>
       </c>
       <c r="H5">
         <v>27821000.0</v>
       </c>
       <c r="I5">
         <v>25013000.0</v>
       </c>
       <c r="J5">
         <v>14732000.0</v>
       </c>
       <c r="K5">
         <v>11758000.0</v>
       </c>
       <c r="L5">
         <v>9039000.0</v>
       </c>
       <c r="M5">
         <v>6207000.0</v>
       </c>
       <c r="N5">
         <v>2505000.0</v>
       </c>
       <c r="O5">
         <v>8091000.0</v>
       </c>
       <c r="P5">
         <v>11190000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>44594000.0</v>
       </c>
       <c r="C6">
         <v>57427000.0</v>
       </c>
       <c r="D6">
         <v>59428000.0</v>
       </c>
       <c r="E6">
         <v>34486000.0</v>
       </c>
       <c r="F6">
         <v>32518000.0</v>
       </c>
       <c r="G6">
         <v>27901000.0</v>
       </c>
       <c r="H6">
         <v>28542000.0</v>
       </c>
       <c r="I6">
         <v>25636000.0</v>
       </c>
       <c r="J6">
         <v>15285000.0</v>
       </c>
       <c r="K6">
         <v>12534000.0</v>
       </c>
       <c r="L6">
         <v>9432000.0</v>
       </c>
       <c r="M6">
         <v>6603000.0</v>
       </c>
       <c r="N6">
         <v>2999000.0</v>
       </c>
       <c r="O6">
         <v>8091000.0</v>
       </c>
       <c r="P6">
         <v>11190000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>120228000.0</v>
       </c>
       <c r="C9">
         <v>111633000.0</v>
       </c>
       <c r="D9">
         <v>108026000.0</v>
       </c>
       <c r="E9">
         <v>81941000.0</v>
       </c>
       <c r="F9">
         <v>65795000.0</v>
       </c>
       <c r="G9">
         <v>54529000.0</v>
       </c>
       <c r="H9">
         <v>54217000.0</v>
       </c>
       <c r="I9">
         <v>51351000.0</v>
       </c>
       <c r="J9">
         <v>43967000.0</v>
       </c>
       <c r="K9">
         <v>38806000.0</v>
       </c>
       <c r="L9">
         <v>33823000.0</v>
       </c>
       <c r="M9">
         <v>29588000.0</v>
       </c>
       <c r="N9">
         <v>27451000.0</v>
       </c>
       <c r="O9">
         <v>32895000.0</v>
       </c>
       <c r="P9">
         <v>29233000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>41493000.0</v>
       </c>
       <c r="C10">
         <v>54793000.0</v>
       </c>
       <c r="D10">
         <v>57645000.0</v>
       </c>
       <c r="E10">
         <v>32548000.0</v>
       </c>
       <c r="F10">
         <v>30789000.0</v>
       </c>
       <c r="G10">
         <v>26752000.0</v>
       </c>
       <c r="H10">
         <v>27821000.0</v>
       </c>
       <c r="I10">
         <v>25013000.0</v>
       </c>
       <c r="J10">
         <v>14732000.0</v>
       </c>
       <c r="K10">
         <v>11758000.0</v>
       </c>
       <c r="L10">
         <v>9039000.0</v>
       </c>
       <c r="M10">
         <v>6207000.0</v>
       </c>
       <c r="N10">
         <v>2505000.0</v>
       </c>
       <c r="O10">
         <v>8091000.0</v>
       </c>
       <c r="P10">
         <v>11190000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B11">
         <v>13035000.0</v>
       </c>
       <c r="C11">
         <v>15045000.0</v>
       </c>
       <c r="D11">
         <v>15483000.0</v>
       </c>
       <c r="E11">
         <v>9890000.0</v>
       </c>
       <c r="F11">
         <v>8409000.0</v>
       </c>
       <c r="G11">
         <v>7347000.0</v>
       </c>
       <c r="H11">
         <v>7625000.0</v>
       </c>
       <c r="I11">
         <v>6939000.0</v>
       </c>
       <c r="J11">
         <v>-4740000.0</v>
       </c>
       <c r="K11">
         <v>3288000.0</v>
       </c>
       <c r="L11">
         <v>821000.0</v>
       </c>
       <c r="M11">
         <v>531000.0</v>
       </c>
       <c r="N11">
         <v>741000.0</v>
       </c>
       <c r="O11">
         <v>4267000.0</v>
       </c>
       <c r="P11">
         <v>3620000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B12">
         <v>179512000.0</v>
       </c>
       <c r="C12">
         <v>182764000.0</v>
       </c>
       <c r="D12">
         <v>129283000.0</v>
       </c>
       <c r="E12">
         <v>50151000.0</v>
       </c>
       <c r="F12">
         <v>29331000.0</v>
       </c>
       <c r="G12">
         <v>31969000.0</v>
       </c>
       <c r="H12">
         <v>34408000.0</v>
       </c>
       <c r="I12">
         <v>29415000.0</v>
       </c>
       <c r="J12">
         <v>27782000.0</v>
       </c>
       <c r="K12">
         <v>31258000.0</v>
       </c>
       <c r="L12">
         <v>30483000.0</v>
       </c>
       <c r="M12">
         <v>30287000.0</v>
       </c>
       <c r="N12">
         <v>35268000.0</v>
       </c>
       <c r="O12">
         <v>41294000.0</v>
       </c>
       <c r="P12">
         <v>39175000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B13">
         <v>295680000.0</v>
       </c>
       <c r="C13">
         <v>285419000.0</v>
       </c>
       <c r="D13">
         <v>229334000.0</v>
       </c>
       <c r="E13">
         <v>76666000.0</v>
       </c>
       <c r="F13">
         <v>89488000.0</v>
       </c>
       <c r="G13">
         <v>86094000.0</v>
       </c>
       <c r="H13">
         <v>88305000.0</v>
       </c>
       <c r="I13">
         <v>80914000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>28458000.0</v>
       </c>
       <c r="C15">
         <v>39748000.0</v>
       </c>
       <c r="D15">
         <v>42162000.0</v>
       </c>
       <c r="E15">
         <v>22658000.0</v>
       </c>
       <c r="F15">
         <v>22380000.0</v>
       </c>
       <c r="G15">
         <v>19405000.0</v>
       </c>
       <c r="H15">
         <v>20196000.0</v>
       </c>
       <c r="I15">
         <v>18074000.0</v>
       </c>
       <c r="J15">
         <v>19472000.0</v>
       </c>
       <c r="K15">
         <v>8470000.0</v>
       </c>
       <c r="L15">
         <v>8218000.0</v>
       </c>
       <c r="M15">
         <v>5676000.0</v>
       </c>
       <c r="N15">
         <v>1764000.0</v>
       </c>
       <c r="O15">
         <v>3824000.0</v>
       </c>
       <c r="P15">
         <v>7570000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>41174000.0</v>
       </c>
       <c r="E16">
         <v>21670000.0</v>
       </c>
       <c r="F16">
         <v>20802000.0</v>
       </c>
       <c r="G16">
         <v>17237000.0</v>
       </c>
       <c r="H16">
         <v>17995000.0</v>
       </c>
       <c r="I16">
         <v>15873000.0</v>
       </c>
       <c r="J16">
         <v>17271000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B17">
         <v>28458000.0</v>
       </c>
       <c r="C17">
         <v>39748000.0</v>
       </c>
       <c r="D17">
         <v>42162000.0</v>
       </c>
       <c r="E17">
         <v>22658000.0</v>
       </c>
       <c r="F17">
         <v>22380000.0</v>
       </c>
       <c r="G17">
         <v>19405000.0</v>
       </c>
       <c r="H17">
         <v>20196000.0</v>
       </c>
       <c r="I17">
         <v>18074000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>116168000.0</v>
       </c>
       <c r="C18">
         <v>102655000.0</v>
       </c>
       <c r="D18">
         <v>100051000.0</v>
       </c>
       <c r="E18">
         <v>76666000.0</v>
       </c>
       <c r="F18">
         <v>60157000.0</v>
       </c>
       <c r="G18">
         <v>54125000.0</v>
       </c>
       <c r="H18">
         <v>53897000.0</v>
       </c>
       <c r="I18">
         <v>51499000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>41493000.0</v>
       </c>
       <c r="C21">
         <v>54793000.0</v>
       </c>
       <c r="D21">
         <v>57645000.0</v>
       </c>
       <c r="E21">
         <v>32548000.0</v>
       </c>
       <c r="F21">
         <v>30789000.0</v>
       </c>
       <c r="G21">
         <v>26752000.0</v>
       </c>
       <c r="H21">
         <v>27821000.0</v>
       </c>
       <c r="I21">
         <v>25013000.0</v>
       </c>
       <c r="J21">
         <v>14732000.0</v>
       </c>
       <c r="K21">
         <v>11758000.0</v>
       </c>
       <c r="L21">
         <v>9039000.0</v>
       </c>
       <c r="M21">
         <v>6207000.0</v>
       </c>
       <c r="N21">
         <v>2505000.0</v>
       </c>
       <c r="O21">
         <v>8091000.0</v>
       </c>
       <c r="P21">
         <v>11190000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>78735000.0</v>
       </c>
       <c r="C23">
         <v>57108000.0</v>
       </c>
       <c r="D23">
         <v>180273000.0</v>
       </c>
       <c r="E23">
         <v>99995000.0</v>
       </c>
       <c r="F23">
         <v>63899000.0</v>
       </c>
       <c r="G23">
         <v>59402000.0</v>
       </c>
       <c r="H23">
         <v>60506000.0</v>
       </c>
       <c r="I23">
         <v>56087000.0</v>
       </c>
       <c r="J23">
         <v>56892000.0</v>
       </c>
       <c r="K23">
         <v>59177000.0</v>
       </c>
       <c r="L23">
         <v>56812000.0</v>
       </c>
       <c r="M23">
         <v>54587000.0</v>
       </c>
       <c r="N23">
         <v>60738000.0</v>
       </c>
       <c r="O23">
         <v>16490000.0</v>
       </c>
       <c r="P23">
         <v>21132000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>3101000.0</v>
       </c>
       <c r="C25">
         <v>2634000.0</v>
       </c>
       <c r="D25">
         <v>1783000.0</v>
       </c>
       <c r="E25">
         <v>1938000.0</v>
       </c>
       <c r="F25">
         <v>1729000.0</v>
       </c>
       <c r="G25">
         <v>1149000.0</v>
       </c>
       <c r="H25">
         <v>721000.0</v>
       </c>
       <c r="I25">
         <v>623000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>45008000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>35330000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>298000.0</v>
       </c>
       <c r="M27">
         <v>482000.0</v>
       </c>
       <c r="N27">
         <v>447000.0</v>
       </c>
       <c r="O27">
         <v>434000.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>33727000.0</v>
       </c>
       <c r="C28">
         <v>51953000.0</v>
       </c>
       <c r="D28">
         <v>46479000.0</v>
       </c>
       <c r="E28">
         <v>45528000.0</v>
       </c>
       <c r="F28">
         <v>31353000.0</v>
       </c>
       <c r="G28">
         <v>25321000.0</v>
       </c>
       <c r="H28">
         <v>23966000.0</v>
       </c>
       <c r="I28">
         <v>24034000.0</v>
       </c>
       <c r="J28">
         <v>25055000.0</v>
       </c>
       <c r="K28">
         <v>23571000.0</v>
       </c>
       <c r="L28">
         <v>22689000.0</v>
       </c>
       <c r="M28">
         <v>20862000.0</v>
       </c>
       <c r="N28">
         <v>20678000.0</v>
       </c>
       <c r="O28">
         <v>21820000.0</v>
       </c>
       <c r="P28">
         <v>15621000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>13035000.0</v>
       </c>
       <c r="C29">
         <v>15045000.0</v>
       </c>
       <c r="D29">
         <v>15483000.0</v>
       </c>
       <c r="E29">
         <v>9890000.0</v>
       </c>
       <c r="F29">
         <v>8409000.0</v>
       </c>
       <c r="G29">
         <v>7347000.0</v>
       </c>
       <c r="H29">
         <v>7625000.0</v>
       </c>
       <c r="I29">
         <v>6939000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>78735000.0</v>
       </c>
       <c r="C30">
         <v>57108000.0</v>
       </c>
       <c r="D30">
         <v>50381000.0</v>
       </c>
       <c r="E30">
         <v>49393000.0</v>
       </c>
       <c r="F30">
         <v>35006000.0</v>
       </c>
       <c r="G30">
         <v>27777000.0</v>
       </c>
       <c r="H30">
         <v>26396000.0</v>
       </c>
       <c r="I30">
         <v>26338000.0</v>
       </c>
       <c r="J30">
         <v>29235000.0</v>
       </c>
       <c r="K30">
         <v>27048000.0</v>
       </c>
       <c r="L30">
         <v>24784000.0</v>
       </c>
       <c r="M30">
         <v>23381000.0</v>
       </c>
       <c r="N30">
         <v>24946000.0</v>
       </c>
       <c r="O30">
         <v>16490000.0</v>
       </c>
       <c r="P30">
         <v>21132000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>54793000.0</v>
       </c>
       <c r="D31">
         <v>57645000.0</v>
       </c>
       <c r="E31">
         <v>-50151000.0</v>
       </c>
       <c r="F31">
         <v>30789000.0</v>
       </c>
       <c r="G31">
         <v>26752000.0</v>
       </c>
       <c r="H31">
         <v>27821000.0</v>
       </c>
       <c r="I31">
         <v>-29415000.0</v>
       </c>
       <c r="J31">
         <v>-2045000.0</v>
       </c>
       <c r="K31">
         <v>-1092000.0</v>
       </c>
       <c r="L31">
         <v>-30483000.0</v>
       </c>
       <c r="M31">
         <v>-434000.0</v>
       </c>
       <c r="N31">
         <v>-2064000.0</v>
       </c>
       <c r="O31">
         <v>-41294000.0</v>
       </c>
       <c r="P31">
         <v>-39175000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>120228000.0</v>
       </c>
       <c r="C32">
         <v>111633000.0</v>
       </c>
       <c r="D32">
         <v>237918000.0</v>
       </c>
       <c r="E32">
         <v>132543000.0</v>
       </c>
       <c r="F32">
         <v>94688000.0</v>
       </c>
       <c r="G32">
         <v>86154000.0</v>
       </c>
       <c r="H32">
         <v>88327000.0</v>
       </c>
       <c r="I32">
         <v>81100000.0</v>
       </c>
@@ -11411,592 +11665,610 @@
       <c r="P32">
         <v>29233000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:59">
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>47793181.0</v>
+      </c>
+      <c r="C2">
+        <v>48110671.0</v>
+      </c>
+      <c r="D2">
         <v>46157000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>45389000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>43833000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>48546000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>48181000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>46701000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>45017000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>42597000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>39666000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>35331000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>29223000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>25672000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19800000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14281000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8684000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7837000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7499000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7954000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6242000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7198000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6778000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7744000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8702000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8401000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8629000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9280000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>7971000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8230000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8520000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7609000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>6881000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>6739000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6740000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>6871000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>6302000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>7744000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7818000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>7816000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>8199000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>8296000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>8043000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>8083000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>7802000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>8100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>7869000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>7772000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>7602000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>7963000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>8439000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>8663000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>8945000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>9745000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>10145000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>10540000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>10650000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>10420000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>10072000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>10374000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:59">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>947000.0</v>
+      </c>
+      <c r="C3">
+        <v>940479.0</v>
+      </c>
+      <c r="D3">
         <v>902000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>727000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>728000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>744000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>842000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>586000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>632000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>574000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>435000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>431000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>450000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>467000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>507000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>458000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>483000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>490000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>456000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>452000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>372000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>449000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>291000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>362000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>210000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>286000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>173000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>253000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>115000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>180000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>222000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>137000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>137000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>127000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-3905000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>311000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-4488000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-4671000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-3185000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-3501000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-2960000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-3204000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>-2464000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>-2377000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>-1868000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-2330000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>-1757000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>-1415000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>-1680000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-1789000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>-1036000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>-1513000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>-470000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-1550000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>-1026000.0</v>
       </c>
-      <c r="BC3"/>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12012,412 +12284,426 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B5">
+        <v>9428565.0</v>
+      </c>
+      <c r="C5">
+        <v>15292052.0</v>
+      </c>
+      <c r="D5">
         <v>9902000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>8753000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>11734000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>11104000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>8076000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>13463000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>16300000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>16954000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>16916000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>13809000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>13722000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>13198000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>10273000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>7857000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6790000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>7628000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>8138000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>7433000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>7940000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>7278000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>6545000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>6026000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>7096000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>7085000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>7443000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6837000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>6747000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>6794000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>7213000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>6446000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>5902000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>5452000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>10529000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>3713000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>9797000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>11642000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>10032000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>11195000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>10501000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>11288000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>10188000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>10163000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>9243000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>9928000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>9226000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>8884000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>9015000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>9369000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>8075000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>9735000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>8647000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>11316000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>11143000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>12508000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>12800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>12934000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>18975000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>9860000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>10375565.0</v>
+      </c>
+      <c r="C6">
+        <v>16232531.0</v>
+      </c>
+      <c r="D6">
         <v>10804000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>9480000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>12462000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>11848000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>8918000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>14049000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>16932000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>17528000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>17351000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>14240000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>14172000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>13665000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>10780000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8315000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7273000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>8118000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>8594000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>7885000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8312000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>7727000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>6836000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6388000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>7306000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>7371000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>7616000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>7090000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6862000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>6974000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>7435000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>6583000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>6039000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>5579000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>3905000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>4024000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2913000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>4201000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>2636000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>3403000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>2515000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>3204000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>2464000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>2377000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>1868000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2330000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>1757000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1415000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>1680000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1355000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-239000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1226000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-32000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1550000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1026000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>2217000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>2150000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>2698000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>9021000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:59">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12433,54 +12719,56 @@
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12496,875 +12784,907 @@
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>37852472.0</v>
+      </c>
+      <c r="C9">
+        <v>35870418.0</v>
+      </c>
+      <c r="D9">
         <v>33773000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>30402000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>29250000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>26803000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>27441000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>26997000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>28485000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>28978000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>29357000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>26688000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>26448000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>25533000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>24047000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>21073000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>18557000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>18264000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>18515000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>15633000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>16282000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>15365000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>14308000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>12436000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>13995000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>13790000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>13614000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>13697000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>13158000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>13748000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>13636000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>12854000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>12519000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>12342000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>11405000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>10725000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>10708000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>11129000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>9964000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>10155000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>9432000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>9255000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>9026000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>8798000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>8132000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>7867000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>8000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>7003000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>7262000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>7323000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>7096000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>6894000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>6231000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>7230000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>7845000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>8383000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>8213000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>7993000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>13357000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>4471000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>10375565.0</v>
+      </c>
+      <c r="C10">
+        <v>15292052.0</v>
+      </c>
+      <c r="D10">
         <v>9902000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>8753000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>11734000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>11104000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>8076000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>13463000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>16300000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>16954000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>16916000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>13809000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>13722000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>13198000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>10273000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7857000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6790000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7628000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>8138000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>7433000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>7940000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>7278000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6545000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>6026000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7096000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>7085000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7443000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6837000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6747000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>6794000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7213000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>6446000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5902000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>5452000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3905000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3713000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2913000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4201000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2636000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3403000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2515000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3204000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2464000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2377000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1868000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>2330000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1757000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1415000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1680000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1355000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-239000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1226000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-32000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1550000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1026000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2217000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>2150000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2698000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>9021000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B11">
+        <v>2853054.0</v>
+      </c>
+      <c r="C11">
+        <v>4205614.0</v>
+      </c>
+      <c r="D11">
         <v>4698000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2171000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>3205000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2961000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2560000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3758000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>4472000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>4255000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4437000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3806000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3459000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3781000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3844000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2137000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1847000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2062000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2228000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1997000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2196000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1988000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1799000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1657000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1947000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1944000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2038000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1874000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1851000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1862000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>2049000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1768000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1646000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1476000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1083000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1031000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>809000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-7663000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>740000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>947000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>708000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>893000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-306000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>670000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-194000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>651000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-719000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>398000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>472000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>380000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-49000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>348000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>7000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>435000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1933000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>434000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1040000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>860000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>2794000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-154000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:59">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B12">
+        <v>47365323.0</v>
+      </c>
+      <c r="C12">
+        <v>47409568.0</v>
+      </c>
+      <c r="D12">
         <v>44838000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>44208000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>42944000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>47522000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>48337000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>46702000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>45001000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>42724000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>39850000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>35160000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>28986000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>25287000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>19595000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14115000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8606000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7835000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7778000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7858000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6554000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7141000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7360000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7788000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>8212000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8609000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8608000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8899000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>8382000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>8519000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>8329000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>7481000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>6931000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>6674000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>6624000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>6833000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>6884000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>7441000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>7396000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>7792000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>7986000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>8084000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>7724000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7786000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>7375000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>7598000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>7469000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>7469000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>7335000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>8014000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>8314000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>8509000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>8679000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>9766000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>10117000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>10291000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>10650000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>10236000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>9954000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>10337000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B13">
+        <v>83060000.0</v>
+      </c>
+      <c r="C13">
+        <v>81216000.0</v>
+      </c>
+      <c r="D13">
         <v>77471000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>73987000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>70976000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>73246000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>73238000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>71646000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>71243000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>69292000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>66089000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>60089000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>53595000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>49561000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>22477000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>34177000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>25848000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>24720000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>23924000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>22400000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>21649000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>21515000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>21068000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13"/>
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -13380,532 +13700,554 @@
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14"/>
+      <c r="BI14"/>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>7522509.0</v>
+      </c>
+      <c r="C15">
+        <v>11086437.0</v>
+      </c>
+      <c r="D15">
         <v>5204000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>6582000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>8529000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>8143000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>5516000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>9705000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>11828000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>12699000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>12479000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>10003000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10263000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>9417000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>6429000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>5720000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>4943000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>5566000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>5910000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>5436000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>5744000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>5290000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>4746000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>4369000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5149000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>5141000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>5405000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4963000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4896000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4932000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>5164000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>4678000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>4256000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>3976000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2822000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2682000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2104000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>11864000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1896000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2456000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1807000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2311000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2770000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1707000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2062000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1679000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2476000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1017000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1208000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>975000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-190000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>878000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-39000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1115000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-907000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1783000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1110000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1838000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>6227000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-323000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>12232000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>9756000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10016000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>9170000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>6182000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5473000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4696000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5319000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5663000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5189000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5202000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4748000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>3827000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B17">
+        <v>7525000.0</v>
+      </c>
+      <c r="C17">
+        <v>11069000.0</v>
+      </c>
+      <c r="D17">
         <v>5204000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>6582000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8529000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>8143000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>5516000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>9705000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>11828000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>12699000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>12479000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>10003000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>10263000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>9417000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>6429000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>5720000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>4943000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>5566000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>5910000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>5436000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>5744000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>5290000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>4746000.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>35679000.0</v>
+      </c>
+      <c r="C18">
+        <v>33881000.0</v>
+      </c>
+      <c r="D18">
         <v>32633000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>29779000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>28032000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>25724000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>24901000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>24944000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>26242000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>26568000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>26239000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>24929000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>24609000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>24274000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>22477000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>20062000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>17242000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>16885000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>16146000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>14542000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>15095000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>14374000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>13708000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -13921,54 +14263,56 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -13984,233 +14328,241 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>10375565.0</v>
+      </c>
+      <c r="C21">
+        <v>15292052.0</v>
+      </c>
+      <c r="D21">
         <v>9902000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>8753000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>11734000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11104000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>8076000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>13463000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>16300000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>16954000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>16916000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>13809000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>13722000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>13198000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>10273000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7857000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6790000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7628000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>8138000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>7433000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>7940000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7278000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6545000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>6026000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>7096000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7085000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>7443000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>6837000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6747000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>6794000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>7213000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>6446000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>5902000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>5452000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>3905000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>3713000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>2913000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>4201000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2636000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>3403000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2515000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>3204000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2464000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2377000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1868000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2330000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1757000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1415000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1680000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1355000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-239000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1226000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-32000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1550000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1026000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2217000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>2150000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>2698000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>9021000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14226,233 +14578,241 @@
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
-    </row>
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>75270087.0</v>
+      </c>
+      <c r="C23">
+        <v>68689037.0</v>
+      </c>
+      <c r="D23">
         <v>70028000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>67038000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>61349000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>64245000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>67546000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>60235000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>57202000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>54621000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>52107000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>48210000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>41949000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>38007000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>33574000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>27497000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>20451000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>18473000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>17876000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>16154000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>14584000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>15285000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>14541000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>14154000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>15601000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>15106000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>16140000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>14382000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15184000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>14943000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>14017000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>13498000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13629000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>14240000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>13883000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>14097000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>14672000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>15146000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>14568000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>15116000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>14347000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>14605000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>14504000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>14066000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>13637000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>14112000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>13360000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>13184000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>13931000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>15774000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>14331000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>15208000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>15425000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>16964000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>16706000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>16713000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>15715000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>14408000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>15322000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14468,179 +14828,187 @@
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>947000.0</v>
+      </c>
+      <c r="C25">
+        <v>939000.0</v>
+      </c>
+      <c r="D25">
         <v>902000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>727000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>728000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>744000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>842000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>586000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>632000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>574000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>435000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>431000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>450000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>467000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>507000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>458000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>483000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>490000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>456000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>452000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>372000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>449000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>291000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>362000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>210000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>286000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>173000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>253000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>115000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>180000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>222000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>137000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
       <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>311000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14656,940 +15024,970 @@
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>147</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>12070000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
+        <v>8701000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
         <v>7691000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>298000.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27">
         <v>482000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>447000.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>434000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>13081668.0</v>
+      </c>
+      <c r="C28">
+        <v>12198184.0</v>
+      </c>
+      <c r="D28">
         <v>11801000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>19816000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>15875000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14103000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>17776000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12340000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10966000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>10871000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>11452000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>11899000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>11745000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>11383000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>12789000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12287000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>10745000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9707000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>9381000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7267000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7336000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7369000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>7133000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5812000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6266000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>6110000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5610000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6252000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5797000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>6307000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5756000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5878000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6015000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>6385000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>6947000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>6496000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5724000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5888000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>6208000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5891000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5938000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5534000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>6041000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5895000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5727000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>5026000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>5685000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5084000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5110000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>4983000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>5522000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>4812000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>5232000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>5112000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>6082000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>5583000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>5432000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>4723000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3825000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>4399000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>2854000.0</v>
+      </c>
+      <c r="C29">
+        <v>4199000.0</v>
+      </c>
+      <c r="D29">
         <v>4698000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2171000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3205000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2961000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2560000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3758000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4472000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4255000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4437000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3806000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3459000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3781000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3844000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2137000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1847000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2062000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2228000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1997000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2196000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1988000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1799000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>27476906.0</v>
+      </c>
+      <c r="C30">
+        <v>20578366.0</v>
+      </c>
+      <c r="D30">
         <v>23871000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>21649000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17516000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15699000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>19365000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>13534000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>12185000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12024000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12441000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12879000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>12726000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12335000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13774000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13216000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>11767000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10636000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10377000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8200000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8342000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8087000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7763000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6410000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6899000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6705000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6171000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6860000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6411000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6954000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6423000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>6408000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6617000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6890000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>7500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>7012000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>7795000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6928000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>7328000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6752000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>6917000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>6051000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6562000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>6421000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>6264000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>5537000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>6243000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>5588000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>5582000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>5968000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>7335000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>5668000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>6263000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>5680000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>6819000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>6166000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>6063000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>5295000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4336000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4948000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31">
         <v>11104000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>8076000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>13463000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>16300000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>16954000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>16916000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>13809000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-28986000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-25287000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-19595000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-14115000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-8606000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-7835000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-7778000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-6554000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-7141000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-7360000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-7788000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-8212000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-8609000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-8608000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-8899000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-8382000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-8519000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-8329000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-7481000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-6931000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-6674000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-6624000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-6833000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1575000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-470000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-549000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-98000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-445000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-8084000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-7724000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-7786000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-7375000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-7598000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-7469000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-7469000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-7335000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-434000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1275000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-287000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-502000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-9766000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-3577000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-2539000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-1476000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-722000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>1046000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>367000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:59">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B32">
+        <v>85645653.0</v>
+      </c>
+      <c r="C32">
+        <v>83981089.0</v>
+      </c>
+      <c r="D32">
         <v>79930000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>75791000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>73083000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>75349000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>75622000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>73698000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>73502000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>71575000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>69023000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>62019000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>55671000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>51205000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>43847000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>35354000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>27241000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>26101000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>26014000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>23587000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>22524000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>22563000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>21086000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>20180000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>22697000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>22191000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>22243000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>22977000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>21129000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>21978000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>22156000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>20463000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>19400000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>19081000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>18145000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>17596000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>17010000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>18873000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>17782000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>17971000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>17631000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>17551000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>17069000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>16881000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>15934000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>15967000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>15869000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>14775000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>14864000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>15286000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>15535000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>15557000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>15176000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>16975000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>17990000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>18923000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>18863000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>18413000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>23429000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>14845000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -15648,1141 +16046,1141 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>225254000.0</v>
       </c>
       <c r="C2">
         <v>132242000.0</v>
       </c>
       <c r="D2">
         <v>88581000.0</v>
       </c>
       <c r="E2">
         <v>271523000.0</v>
       </c>
       <c r="F2">
         <v>257644000.0</v>
       </c>
       <c r="G2">
         <v>139145000.0</v>
       </c>
       <c r="H2">
         <v>129781000.0</v>
       </c>
       <c r="I2">
         <v>159909000.0</v>
       </c>
       <c r="J2">
         <v>93964000.0</v>
       </c>
       <c r="K2">
         <v>127078000.0</v>
       </c>
       <c r="L2">
         <v>145140000.0</v>
       </c>
       <c r="M2">
         <v>176323000.0</v>
       </c>
       <c r="N2">
         <v>129466000.0</v>
       </c>
       <c r="O2">
         <v>188994000.0</v>
       </c>
       <c r="P2">
         <v>88991000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>954000</v>
       </c>
       <c r="C3">
         <v>18578000</v>
       </c>
       <c r="D3">
         <v>362000</v>
       </c>
       <c r="E3">
         <v>581000</v>
       </c>
       <c r="F3">
         <v>14000</v>
       </c>
       <c r="G3">
         <v>245000</v>
       </c>
       <c r="H3">
         <v>242000</v>
       </c>
       <c r="I3">
         <v>993000</v>
       </c>
       <c r="J3">
         <v>2243000</v>
       </c>
       <c r="K3">
         <v>246000</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>356456000.0</v>
       </c>
       <c r="C6">
         <v>93012000.0</v>
       </c>
       <c r="D6">
         <v>43661000.0</v>
       </c>
       <c r="E6">
         <v>-182942000.0</v>
       </c>
       <c r="F6">
         <v>13879000.0</v>
       </c>
       <c r="G6">
         <v>118499000.0</v>
       </c>
       <c r="H6">
         <v>9364000.0</v>
       </c>
       <c r="I6">
         <v>-30128000.0</v>
       </c>
       <c r="J6">
         <v>65945000.0</v>
       </c>
       <c r="K6">
         <v>-33114000.0</v>
       </c>
       <c r="L6">
         <v>-18062000.0</v>
       </c>
       <c r="M6">
         <v>-31183000.0</v>
       </c>
       <c r="N6">
         <v>46857000.0</v>
       </c>
       <c r="O6">
         <v>-59528000.0</v>
       </c>
       <c r="P6">
         <v>100003000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B7">
         <v>87387933.0</v>
       </c>
       <c r="C7">
         <v>229864000.0</v>
       </c>
       <c r="D7">
         <v>12440000.0</v>
       </c>
       <c r="E7">
         <v>-75128000.0</v>
       </c>
       <c r="F7">
         <v>-134286000.0</v>
       </c>
       <c r="G7">
         <v>113713000.0</v>
       </c>
       <c r="H7">
         <v>-6035000.0</v>
       </c>
       <c r="I7">
         <v>-38954000.0</v>
       </c>
       <c r="J7">
         <v>65354000.0</v>
       </c>
       <c r="K7">
         <v>-58324000.0</v>
       </c>
       <c r="L7">
         <v>-67851000.0</v>
       </c>
       <c r="M7">
         <v>-33636000.0</v>
       </c>
       <c r="N7">
         <v>-93034000.0</v>
       </c>
       <c r="O7">
         <v>-5435000.0</v>
       </c>
       <c r="P7">
         <v>-10846000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>38332000.0</v>
       </c>
       <c r="E12">
         <v>17878000.0</v>
       </c>
       <c r="F12">
         <v>1872000.0</v>
       </c>
       <c r="G12">
         <v>5328000.0</v>
       </c>
       <c r="H12">
         <v>4898000.0</v>
       </c>
       <c r="I12">
         <v>5353000.0</v>
       </c>
       <c r="J12">
         <v>-7499000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-828123000.0</v>
       </c>
       <c r="E13">
         <v>-865493000.0</v>
       </c>
       <c r="F13">
         <v>-421390000.0</v>
       </c>
       <c r="G13">
         <v>-52829000.0</v>
       </c>
       <c r="H13">
         <v>32090000.0</v>
       </c>
       <c r="I13">
         <v>-98758000.0</v>
       </c>
       <c r="J13">
         <v>57429000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>3101000.0</v>
       </c>
       <c r="C14">
         <v>2634000.0</v>
       </c>
       <c r="D14">
         <v>1783000.0</v>
       </c>
       <c r="E14">
         <v>1938000.0</v>
       </c>
       <c r="F14">
         <v>1729000.0</v>
       </c>
       <c r="G14">
         <v>1149000.0</v>
       </c>
       <c r="H14">
         <v>721000.0</v>
       </c>
       <c r="I14">
         <v>623000.0</v>
       </c>
       <c r="J14">
         <v>553000.0</v>
       </c>
       <c r="K14">
         <v>776000.0</v>
       </c>
       <c r="L14">
         <v>393000.0</v>
       </c>
       <c r="M14">
         <v>396000.0</v>
       </c>
       <c r="N14">
         <v>494000.0</v>
       </c>
       <c r="O14">
         <v>699000.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B15">
-        <v>-3235000.0</v>
+        <v>3235000.0</v>
       </c>
       <c r="C15">
-        <v>-3588000.0</v>
+        <v>3588000.0</v>
       </c>
       <c r="D15">
         <v>3600000.0</v>
       </c>
       <c r="E15">
         <v>3729000.0</v>
       </c>
       <c r="F15">
         <v>3846000.0</v>
       </c>
       <c r="G15">
         <v>4280000.0</v>
       </c>
       <c r="H15">
-        <v>-3678000.0</v>
+        <v>3678000.0</v>
       </c>
       <c r="I15">
-        <v>-3044000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="J15">
-        <v>-2201000.0</v>
+        <v>2201000.0</v>
       </c>
       <c r="K15">
-        <v>-2201000.0</v>
+        <v>2201000.0</v>
       </c>
       <c r="L15">
-        <v>-1822000.0</v>
+        <v>1822000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>581710000.0</v>
       </c>
       <c r="C16">
         <v>225254000.0</v>
       </c>
       <c r="D16">
         <v>132242000.0</v>
       </c>
       <c r="E16">
         <v>88581000.0</v>
       </c>
       <c r="F16">
         <v>271523000.0</v>
       </c>
       <c r="G16">
         <v>257644000.0</v>
       </c>
       <c r="H16">
         <v>139145000.0</v>
       </c>
       <c r="I16">
         <v>129781000.0</v>
       </c>
       <c r="J16">
         <v>159909000.0</v>
       </c>
       <c r="K16">
         <v>93964000.0</v>
       </c>
       <c r="L16">
         <v>127078000.0</v>
       </c>
       <c r="M16">
         <v>145140000.0</v>
       </c>
       <c r="N16">
         <v>176323000.0</v>
       </c>
       <c r="O16">
         <v>129466000.0</v>
       </c>
       <c r="P16">
         <v>188994000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>-680346000.0</v>
       </c>
       <c r="C18">
         <v>254127000.0</v>
       </c>
       <c r="D18">
         <v>94355000.0</v>
       </c>
       <c r="E18">
         <v>-33235000.0</v>
       </c>
       <c r="F18">
         <v>-108319000.0</v>
       </c>
       <c r="G18">
         <v>139350000.0</v>
       </c>
       <c r="H18">
         <v>19538000.0</v>
       </c>
       <c r="I18">
         <v>-15897000.0</v>
       </c>
       <c r="J18">
         <v>75637000.0</v>
       </c>
       <c r="K18">
         <v>-46719000.0</v>
       </c>
       <c r="L18">
         <v>-57437000.0</v>
       </c>
       <c r="M18">
         <v>-29021000.0</v>
       </c>
       <c r="N18">
         <v>-88532000.0</v>
       </c>
       <c r="O18">
         <v>-10206000.0</v>
       </c>
       <c r="P18">
         <v>-20230000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B19">
         <v>213212000.0</v>
       </c>
       <c r="C19">
         <v>-157583000.0</v>
       </c>
       <c r="D19">
         <v>-28140000.0</v>
       </c>
       <c r="E19">
         <v>-141031000.0</v>
       </c>
       <c r="F19">
         <v>-953000.0</v>
       </c>
       <c r="G19">
         <v>10000000.0</v>
       </c>
       <c r="H19">
         <v>10000000.0</v>
       </c>
       <c r="I19">
         <v>-9762000.0</v>
       </c>
       <c r="J19">
         <v>9593000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B20">
         <v>114772000.0</v>
       </c>
       <c r="C20">
         <v>607000.0</v>
       </c>
       <c r="D20">
         <v>280000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>73226000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>-367000.0</v>
       </c>
       <c r="C21">
         <v>-5736000.0</v>
       </c>
       <c r="D21">
         <v>-700000.0</v>
       </c>
       <c r="E21">
         <v>-642000.0</v>
       </c>
       <c r="F21">
         <v>78836000.0</v>
       </c>
       <c r="G21">
         <v>-24885000.0</v>
       </c>
       <c r="H21">
         <v>-5125000.0</v>
       </c>
       <c r="I21">
         <v>-5125000.0</v>
       </c>
       <c r="J21">
         <v>-14807000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B22">
         <v>28458000.0</v>
       </c>
       <c r="C22">
         <v>39748000.0</v>
       </c>
       <c r="D22">
         <v>42162000.0</v>
       </c>
       <c r="E22">
         <v>22658000.0</v>
       </c>
       <c r="F22">
         <v>22380000.0</v>
       </c>
       <c r="G22">
         <v>19405000.0</v>
       </c>
       <c r="H22">
         <v>20196000.0</v>
       </c>
       <c r="I22">
         <v>18074000.0</v>
       </c>
       <c r="J22">
         <v>19472000.0</v>
       </c>
       <c r="K22">
         <v>8470000.0</v>
       </c>
       <c r="L22">
         <v>8218000.0</v>
       </c>
       <c r="M22">
         <v>5676000.0</v>
       </c>
       <c r="N22">
         <v>1764000.0</v>
       </c>
       <c r="O22">
         <v>3824000.0</v>
       </c>
       <c r="P22">
         <v>7570000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>30277857.0</v>
       </c>
       <c r="C23">
         <v>-14615000.0</v>
       </c>
       <c r="D23">
         <v>-28140000.0</v>
       </c>
       <c r="E23">
         <v>-141612000.0</v>
       </c>
       <c r="F23">
         <v>89498000.0</v>
       </c>
       <c r="G23">
         <v>-1686000.0</v>
       </c>
       <c r="H23">
         <v>-1371000.0</v>
       </c>
       <c r="I23">
         <v>-1425000.0</v>
       </c>
       <c r="J23">
         <v>-1994000.0</v>
       </c>
       <c r="K23">
         <v>-1457000.0</v>
       </c>
       <c r="L23">
         <v>15275000.0</v>
       </c>
       <c r="M23">
         <v>13289000.0</v>
       </c>
       <c r="N23">
         <v>-129894000.0</v>
       </c>
       <c r="O23">
         <v>47568000.0</v>
       </c>
       <c r="P23">
         <v>9626000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-126889000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-141031000.0</v>
       </c>
       <c r="F24">
         <v>-8426000.0</v>
       </c>
       <c r="G24">
         <v>10000000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>-9762000.0</v>
       </c>
       <c r="J24">
         <v>-1852000.0</v>
       </c>
       <c r="K24">
         <v>12263000.0</v>
       </c>
       <c r="L24">
         <v>25922000.0</v>
       </c>
       <c r="M24">
         <v>-8451000.0</v>
       </c>
       <c r="N24">
         <v>127414000.0</v>
       </c>
       <c r="O24">
         <v>-49322000.0</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>-87611933.0</v>
       </c>
       <c r="C25">
         <v>-14934000.0</v>
       </c>
       <c r="D25">
         <v>21948000.0</v>
       </c>
       <c r="E25">
         <v>6521000.0</v>
       </c>
       <c r="F25">
         <v>-60157000.0</v>
       </c>
       <c r="G25">
         <v>-54125000.0</v>
       </c>
       <c r="H25">
         <v>-2727000.0</v>
       </c>
       <c r="I25">
         <v>-1586000.0</v>
       </c>
       <c r="J25">
         <v>-2759000.0</v>
       </c>
       <c r="K25">
         <v>-683000.0</v>
       </c>
       <c r="L25">
         <v>959000.0</v>
       </c>
       <c r="M25">
         <v>-2056000.0</v>
       </c>
       <c r="N25">
         <v>1449000.0</v>
       </c>
       <c r="O25">
         <v>-13509000.0</v>
       </c>
       <c r="P25">
         <v>-16954000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>-9127000.0</v>
       </c>
       <c r="C26">
         <v>-14615000.0</v>
       </c>
       <c r="D26">
         <v>-13292000.0</v>
       </c>
       <c r="E26">
         <v>-1930000.0</v>
       </c>
       <c r="F26">
         <v>-16813000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>81000.0</v>
       </c>
       <c r="C27">
         <v>348000.0</v>
       </c>
       <c r="D27">
         <v>901000.0</v>
       </c>
       <c r="E27">
         <v>1467000.0</v>
       </c>
       <c r="F27">
         <v>53620000.0</v>
       </c>
       <c r="G27">
         <v>52106000.0</v>
       </c>
       <c r="H27">
         <v>51170000.0</v>
       </c>
       <c r="I27">
         <v>49913000.0</v>
       </c>
       <c r="J27">
         <v>41224000.0</v>
       </c>
       <c r="K27">
         <v>37721000.0</v>
       </c>
       <c r="L27">
         <v>23000.0</v>
       </c>
       <c r="M27">
         <v>68000.0</v>
       </c>
       <c r="N27">
         <v>54000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>102043000.0</v>
       </c>
       <c r="C28">
         <v>-23332000.0</v>
       </c>
       <c r="D28">
         <v>-17312000.0</v>
       </c>
       <c r="E28">
         <v>-6301000.0</v>
       </c>
       <c r="F28">
         <v>131403000.0</v>
       </c>
       <c r="G28">
         <v>-30851000.0</v>
       </c>
       <c r="H28">
         <v>-10174000.0</v>
       </c>
       <c r="I28">
         <v>-4469000.0</v>
       </c>
       <c r="J28">
         <v>-19002000.0</v>
       </c>
       <c r="K28">
         <v>1342000.0</v>
       </c>
       <c r="L28">
         <v>13453000.0</v>
       </c>
       <c r="M28">
         <v>6289000.0</v>
       </c>
       <c r="N28">
         <v>7975000.0</v>
       </c>
       <c r="O28">
         <v>47568000.0</v>
       </c>
       <c r="P28">
         <v>18226000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>44451000.0</v>
       </c>
       <c r="C29">
         <v>272705000.0</v>
       </c>
       <c r="D29">
         <v>94717000.0</v>
       </c>
       <c r="E29">
         <v>-32654000.0</v>
       </c>
       <c r="F29">
         <v>-108305000.0</v>
       </c>
       <c r="G29">
         <v>139595000.0</v>
       </c>
       <c r="H29">
         <v>19780000.0</v>
       </c>
       <c r="I29">
         <v>-14904000.0</v>
       </c>
       <c r="J29">
         <v>77880000.0</v>
       </c>
       <c r="K29">
         <v>-46473000.0</v>
       </c>
       <c r="L29">
         <v>-57437000.0</v>
       </c>
       <c r="M29">
         <v>-29021000.0</v>
       </c>
       <c r="N29">
         <v>-88532000.0</v>
       </c>
       <c r="O29">
         <v>-10206000.0</v>
       </c>
       <c r="P29">
         <v>-20230000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>212258000.0</v>
       </c>
       <c r="C30">
         <v>-157583000.0</v>
       </c>
       <c r="D30">
         <v>-28140000.0</v>
       </c>
       <c r="E30">
         <v>-141612000.0</v>
       </c>
       <c r="F30">
         <v>-8440000.0</v>
       </c>
       <c r="G30">
         <v>9755000.0</v>
       </c>
       <c r="H30">
         <v>-242000.0</v>
       </c>
       <c r="I30">
         <v>-10755000.0</v>
       </c>
@@ -16807,528 +17205,540 @@
       <c r="P30">
         <v>102007000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>628002000.0</v>
+      </c>
+      <c r="C2">
+        <v>581710000.0</v>
+      </c>
+      <c r="D2">
         <v>460312000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>340186000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>386693000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>225254000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>247983000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>198808000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>127509000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>132242000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>87726000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>223661000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>201372000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>88581000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>84214000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>198157000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>155239000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>271523000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>297005000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>272428000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>212016000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>257644000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>353794000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>340326000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>134253000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>139145000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>108299000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>122090000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>95203000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>129781000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>122257000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>144220000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>84658000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>159909000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>103323000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>99911000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>135606000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>93964000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>142048000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>119091000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>147982000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>127078000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>134883000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>129084000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>160915000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>145140000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>97017000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>198980000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>209210000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>176323000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>94370000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>78539000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>95846000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>129466000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>193800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>376899000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>238057000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>188994000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>5478187</v>
+      </c>
+      <c r="C3">
+        <v>170267</v>
+      </c>
+      <c r="D3">
         <v>290000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>57000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>731000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1452000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>103000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2328000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>351000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>16002000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>12000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>12000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>313000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>25000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>165000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>551000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>163000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>32000</v>
-      </c>
-[...4 lines deleted...]
-        <v>53000</v>
       </c>
       <c r="T3">
         <v>53000</v>
       </c>
       <c r="U3">
+        <v>53000</v>
+      </c>
+      <c r="V3">
+        <v>6455860</v>
+      </c>
+      <c r="W3">
         <v>67000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>60000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>266000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>36000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>55000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>79000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>50000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>158000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>613000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>40000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>200000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>140000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>562000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>416000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>896000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>369000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>246000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
@@ -17337,54 +17747,60 @@
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17398,54 +17814,56 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17459,400 +17877,414 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>-59841000.0</v>
+      </c>
+      <c r="C6">
+        <v>46292000.0</v>
+      </c>
+      <c r="D6">
         <v>121398000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>120126000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-46507000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>161439000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-22729000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>49175000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>71299000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4733000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>44516000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-135935000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>22289000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>112791000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>4367000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-113943000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>42918000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-116284000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-25482000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>24577000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>60412000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-45628000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-96150000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>13468000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>206073000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4892000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>30846000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-13791000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>26887000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-34578000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>7524000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-21963000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>59562000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-75251000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>56586000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3412000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-35695000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>41642000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-48084000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>22957000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-28891000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>20904000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-7805000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>5799000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-31831000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>15775000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>48123000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-101963000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-10230000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>32887000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>81953000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>15831000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-17307000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-33620000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-64334000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-183099000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>138842000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>49063000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>15168978.0</v>
+      </c>
+      <c r="C7">
+        <v>-72884638.0</v>
+      </c>
+      <c r="D7">
         <v>68681158.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>182316000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-100470000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-104240000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>135302000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>94707000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>29804000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-29949000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>33978000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-150026000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>26832000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>101656000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-7536000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>12457000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>38044000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-118093000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-104475000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>14982000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-14819000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-29974000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-100046000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>6493000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>224662000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-17396000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>23941000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-19404000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>31481000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-42053000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>8696000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-26144000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>53915000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-75548000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>54459000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>4708000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-35984000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>42171000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-50447000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>6673000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-34827000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>20031000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-10460000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>2142000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-32016000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-27511000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>31533000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-106004000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-19569000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>60404000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>18002000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>8341000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-56493000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-62884000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>45865000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-185908000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>131382000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>3226000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17866,54 +18298,56 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -17927,54 +18361,56 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -17988,788 +18424,814 @@
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="V11"/>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11"/>
-      <c r="Y11"/>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>25003000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>7039000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>7039000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>14663000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>13842000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7496000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-2633000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-827000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>34000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5831000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-1749000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-2244000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>3721000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-155347000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-364065000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-364065000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-157638000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-180312000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-330424000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-240049000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-114708000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-138609000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-120676000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-31774000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-130331000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>34953000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>947000.0</v>
+      </c>
+      <c r="C14">
+        <v>939000.0</v>
+      </c>
+      <c r="D14">
         <v>902000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>727000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>728000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>744000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>842000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>586000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>632000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>574000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>435000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>431000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>450000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>467000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>507000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>458000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>483000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>490000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>456000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>452000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>372000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>449000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>291000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>362000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>210000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>286000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>173000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>253000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>115000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>180000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>222000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>137000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>137000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>127000.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>311000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>242000.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>776000.0</v>
       </c>
-      <c r="AM14"/>
-      <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>10096000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>10042000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>6547000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>8641000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>9068000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>6495000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3094000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>7123000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>494000.0</v>
       </c>
-      <c r="AY14"/>
-      <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14">
         <v>699000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B15">
-        <v>-802000.0</v>
+        <v>801734.0</v>
       </c>
       <c r="C15">
-        <v>-807000.0</v>
+        <v>800258.0</v>
       </c>
       <c r="D15">
-        <v>-813000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="E15">
-        <v>-813000.0</v>
+        <v>807000.0</v>
       </c>
       <c r="F15">
-        <v>-897000.0</v>
+        <v>813000.0</v>
       </c>
       <c r="G15">
-        <v>-897000.0</v>
+        <v>813000.0</v>
       </c>
       <c r="H15">
-        <v>-897000.0</v>
+        <v>897000.0</v>
       </c>
       <c r="I15">
-        <v>-897000.0</v>
+        <v>897000.0</v>
       </c>
       <c r="J15">
         <v>897000.0</v>
       </c>
       <c r="K15">
+        <v>897000.0</v>
+      </c>
+      <c r="L15">
+        <v>897000.0</v>
+      </c>
+      <c r="M15">
         <v>895000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>898000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>910000.0</v>
       </c>
-      <c r="N15">
-[...4 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-934000.0</v>
+        <v>927000.0</v>
       </c>
       <c r="Q15">
-        <v>-934000.0</v>
+        <v>934000.0</v>
       </c>
       <c r="R15">
-        <v>-931000.0</v>
+        <v>934000.0</v>
       </c>
       <c r="S15">
-        <v>-775000.0</v>
+        <v>934000.0</v>
       </c>
       <c r="T15">
-        <v>-1070000.0</v>
+        <v>931000.0</v>
       </c>
       <c r="U15">
-        <v>-1070000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="V15">
-        <v>-1070000.0</v>
+        <v>1070000.0</v>
       </c>
       <c r="W15">
-        <v>-1070000.0</v>
+        <v>1070000.0</v>
       </c>
       <c r="X15">
-        <v>-1070000.0</v>
+        <v>1070000.0</v>
       </c>
       <c r="Y15">
-        <v>-1070000.0</v>
+        <v>1070000.0</v>
       </c>
       <c r="Z15">
-        <v>-972000.0</v>
+        <v>1070000.0</v>
       </c>
       <c r="AA15">
-        <v>-972000.0</v>
+        <v>1070000.0</v>
       </c>
       <c r="AB15">
-        <v>-867000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="AC15">
-        <v>-867000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="AD15">
-        <v>-761000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="AE15">
-        <v>-761000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="AF15">
-        <v>-761000.0</v>
+        <v>761000.0</v>
       </c>
       <c r="AG15">
-        <v>-761000.0</v>
+        <v>761000.0</v>
       </c>
       <c r="AH15">
-        <v>-551000.0</v>
+        <v>761000.0</v>
       </c>
       <c r="AI15">
-        <v>-550000.0</v>
+        <v>761000.0</v>
       </c>
       <c r="AJ15">
-        <v>-550000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="AK15">
-        <v>-550000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AL15">
-        <v>-551000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AM15">
-        <v>-550000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AN15">
-        <v>-550000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="AO15">
-        <v>-550000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AP15">
-        <v>-550000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AQ15">
-        <v>-759000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AR15">
-        <v>-256000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AS15">
-        <v>-257000.0</v>
-[...2 lines deleted...]
-      <c r="AU15"/>
+        <v>759000.0</v>
+      </c>
+      <c r="AT15">
+        <v>256000.0</v>
+      </c>
+      <c r="AU15">
+        <v>257000.0</v>
+      </c>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>568161000.0</v>
+      </c>
+      <c r="C16">
+        <v>628002000.0</v>
+      </c>
+      <c r="D16">
         <v>581710000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>460312000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>340186000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>386693000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>225254000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>247983000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>198808000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>127509000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>132242000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>87726000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>223661000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>201372000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>88581000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>84214000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>198157000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>155239000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>271523000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>297005000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>272428000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>212016000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>257644000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>353794000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>340326000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>134253000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>139145000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>108299000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>122090000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>95203000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>129781000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>122257000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>144220000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>84658000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>159909000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>103323000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>99911000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>135606000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>93964000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>142048000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>119091000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>147982000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>127078000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>134883000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>129084000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>160915000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>145140000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>97017000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>198980000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>209210000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>176323000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>94370000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>78539000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>95846000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>129466000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>193800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>376899000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>238057000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18783,1889 +19245,1965 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>22448570.0</v>
+      </c>
+      <c r="C18">
+        <v>-61124140.0</v>
+      </c>
+      <c r="D18">
         <v>49088000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>183631000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-98708000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-90514000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>153386000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>84583000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>50273000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-34115000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>71883000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-132565000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>28859000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>126178000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>13407000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>25580000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>40674000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-112896000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-98022000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>26701000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10452000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-26546000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-94621000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>15005000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>232137000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-13171000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>32161000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-12477000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>33263000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-33409000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>15669000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-17858000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>60679000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-74387000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>57495000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>9414000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-34773000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>43501000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-46078000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>11001000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-34195000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>22553000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-6857000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>5841000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-31850000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-24571000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>34763000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-104763000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-21420000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>62399000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>25393000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>15687000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-64707000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-64905000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>45057000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-187161000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>129320000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>2578000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B19">
+        <v>-4604000.0</v>
+      </c>
+      <c r="C19">
+        <v>-20123000.0</v>
+      </c>
+      <c r="D19">
         <v>77222000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-57563000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>57604000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>135285000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-153032000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-51947000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>28784000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>18612000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-27790000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-12000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-313000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-25000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-7604000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-133427000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-163000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-32000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>53000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>0.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-953000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="W19">
         <v>-953000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19"/>
+      <c r="X19">
+        <v>-3000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-953000.0</v>
+      </c>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B20">
+        <v>1891000.0</v>
+      </c>
+      <c r="C20">
+        <v>1970000.0</v>
+      </c>
+      <c r="D20">
         <v>583000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>-690000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>114879000.0</v>
       </c>
-      <c r="F20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>-174000.0</v>
+      </c>
+      <c r="C21">
+        <v>-204000.0</v>
+      </c>
+      <c r="D21">
         <v>-198000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-209000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>223000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-183000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-195000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-184000.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-173000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-176000.0</v>
       </c>
       <c r="M21">
         <v>-176000.0</v>
       </c>
       <c r="N21">
+        <v>-176000.0</v>
+      </c>
+      <c r="O21">
+        <v>-176000.0</v>
+      </c>
+      <c r="P21">
         <v>-173000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-21000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-279000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-169000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-163000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-162000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>89338000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-10177000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-91000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B22">
+        <v>7522509.0</v>
+      </c>
+      <c r="C22">
+        <v>11086437.0</v>
+      </c>
+      <c r="D22">
         <v>5204000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>6582000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>8529000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>8143000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>5516000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>9705000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>11828000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>12699000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12479000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10003000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10263000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9417000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>6429000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5720000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4943000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5566000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>5910000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>5436000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5744000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5290000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4746000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4369000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5149000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5141000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5405000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4963000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4896000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4932000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5164000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4678000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>4256000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3976000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2822000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2682000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2104000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>11864000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1896000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2456000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1807000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2311000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2770000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1707000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>2062000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1679000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2476000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1017000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1208000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>975000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-190000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>878000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-39000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1115000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-907000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1783000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1110000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1838000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>361.0</v>
+      </c>
+      <c r="C23">
+        <v>-1845.0</v>
+      </c>
+      <c r="D23">
         <v>-898491.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23">
         <v>-14615000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>128188000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>52891000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>101830000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>280000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-12000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-313000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-25000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1930000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>342881000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>278093000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3385000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>73226000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>135658000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-16451000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-362000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-375000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-376000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-374000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-561000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-343000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-342000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-384000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-302000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-341000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-370000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-356000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-358000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-358000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-960000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-372000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-304000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-1457000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-21632000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5837000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-837000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>49164000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>28931000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>275000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>53388000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>80651000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-40201000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-53299000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>33785000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-14189000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>12593000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-44453000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-83845000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-6196000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>4062000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>9522000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>46485000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B24">
+        <v>-8149338.0</v>
+      </c>
+      <c r="C24">
+        <v>7528337.0</v>
+      </c>
+      <c r="D24">
         <v>-5315000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-4262000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>4262000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-153135000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-49619000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>29135000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>34614000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-42155000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>143923000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-9739000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-92029000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-141031000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>-953000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>10000000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-7043000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-2719000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>255000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1852000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>8000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>7733000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>12506000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-262000.0</v>
       </c>
       <c r="AP24">
         <v>17000.0</v>
       </c>
       <c r="AQ24">
+        <v>-262000.0</v>
+      </c>
+      <c r="AR24">
+        <v>17000.0</v>
+      </c>
+      <c r="AS24">
         <v>302000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>25603000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>71000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>11190000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-22512000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>48585000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>144000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>47400000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>31285000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-109391000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>-66972487.0</v>
+      </c>
+      <c r="C25">
+        <v>117436201.0</v>
+      </c>
+      <c r="D25">
         <v>-30113158.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-8222000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-11431000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3255000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>8991000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-21917000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3816000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-5824000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>20392000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3041000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-12024000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>10539000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9575000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4935000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-4904000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-3085000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-2194000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3834000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-3945000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-14374000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-13708000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-12384000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-14476000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-3110000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-13655000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-14059000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-5130000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-13440000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>151000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-12965000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1062000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-4278000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-307000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1098000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-806000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-2502000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1733000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>925000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1883000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-682000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1135000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1315000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-8255000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>604000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1459000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-192000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-3549000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>622000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>7576000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>6120000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-8182000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-3571000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1782000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-3470000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-4212000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-3346000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>176</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>-2652421.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-5409000.0</v>
       </c>
-      <c r="D26"/>
-[...1 lines deleted...]
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>-14615000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-280000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-734000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-4237000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-8321000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-1930000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
-[...1 lines deleted...]
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-16813000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B27">
-        <v>6000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27">
+        <v>6000.0</v>
+      </c>
+      <c r="E27">
         <v>0.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
         <v>75000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="H27">
         <v>72000.0</v>
       </c>
       <c r="I27">
+        <v>72000.0</v>
+      </c>
+      <c r="J27">
+        <v>72000.0</v>
+      </c>
+      <c r="K27">
         <v>132000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>174000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>192000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>192000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>343000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>423000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>424000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>424000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>196000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>13952000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>18376000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>11150000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10142000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>12300000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>14448000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>14911000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>10447000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>14314000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>13975000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>7613000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>15268000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>13858000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>14708000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>11849000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>4000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>7000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>6000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>6000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>14000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="AW27">
         <v>18000.0</v>
       </c>
       <c r="AX27">
+        <v>18000.0</v>
+      </c>
+      <c r="AY27">
+        <v>18000.0</v>
+      </c>
+      <c r="AZ27">
         <v>54000.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>915000.0</v>
+      </c>
+      <c r="C28">
+        <v>967000.0</v>
+      </c>
+      <c r="D28">
         <v>-4135000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-6425000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1280000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>113883000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-15100000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1081000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-6077000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1074000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-790000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1805000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-5310000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-9407000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-3030000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-955000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1213000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1103000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>72132000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-937000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>71817000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-11609000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1529000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1537000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-26064000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1721000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1315000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1314000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-6376000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1169000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-1102000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1131000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1117000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1119000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-909000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-6010000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-922000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-11161000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-2008000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-550000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5287000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-1387000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-965000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-344000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>19000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>14743000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>13289000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-40201000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-53299000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-7000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>7975000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>12593000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-44453000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-83845000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-6196000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>-44281000.0</v>
+      </c>
+      <c r="C29">
+        <v>55638000.0</v>
+      </c>
+      <c r="D29">
         <v>49378000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>183574000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-99439000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-89062000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>153283000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>86911000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>50624000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-18113000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>71895000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-132553000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>29172000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>126203000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13242000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>26131000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>40837000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-112864000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-98075000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>26701000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-10452000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-26479000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-94618000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>14945000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>232403000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-13135000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>32216000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-12398000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>33213000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-33251000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>16282000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-17818000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>60879000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-74247000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>58057000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>9830000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-33877000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>43870000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-46078000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>11001000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-34195000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>22553000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-6857000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>5841000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-31850000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-24571000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>34763000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-104763000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-21420000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>62399000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>25393000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>15687000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-64707000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-64905000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>45057000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-187161000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>129320000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>2578000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>-18230000.0</v>
+      </c>
+      <c r="C30">
+        <v>-11760000.0</v>
+      </c>
+      <c r="D30">
         <v>76932000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-57563000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>57604000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>135285000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-153032000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-51947000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>28784000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>18612000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-27790000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-12000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-12000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-25000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-7439000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-133978000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-163000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-32000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>53000.0</v>
       </c>
-      <c r="S30">
-[...2 lines deleted...]
-      <c r="T30">
+      <c r="U30">
+        <v>-97216325.0</v>
+      </c>
+      <c r="V30">
         <v>-953000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-7540000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>60000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-266000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9964000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-55000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-79000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>50000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-158000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-7656000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-3014000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>115000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-562000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-408000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-896000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>8933000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>12506000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-262000.0</v>
       </c>
       <c r="AP30">
         <v>17000.0</v>
       </c>
       <c r="AQ30">
+        <v>-262000.0</v>
+      </c>
+      <c r="AR30">
+        <v>17000.0</v>
+      </c>
+      <c r="AS30">
         <v>302000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>25603000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>71000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>11190000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-22512000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>48585000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>144000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>47400000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>31285000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-109391000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4062000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>9522000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>46485000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>