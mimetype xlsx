--- v0 (2026-03-01)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1042,51 +1045,53 @@
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>358000000.0</v>
+      </c>
       <c r="C2">
         <v>343000000.0</v>
       </c>
       <c r="D2">
         <v>362000000.0</v>
       </c>
       <c r="E2">
         <v>356000000.0</v>
       </c>
       <c r="F2">
         <v>265000000.0</v>
       </c>
       <c r="G2">
         <v>209000000.0</v>
       </c>
       <c r="H2">
         <v>286000000.0</v>
       </c>
       <c r="I2">
         <v>301000000.0</v>
       </c>
       <c r="J2">
         <v>145405000.0</v>
       </c>
       <c r="K2">
@@ -1235,129 +1240,135 @@
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>1134000000.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>198000000.0</v>
+      </c>
       <c r="C7">
         <v>199000000.0</v>
       </c>
       <c r="D7">
         <v>189000000.0</v>
       </c>
       <c r="E7">
         <v>86000000.0</v>
       </c>
       <c r="F7">
         <v>83000000.0</v>
       </c>
       <c r="G7">
         <v>8000000.0</v>
       </c>
       <c r="H7">
         <v>14000000.0</v>
       </c>
       <c r="I7">
         <v>17000000.0</v>
       </c>
       <c r="J7">
         <v>7221000.0</v>
       </c>
       <c r="K7">
         <v>7221000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>26</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>3996000000.0</v>
+      </c>
       <c r="C9">
         <v>3975000000.0</v>
       </c>
       <c r="D9">
         <v>3955000000.0</v>
       </c>
       <c r="E9">
         <v>3941000000.0</v>
       </c>
       <c r="F9">
         <v>4072000000.0</v>
       </c>
       <c r="G9">
         <v>3760000000.0</v>
       </c>
       <c r="H9">
         <v>3738000000.0</v>
       </c>
       <c r="I9">
         <v>3721000000.0</v>
       </c>
       <c r="J9">
         <v>1188538000.0</v>
       </c>
       <c r="K9">
@@ -1421,51 +1432,53 @@
       </c>
       <c r="M10">
         <v>346515000.0</v>
       </c>
       <c r="N10">
         <v>200000000.0</v>
       </c>
       <c r="O10">
         <v>103000000.0</v>
       </c>
       <c r="P10">
         <v>110000000.0</v>
       </c>
       <c r="Q10">
         <v>26000000.0</v>
       </c>
       <c r="R10">
         <v>32000000.0</v>
       </c>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>28</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>406000000.0</v>
+      </c>
       <c r="C11">
         <v>197000000.0</v>
       </c>
       <c r="D11">
         <v>248000000.0</v>
       </c>
       <c r="E11">
         <v>524000000.0</v>
       </c>
       <c r="F11">
         <v>342000000.0</v>
       </c>
       <c r="G11">
         <v>524000000.0</v>
       </c>
       <c r="H11">
         <v>287000000.0</v>
       </c>
       <c r="I11">
         <v>231000000.0</v>
       </c>
       <c r="J11">
         <v>409000000.0</v>
       </c>
       <c r="K11">
@@ -1822,51 +1835,53 @@
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>37</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>2958000000.0</v>
+      </c>
       <c r="C20">
         <v>3117000000.0</v>
       </c>
       <c r="D20">
         <v>3117000000.0</v>
       </c>
       <c r="E20">
         <v>3117000000.0</v>
       </c>
       <c r="F20">
         <v>3150000000.0</v>
       </c>
       <c r="G20">
         <v>2817000000.0</v>
       </c>
       <c r="H20">
         <v>2892000000.0</v>
       </c>
       <c r="I20">
         <v>2828000000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
@@ -1874,51 +1889,51 @@
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
-        <v>3669000000.0</v>
+        <v>711000000.0</v>
       </c>
       <c r="C21">
         <v>790000000.0</v>
       </c>
       <c r="D21">
         <v>854000000.0</v>
       </c>
       <c r="E21">
         <v>911000000.0</v>
       </c>
       <c r="F21">
         <v>993000000.0</v>
       </c>
       <c r="G21">
         <v>952000000.0</v>
       </c>
       <c r="H21">
         <v>1027000000.0</v>
       </c>
       <c r="I21">
         <v>1107000000.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
@@ -1926,51 +1941,53 @@
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21">
         <v>0.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>39</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>692000000.0</v>
+      </c>
       <c r="C22">
         <v>735000000.0</v>
       </c>
       <c r="D22">
         <v>634000000.0</v>
       </c>
       <c r="E22">
         <v>660000000.0</v>
       </c>
       <c r="F22">
         <v>719000000.0</v>
       </c>
       <c r="G22">
         <v>802000000.0</v>
       </c>
       <c r="H22">
         <v>897000000.0</v>
       </c>
       <c r="I22">
         <v>863000000.0</v>
       </c>
       <c r="J22">
         <v>716533000.0</v>
       </c>
       <c r="K22">
@@ -2038,51 +2055,53 @@
       </c>
       <c r="M23">
         <v>2530579000.0</v>
       </c>
       <c r="N23">
         <v>2632000000.0</v>
       </c>
       <c r="O23">
         <v>2613000000.0</v>
       </c>
       <c r="P23">
         <v>2846000000.0</v>
       </c>
       <c r="Q23">
         <v>3642000000.0</v>
       </c>
       <c r="R23">
         <v>3036000000.0</v>
       </c>
       <c r="S23"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>5482000000.0</v>
+      </c>
       <c r="C24">
         <v>5026000000.0</v>
       </c>
       <c r="D24">
         <v>4956000000.0</v>
       </c>
       <c r="E24">
         <v>4940000000.0</v>
       </c>
       <c r="F24">
         <v>4487000000.0</v>
       </c>
       <c r="G24">
         <v>1588000000.0</v>
       </c>
       <c r="H24">
         <v>1871000000.0</v>
       </c>
       <c r="I24">
         <v>1694000000.0</v>
       </c>
       <c r="J24">
         <v>1087992000.0</v>
       </c>
       <c r="K24">
@@ -2093,51 +2112,53 @@
       </c>
       <c r="M24">
         <v>40000000.0</v>
       </c>
       <c r="N24">
         <v>40000000.0</v>
       </c>
       <c r="O24">
         <v>40000000.0</v>
       </c>
       <c r="P24">
         <v>40000000.0</v>
       </c>
       <c r="Q24">
         <v>894000000.0</v>
       </c>
       <c r="R24">
         <v>59000000.0</v>
       </c>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>42</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>5680000000.0</v>
+      </c>
       <c r="C25">
         <v>5225000000.0</v>
       </c>
       <c r="D25">
         <v>5145000000.0</v>
       </c>
       <c r="E25">
         <v>5026000000.0</v>
       </c>
       <c r="F25">
         <v>4487000000.0</v>
       </c>
       <c r="G25">
         <v>1588000000.0</v>
       </c>
       <c r="H25">
         <v>1871000000.0</v>
       </c>
       <c r="I25">
         <v>1694000000.0</v>
       </c>
       <c r="J25">
         <v>1095000000.0</v>
       </c>
       <c r="K25">
@@ -2193,51 +2214,51 @@
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
-        <v>4947000000.0</v>
+        <v>5020000000.0</v>
       </c>
       <c r="C28">
         <v>5028000000.0</v>
       </c>
       <c r="D28">
         <v>4897000000.0</v>
       </c>
       <c r="E28">
         <v>4502000000.0</v>
       </c>
       <c r="F28">
         <v>4145000000.0</v>
       </c>
       <c r="G28">
         <v>3882000000.0</v>
       </c>
       <c r="H28">
         <v>3972000000.0</v>
       </c>
       <c r="I28">
         <v>3587000000.0</v>
       </c>
       <c r="J28">
         <v>686154000.0</v>
       </c>
@@ -2249,51 +2270,53 @@
       </c>
       <c r="M28">
         <v>356498000.0</v>
       </c>
       <c r="N28">
         <v>478000000.0</v>
       </c>
       <c r="O28">
         <v>575000000.0</v>
       </c>
       <c r="P28">
         <v>740000000.0</v>
       </c>
       <c r="Q28">
         <v>996000000.0</v>
       </c>
       <c r="R28">
         <v>27000000.0</v>
       </c>
       <c r="S28"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>7475000000.0</v>
+      </c>
       <c r="C29">
         <v>7468000000.0</v>
       </c>
       <c r="D29">
         <v>7338000000.0</v>
       </c>
       <c r="E29">
         <v>7522000000.0</v>
       </c>
       <c r="F29">
         <v>7463000000.0</v>
       </c>
       <c r="G29">
         <v>6911000000.0</v>
       </c>
       <c r="H29">
         <v>7092000000.0</v>
       </c>
       <c r="I29">
         <v>7262000000.0</v>
       </c>
       <c r="J29">
         <v>2133012000.0</v>
       </c>
       <c r="K29"/>
@@ -2392,51 +2415,53 @@
         <v>907819000.0</v>
       </c>
       <c r="L31">
         <v>976267000.0</v>
       </c>
       <c r="M31">
         <v>1080000000.0</v>
       </c>
       <c r="N31">
         <v>1209000000.0</v>
       </c>
       <c r="O31">
         <v>1151000000.0</v>
       </c>
       <c r="P31">
         <v>1134000000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>49</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>3095000000.0</v>
+      </c>
       <c r="C32">
         <v>2789000000.0</v>
       </c>
       <c r="D32">
         <v>2644000000.0</v>
       </c>
       <c r="E32">
         <v>2684000000.0</v>
       </c>
       <c r="F32">
         <v>3035000000.0</v>
       </c>
       <c r="G32">
         <v>3152000000.0</v>
       </c>
       <c r="H32">
         <v>3247000000.0</v>
       </c>
       <c r="I32">
         <v>2961000000.0</v>
       </c>
       <c r="J32">
         <v>2055069000.0</v>
       </c>
       <c r="K32"/>
@@ -2488,51 +2513,53 @@
       </c>
       <c r="M33">
         <v>274445000.0</v>
       </c>
       <c r="N33">
         <v>397000000.0</v>
       </c>
       <c r="O33">
         <v>398000000.0</v>
       </c>
       <c r="P33">
         <v>442000000.0</v>
       </c>
       <c r="Q33">
         <v>784000000.0</v>
       </c>
       <c r="R33">
         <v>1078000000.0</v>
       </c>
       <c r="S33"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>51</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>142000000.0</v>
+      </c>
       <c r="C34">
         <v>139000000.0</v>
       </c>
       <c r="D34">
         <v>249000000.0</v>
       </c>
       <c r="E34">
         <v>167000000.0</v>
       </c>
       <c r="F34">
         <v>384000000.0</v>
       </c>
       <c r="G34">
         <v>3512000000.0</v>
       </c>
       <c r="H34">
         <v>3033000000.0</v>
       </c>
       <c r="I34">
         <v>2568000000.0</v>
       </c>
       <c r="J34">
         <v>1108368000.0</v>
       </c>
       <c r="K34">
@@ -2540,51 +2567,51 @@
       </c>
       <c r="L34">
         <v>750762000.0</v>
       </c>
       <c r="M34">
         <v>116000000.0</v>
       </c>
       <c r="N34">
         <v>145000000.0</v>
       </c>
       <c r="O34">
         <v>197000000.0</v>
       </c>
       <c r="P34">
         <v>301000000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
-        <v>7764000000.0</v>
+        <v>7554000000.0</v>
       </c>
       <c r="C35">
         <v>6066000000.0</v>
       </c>
       <c r="D35">
         <v>6006000000.0</v>
       </c>
       <c r="E35">
         <v>5821000000.0</v>
       </c>
       <c r="F35">
         <v>5363000000.0</v>
       </c>
       <c r="G35">
         <v>5492000000.0</v>
       </c>
       <c r="H35">
         <v>5278000000.0</v>
       </c>
       <c r="I35">
         <v>4624000000.0</v>
       </c>
       <c r="J35">
         <v>1372230000.0</v>
       </c>
@@ -2696,51 +2723,53 @@
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37">
         <v>1134000000.0</v>
       </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>327000000.0</v>
+      </c>
       <c r="C38">
         <v>3412000000.0</v>
       </c>
       <c r="D38">
         <v>3182000000.0</v>
       </c>
       <c r="E38">
         <v>-98000000.0</v>
       </c>
       <c r="F38">
         <v>2644000000.0</v>
       </c>
       <c r="G38">
         <v>-43000000.0</v>
       </c>
       <c r="H38">
         <v>-38000000.0</v>
       </c>
       <c r="I38">
         <v>292000000.0</v>
       </c>
       <c r="J38">
         <v>166000000.0</v>
       </c>
       <c r="K38">
@@ -2806,51 +2835,53 @@
       </c>
       <c r="M39">
         <v>109907000.0</v>
       </c>
       <c r="N39">
         <v>86000000.0</v>
       </c>
       <c r="O39">
         <v>68000000.0</v>
       </c>
       <c r="P39">
         <v>81000000.0</v>
       </c>
       <c r="Q39">
         <v>66000000.0</v>
       </c>
       <c r="R39">
         <v>34000000.0</v>
       </c>
       <c r="S39"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-358000000.0</v>
+      </c>
       <c r="C40">
         <v>604000000.0</v>
       </c>
       <c r="D40">
         <v>548000000.0</v>
       </c>
       <c r="E40">
         <v>149000000.0</v>
       </c>
       <c r="F40">
         <v>93000000.0</v>
       </c>
       <c r="G40">
         <v>515000000.0</v>
       </c>
       <c r="H40">
         <v>619000000.0</v>
       </c>
       <c r="I40">
         <v>456000000.0</v>
       </c>
       <c r="J40">
         <v>63062000.0</v>
       </c>
       <c r="K40">
@@ -3027,51 +3058,53 @@
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>38989000.0</v>
       </c>
       <c r="M44">
         <v>40000000.0</v>
       </c>
       <c r="N44">
         <v>40000000.0</v>
       </c>
       <c r="O44">
         <v>40000000.0</v>
       </c>
       <c r="P44">
         <v>40000000.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1689000000.0</v>
+      </c>
       <c r="C45">
         <v>1873000000.0</v>
       </c>
       <c r="D45">
         <v>1918000000.0</v>
       </c>
       <c r="E45">
         <v>1765000000.0</v>
       </c>
       <c r="F45">
         <v>1724000000.0</v>
       </c>
       <c r="G45">
         <v>791000000.0</v>
       </c>
       <c r="H45">
         <v>751000000.0</v>
       </c>
       <c r="I45">
         <v>951000000.0</v>
       </c>
       <c r="J45">
         <v>252727000.0</v>
       </c>
       <c r="K45">
@@ -3139,51 +3172,53 @@
       </c>
       <c r="M46">
         <v>147379000.0</v>
       </c>
       <c r="N46">
         <v>254000000.0</v>
       </c>
       <c r="O46">
         <v>261000000.0</v>
       </c>
       <c r="P46">
         <v>285000000.0</v>
       </c>
       <c r="Q46">
         <v>310000000.0</v>
       </c>
       <c r="R46">
         <v>358000000.0</v>
       </c>
       <c r="S46"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>64</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>1007000000.0</v>
+      </c>
       <c r="C47">
         <v>1244000000.0</v>
       </c>
       <c r="D47">
         <v>1337000000.0</v>
       </c>
       <c r="E47">
         <v>1241000000.0</v>
       </c>
       <c r="F47">
         <v>1136000000.0</v>
       </c>
       <c r="G47">
         <v>922000000.0</v>
       </c>
       <c r="H47">
         <v>751000000.0</v>
       </c>
       <c r="I47">
         <v>951000000.0</v>
       </c>
       <c r="J47">
         <v>252727000.0</v>
       </c>
       <c r="K47">
@@ -3326,51 +3361,51 @@
       <c r="I50"/>
       <c r="J50">
         <v>1095213000.0</v>
       </c>
       <c r="K50">
         <v>737224000.0</v>
       </c>
       <c r="L50">
         <v>717782000.0</v>
       </c>
       <c r="M50">
         <v>741829000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
-        <v>5680000000.0</v>
+        <v>5753000000.0</v>
       </c>
       <c r="C51">
         <v>5225000000.0</v>
       </c>
       <c r="D51">
         <v>5145000000.0</v>
       </c>
       <c r="E51">
         <v>5497000000.0</v>
       </c>
       <c r="F51">
         <v>4940000000.0</v>
       </c>
       <c r="G51">
         <v>4406000000.0</v>
       </c>
       <c r="H51">
         <v>4259000000.0</v>
       </c>
       <c r="I51">
         <v>3818000000.0</v>
       </c>
       <c r="J51">
         <v>1312414000.0</v>
       </c>
@@ -3382,51 +3417,53 @@
       </c>
       <c r="M51">
         <v>703013000.0</v>
       </c>
       <c r="N51">
         <v>678000000.0</v>
       </c>
       <c r="O51">
         <v>678000000.0</v>
       </c>
       <c r="P51">
         <v>890000000.0</v>
       </c>
       <c r="Q51">
         <v>1022000000.0</v>
       </c>
       <c r="R51">
         <v>59000000.0</v>
       </c>
       <c r="S51"/>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>69</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>210000000.0</v>
+      </c>
       <c r="C52">
         <v>226000000.0</v>
       </c>
       <c r="D52">
         <v>41000000.0</v>
       </c>
       <c r="E52">
         <v>471000000.0</v>
       </c>
       <c r="F52">
         <v>453000000.0</v>
       </c>
       <c r="G52">
         <v>210000000.0</v>
       </c>
       <c r="H52">
         <v>396000000.0</v>
       </c>
       <c r="I52">
         <v>521000000.0</v>
       </c>
       <c r="J52">
         <v>217414000.0</v>
       </c>
       <c r="K52">
@@ -3623,51 +3660,53 @@
       </c>
       <c r="M56">
         <v>2256134000.0</v>
       </c>
       <c r="N56">
         <v>2235000000.0</v>
       </c>
       <c r="O56">
         <v>2215000000.0</v>
       </c>
       <c r="P56">
         <v>2404000000.0</v>
       </c>
       <c r="Q56">
         <v>2858000000.0</v>
       </c>
       <c r="R56">
         <v>1958000000.0</v>
       </c>
       <c r="S56"/>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>74</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>210000000.0</v>
+      </c>
       <c r="C57">
         <v>1301000000.0</v>
       </c>
       <c r="D57">
         <v>1292000000.0</v>
       </c>
       <c r="E57">
         <v>1320000000.0</v>
       </c>
       <c r="F57">
         <v>1264000000.0</v>
       </c>
       <c r="G57">
         <v>724000000.0</v>
       </c>
       <c r="H57">
         <v>905000000.0</v>
       </c>
       <c r="I57">
         <v>1140000000.0</v>
       </c>
       <c r="J57">
         <v>488943000.0</v>
       </c>
       <c r="K57">
@@ -3780,54 +3819,54 @@
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
       <c r="P59">
         <v>1134000000.0</v>
       </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
         <v>1993000000.0</v>
       </c>
       <c r="C60">
         <v>2442000000.0</v>
       </c>
       <c r="D60">
         <v>2382000000.0</v>
       </c>
       <c r="E60">
-        <v>2496000000.0</v>
+        <v>2498000000.0</v>
       </c>
       <c r="F60">
-        <v>2976000000.0</v>
+        <v>2986000000.0</v>
       </c>
       <c r="G60">
         <v>2651000000.0</v>
       </c>
       <c r="H60">
         <v>3019000000.0</v>
       </c>
       <c r="I60">
         <v>3461000000.0</v>
       </c>
       <c r="J60">
         <v>1045020000.0</v>
       </c>
       <c r="K60">
         <v>907819000.0</v>
       </c>
       <c r="L60">
         <v>976267000.0</v>
       </c>
       <c r="M60">
         <v>1079703000.0</v>
       </c>
       <c r="N60">
         <v>1209000000.0</v>
       </c>
@@ -3912,455 +3951,463 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN62"/>
+  <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
         <v>19</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>270000000.0</v>
+      </c>
       <c r="C2">
+        <v>358000000.0</v>
+      </c>
+      <c r="D2">
         <v>250000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>225000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>251000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>343000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>243000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>198000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>221000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>362000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>238000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>209000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>222000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>356000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>221000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>217000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>212000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>265000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>190000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>192000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>159000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>209000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>143000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>151000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>169000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>286000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>248000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>164000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>168000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>301000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>181000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>84331000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>79959000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>145000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>76766000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>76456000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>72277000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>124439000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>79024000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>74484000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>80618000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>139120000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>77516000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>80450000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>76569000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>114079000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>79000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>75000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>86000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>129000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="BA2">
         <v>81000000.0</v>
       </c>
       <c r="BB2">
+        <v>81000000.0</v>
+      </c>
+      <c r="BC2">
         <v>113000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>79000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>81000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>89000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>145000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>67000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>62000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>53000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>87000000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>81000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4385,52 +4432,53 @@
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4455,288 +4503,290 @@
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-12000000.0</v>
+      </c>
+      <c r="C5">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="D5">
         <v>-14000000.0</v>
       </c>
       <c r="E5">
+        <v>-14000000.0</v>
+      </c>
+      <c r="F5">
         <v>-9000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-8000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>16000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>23000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>18000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-39000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-38000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-45000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-48000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-67000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-75000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-77000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-36000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-19000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>16000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15774000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>22989000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>17156000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>12189000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>9701000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5460000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>12104000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>12735000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>12937000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>11381000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>13305000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>14756000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11452000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>17000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AW5">
         <v>23000000.0</v>
       </c>
       <c r="AX5">
         <v>23000000.0</v>
       </c>
       <c r="AY5">
-        <v>20000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AZ5">
         <v>20000000.0</v>
       </c>
       <c r="BA5">
         <v>20000000.0</v>
       </c>
       <c r="BB5">
+        <v>20000000.0</v>
+      </c>
+      <c r="BC5">
         <v>21000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>18000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>17000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>23000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>19000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1648000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1916000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1947000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>28000000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-      <c r="AI6">
-[...2 lines deleted...]
-      <c r="AJ6"/>
+      <c r="AI6"/>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
       <c r="AK6"/>
-      <c r="AL6">
-[...1 lines deleted...]
-      </c>
+      <c r="AL6"/>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
@@ -4751,192 +4801,202 @@
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
+        <v>0.0</v>
+      </c>
+      <c r="BG6">
         <v>1134000000.0</v>
       </c>
-      <c r="BG6">
-[...2 lines deleted...]
-      <c r="BH6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>198000000.0</v>
+      </c>
       <c r="C7">
         <v>198000000.0</v>
       </c>
       <c r="D7">
-        <v>199000000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="E7">
         <v>199000000.0</v>
       </c>
       <c r="F7">
         <v>199000000.0</v>
       </c>
       <c r="G7">
-        <v>198000000.0</v>
+        <v>199000000.0</v>
       </c>
       <c r="H7">
         <v>198000000.0</v>
       </c>
       <c r="I7">
+        <v>198000000.0</v>
+      </c>
+      <c r="J7">
         <v>197000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>189000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>188000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>186000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>182000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>86000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000000.0</v>
       </c>
       <c r="Q7">
         <v>84000000.0</v>
       </c>
       <c r="R7">
+        <v>84000000.0</v>
+      </c>
+      <c r="S7">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="T7">
         <v>9000000.0</v>
       </c>
       <c r="U7">
+        <v>9000000.0</v>
+      </c>
+      <c r="V7">
         <v>7000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AA7">
         <v>14000000.0</v>
       </c>
       <c r="AB7">
-        <v>23000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="AC7">
         <v>23000000.0</v>
       </c>
-      <c r="AD7"/>
+      <c r="AD7">
+        <v>23000000.0</v>
+      </c>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
@@ -4947,760 +5007,775 @@
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>3996000000.0</v>
+      </c>
+      <c r="D9">
         <v>3988000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3979000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3968000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3975000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3969000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>3953000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3947000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3937000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3941000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3968000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3963000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3945000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4072000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4056000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4047000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3843000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3760000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3749000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3736000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3729000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3738000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3740000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3730000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3717000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3721000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3697000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1190448000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1184106000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1188538000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1184635000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1161507000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1159454000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1162283000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1142480000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1139366000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1149442000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1150731000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1138049000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1135143000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1128615000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1137000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1109000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1129000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1127000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1130000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1122000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116000000.0</v>
       </c>
       <c r="BB9">
         <v>1116000000.0</v>
       </c>
       <c r="BC9">
+        <v>1116000000.0</v>
+      </c>
+      <c r="BD9">
         <v>1113000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1122000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1118000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1117000000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>268000000.0</v>
+      </c>
+      <c r="C10">
         <v>733000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>474000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>205000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000000.0</v>
       </c>
       <c r="G10">
         <v>197000000.0</v>
       </c>
       <c r="H10">
+        <v>197000000.0</v>
+      </c>
+      <c r="I10">
         <v>206000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>237000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>248000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>265000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>242000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>306000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>524000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>294000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>324000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>354000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>342000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>448000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1312000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>643000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>524000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>660000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>566000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>651000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>287000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>183000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>179000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>222000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>231000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>441000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>547667000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>323831000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>409000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>440074000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>85151000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>101841000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>147102000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>174764000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>97418000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>106613000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>177061000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>321690000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>250906000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>272180000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>346515000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>146000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>170000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>159000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>200000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>288000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>104000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>119000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>103000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>212000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>83000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>77000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BH10">
         <v>25000000.0</v>
       </c>
       <c r="BI10">
+        <v>25000000.0</v>
+      </c>
+      <c r="BJ10">
         <v>29000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>26000000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>406000000.0</v>
+      </c>
+      <c r="D11">
         <v>474000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>205000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000000.0</v>
       </c>
       <c r="G11">
         <v>197000000.0</v>
       </c>
-      <c r="H11"/>
+      <c r="H11">
+        <v>197000000.0</v>
+      </c>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>265000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>242000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>306000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>524000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>294000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>324000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>354000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>342000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>448000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1312000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>268000000.0</v>
+      </c>
+      <c r="C12">
         <v>733000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>474000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>205000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000000.0</v>
       </c>
       <c r="G12">
         <v>197000000.0</v>
       </c>
       <c r="H12">
+        <v>197000000.0</v>
+      </c>
+      <c r="I12">
         <v>206000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>237000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>248000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>265000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>242000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>306000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>524000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>294000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>324000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>354000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>342000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>448000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1312000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>643000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>524000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>660000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>566000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>651000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>287000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>183000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>179000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>222000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>231000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>441000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>547667000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>323831000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>409000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>440074000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>85151000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>101841000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>147102000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>174764000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>97418000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>106613000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>177061000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>321690000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>250906000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>272180000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>346515000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>146000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>170000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>159000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>200000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>288000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>104000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>119000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>103000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>212000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>83000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>77000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BH12">
         <v>25000000.0</v>
       </c>
       <c r="BI12">
+        <v>25000000.0</v>
+      </c>
+      <c r="BJ12">
         <v>29000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>26000000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -5751,694 +5826,706 @@
       <c r="X13">
         <v>1000000.0</v>
       </c>
       <c r="Y13">
         <v>1000000.0</v>
       </c>
       <c r="Z13">
         <v>1000000.0</v>
       </c>
       <c r="AA13">
         <v>1000000.0</v>
       </c>
       <c r="AB13">
         <v>1000000.0</v>
       </c>
       <c r="AC13">
         <v>1000000.0</v>
       </c>
       <c r="AD13">
         <v>1000000.0</v>
       </c>
       <c r="AE13">
         <v>1000000.0</v>
       </c>
       <c r="AF13">
-        <v>370000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AG13">
         <v>370000.0</v>
       </c>
       <c r="AH13">
-        <v>369000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="AI13">
         <v>369000.0</v>
       </c>
       <c r="AJ13">
-        <v>368000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="AK13">
         <v>368000.0</v>
       </c>
       <c r="AL13">
-        <v>366000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="AM13">
         <v>366000.0</v>
       </c>
       <c r="AN13">
         <v>366000.0</v>
       </c>
       <c r="AO13">
         <v>366000.0</v>
       </c>
       <c r="AP13">
+        <v>366000.0</v>
+      </c>
+      <c r="AQ13">
         <v>364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363000.0</v>
       </c>
       <c r="AR13">
         <v>363000.0</v>
       </c>
       <c r="AS13">
         <v>363000.0</v>
       </c>
       <c r="AT13">
+        <v>363000.0</v>
+      </c>
+      <c r="AU13">
         <v>361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000000.0</v>
       </c>
       <c r="AV13">
         <v>-40000000.0</v>
       </c>
       <c r="AW13">
         <v>-40000000.0</v>
       </c>
       <c r="AX13">
         <v>-40000000.0</v>
       </c>
       <c r="AY13">
         <v>-40000000.0</v>
       </c>
       <c r="AZ13">
         <v>-40000000.0</v>
       </c>
       <c r="BA13">
         <v>-40000000.0</v>
       </c>
       <c r="BB13">
         <v>-40000000.0</v>
       </c>
       <c r="BC13">
         <v>-40000000.0</v>
       </c>
       <c r="BD13">
         <v>-40000000.0</v>
       </c>
       <c r="BE13">
         <v>-40000000.0</v>
       </c>
       <c r="BF13">
+        <v>-40000000.0</v>
+      </c>
+      <c r="BG13">
         <v>40000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1619000000.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
         <v>34900000.0</v>
       </c>
       <c r="C14">
         <v>34900000.0</v>
       </c>
       <c r="D14">
+        <v>34900000.0</v>
+      </c>
+      <c r="E14">
         <v>41700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42100000.0</v>
       </c>
       <c r="G14">
         <v>42100000.0</v>
       </c>
       <c r="H14">
-        <v>42200000.0</v>
+        <v>42100000.0</v>
       </c>
       <c r="I14">
         <v>42200000.0</v>
       </c>
       <c r="J14">
+        <v>42200000.0</v>
+      </c>
+      <c r="K14">
         <v>42500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>43300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>44400000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>43000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>43400000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>46500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>47900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>43600000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>43700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>43800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>41400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>42045455.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>41200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>41666667.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>41500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>43274854.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>43400000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>45200000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>46100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>48351648.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32799999.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>27300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27306000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27342000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>27700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>27965000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>27900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27742000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>27680000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>28834000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>29640000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>31297000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32128000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>32517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33009000.0</v>
       </c>
       <c r="AT14">
         <v>33009000.0</v>
       </c>
       <c r="AU14">
+        <v>33009000.0</v>
+      </c>
+      <c r="AV14">
         <v>34366000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>35239000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>35882000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>36600000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>36700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36600000.0</v>
       </c>
       <c r="BA14">
         <v>36600000.0</v>
       </c>
       <c r="BB14">
+        <v>36600000.0</v>
+      </c>
+      <c r="BC14">
         <v>34700000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>36200000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>36100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35700000.0</v>
       </c>
       <c r="BF14">
         <v>35700000.0</v>
       </c>
       <c r="BG14">
-        <v>33632000.0</v>
+        <v>35700000.0</v>
       </c>
       <c r="BH14">
         <v>33632000.0</v>
       </c>
       <c r="BI14">
         <v>33632000.0</v>
       </c>
       <c r="BJ14">
         <v>33632000.0</v>
       </c>
       <c r="BK14">
         <v>33632000.0</v>
       </c>
       <c r="BL14">
         <v>33632000.0</v>
       </c>
       <c r="BM14">
         <v>33632000.0</v>
       </c>
-      <c r="BN14"/>
+      <c r="BN14">
+        <v>33632000.0</v>
+      </c>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>1000000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
         <v>1000000.0</v>
       </c>
       <c r="W15">
         <v>1000000.0</v>
       </c>
       <c r="X15">
         <v>1000000.0</v>
       </c>
       <c r="Y15">
         <v>1000000.0</v>
       </c>
       <c r="Z15">
         <v>1000000.0</v>
       </c>
       <c r="AA15">
         <v>1000000.0</v>
       </c>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
         <v>1000000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
       <c r="AF15">
-        <v>370000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AG15">
         <v>370000.0</v>
       </c>
       <c r="AH15">
-        <v>369000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="AI15">
         <v>369000.0</v>
       </c>
       <c r="AJ15">
-        <v>368000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="AK15">
         <v>368000.0</v>
       </c>
       <c r="AL15">
-        <v>400000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="AM15">
         <v>400000.0</v>
       </c>
       <c r="AN15">
         <v>400000.0</v>
       </c>
       <c r="AO15">
         <v>400000.0</v>
       </c>
       <c r="AP15">
         <v>400000.0</v>
       </c>
       <c r="AQ15">
         <v>400000.0</v>
       </c>
       <c r="AR15">
         <v>400000.0</v>
       </c>
       <c r="AS15">
         <v>400000.0</v>
       </c>
       <c r="AT15">
         <v>400000.0</v>
       </c>
       <c r="AU15">
-        <v>0.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
-        <v>1619000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG15">
         <v>1619000000.0</v>
       </c>
-      <c r="BH15"/>
+      <c r="BH15">
+        <v>1619000000.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
         <v>33</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>466000000.0</v>
+      </c>
       <c r="C16">
+        <v>371000000.0</v>
+      </c>
+      <c r="D16">
         <v>344000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>397000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>442000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>354000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>350000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>418000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>482000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>382000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>371000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>417000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>448000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>344000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>346000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>372000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>507000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>453000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>540000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>474000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>524000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488000000.0</v>
       </c>
       <c r="W16">
         <v>488000000.0</v>
       </c>
       <c r="X16">
+        <v>488000000.0</v>
+      </c>
+      <c r="Y16">
         <v>470000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>536000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>433000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>436000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>356000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>437000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>383000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>325000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>98500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>114243000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>69000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>103376000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>115536000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>127607000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>95495000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>47000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>30600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28562000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>35276000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>44499000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>32845000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>27018000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>99000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>23000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AY16">
         <v>19000000.0</v>
       </c>
       <c r="AZ16">
-        <v>21000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="BA16">
         <v>21000000.0</v>
       </c>
       <c r="BB16">
+        <v>21000000.0</v>
+      </c>
+      <c r="BC16">
         <v>32000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>49000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>44000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>27000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>75000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>48000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>41000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>42000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>104000000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
+      <c r="BO16"/>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6463,216 +6550,218 @@
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>498000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>486000000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>504000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>472000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>469000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>492000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>460000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>478000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>410000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>401000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>423000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>401000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>393000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>410000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>411000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>445000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>432000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>411000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>360000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>184384000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>289993000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>263862000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>345474000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>342299000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>344203000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>307537000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>239612000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>214260000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>198764000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>190691000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>187511000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>176127000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>159110000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>160000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>156000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>116000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>115000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>116000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>122000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>99000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>100000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>120000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>161000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>141000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>144000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>154000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>111000000.0</v>
       </c>
-      <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6697,154 +6786,157 @@
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
         <v>37</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>2958000000.0</v>
+      </c>
       <c r="C20">
-        <v>3117000000.0</v>
+        <v>2958000000.0</v>
       </c>
       <c r="D20">
         <v>3117000000.0</v>
       </c>
       <c r="E20">
         <v>3117000000.0</v>
       </c>
       <c r="F20">
         <v>3117000000.0</v>
       </c>
       <c r="G20">
         <v>3117000000.0</v>
       </c>
       <c r="H20">
         <v>3117000000.0</v>
       </c>
       <c r="I20">
         <v>3117000000.0</v>
       </c>
       <c r="J20">
         <v>3117000000.0</v>
       </c>
       <c r="K20">
         <v>3117000000.0</v>
       </c>
       <c r="L20">
         <v>3117000000.0</v>
       </c>
       <c r="M20">
         <v>3117000000.0</v>
       </c>
       <c r="N20">
         <v>3117000000.0</v>
       </c>
       <c r="O20">
         <v>3117000000.0</v>
       </c>
       <c r="P20">
         <v>3117000000.0</v>
       </c>
       <c r="Q20">
+        <v>3117000000.0</v>
+      </c>
+      <c r="R20">
         <v>3142000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3150000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3086000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2817000000.0</v>
       </c>
       <c r="V20">
         <v>2817000000.0</v>
       </c>
       <c r="W20">
         <v>2817000000.0</v>
       </c>
       <c r="X20">
         <v>2817000000.0</v>
       </c>
       <c r="Y20">
         <v>2817000000.0</v>
       </c>
       <c r="Z20">
+        <v>2817000000.0</v>
+      </c>
+      <c r="AA20">
         <v>2892000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2890000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2824000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2828000000.0</v>
       </c>
       <c r="AD20">
         <v>2828000000.0</v>
       </c>
       <c r="AE20">
+        <v>2828000000.0</v>
+      </c>
+      <c r="AF20">
         <v>2747000000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
-[...2 lines deleted...]
-      <c r="AJ20"/>
+      <c r="AI20"/>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
       <c r="AK20"/>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
@@ -6864,163 +6956,166 @@
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
-        <v>3669000000.0</v>
+        <v>696000000.0</v>
       </c>
       <c r="C21">
+        <v>711000000.0</v>
+      </c>
+      <c r="D21">
         <v>747000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>762000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>775000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>790000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>807000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>822000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>839000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>854000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>868000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>884000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>898000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>911000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>924000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>941000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>978000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>993000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1007000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1017000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>938000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>952000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>963000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>977000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>989000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1027000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1044000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1075000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1092000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1107000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1216000000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
-[...2 lines deleted...]
-      <c r="AJ21"/>
+      <c r="AI21"/>
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
       <c r="AK21"/>
-      <c r="AL21">
-[...1 lines deleted...]
-      </c>
+      <c r="AL21"/>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
@@ -7040,859 +7135,879 @@
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
-      <c r="BH21"/>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
         <v>39</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>680000000.0</v>
+      </c>
       <c r="C22">
+        <v>692000000.0</v>
+      </c>
+      <c r="D22">
         <v>757000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>744000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>737000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>735000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>769000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>643000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>637000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>634000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>642000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>660000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>672000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>660000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>668000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>695000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>693000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>719000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>765000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>857000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>785000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>802000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>761000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>771000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>776000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>897000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>910000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>888000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>910000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>863000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>829000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>690154000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>726969000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>398000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>735072000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>744430000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>692757000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>712536000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>714404000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>702377000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>715072000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>669243000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>721664000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>704707000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>724520000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>772784000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>799000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>826000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>850000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>870000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>859000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>869000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>873000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>888000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>897000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>907000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>932000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>959000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1014000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1349000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1383000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1412000000.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>1377000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>9636000000.0</v>
+      </c>
+      <c r="C23">
         <v>9757000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10149000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9887000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9882000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9808000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9740000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9611000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9867000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9680000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9453000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9482000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9602000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9639000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9237000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9340000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9503000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9613000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9543000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10414000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9187000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8898000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9011000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9117000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9432000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9214000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9059000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9023000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9112000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9018000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9013000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3057570000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2759951000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2845000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2823036000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2433436000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2346174000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2391419000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2386170000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2253554000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2330785000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2399718000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2527027000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2323212000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2388869000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2530579000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2347000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2410000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2519000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2632000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2660000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2511000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2569000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2613000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2746000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2647000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2721000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2846000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3165000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3492000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3552000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3642000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>5371000000.0</v>
+      </c>
       <c r="C24">
+        <v>5482000000.0</v>
+      </c>
+      <c r="D24">
         <v>5442000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5186000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5099000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5026000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5088000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5034000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5092000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4956000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5057000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2028000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5065000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4940000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4558000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4594000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4530000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4487000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1594000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5294000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1431000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1588000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1751000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1887000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1926000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1871000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1686000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1792000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1688000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1694000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1701000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1325055000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1005129000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>966765000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1153222000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>773557000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>683767000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>635406000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>804721000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>733828000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>689234000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>583727000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>769716000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>561133000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>618946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="AU24">
         <v>40000000.0</v>
       </c>
       <c r="AV24">
         <v>40000000.0</v>
       </c>
       <c r="AW24">
         <v>40000000.0</v>
       </c>
       <c r="AX24">
         <v>40000000.0</v>
       </c>
       <c r="AY24">
         <v>40000000.0</v>
       </c>
       <c r="AZ24">
         <v>40000000.0</v>
       </c>
       <c r="BA24">
         <v>40000000.0</v>
       </c>
       <c r="BB24">
         <v>40000000.0</v>
       </c>
       <c r="BC24">
         <v>40000000.0</v>
       </c>
       <c r="BD24">
         <v>40000000.0</v>
       </c>
       <c r="BE24">
         <v>40000000.0</v>
       </c>
       <c r="BF24">
         <v>40000000.0</v>
       </c>
       <c r="BG24">
+        <v>40000000.0</v>
+      </c>
+      <c r="BH24">
         <v>833000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>898000000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>894000000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>5680000000.0</v>
+      </c>
+      <c r="D25">
         <v>5640000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5385000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5298000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5225000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5286000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>5057000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2028000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5065000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5026000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4558000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1846000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1779000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4487000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1594000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1775000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1431000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1588000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1751000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1887000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1926000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1871000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1686000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1792000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1688000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1694000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1701000000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-      <c r="AT25">
-[...1 lines deleted...]
-      </c>
+      <c r="AT25"/>
       <c r="AU25">
         <v>40000000.0</v>
       </c>
       <c r="AV25">
         <v>40000000.0</v>
       </c>
       <c r="AW25">
         <v>40000000.0</v>
       </c>
       <c r="AX25">
         <v>40000000.0</v>
       </c>
       <c r="AY25">
         <v>40000000.0</v>
       </c>
       <c r="AZ25">
         <v>40000000.0</v>
       </c>
       <c r="BA25">
         <v>40000000.0</v>
       </c>
       <c r="BB25">
         <v>40000000.0</v>
       </c>
       <c r="BC25">
         <v>40000000.0</v>
       </c>
       <c r="BD25">
         <v>40000000.0</v>
       </c>
       <c r="BE25">
         <v>40000000.0</v>
       </c>
       <c r="BF25">
         <v>40000000.0</v>
       </c>
-      <c r="BG25"/>
+      <c r="BG25">
+        <v>40000000.0</v>
+      </c>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>6000000.0</v>
       </c>
       <c r="AB26">
-        <v>7000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AC26">
         <v>7000000.0</v>
       </c>
-      <c r="AD26"/>
+      <c r="AD26">
+        <v>7000000.0</v>
+      </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7917,1678 +8032,1708 @@
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
-        <v>4947000000.0</v>
+        <v>5379000000.0</v>
       </c>
       <c r="C28">
+        <v>5020000000.0</v>
+      </c>
+      <c r="D28">
         <v>5265000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5180000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5102000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5028000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5089000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5026000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5052000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4897000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4792000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4904000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4759000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4502000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4385000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4393000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4300000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4145000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4200000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4263000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3813000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3882000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3771000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4001000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4053000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3972000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3797000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3770000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3667000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3587000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3482000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>784609000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>688519000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>686000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>713148000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>688406000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>589147000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>590122000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>629957000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>636410000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>589842000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>501732000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>448026000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>310227000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>346766000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>356498000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>392000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>400000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>438000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>478000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>463000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>543000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>567000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>575000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>581000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>631000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>697000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>740000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>808000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>873000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>918000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>996000000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>7363000000.0</v>
+      </c>
       <c r="C29">
+        <v>7475000000.0</v>
+      </c>
+      <c r="D29">
         <v>7907000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7670000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7534000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7468000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7507000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7406000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7471000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7338000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7465000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7505000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7543000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7522000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7184000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7339000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7344000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7463000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7353000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8276000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7158000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6911000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7080000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7256000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7454000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>416000000.0</v>
+      </c>
+      <c r="C30">
         <v>2993000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>220000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2863000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2835000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2827000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2727000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2678000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2758000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2728000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2589000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>164000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2509000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2490000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>154000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>118000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>140000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2324000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>140000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>108000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1988000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>150000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2185000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2301000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2426000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>166000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2540000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2425000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2332000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2363000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2195000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1235398000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1195821000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1207000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1212509000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1167844000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1124766000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>161733000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>134706000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>142864000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1040125000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>131850000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>128321000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>116544000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1003056000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>109700000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>113000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1041000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1066000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1079000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>117000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>101000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1127000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1156000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1186000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1177000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1220000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1254000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1273000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1285000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1297000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1354000000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
+      <c r="BO30"/>
     </row>
-    <row r="31" spans="1:66">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1577000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1525000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1537000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1532000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1415000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1313000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1306000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1167000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1120000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1151000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1046000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1118000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1122000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1095000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1047000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-900000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-822000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-635000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-574000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-474000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-467000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1065641000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1066230000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1045020000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>949222000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>968818000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>933249000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>907819000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>868274000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>846748000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>919026000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>976267000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1035971000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1060624000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1042506000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1080000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1130000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1174000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1188000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1209000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1218000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1190000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1168000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1151000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1152000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1154000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1148000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1134000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1648000000.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
+      <c r="BO31"/>
     </row>
-    <row r="32" spans="1:66">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
         <v>49</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>2919000000.0</v>
+      </c>
       <c r="C32">
+        <v>3095000000.0</v>
+      </c>
+      <c r="D32">
         <v>3213000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2914000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2732000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2789000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2863000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2628000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2649000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2644000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2573000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2603000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2545000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2684000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2790000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2869000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2834000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3035000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3106000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3949000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3259000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3152000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3326000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3358000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3545000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
+      <c r="BO32"/>
     </row>
-    <row r="33" spans="1:66">
+    <row r="33" spans="1:67">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>4598000000.0</v>
+      </c>
+      <c r="C33">
         <v>6031000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5735000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5812000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5823000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5718000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5697000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5833000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5922000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5744000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5719000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5757000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5847000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5635000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5636000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5720000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5896000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5767000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5647000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5669000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5236000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4988000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5037000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5138000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5210000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>5060000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5104000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>5194000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>5292000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5178000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5183000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>413815000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>452032000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>749000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>373680000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>377258000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>362777000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1304048000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1244457000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>338808000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>413723000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1350113000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1233600000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>306638000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>327097000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1191673000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1224000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>331000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>370000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>397000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>353000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1373000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>404000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>398000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>379000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>408000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>433000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>442000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>788000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>758000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>787000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>784000000.0</v>
       </c>
-      <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
+      <c r="BO33"/>
     </row>
-    <row r="34" spans="1:66">
+    <row r="34" spans="1:67">
       <c r="A34" t="s">
         <v>51</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>120000000.0</v>
+      </c>
       <c r="C34">
+        <v>142000000.0</v>
+      </c>
+      <c r="D34">
         <v>133000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>132000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>134000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>139000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>125000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>142000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>227000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>249000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>165000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3773000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>183000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>167000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>390000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>405000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>400000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>384000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3719000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>375000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3916000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3512000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>3506000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3488000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>3664000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>3033000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>3114000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2763000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2781000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2568000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>2699000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1538529000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1120369000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1108368000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1166011000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>786546000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>699529000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>753097000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>886935000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>829144000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>800845000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>750762000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>920794000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>730020000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>802573000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>116000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>125000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>145000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>164000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>145000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>162000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>182000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>206000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>197000000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>259000000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>287000000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>311000000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>301000000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>261000000.0</v>
       </c>
-      <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
+      <c r="BO34"/>
     </row>
-    <row r="35" spans="1:66">
+    <row r="35" spans="1:67">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
-        <v>7764000000.0</v>
+        <v>7483000000.0</v>
       </c>
       <c r="C35">
+        <v>7554000000.0</v>
+      </c>
+      <c r="D35">
         <v>6548000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6242000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6120000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6066000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6141000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6089000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6193000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6006000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5882000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6223000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5912000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5821000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5733000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5760000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5810000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5363000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5831000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6680000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4458000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5492000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5192000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5306000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5447000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5278000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4775000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4948000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4761000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4624000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4616000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1624413000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1296119000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1358000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1468356000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1072710000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>977810000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1060634000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1126547000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1093680000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1048188000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>967240000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1108305000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>937450000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>998104000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1017563000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>859000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>907000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>953000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1008000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1100000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>968000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1058000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1066000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1247000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1182000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1284000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1316000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1213000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1304000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1370000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1383000000.0</v>
       </c>
-      <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
+      <c r="BO35"/>
     </row>
-    <row r="36" spans="1:66">
+    <row r="36" spans="1:67">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>779000000.0</v>
+      </c>
+      <c r="C36">
         <v>1412000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>546000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>649000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>765000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>641000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>608000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>599000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>667000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>513000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>484000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>535000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>617000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-3280000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>446000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>511000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>614000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>488000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>477000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>510000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>594000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>297000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>448000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>509000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>571000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>281000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>400000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>458000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>524000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>292000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>268000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>166875000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>200768000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>166000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>119942000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>127994000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>160397000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1101246000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1030012000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>109960000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>191207000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1061310000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>986283000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>117924000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>138666000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1044294000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1012000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>116000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>141000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>143000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>103000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1121000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>148000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>137000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>40000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>133000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>151000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>157000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>94000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>136000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>154000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>141000000.0</v>
       </c>
-      <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
+      <c r="BO36"/>
     </row>
-    <row r="37" spans="1:66">
+    <row r="37" spans="1:67">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
-[...1 lines deleted...]
-      </c>
+      <c r="L37"/>
       <c r="M37">
         <v>2000000.0</v>
       </c>
-      <c r="N37"/>
-      <c r="O37">
+      <c r="N37">
         <v>2000000.0</v>
       </c>
+      <c r="O37"/>
       <c r="P37">
+        <v>2000000.0</v>
+      </c>
+      <c r="Q37">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="R37">
         <v>10000000.0</v>
       </c>
       <c r="S37">
+        <v>10000000.0</v>
+      </c>
+      <c r="T37">
         <v>31000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>30000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>29000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>31000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>25000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>21000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>13000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>12000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>10000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AD37">
         <v>5000000.0</v>
       </c>
       <c r="AE37">
+        <v>5000000.0</v>
+      </c>
+      <c r="AF37">
         <v>25000000.0</v>
       </c>
-      <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-      <c r="AI37">
-[...2 lines deleted...]
-      <c r="AJ37"/>
+      <c r="AI37"/>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
       <c r="AK37"/>
-      <c r="AL37">
-[...1 lines deleted...]
-      </c>
+      <c r="AL37"/>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
@@ -9603,1000 +9748,1020 @@
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
         <v>1134000000.0</v>
       </c>
-      <c r="BG37">
-[...2 lines deleted...]
-      <c r="BH37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
+      <c r="BO37"/>
     </row>
-    <row r="38" spans="1:66">
+    <row r="38" spans="1:67">
       <c r="A38" t="s">
         <v>55</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>3674000000.0</v>
+      </c>
       <c r="C38">
+        <v>327000000.0</v>
+      </c>
+      <c r="D38">
         <v>259000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>263000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>291000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>331000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>608000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3158000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>3316000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3182000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3013000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3043000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3103000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-98000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2476000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2526000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13837000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2644000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000000.0</v>
       </c>
       <c r="T38">
         <v>-24000000.0</v>
       </c>
       <c r="U38">
+        <v>-24000000.0</v>
+      </c>
+      <c r="V38">
         <v>-30000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="X38">
         <v>-6000000.0</v>
       </c>
       <c r="Y38">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Z38">
         <v>-5000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>-38000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="AC38">
         <v>-7000000.0</v>
       </c>
       <c r="AD38">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AE38">
         <v>292000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>268000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>166875000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>200768000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>172516000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>119942000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>127994000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>160397000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>128935000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>102664000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>109960000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>191207000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>135987000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>98827000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>117924000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>138666000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>136000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>100000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>116000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>141000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>143000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>103000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>133000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>148000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>135000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>107000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>133000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>151000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>157000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>497000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>452000000.0</v>
       </c>
-      <c r="BI38"/>
-      <c r="BJ38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>474000000.0</v>
       </c>
-      <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
-      <c r="BN38">
+      <c r="BN38"/>
+      <c r="BO38">
         <v>453000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:66">
+    <row r="39" spans="1:67">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>-692000000.0</v>
+      </c>
+      <c r="D39">
         <v>2963000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>263000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>291000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>331000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>350000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>251000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>313000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>326000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>238000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2659000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>268000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>330000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2485000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2483000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2420000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>461000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2543000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2468000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>535000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2434000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>368000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>341000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>369000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2804000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>322000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>337000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>356000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>383000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>365000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>170536000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>61298000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>82000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>61701000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>58753000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>64033000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>66000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>117839000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>972087000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>55252000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>71451000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>121752000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>944417000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>62016000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>110000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>65000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>42000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>74000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>86000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1043000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>64000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>46000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="BD39">
         <v>72000000.0</v>
       </c>
       <c r="BE39">
+        <v>72000000.0</v>
+      </c>
+      <c r="BF39">
         <v>59000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>81000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>65000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>75000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>56000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>66000000.0</v>
       </c>
-      <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
+      <c r="BO39"/>
     </row>
-    <row r="40" spans="1:66">
+    <row r="40" spans="1:67">
       <c r="A40" t="s">
         <v>57</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-736000000.0</v>
+      </c>
       <c r="C40">
+        <v>-729000000.0</v>
+      </c>
+      <c r="D40">
         <v>644000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>539000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>634000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>604000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>587000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>534000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>593000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>548000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>495000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>554000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>378000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>149000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>647000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>601000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>633000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>386000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>510000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>514000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>533000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>515000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>505000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>470000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>508000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>619000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>478000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>589000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>692000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>456000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>564000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>182001000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>203400000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>232000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>225316000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>199916000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>228010000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>298527000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>265325000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>208042000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>254391000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>317091000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>268204000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>211843000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>244672000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>319234000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>279000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>235000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>276000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>267000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>229000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>251000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>241000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>263000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>219000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>194000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>173000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>176000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>189000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>169000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>140000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>164000000.0</v>
       </c>
-      <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
-      <c r="BN40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>206000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:66">
+    <row r="41" spans="1:67">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1027000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>669000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>981000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1062000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1054000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1180000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1169000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1191000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1121000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1134000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1047000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1052000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1010000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1073000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1019000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1020000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>865000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>884000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>742000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>693000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>294821000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>301365000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>249354000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>249215000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>257854000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>272076000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>229784000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>236113000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>225291000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>233722000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>188351000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>271546000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>273519000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>279826000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>257000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>243000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>258000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>271000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>249000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>262000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>286000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>311000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>316000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>396000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>411000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>427000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>423000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>428000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>447000000.0</v>
       </c>
-      <c r="BI41"/>
-      <c r="BJ41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>465000000.0</v>
       </c>
-      <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
-      <c r="BN41">
+      <c r="BN41"/>
+      <c r="BO41">
         <v>467000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:66">
+    <row r="42" spans="1:67">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>1574000000.0</v>
+      </c>
+      <c r="C42">
         <v>1569000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1585000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1575000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1562000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1597000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1599000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1597000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1600000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1623000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1655000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1734000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1805000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1887000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2086000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2297000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2471000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2716000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2774000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2769000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2509000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2426000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2415000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2402000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2394000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2485000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2610000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2726000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2822000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2931000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3001000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>494702000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>488162000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>495000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>495501000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>551392000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>553043000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>555652000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>549780000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>546314000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>646224000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>720741000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>802710000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>839677000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>850986000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>908610000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>948000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1014000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1064000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1104000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1122000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116000000.0</v>
       </c>
       <c r="BB42">
         <v>1116000000.0</v>
       </c>
       <c r="BC42">
+        <v>1116000000.0</v>
+      </c>
+      <c r="BD42">
         <v>1113000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1122000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1118000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1117000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-1619000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2268000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2290000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1876000000.0</v>
       </c>
-      <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
+      <c r="BO42"/>
     </row>
-    <row r="43" spans="1:66">
+    <row r="43" spans="1:67">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10621,1710 +10786,1733 @@
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
+      <c r="BO43"/>
     </row>
-    <row r="44" spans="1:66">
+    <row r="44" spans="1:67">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-      <c r="AI44">
-[...2 lines deleted...]
-      <c r="AJ44"/>
+      <c r="AI44"/>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
       <c r="AK44"/>
-      <c r="AL44">
-[...1 lines deleted...]
-      </c>
+      <c r="AL44"/>
       <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
         <v>39108000.0</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>39068000.0</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>39029000.0</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>38989000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>38935000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>38895000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>38856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="AU44">
         <v>40000000.0</v>
       </c>
       <c r="AV44">
         <v>40000000.0</v>
       </c>
       <c r="AW44">
         <v>40000000.0</v>
       </c>
       <c r="AX44">
         <v>40000000.0</v>
       </c>
       <c r="AY44">
         <v>40000000.0</v>
       </c>
       <c r="AZ44">
         <v>40000000.0</v>
       </c>
       <c r="BA44">
         <v>40000000.0</v>
       </c>
       <c r="BB44">
         <v>40000000.0</v>
       </c>
       <c r="BC44">
         <v>40000000.0</v>
       </c>
       <c r="BD44">
         <v>40000000.0</v>
       </c>
       <c r="BE44">
         <v>40000000.0</v>
       </c>
       <c r="BF44">
         <v>40000000.0</v>
       </c>
       <c r="BG44">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BH44"/>
+        <v>40000000.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
+      <c r="BO44"/>
     </row>
-    <row r="45" spans="1:66">
+    <row r="45" spans="1:67">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>1689000000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>1873000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>1918000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>1765000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1026000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>887000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>791000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>809000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>835000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>833000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>751000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>770000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>837000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>848000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>951000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>952000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>246940000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>251264000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>252727000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>253738000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>249264000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>202380000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>202800000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>214400000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>228800000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>222500000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>288800000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>247300000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>188700000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>188400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>147400000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>212000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>215000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>229000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>254000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>250000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>252000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>256000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>261000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>272000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>275000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>282000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>285000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>291000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>306000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>309000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>310000000.0</v>
       </c>
-      <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
+      <c r="BO45"/>
     </row>
-    <row r="46" spans="1:66">
+    <row r="46" spans="1:67">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>944000000.0</v>
+      </c>
+      <c r="C46">
         <v>950000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1325000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1284000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1166000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1170000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1165000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1295000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1299000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1260000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1250000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1221000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1215000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1139000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1136000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1151000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1162000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1136000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1077000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1026000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>887000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>922000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>809000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>835000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>833000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>860000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>770000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>837000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>848000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>951000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>952000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>246940000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>251264000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>583000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>253738000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>249264000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>202380000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>202802000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>214445000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>228848000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>222516000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>288803000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>247317000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>188714000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>188431000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>147379000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>212000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>215000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>229000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>254000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>250000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>252000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>256000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>261000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>272000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>275000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>282000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>285000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>291000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>306000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>309000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>310000000.0</v>
       </c>
-      <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
+      <c r="BO46"/>
     </row>
-    <row r="47" spans="1:66">
+    <row r="47" spans="1:67">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>950000000.0</v>
+      </c>
+      <c r="D47">
         <v>1325000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1284000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1166000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1170000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1165000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1250000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1221000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1215000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1241000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1136000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1151000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1162000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1136000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1077000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1026000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>887000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>922000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>809000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>835000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>833000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>751000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>770000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>837000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>848000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>951000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>952000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>246940000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>251264000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>252727000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>253738000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>249264000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>202380000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>202802000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>214445000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>228848000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>222516000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>288803000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>247317000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>188714000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>188431000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>147000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>212000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>215000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>229000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>254000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>250000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>252000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>256000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>261000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>272000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>275000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>282000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>285000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>291000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>306000000.0</v>
       </c>
-      <c r="BI47"/>
-      <c r="BJ47">
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>310000000.0</v>
       </c>
-      <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
-      <c r="BN47">
+      <c r="BN47"/>
+      <c r="BO47">
         <v>358000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:66">
+    <row r="48" spans="1:67">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>429000000.0</v>
+      </c>
+      <c r="C48">
         <v>434000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>893000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>922000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>881000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>852000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>830000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>773000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>763000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>742000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>734000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>718000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>654000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>593000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>533000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>448000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>338000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>275000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>237000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>250000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>244000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>272000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>309000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>371000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>441000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>569000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>520000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>548000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>519000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>523000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>478000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>554795000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>554709000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>529000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>436196000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>404869000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>370137000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>346341000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>306024000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>287333000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>259499000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>243781000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>219593000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>205828000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>179705000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>153732000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>162000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>137000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>101000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>82000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>76000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>51000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>32000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>21000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>15000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>7000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-2000000.0</v>
       </c>
-      <c r="BG48">
-[...2 lines deleted...]
-      <c r="BH48"/>
+      <c r="BH48">
+        <v>0.0</v>
+      </c>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
+      <c r="BO48"/>
     </row>
-    <row r="49" spans="1:66">
+    <row r="49" spans="1:67">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>718000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>654000000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>533000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>448000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>338000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>275000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>237000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>250000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>244000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>272000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>309000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>371000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>441000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>569000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>520000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>548000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>519000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>523000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>478000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>554795000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>554709000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>533601000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>436196000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>404869000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>370137000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>346341000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>306024000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>287333000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>259499000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>243781000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>219593000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>205828000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>179705000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>155000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>162000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>137000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>101000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>82000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>76000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>51000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>32000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>14000000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>21000000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>15000000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>7000000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-2000000.0</v>
       </c>
-      <c r="BG49">
-[...2 lines deleted...]
-      <c r="BH49"/>
+      <c r="BH49">
+        <v>0.0</v>
+      </c>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
+      <c r="BO49"/>
     </row>
-    <row r="50" spans="1:66">
+    <row r="50" spans="1:67">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>355000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>777000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>100000000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>776000000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
-[...1 lines deleted...]
-      </c>
+      <c r="Z50"/>
       <c r="AA50">
         <v>1000000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50">
+      <c r="AB50">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>138000000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>1332276000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1012350000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1095213000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1153222000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>773557000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>737224000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>717782000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>741829000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
+      <c r="BO50"/>
     </row>
-    <row r="51" spans="1:66">
+    <row r="51" spans="1:67">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
-        <v>5680000000.0</v>
+        <v>5647000000.0</v>
       </c>
       <c r="C51">
+        <v>5753000000.0</v>
+      </c>
+      <c r="D51">
         <v>5739000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5385000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5298000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5225000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5286000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5232000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5289000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5145000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5114000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>5146000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5227000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5497000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4679000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4717000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4654000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4647000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4648000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5575000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4456000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4406000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4431000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4567000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4704000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4259000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3980000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3949000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3889000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3818000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3923000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1332276000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1012350000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1095000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1153222000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>773557000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>690988000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>737224000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>804721000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>733828000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>696455000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>678793000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>769716000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>561133000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>618946000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>703013000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>538000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>570000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>597000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>678000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>751000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>647000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>686000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>678000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>793000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>714000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>774000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>873000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>833000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>898000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>947000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1022000000.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
+      <c r="BO51"/>
     </row>
-    <row r="52" spans="1:66">
+    <row r="52" spans="1:67">
       <c r="A52" t="s">
         <v>69</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>161000000.0</v>
+      </c>
       <c r="C52">
+        <v>210000000.0</v>
+      </c>
+      <c r="D52">
         <v>242000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>109000000.0</v>
       </c>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
         <v>-534000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>174000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>275000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>57000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>18000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>162000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>471000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>16000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>24000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>160000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>775000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>147000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>154000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>153000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>161000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>396000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>293000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>403000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>564000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>521000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>440000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>88869000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>106753000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>217414000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>165069000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>140515000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>7221000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>187443000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>93065000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>127166000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>177250000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>200058000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>127864000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>147695000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>181233000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>160000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>201000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>180000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>223000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>219000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>185000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>159000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>194000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>221000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>92000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>8000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>69000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>833000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>104000000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
+      <c r="BO52"/>
     </row>
-    <row r="53" spans="1:66">
+    <row r="53" spans="1:67">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>365000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>170536000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>61298000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>81553000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>61701000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>58753000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>64033000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>66000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>117839000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>68340000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>55252000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>71451000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>121752000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>65559000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>62016000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>110000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>65000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>42000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>74000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>86000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>65000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>64000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>46000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="BD53">
         <v>72000000.0</v>
       </c>
       <c r="BE53">
+        <v>72000000.0</v>
+      </c>
+      <c r="BF53">
         <v>59000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>81000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>65000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>75000000.0</v>
       </c>
-      <c r="BI53"/>
-      <c r="BJ53">
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>66000000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:66">
+    <row r="54" spans="1:67">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-      <c r="AI54">
-[...2 lines deleted...]
-      <c r="AJ54"/>
+      <c r="AI54"/>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
       <c r="AK54"/>
-      <c r="AL54">
-[...1 lines deleted...]
-      </c>
+      <c r="AL54"/>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
@@ -12339,878 +12527,893 @@
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
         <v>1134000000.0</v>
       </c>
-      <c r="BG54">
-[...2 lines deleted...]
-      <c r="BH54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
+      <c r="BO54"/>
     </row>
-    <row r="55" spans="1:66">
+    <row r="55" spans="1:67">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>9636000000.0</v>
+      </c>
+      <c r="C55">
         <v>9757000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>10149000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9887000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9882000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>9808000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9740000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>9611000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>9867000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9680000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9453000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9482000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9602000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9639000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9237000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9340000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9503000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>9613000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>9543000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>10414000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>9187000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>8898000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>9011000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>9117000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>9432000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9214000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9059000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9023000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9112000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9018000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9013000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3057570000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2759951000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2845000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2823036000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2433436000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2346174000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2391419000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2386170000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2253554000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2330785000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2399718000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2527027000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2323212000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2388869000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2530579000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2347000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2410000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2519000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2632000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2660000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2511000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2569000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2613000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2746000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2647000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2721000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2846000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3165000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3492000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3552000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3642000000.0</v>
       </c>
-      <c r="BK55"/>
       <c r="BL55"/>
       <c r="BM55"/>
-      <c r="BN55">
+      <c r="BN55"/>
+      <c r="BO55">
         <v>3036000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:66">
+    <row r="56" spans="1:67">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>1364000000.0</v>
+      </c>
+      <c r="C56">
         <v>3726000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4414000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4075000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4059000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4090000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4043000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3778000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3945000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3936000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3734000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3725000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3755000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4004000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3601000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3620000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3607000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3846000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3896000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4745000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3951000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3910000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3974000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3979000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>4222000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4154000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3961000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3836000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3827000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3840000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3830000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2643755000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2307919000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2096000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2449356000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2056178000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1983397000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1087371000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1141713000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1914746000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1917062000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1049605000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1293427000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2016574000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2061772000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1338906000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1123000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2079000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2149000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2235000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2307000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1138000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2165000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2215000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2367000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2239000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2288000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2404000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2377000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2734000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2765000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2858000000.0</v>
       </c>
-      <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
+      <c r="BO56"/>
     </row>
-    <row r="57" spans="1:66">
+    <row r="57" spans="1:67">
       <c r="A57" t="s">
         <v>74</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>161000000.0</v>
+      </c>
       <c r="C57">
+        <v>210000000.0</v>
+      </c>
+      <c r="D57">
         <v>1136000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1161000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1327000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1301000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1180000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1150000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1296000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1292000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1161000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>781000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1210000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1320000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>876000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>834000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>869000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1264000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>708000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>722000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1991000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>724000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1136000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1091000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1213000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>905000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1162000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1109000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1297000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1140000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1070000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>364832000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>397602000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>446000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>405458000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>391908000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>435115000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>422966000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>391349000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>313126000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>363571000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>456211000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>390219000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>325138000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>348259000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>433313000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>358000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>329000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>378000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>415000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>342000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>353000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>343000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>408000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>347000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>311000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>289000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>396000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>304000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>272000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>235000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>355000000.0</v>
       </c>
-      <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
+      <c r="BO57"/>
     </row>
-    <row r="58" spans="1:66">
+    <row r="58" spans="1:67">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>7644000000.0</v>
+      </c>
+      <c r="C58">
         <v>7764000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7684000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7403000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7447000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7367000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7321000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7239000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7489000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7298000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7043000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7004000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7122000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7141000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6609000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6594000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6679000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6627000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6539000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7402000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6449000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6216000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6328000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6397000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6660000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6183000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5937000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5753000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5761000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5552000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5492000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1991929000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1693721000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1804000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1873814000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1464618000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1412925000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1483600000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1517896000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1406806000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1411759000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1423451000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1491056000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1262588000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1346363000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1450876000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1217000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1236000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1331000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1423000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1442000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1321000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1401000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1474000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1594000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1493000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1573000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1712000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1517000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1576000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1605000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1738000000.0</v>
       </c>
-      <c r="BK58"/>
       <c r="BL58"/>
       <c r="BM58"/>
-      <c r="BN58">
+      <c r="BN58"/>
+      <c r="BO58">
         <v>813000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:66">
+    <row r="59" spans="1:67">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-      <c r="AI59">
-[...2 lines deleted...]
-      <c r="AJ59"/>
+      <c r="AI59"/>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
       <c r="AK59"/>
-      <c r="AL59">
-[...1 lines deleted...]
-      </c>
+      <c r="AL59"/>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
@@ -13225,414 +13428,421 @@
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
         <v>1134000000.0</v>
       </c>
-      <c r="BG59">
-[...2 lines deleted...]
-      <c r="BH59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
+      <c r="BO59"/>
     </row>
-    <row r="60" spans="1:66">
+    <row r="60" spans="1:67">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>1992000000.0</v>
+      </c>
+      <c r="C60">
         <v>1993000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2465000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2484000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2435000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2442000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2419000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2372000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2379000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2382000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2408000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2476000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2478000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2496000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2626000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2745000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2814000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2976000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2973000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2982000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2709000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2651000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2658000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2699000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2759000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3019000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3112000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3264000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3346000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3461000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3496000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1065641000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1066230000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1041000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>949222000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>968818000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>933249000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>907819000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>868274000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>846748000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>919026000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>976267000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1035971000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1060624000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1042506000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1079703000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1130000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1174000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1188000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1209000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1218000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1190000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1168000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1139000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1152000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1154000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1148000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1134000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1648000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1916000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1947000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1904000000.0</v>
       </c>
-      <c r="BK60"/>
       <c r="BL60"/>
       <c r="BM60"/>
-      <c r="BN60">
+      <c r="BN60"/>
+      <c r="BO60">
         <v>2223000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:66">
+    <row r="61" spans="1:67">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-1474000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-1356000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1282000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1334000000.0</v>
       </c>
       <c r="V61">
         <v>-1334000000.0</v>
       </c>
       <c r="W61">
         <v>-1334000000.0</v>
       </c>
       <c r="X61">
         <v>-1334000000.0</v>
       </c>
       <c r="Y61">
+        <v>-1334000000.0</v>
+      </c>
+      <c r="Z61">
         <v>-1335000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-1253000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-1130000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-1004000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-895000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-790000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-696000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-695746000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-695944000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-694233000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-689134000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-610115000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-606411000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-606631000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-592700000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-593052000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-503218000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-429990000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-335339000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-295466000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-277629000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-229000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-161000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-115000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-63000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-26000000.0</v>
       </c>
-      <c r="AY61">
-[...1 lines deleted...]
-      </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
         <v>-1134000000.0</v>
       </c>
-      <c r="BG61">
-[...2 lines deleted...]
-      <c r="BH61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
+      <c r="BO61"/>
     </row>
-    <row r="62" spans="1:66">
+    <row r="62" spans="1:67">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13657,50 +13867,51 @@
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
+      <c r="BO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13769,51 +13980,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>4272000000.0</v>
       </c>
       <c r="C2">
         <v>3112000000.0</v>
       </c>
       <c r="D2">
         <v>2909000000.0</v>
       </c>
       <c r="E2">
         <v>2671000000.0</v>
       </c>
       <c r="F2">
         <v>2437000000.0</v>
       </c>
       <c r="G2">
         <v>2190000000.0</v>
       </c>
       <c r="H2">
         <v>2588000000.0</v>
       </c>
       <c r="I2">
         <v>1868000000.0</v>
       </c>
@@ -13828,51 +14039,51 @@
       </c>
       <c r="M2">
         <v>1115000000.0</v>
       </c>
       <c r="N2">
         <v>1142395000.0</v>
       </c>
       <c r="O2">
         <v>1092000000.0</v>
       </c>
       <c r="P2">
         <v>1051000000.0</v>
       </c>
       <c r="Q2">
         <v>997000000.0</v>
       </c>
       <c r="R2">
         <v>1043000000.0</v>
       </c>
       <c r="S2">
         <v>1096000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>149000000.0</v>
       </c>
       <c r="C3">
         <v>146000000.0</v>
       </c>
       <c r="D3">
         <v>135000000.0</v>
       </c>
       <c r="E3">
         <v>132000000.0</v>
       </c>
       <c r="F3">
         <v>146000000.0</v>
       </c>
       <c r="G3">
         <v>123000000.0</v>
       </c>
       <c r="H3">
         <v>141000000.0</v>
       </c>
       <c r="I3">
         <v>62000000.0</v>
       </c>
@@ -13887,74 +14098,74 @@
       </c>
       <c r="M3">
         <v>19000000.0</v>
       </c>
       <c r="N3">
         <v>22595000.0</v>
       </c>
       <c r="O3">
         <v>30000000.0</v>
       </c>
       <c r="P3">
         <v>33000000.0</v>
       </c>
       <c r="Q3">
         <v>35000000.0</v>
       </c>
       <c r="R3">
         <v>42000000.0</v>
       </c>
       <c r="S3">
         <v>44000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
         <v>-130000000.0</v>
       </c>
       <c r="C5">
         <v>468000000.0</v>
       </c>
       <c r="D5">
         <v>543000000.0</v>
       </c>
       <c r="E5">
         <v>700000000.0</v>
       </c>
       <c r="F5">
         <v>291000000.0</v>
       </c>
       <c r="G5">
         <v>-190000000.0</v>
       </c>
       <c r="H5">
         <v>357000000.0</v>
       </c>
       <c r="I5">
         <v>313000000.0</v>
       </c>
@@ -13969,51 +14180,51 @@
       </c>
       <c r="M5">
         <v>169000000.0</v>
       </c>
       <c r="N5">
         <v>175153000.0</v>
       </c>
       <c r="O5">
         <v>94000000.0</v>
       </c>
       <c r="P5">
         <v>-170000000.0</v>
       </c>
       <c r="Q5">
         <v>168000000.0</v>
       </c>
       <c r="R5">
         <v>-763000000.0</v>
       </c>
       <c r="S5">
         <v>61000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>19000000.0</v>
       </c>
       <c r="C6">
         <v>614000000.0</v>
       </c>
       <c r="D6">
         <v>678000000.0</v>
       </c>
       <c r="E6">
         <v>832000000.0</v>
       </c>
       <c r="F6">
         <v>437000000.0</v>
       </c>
       <c r="G6">
         <v>-67000000.0</v>
       </c>
       <c r="H6">
         <v>498000000.0</v>
       </c>
       <c r="I6">
         <v>375000000.0</v>
       </c>
@@ -14028,101 +14239,101 @@
       </c>
       <c r="M6">
         <v>188000000.0</v>
       </c>
       <c r="N6">
         <v>197748000.0</v>
       </c>
       <c r="O6">
         <v>124000000.0</v>
       </c>
       <c r="P6">
         <v>-137000000.0</v>
       </c>
       <c r="Q6">
         <v>203000000.0</v>
       </c>
       <c r="R6">
         <v>-721000000.0</v>
       </c>
       <c r="S6">
         <v>105000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-1000000.0</v>
       </c>
       <c r="J8">
         <v>65000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>760000000.0</v>
       </c>
       <c r="C9">
         <v>1855000000.0</v>
       </c>
       <c r="D9">
         <v>1818000000.0</v>
       </c>
       <c r="E9">
         <v>1985000000.0</v>
       </c>
       <c r="F9">
         <v>1453000000.0</v>
       </c>
       <c r="G9">
         <v>696000000.0</v>
       </c>
       <c r="H9">
         <v>1671000000.0</v>
       </c>
       <c r="I9">
         <v>1100000000.0</v>
       </c>
@@ -14137,51 +14348,51 @@
       </c>
       <c r="M9">
         <v>621000000.0</v>
       </c>
       <c r="N9">
         <v>607293000.0</v>
       </c>
       <c r="O9">
         <v>556000000.0</v>
       </c>
       <c r="P9">
         <v>562000000.0</v>
       </c>
       <c r="Q9">
         <v>587000000.0</v>
       </c>
       <c r="R9">
         <v>553000000.0</v>
       </c>
       <c r="S9">
         <v>820000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>-299000000.0</v>
       </c>
       <c r="C10">
         <v>306000000.0</v>
       </c>
       <c r="D10">
         <v>398000000.0</v>
       </c>
       <c r="E10">
         <v>582000000.0</v>
       </c>
       <c r="F10">
         <v>127000000.0</v>
       </c>
       <c r="G10">
         <v>-340000000.0</v>
       </c>
       <c r="H10">
         <v>225000000.0</v>
       </c>
       <c r="I10">
         <v>103000000.0</v>
       </c>
@@ -14196,51 +14407,51 @@
       </c>
       <c r="M10">
         <v>151000000.0</v>
       </c>
       <c r="N10">
         <v>131000000.0</v>
       </c>
       <c r="O10">
         <v>37000000.0</v>
       </c>
       <c r="P10">
         <v>-214000000.0</v>
       </c>
       <c r="Q10">
         <v>112000000.0</v>
       </c>
       <c r="R10">
         <v>-763000000.0</v>
       </c>
       <c r="S10">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
         <v>8000000.0</v>
       </c>
       <c r="C11">
         <v>89000000.0</v>
       </c>
       <c r="D11">
         <v>146000000.0</v>
       </c>
       <c r="E11">
         <v>191000000.0</v>
       </c>
       <c r="F11">
         <v>74000000.0</v>
       </c>
       <c r="G11">
         <v>-84000000.0</v>
       </c>
       <c r="H11">
         <v>83000000.0</v>
       </c>
       <c r="I11">
         <v>51000000.0</v>
       </c>
@@ -14255,51 +14466,51 @@
       </c>
       <c r="M11">
         <v>70000000.0</v>
       </c>
       <c r="N11">
         <v>51474000.0</v>
       </c>
       <c r="O11">
         <v>21000000.0</v>
       </c>
       <c r="P11">
         <v>-36000000.0</v>
       </c>
       <c r="Q11">
         <v>45000000.0</v>
       </c>
       <c r="R11">
         <v>-231000000.0</v>
       </c>
       <c r="S11">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12">
         <v>169000000.0</v>
       </c>
       <c r="C12">
         <v>162000000.0</v>
       </c>
       <c r="D12">
         <v>145000000.0</v>
       </c>
       <c r="E12">
         <v>118000000.0</v>
       </c>
       <c r="F12">
         <v>164000000.0</v>
       </c>
       <c r="G12">
         <v>150000000.0</v>
       </c>
       <c r="H12">
         <v>132000000.0</v>
       </c>
       <c r="I12">
         <v>54000000.0</v>
       </c>
@@ -14312,137 +14523,141 @@
       <c r="L12">
         <v>37468000.0</v>
       </c>
       <c r="M12">
         <v>38156000.0</v>
       </c>
       <c r="N12">
         <v>43949000.0</v>
       </c>
       <c r="O12">
         <v>58000000.0</v>
       </c>
       <c r="P12">
         <v>47000000.0</v>
       </c>
       <c r="Q12">
         <v>56000000.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>140</v>
+      </c>
+      <c r="B13">
+        <v>169000000.0</v>
+      </c>
       <c r="C13">
         <v>162000000.0</v>
       </c>
       <c r="D13">
         <v>145000000.0</v>
       </c>
       <c r="E13">
         <v>118000000.0</v>
       </c>
       <c r="F13">
         <v>164000000.0</v>
       </c>
       <c r="G13">
         <v>150000000.0</v>
       </c>
       <c r="H13">
         <v>132000000.0</v>
       </c>
       <c r="I13">
         <v>54000000.0</v>
       </c>
       <c r="J13">
         <v>10000000.0</v>
       </c>
       <c r="K13">
         <v>9000000.0</v>
       </c>
       <c r="L13">
         <v>12810000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>141</v>
+      </c>
+      <c r="B14">
+        <v>-1000000.0</v>
+      </c>
       <c r="C14">
         <v>1000000.0</v>
       </c>
       <c r="D14">
         <v>2000000.0</v>
       </c>
       <c r="E14">
         <v>-1000000.0</v>
       </c>
       <c r="F14">
         <v>-4000000.0</v>
       </c>
       <c r="G14">
         <v>19000000.0</v>
       </c>
       <c r="H14">
         <v>4000000.0</v>
       </c>
       <c r="I14">
         <v>-3000000.0</v>
       </c>
       <c r="J14">
         <v>5000000.0</v>
       </c>
       <c r="K14">
         <v>5000000.0</v>
       </c>
       <c r="L14">
         <v>5000000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>-308000000.0</v>
       </c>
       <c r="C15">
         <v>218000000.0</v>
       </c>
       <c r="D15">
         <v>254000000.0</v>
       </c>
       <c r="E15">
         <v>391000000.0</v>
       </c>
       <c r="F15">
         <v>49000000.0</v>
       </c>
       <c r="G15">
         <v>-275000000.0</v>
       </c>
       <c r="H15">
         <v>138000000.0</v>
       </c>
       <c r="I15">
         <v>55000000.0</v>
       </c>
@@ -14457,286 +14672,292 @@
       </c>
       <c r="M15">
         <v>80756000.0</v>
       </c>
       <c r="N15">
         <v>79730000.0</v>
       </c>
       <c r="O15">
         <v>7000000.0</v>
       </c>
       <c r="P15">
         <v>-178000000.0</v>
       </c>
       <c r="Q15">
         <v>67000000.0</v>
       </c>
       <c r="R15">
         <v>-521000000.0</v>
       </c>
       <c r="S15">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>143</v>
+      </c>
+      <c r="B16">
+        <v>-308000000.0</v>
+      </c>
       <c r="C16">
         <v>218000000.0</v>
       </c>
       <c r="D16">
         <v>254000000.0</v>
       </c>
       <c r="E16">
         <v>391000000.0</v>
       </c>
       <c r="F16">
         <v>49000000.0</v>
       </c>
       <c r="G16">
         <v>-275000000.0</v>
       </c>
       <c r="H16">
         <v>138000000.0</v>
       </c>
       <c r="I16">
         <v>55000000.0</v>
       </c>
       <c r="J16">
         <v>226778000.0</v>
       </c>
       <c r="K16">
         <v>137348000.0</v>
       </c>
       <c r="L16">
         <v>122799000.0</v>
       </c>
       <c r="M16">
         <v>81000000.0</v>
       </c>
       <c r="N16">
         <v>80000000.0</v>
       </c>
       <c r="O16">
         <v>16000000.0</v>
       </c>
       <c r="P16">
         <v>-178000000.0</v>
       </c>
       <c r="Q16">
         <v>67000000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>144</v>
+      </c>
+      <c r="B17">
+        <v>-307000000.0</v>
+      </c>
       <c r="C17">
         <v>217000000.0</v>
       </c>
       <c r="D17">
         <v>307000000.0</v>
       </c>
       <c r="E17">
         <v>353000000.0</v>
       </c>
       <c r="F17">
         <v>53000000.0</v>
       </c>
       <c r="G17">
         <v>-230000000.0</v>
       </c>
       <c r="H17">
         <v>126000000.0</v>
       </c>
       <c r="I17">
         <v>1358000000.0</v>
       </c>
       <c r="J17">
         <v>226778000.0</v>
       </c>
       <c r="K17">
         <v>137348000.0</v>
       </c>
       <c r="L17">
         <v>122799000.0</v>
       </c>
       <c r="M17">
         <v>81000000.0</v>
       </c>
       <c r="N17">
         <v>80000000.0</v>
       </c>
       <c r="O17">
         <v>16000000.0</v>
       </c>
       <c r="P17">
         <v>-178000000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>145</v>
+      </c>
+      <c r="B18">
+        <v>-169000000.0</v>
+      </c>
       <c r="C18">
         <v>-162000000.0</v>
       </c>
       <c r="D18">
         <v>-133000000.0</v>
       </c>
       <c r="E18">
         <v>-118000000.0</v>
       </c>
       <c r="F18">
         <v>-164000000.0</v>
       </c>
       <c r="G18">
         <v>-150000000.0</v>
       </c>
       <c r="H18">
         <v>-132000000.0</v>
       </c>
       <c r="I18">
         <v>-54000000.0</v>
       </c>
       <c r="J18">
         <v>-34789000.0</v>
       </c>
       <c r="K18">
         <v>-32597000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>2000000.0</v>
       </c>
       <c r="G19">
         <v>-4000000.0</v>
       </c>
       <c r="H19">
         <v>1000000.0</v>
       </c>
       <c r="I19">
         <v>-4000000.0</v>
       </c>
       <c r="J19">
         <v>-1599000.0</v>
       </c>
       <c r="K19">
         <v>6569000.0</v>
       </c>
       <c r="L19">
         <v>9744000.0</v>
       </c>
       <c r="M19">
         <v>5000000.0</v>
       </c>
       <c r="N19">
         <v>1000000.0</v>
       </c>
       <c r="O19">
         <v>10000000.0</v>
       </c>
       <c r="P19">
         <v>2000000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>229000000.0</v>
       </c>
       <c r="G20">
         <v>288000000.0</v>
       </c>
       <c r="H20">
         <v>330000000.0</v>
       </c>
       <c r="I20">
         <v>127000000.0</v>
       </c>
       <c r="J20">
         <v>67252000.0</v>
       </c>
       <c r="K20">
         <v>60953000.0</v>
       </c>
       <c r="L20">
         <v>59306000.0</v>
       </c>
       <c r="M20">
         <v>61000000.0</v>
       </c>
       <c r="N20">
         <v>62000000.0</v>
       </c>
       <c r="O20">
         <v>61000000.0</v>
       </c>
       <c r="P20">
         <v>4000000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>554000000.0</v>
       </c>
       <c r="C21">
         <v>547000000.0</v>
       </c>
       <c r="D21">
         <v>587000000.0</v>
       </c>
       <c r="E21">
         <v>797000000.0</v>
       </c>
       <c r="F21">
         <v>463000000.0</v>
       </c>
       <c r="G21">
         <v>-90000000.0</v>
       </c>
       <c r="H21">
         <v>564000000.0</v>
       </c>
       <c r="I21">
         <v>313000000.0</v>
       </c>
@@ -14751,74 +14972,74 @@
       </c>
       <c r="M21">
         <v>180811000.0</v>
       </c>
       <c r="N21">
         <v>175000000.0</v>
       </c>
       <c r="O21">
         <v>94000000.0</v>
       </c>
       <c r="P21">
         <v>151000000.0</v>
       </c>
       <c r="Q21">
         <v>161000000.0</v>
       </c>
       <c r="R21">
         <v>-571000000.0</v>
       </c>
       <c r="S21">
         <v>61000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>4478000000.0</v>
       </c>
       <c r="C23">
         <v>4420000000.0</v>
       </c>
       <c r="D23">
         <v>4140000000.0</v>
       </c>
       <c r="E23">
         <v>3859000000.0</v>
       </c>
       <c r="F23">
         <v>3427000000.0</v>
       </c>
       <c r="G23">
         <v>2886000000.0</v>
       </c>
       <c r="H23">
         <v>3695000000.0</v>
       </c>
       <c r="I23">
         <v>2709000000.0</v>
       </c>
@@ -14833,160 +15054,162 @@
       </c>
       <c r="M23">
         <v>1567000000.0</v>
       </c>
       <c r="N23">
         <v>1558000000.0</v>
       </c>
       <c r="O23">
         <v>1582000000.0</v>
       </c>
       <c r="P23">
         <v>1462000000.0</v>
       </c>
       <c r="Q23">
         <v>1440000000.0</v>
       </c>
       <c r="R23">
         <v>1596000000.0</v>
       </c>
       <c r="S23">
         <v>1855000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>152</v>
+      </c>
+      <c r="B25">
+        <v>149000000.0</v>
+      </c>
       <c r="C25">
         <v>146000000.0</v>
       </c>
       <c r="D25">
         <v>133000000.0</v>
       </c>
       <c r="E25">
         <v>132000000.0</v>
       </c>
       <c r="F25">
         <v>146000000.0</v>
       </c>
       <c r="G25">
         <v>123000000.0</v>
       </c>
       <c r="H25">
         <v>141000000.0</v>
       </c>
       <c r="I25">
         <v>62000000.0</v>
       </c>
       <c r="J25">
         <v>21494000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.08</v>
       </c>
       <c r="E26">
         <v>0.13</v>
       </c>
       <c r="F26">
         <v>0.03</v>
       </c>
       <c r="G26">
         <v>0.12</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.03</v>
       </c>
       <c r="J26">
         <v>0.11</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
         <v>943000000.0</v>
       </c>
       <c r="C27">
         <v>919000000.0</v>
       </c>
       <c r="D27">
         <v>823000000.0</v>
       </c>
       <c r="E27">
         <v>807000000.0</v>
       </c>
       <c r="F27">
         <v>617000000.0</v>
       </c>
       <c r="G27">
         <v>386000000.0</v>
       </c>
       <c r="H27">
         <v>748000000.0</v>
       </c>
       <c r="I27">
         <v>527000000.0</v>
       </c>
@@ -14999,51 +15222,51 @@
       <c r="L27">
         <v>330599000.0</v>
       </c>
       <c r="M27">
         <v>315410000.0</v>
       </c>
       <c r="N27">
         <v>315610000.0</v>
       </c>
       <c r="O27">
         <v>330000000.0</v>
       </c>
       <c r="P27">
         <v>342000000.0</v>
       </c>
       <c r="Q27">
         <v>344000000.0</v>
       </c>
       <c r="R27">
         <v>413000000.0</v>
       </c>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>242000000.0</v>
       </c>
       <c r="C28">
         <v>243000000.0</v>
       </c>
       <c r="D28">
         <v>273000000.0</v>
       </c>
       <c r="E28">
         <v>249000000.0</v>
       </c>
       <c r="F28">
         <v>227000000.0</v>
       </c>
       <c r="G28">
         <v>154000000.0</v>
       </c>
       <c r="H28">
         <v>248000000.0</v>
       </c>
       <c r="I28">
         <v>198000000.0</v>
       </c>
@@ -15056,94 +15279,96 @@
       <c r="L28">
         <v>102963000.0</v>
       </c>
       <c r="M28">
         <v>100916000.0</v>
       </c>
       <c r="N28">
         <v>99379000.0</v>
       </c>
       <c r="O28">
         <v>86000000.0</v>
       </c>
       <c r="P28">
         <v>81000000.0</v>
       </c>
       <c r="Q28">
         <v>82000000.0</v>
       </c>
       <c r="R28">
         <v>88000000.0</v>
       </c>
       <c r="S28"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>156</v>
+      </c>
+      <c r="B29">
+        <v>8000000.0</v>
+      </c>
       <c r="C29">
         <v>89000000.0</v>
       </c>
       <c r="D29">
         <v>172000000.0</v>
       </c>
       <c r="E29">
         <v>191000000.0</v>
       </c>
       <c r="F29">
         <v>74000000.0</v>
       </c>
       <c r="G29">
         <v>-84000000.0</v>
       </c>
       <c r="H29">
         <v>83000000.0</v>
       </c>
       <c r="I29">
         <v>51000000.0</v>
       </c>
       <c r="J29">
         <v>-895000.0</v>
       </c>
       <c r="K29">
         <v>85580000.0</v>
       </c>
       <c r="L29">
         <v>83698000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>206000000.0</v>
       </c>
       <c r="C30">
         <v>1308000000.0</v>
       </c>
       <c r="D30">
         <v>1231000000.0</v>
       </c>
       <c r="E30">
         <v>1188000000.0</v>
       </c>
       <c r="F30">
         <v>990000000.0</v>
       </c>
       <c r="G30">
         <v>696000000.0</v>
       </c>
       <c r="H30">
         <v>1203000000.0</v>
       </c>
       <c r="I30">
         <v>1100000000.0</v>
       </c>
@@ -15158,51 +15383,51 @@
       </c>
       <c r="M30">
         <v>414000000.0</v>
       </c>
       <c r="N30">
         <v>415000000.0</v>
       </c>
       <c r="O30">
         <v>416000000.0</v>
       </c>
       <c r="P30">
         <v>423000000.0</v>
       </c>
       <c r="Q30">
         <v>441000000.0</v>
       </c>
       <c r="R30">
         <v>553000000.0</v>
       </c>
       <c r="S30">
         <v>759000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
         <v>-853000000.0</v>
       </c>
       <c r="C31">
         <v>-241000000.0</v>
       </c>
       <c r="D31">
         <v>-189000000.0</v>
       </c>
       <c r="E31">
         <v>-215000000.0</v>
       </c>
       <c r="F31">
         <v>-336000000.0</v>
       </c>
       <c r="G31">
         <v>-340000000.0</v>
       </c>
       <c r="H31">
         <v>-339000000.0</v>
       </c>
       <c r="I31">
         <v>-210000000.0</v>
       </c>
@@ -15217,51 +15442,51 @@
       </c>
       <c r="M31">
         <v>-29811000.0</v>
       </c>
       <c r="N31">
         <v>-44000000.0</v>
       </c>
       <c r="O31">
         <v>-57000000.0</v>
       </c>
       <c r="P31">
         <v>-365000000.0</v>
       </c>
       <c r="Q31">
         <v>-49000000.0</v>
       </c>
       <c r="R31">
         <v>-192000000.0</v>
       </c>
       <c r="S31">
         <v>-52000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
         <v>5032000000.0</v>
       </c>
       <c r="C32">
         <v>4967000000.0</v>
       </c>
       <c r="D32">
         <v>4727000000.0</v>
       </c>
       <c r="E32">
         <v>4656000000.0</v>
       </c>
       <c r="F32">
         <v>3890000000.0</v>
       </c>
       <c r="G32">
         <v>2886000000.0</v>
       </c>
       <c r="H32">
         <v>4259000000.0</v>
       </c>
       <c r="I32">
         <v>2968000000.0</v>
       </c>
@@ -15295,695 +15520,702 @@
       <c r="S32">
         <v>1916000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN32"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>1087000000.0</v>
+      </c>
+      <c r="C2">
         <v>1129000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>419000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>759000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>719000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>845000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>113000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>710000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>729000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>727000000.0</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
+        <v>344000000.0</v>
+      </c>
+      <c r="M2">
         <v>342000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>333000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>331000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>707000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>321000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>316000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>662000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>639000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>596000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>540000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>561000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>509000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>421000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>691000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>686000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>646000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>616000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>639000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>628000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>475000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>386000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>375300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>290478000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>292576000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>290804000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>299792000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>307774000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>258263000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>259277000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>271593000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>339413000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>262413000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>264408000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>286740000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>330000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>261000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>256679000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>266000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>357000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>264000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>267000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>255000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>342000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>250000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>255000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>247000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>312000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>251000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>242000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>234000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>309000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>219000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>231000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>240000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1001000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>34000000.0</v>
+      </c>
+      <c r="C3">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="D3">
         <v>38000000.0</v>
       </c>
       <c r="E3">
         <v>38000000.0</v>
       </c>
       <c r="F3">
+        <v>38000000.0</v>
+      </c>
+      <c r="G3">
         <v>37000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>36000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>35000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>38000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>36000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>33000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>34000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>32000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>34000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>33000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>32000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>33000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>35000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>36000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="W3">
         <v>30000000.0</v>
       </c>
       <c r="X3">
+        <v>30000000.0</v>
+      </c>
+      <c r="Y3">
         <v>31000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>32000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>35000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>33000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>36000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>37000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>33000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5770000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5601000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5692000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5808000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5001000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5191000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6188000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4679000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5052000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5125000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8367000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5292000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4493000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4065000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4261000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4658000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AZ3">
         <v>5000000.0</v>
       </c>
       <c r="BA3">
+        <v>5000000.0</v>
+      </c>
+      <c r="BB3">
         <v>6000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BD3">
         <v>7000000.0</v>
       </c>
       <c r="BE3">
         <v>7000000.0</v>
       </c>
       <c r="BF3">
+        <v>7000000.0</v>
+      </c>
+      <c r="BG3">
         <v>10000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>7000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>9000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BL3">
         <v>8000000.0</v>
       </c>
       <c r="BM3">
         <v>8000000.0</v>
       </c>
-      <c r="BN3"/>
+      <c r="BN3">
+        <v>8000000.0</v>
+      </c>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -16042,488 +16274,495 @@
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
-      <c r="BM4"/>
-      <c r="BN4">
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4"/>
+      <c r="BO4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>89000000.0</v>
+      </c>
+      <c r="C5">
         <v>-452000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1000000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
+        <v>136000000.0</v>
+      </c>
+      <c r="F5">
         <v>142000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>98000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>158000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>91000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
+        <v>121000000.0</v>
+      </c>
+      <c r="K5">
         <v>142000000.0</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5">
+        <v>107000000.0</v>
+      </c>
+      <c r="M5">
         <v>177000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>161000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>201000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>203000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>209000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>144000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>106000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>99000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>79000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-35000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-39000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-130000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>141000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>34000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>109000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>73000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>126000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-24000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>59964000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>49257000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>56525000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>60000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>73310000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>52783000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>83361000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>42731000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>54497000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>44379000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>62188000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>44592000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>53142000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>59347000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>30000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>49738000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>51370000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>35799000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>32000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>46000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>51000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>32000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>24000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>23000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>30000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>42000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-292000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>38000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>45000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>50000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>42000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>43000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>33000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>123000000.0</v>
+      </c>
+      <c r="C6">
         <v>-417000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>39000000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>174000000.0</v>
+      </c>
+      <c r="F6">
         <v>180000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>135000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>194000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>126000000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>159000000.0</v>
+      </c>
+      <c r="K6">
         <v>178000000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>140000000.0</v>
+      </c>
+      <c r="M6">
         <v>211000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>193000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>235000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>236000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>241000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>177000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>140000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>134000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>115000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>48000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>44000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-98000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>176000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>67000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>145000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>110000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>159000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-6000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>65734000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>54858000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>62217000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>65808000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>78311000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>57974000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>89549000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>47410000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>59549000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>49504000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>70555000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>49884000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>57635000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>63412000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>36000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>53999000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>56370000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>40457000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>39000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>51000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>56000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>38000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>15000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>31000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>30000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>37000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>52000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-285000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>47000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>52000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>61000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>50000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>51000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>41000000.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -16582,93 +16821,94 @@
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
-      <c r="BM7"/>
-      <c r="BN7">
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7"/>
+      <c r="BO7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-1000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -16724,1101 +16964,1121 @@
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
-      <c r="BM8"/>
-      <c r="BN8">
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8"/>
+      <c r="BO8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>170000000.0</v>
+      </c>
+      <c r="C9">
         <v>194000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>393000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>487000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>481000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>482000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1192000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>430000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>466000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>467000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>399000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>481000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>471000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>501000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>545000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>519000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>420000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>438000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>413000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>383000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>219000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>186000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>140000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>59000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>319000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>459000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>420000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>452000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>421000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>424000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>275000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>208692000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>195549000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>190738000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>194414000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>206816000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>187702000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>256965000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>148728000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>170668000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>147578000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>206207000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>144723000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>158419000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>168140000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>181000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>152000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>153223000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>135947000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>170000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>148000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>154000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>134000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>168000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>133000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>128000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>125000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>172000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>127000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>138000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>137000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>170000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>141000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>143000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>131000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>595000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>45000000.0</v>
+      </c>
+      <c r="C10">
         <v>-496000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>94000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>102000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>50000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>48000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>81000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>64000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>66000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>140000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>128000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>145000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>169000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>178000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>90000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>70000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>58000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>35000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-36000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-24000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-72000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-81000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-163000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>109000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>74000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>39000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>77000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-38000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17380000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>46690000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>45006000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>63129000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>65393000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>52355000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>80748000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>40848000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>61167000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>40165000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>55547000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>36163000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>57444000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>57343000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>18000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>43510000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>57647000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>32071000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>17000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>40000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>44000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>30000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-10000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>9000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>17000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>27000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-302000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>28000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>33000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>34000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>30000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>29000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>19000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>23000000.0</v>
+      </c>
+      <c r="C11">
         <v>-65000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>25000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>45000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-34000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>35000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>31000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>24000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>50000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>41000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>57000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>59000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>43000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>32000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>47000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>27000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-14000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-19000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-58000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>33000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>25000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>15000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>36000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10709000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-63034000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>23000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>21117000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>18655000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>30924000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>14041000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>24858000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>15757000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>22398000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>14608000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>23403000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>23289000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>17000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>17862000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>22344000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>12763000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>11000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>15000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>14000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>11000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-3000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>11000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>8000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>19000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-81000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>12000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>14000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>16000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>11000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>10000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>8000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12">
         <v>44000000.0</v>
       </c>
       <c r="C12">
+        <v>44000000.0</v>
+      </c>
+      <c r="D12">
         <v>43000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>42000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>39000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>40000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>43000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="L12">
         <v>36000000.0</v>
       </c>
       <c r="M12">
+        <v>36000000.0</v>
+      </c>
+      <c r="N12">
         <v>34000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>34000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>30000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>41000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>44000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>43000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>38000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>37000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>42000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>33000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>32000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>31000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>35000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>34000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>31000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11519000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7411000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6719000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10426000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7623000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7204000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7344000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12088000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8128000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8257000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8995000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8495000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8338000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8772000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BA12">
         <v>11000000.0</v>
       </c>
       <c r="BB12">
+        <v>11000000.0</v>
+      </c>
+      <c r="BC12">
         <v>16000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>15000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>13000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="BH12">
         <v>10000000.0</v>
       </c>
       <c r="BI12">
+        <v>10000000.0</v>
+      </c>
+      <c r="BJ12">
         <v>12000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>16000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="BM12">
         <v>14000000.0</v>
       </c>
       <c r="BN12">
+        <v>14000000.0</v>
+      </c>
+      <c r="BO12">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>44000000.0</v>
+      </c>
+      <c r="D13">
         <v>43000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>42000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>40000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>39000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>40000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>36000000.0</v>
       </c>
       <c r="M13">
+        <v>36000000.0</v>
+      </c>
+      <c r="N13">
         <v>34000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>27000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>34000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>30000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>27000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>36000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>41000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>44000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>37000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>38000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>37000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>42000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>33000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>32000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>31000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>35000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>34000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>141</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
         <v>-1000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1000000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>-1000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2000000.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
         <v>-1000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1000000.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
         <v>2000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>30000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AA14">
         <v>2000000.0</v>
       </c>
       <c r="AB14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AC14">
         <v>6000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AF14">
         <v>25000000.0</v>
       </c>
       <c r="AG14">
         <v>25000000.0</v>
       </c>
       <c r="AH14">
+        <v>25000000.0</v>
+      </c>
+      <c r="AI14">
         <v>5000000.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>5000000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>5000000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
@@ -17838,1302 +18098,1324 @@
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14">
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14"/>
+      <c r="BO14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>22000000.0</v>
+      </c>
+      <c r="C15">
         <v>-431000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>69000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>56000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>50000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>84000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>37000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>47000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>35000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>42000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>90000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>87000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>88000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>109000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>136000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>58000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>61000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-28000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-37000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-62000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-70000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-106000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>74000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-9000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>49000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>24000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>44000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-58000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>35981000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>108040000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>40000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>44276000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>27890000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>49824000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>26807000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>36309000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>24408000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>33149000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>21555000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>34041000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>34054000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>497000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>25648000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>35303000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>19308000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>25000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>30000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>19000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BD15">
         <v>5000000.0</v>
       </c>
       <c r="BE15">
+        <v>5000000.0</v>
+      </c>
+      <c r="BF15">
         <v>9000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>8000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-221000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>16000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>19000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BL15">
         <v>19000000.0</v>
       </c>
       <c r="BM15">
+        <v>19000000.0</v>
+      </c>
+      <c r="BN15">
         <v>11000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-431000000.0</v>
+      </c>
+      <c r="D16">
         <v>-2000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>69000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>56000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>84000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>42000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>90000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>87000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>88000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>109000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>136000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>58000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>61000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-28000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-37000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-62000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-70000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-106000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>74000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-9000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>49000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>24000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>66258000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-58000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10761000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35981000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>108040000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>40762000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>44276000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>33700000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>49824000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>26807000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>36309000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24408000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>33149000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21555000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>34041000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34054000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>25000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>36000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>25000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>31000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>18000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-7000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>9000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-221000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>16000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>19000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>18000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>19000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>30000000.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>144</v>
+      </c>
+      <c r="B17">
+        <v>22000000.0</v>
+      </c>
       <c r="C17">
+        <v>-431000000.0</v>
+      </c>
+      <c r="D17">
         <v>-2000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>69000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>57000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>49000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>84000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>38000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>46000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>33000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>42000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>80000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>87000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>83000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>110000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>135000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>58000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>59000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>42000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-31000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-47000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-58000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-76000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-49000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>91000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>47000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-10000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1033258000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>278000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>10761000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>35981000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>108040000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>40762000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>44276000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>33700000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>49824000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>26807000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>36309000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>24408000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>33149000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>21555000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>34041000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>34054000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>25000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>36000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>19000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>7000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>25000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>30000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>18000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-7000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>6000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>8000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>9000000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-221000000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
-      <c r="BM17"/>
-      <c r="BN17">
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17"/>
+      <c r="BO17">
         <v>0.0</v>
       </c>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>145</v>
+      </c>
+      <c r="B18">
+        <v>-44000000.0</v>
+      </c>
       <c r="C18">
+        <v>-44000000.0</v>
+      </c>
+      <c r="D18">
         <v>-43000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-42000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-40000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-39000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-40000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-43000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-40000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000000.0</v>
       </c>
       <c r="L18">
         <v>-36000000.0</v>
       </c>
       <c r="M18">
+        <v>-36000000.0</v>
+      </c>
+      <c r="N18">
         <v>-34000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-27000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-34000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-30000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-27000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-36000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-41000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-44000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-43000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-38000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-37000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-42000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-33000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-32000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-31000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-35000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-34000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1000000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-1000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1000000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
-[...1 lines deleted...]
-      </c>
+      <c r="S19"/>
       <c r="T19">
         <v>1000000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="U19">
+        <v>1000000.0</v>
+      </c>
+      <c r="V19"/>
+      <c r="W19">
         <v>-1000000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>-3000000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>1000000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>18802000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-19686000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-3116000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-7986000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>7081000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-266000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-428000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-4560000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>454000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>10668000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>7000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>104000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>30000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>8710000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>900000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>3000000.0</v>
       </c>
-      <c r="AU19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV19"/>
       <c r="AW19">
         <v>1000000.0</v>
       </c>
-      <c r="AX19"/>
+      <c r="AX19">
+        <v>1000000.0</v>
+      </c>
       <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>1000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>10000000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>41000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>49000000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>65000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>68000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>58000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>63000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>55000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>64000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>47000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>50000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>58000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>36000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>144000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>27000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>135000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>63000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>105000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>-28231000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>108000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>32510000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>14721000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>17439000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>17253000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>16490000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>16070000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>18946000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>14624000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>14026000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>13357000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>18875000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>14000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>13431000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>13000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>24000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>17000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>7000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>13000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>21000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>13000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>15000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>13000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="BD20">
         <v>14000000.0</v>
       </c>
       <c r="BE20">
+        <v>14000000.0</v>
+      </c>
+      <c r="BF20">
         <v>13000000.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
-      <c r="BN20">
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20"/>
+      <c r="BO20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>112000000.0</v>
+      </c>
+      <c r="C21">
         <v>134000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>106000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>151000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>148000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>139000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>902000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000000.0</v>
       </c>
       <c r="J21">
         <v>142000000.0</v>
       </c>
       <c r="K21">
+        <v>142000000.0</v>
+      </c>
+      <c r="L21">
         <v>140000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>211000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>193000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>235000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>243000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>241000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>177000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>165000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>158000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>117000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>23000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>26000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>30000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-40000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>47000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>156000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>146000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>109000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>84000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>126000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>69000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>70000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>59000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>60754000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>66000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>73310000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>45074000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>83361000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>48092000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>59614000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>49741000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>62188000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>44592000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>58390000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>59347000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>42068000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>49738000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>52106000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>35799000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>22000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>50000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>58000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>32000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>53000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>34000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>27000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>32000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>40000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>28000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>38000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>45000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>22000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>44000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>45000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>38000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -19192,258 +19474,264 @@
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22"/>
+      <c r="BO22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>1145000000.0</v>
+      </c>
+      <c r="C23">
         <v>1189000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>706000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1095000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1052000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1188000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>403000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1025000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1053000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1052000000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>603000000.0</v>
+      </c>
+      <c r="M23">
         <v>612000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>611000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>597000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1009000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>599000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>559000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>935000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>894000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>862000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>736000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>721000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>649000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>520000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>963000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>989000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>920000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>959000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>976000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>926000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>681000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>534728000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>521592000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>431981000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>428909000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>431778000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>434711000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>483959000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>366522000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>363557000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>375302000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>346812000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>357255000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>364437000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>389512000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>353801000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>357000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>352059000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>359000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>486000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>359000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>363000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>350000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>396000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>349000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>356000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>342000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>444000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>350000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>342000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>326000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>457000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>316000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>329000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>338000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19466,282 +19754,286 @@
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>152</v>
+      </c>
+      <c r="B25">
+        <v>34000000.0</v>
+      </c>
       <c r="C25">
-        <v>38000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D25">
         <v>38000000.0</v>
       </c>
       <c r="E25">
         <v>38000000.0</v>
       </c>
       <c r="F25">
+        <v>38000000.0</v>
+      </c>
+      <c r="G25">
         <v>37000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>36000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>35000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>38000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>36000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>33000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>34000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>32000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>34000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>33000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>33000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>34000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>35000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>36000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="W25">
         <v>30000000.0</v>
       </c>
       <c r="X25">
+        <v>30000000.0</v>
+      </c>
+      <c r="Y25">
         <v>31000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>32000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>35000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>33000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>36000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>37000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>33000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17629000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5770000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5601000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5692000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5610000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5001000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5191000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6188000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4679000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5052000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5125000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8367000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5292000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4493000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4065000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AZ25">
         <v>5000000.0</v>
       </c>
       <c r="BA25">
+        <v>5000000.0</v>
+      </c>
+      <c r="BB25">
         <v>6000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BD25">
         <v>7000000.0</v>
       </c>
       <c r="BE25">
         <v>7000000.0</v>
       </c>
       <c r="BF25">
+        <v>7000000.0</v>
+      </c>
+      <c r="BG25">
         <v>10000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>7000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>9000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>7000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BL25">
         <v>8000000.0</v>
       </c>
       <c r="BM25">
         <v>8000000.0</v>
       </c>
-      <c r="BN25"/>
+      <c r="BN25">
+        <v>8000000.0</v>
+      </c>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -19800,5951 +20092,6129 @@
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26">
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26"/>
+      <c r="BO26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>242000000.0</v>
+      </c>
+      <c r="C27">
         <v>238000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>234000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>237000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>234000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>242000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>228000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>226000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>223000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>205000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>202000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>206000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>210000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>204000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>207000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>214000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>182000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>178000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>166000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>164000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>109000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>97000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>78000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>49000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>170000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>193000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>188000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>193000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>188000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>181000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>135000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>109315000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>105934000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>103498000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>100527000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>104029000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>100661000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>116947000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>79017000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>78919000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>78412000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>101839000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>71628000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>77137000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>79995000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>98000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>74000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>72000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>71000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>96000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="BA27">
         <v>74000000.0</v>
       </c>
       <c r="BB27">
+        <v>74000000.0</v>
+      </c>
+      <c r="BC27">
         <v>98000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>79000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>78000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>74000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="BH27">
         <v>81000000.0</v>
       </c>
       <c r="BI27">
+        <v>81000000.0</v>
+      </c>
+      <c r="BJ27">
         <v>73000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>106000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>78000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>81000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>79000000.0</v>
       </c>
-      <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>64000000.0</v>
+      </c>
+      <c r="C28">
         <v>67000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000000.0</v>
       </c>
       <c r="E28">
         <v>61000000.0</v>
       </c>
       <c r="F28">
+        <v>61000000.0</v>
+      </c>
+      <c r="G28">
         <v>64000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>62000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>54000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>63000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>84000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>57000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>64000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="O28">
         <v>62000000.0</v>
       </c>
       <c r="P28">
+        <v>62000000.0</v>
+      </c>
+      <c r="Q28">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000000.0</v>
       </c>
       <c r="R28">
         <v>61000000.0</v>
       </c>
       <c r="S28">
+        <v>61000000.0</v>
+      </c>
+      <c r="T28">
         <v>54000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>66000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>46000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>32000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>70000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>75000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>68000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>79000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>78000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>84000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>53000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>32992000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>29435000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26486000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>26666000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>29534000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>27539000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>31962000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>21619000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>24588000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>25297000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>34080000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>23214000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>22892000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22777000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>32000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>22000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>23000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>22000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>34000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>22000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>21000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>17000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>20000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>26000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>21000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>25000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BI28">
         <v>19000000.0</v>
       </c>
       <c r="BJ28">
+        <v>19000000.0</v>
+      </c>
+      <c r="BK28">
         <v>27000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>19000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>17000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>19000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>501000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>156</v>
+      </c>
+      <c r="B29">
+        <v>23000000.0</v>
+      </c>
       <c r="C29">
+        <v>-65000000.0</v>
+      </c>
+      <c r="D29">
         <v>3000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>25000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>45000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>34000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>50000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>41000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>57000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>59000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>43000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>32000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>47000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>27000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-11000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-14000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-19000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-58000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>33000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>25000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>43000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>58000000.0</v>
+      </c>
+      <c r="C30">
         <v>60000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>287000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>336000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>333000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>343000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>290000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>315000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>324000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>325000000.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
+        <v>259000000.0</v>
+      </c>
+      <c r="M30">
         <v>270000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>278000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>266000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>302000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>278000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>243000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>273000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>255000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>266000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>196000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>160000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>140000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>99000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>272000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>303000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>274000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>272000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>290000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>298000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>206000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>142307000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>135369000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>129984000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>127193000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>133563000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>128200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>150276000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>101168000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>104280000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>103771000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>135919000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>94842000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>100029000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>102772000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>130000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>96000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>95380000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>93048000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>129000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>95000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>96000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>95000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>115000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>102000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>104000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>95000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>132000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>99000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>100000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>92000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>148000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>97000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000000.0</v>
       </c>
       <c r="BM30">
         <v>98000000.0</v>
       </c>
       <c r="BN30">
+        <v>98000000.0</v>
+      </c>
+      <c r="BO30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:66">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>-67000000.0</v>
+      </c>
+      <c r="C31">
         <v>-630000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-105000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-57000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-46000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-80000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-852000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-67000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-61000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-78000000.0</v>
       </c>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
       <c r="L31">
+        <v>-74000000.0</v>
+      </c>
+      <c r="M31">
         <v>-71000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-65000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-90000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-74000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-63000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-87000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-95000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-100000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-82000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-59000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-50000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-72000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-41000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-210000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-47000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-143000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-35000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-45000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-49000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-107000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-52620000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-12310000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-15748000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2871000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7917000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>7281000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2613000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7244000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1553000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-9576000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6641000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8429000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-946000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2004000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-24068000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6228000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>5541000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3728000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-10000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-14000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000000.0</v>
       </c>
       <c r="BD31">
         <v>-18000000.0</v>
       </c>
       <c r="BE31">
+        <v>-18000000.0</v>
+      </c>
+      <c r="BF31">
         <v>-15000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-13000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-330000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-10000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-12000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>12000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-14000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-16000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-19000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:66">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>1257000000.0</v>
+      </c>
+      <c r="C32">
         <v>1323000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>812000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1246000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1200000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1327000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1305000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1140000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1195000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1194000000.0</v>
       </c>
-      <c r="K32">
-[...1 lines deleted...]
-      </c>
       <c r="L32">
+        <v>743000000.0</v>
+      </c>
+      <c r="M32">
         <v>823000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>804000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>832000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1252000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>840000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>736000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1100000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1052000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>979000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>759000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>747000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>649000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>480000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1010000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1145000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1066000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1068000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1060000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1052000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>750000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>594692000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>570849000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>481216000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>486990000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>497620000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>487494000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>564739000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>406991000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>429945000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>419171000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>545620000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>407136000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>422827000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>454880000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>511000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>413000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>409902000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>401947000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>527000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>412000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>421000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>389000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>510000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>383000000.0</v>
       </c>
       <c r="BD32">
         <v>383000000.0</v>
       </c>
       <c r="BE32">
+        <v>383000000.0</v>
+      </c>
+      <c r="BF32">
         <v>372000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>484000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>378000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>380000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>371000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>479000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>360000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>374000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>371000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1596000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>528000000.0</v>
+      </c>
+      <c r="C2">
         <v>574000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>854000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>803000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>992000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>701000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>614000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>491000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>213102000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>177061000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>346515000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>200000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>102907000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>110000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26000000.0</v>
       </c>
-      <c r="R2"/>
+      <c r="S2"/>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>57000000</v>
       </c>
       <c r="C3">
+        <v>57000000</v>
+      </c>
+      <c r="D3">
         <v>118000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>65000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>47000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>46000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>40000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>34770000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>35735000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>24000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>28000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>89000000</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-187000000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>290000000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>88000000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>123000000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>274545000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-29959000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-169454000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>147000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>97000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-7000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>84000000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-86000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>247000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-305000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-134000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-317841000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-53311000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-85065000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>71000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>63000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>71000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>299000000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
+      <c r="S5"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>205000000.0</v>
+      </c>
+      <c r="C6">
         <v>-46000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-280000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>51000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-189000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>291000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>87000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>123000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>278000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-36000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-169454000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>147000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>96604000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>84000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6000000.0</v>
       </c>
-      <c r="R6"/>
+      <c r="S6"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>-550000000.0</v>
+      </c>
+      <c r="C7">
         <v>-172000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-399000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>141000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>229000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-16000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>201000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>55000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>91000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>18000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-71604000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>95993000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-66000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>70000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>87000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>51000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-70000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>21000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>69000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-38000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>5695000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-30055000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-24188000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-1000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-8000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-3000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>63000000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>-40000000.0</v>
+      </c>
+      <c r="C9">
         <v>-16000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-496000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-45000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>16000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>21000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>69000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-38000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5695000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-30055000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-24188000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="O9">
         <v>-3000000.0</v>
       </c>
       <c r="P9">
+        <v>-3000000.0</v>
+      </c>
+      <c r="Q9">
         <v>91000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>167000000.0</v>
       </c>
-      <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>27000000.0</v>
+      </c>
+      <c r="C10">
         <v>-33000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>87000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>104000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>61000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>65000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>45000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4301000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>72158000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>82000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33950000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>68000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>110000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20000000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
+      <c r="S10"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>103000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>130000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-175000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>15000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>18000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>68433000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-7348000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-56726000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-12000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-77000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-17000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6000000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>183000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>189000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>299000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>236000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>112000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>85044000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>61684000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>52253000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>46000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-9000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-8000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>74000000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-359000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-194000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>275000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-284000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-221000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-189000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-85000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-117216000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>14446000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>149000000.0</v>
+      </c>
+      <c r="C14">
         <v>146000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>135000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>132000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>146000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>123000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>141000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>62000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21494000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22217000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22595000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>44000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>110000000.0</v>
+      </c>
+      <c r="C15">
         <v>107000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>106000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>99000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>23000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>45000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>81000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>51000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>38000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>34195000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>23793000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8000000.0</v>
       </c>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
         <v>64000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>264000000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>733000000.0</v>
+      </c>
+      <c r="C16">
         <v>528000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>574000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>854000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>803000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>992000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>701000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>614000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>491000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>213000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>248512000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>346515000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>200000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>103000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>110000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>26000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-      <c r="J17">
+      <c r="J17"/>
+      <c r="K17">
         <v>-4200000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-3673000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2000000.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>-1000000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C18">
         <v>148000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>114000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>457000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>296000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>258000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>336000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>57000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>116000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>105402000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>73299000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>276000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>140000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>146000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>306000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>359000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>149000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-481000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-115000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-118000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>16000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-213000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-32000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>38000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>40000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-38364000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>39021000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>20000000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>445000000.0</v>
+      </c>
+      <c r="C21">
         <v>64000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>413000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-144000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>177000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>241000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1598000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>288187000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>49693000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-28762000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-180000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-182000000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>-308000000.0</v>
+      </c>
+      <c r="C22">
         <v>217000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>254000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>391000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>53000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-256000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>142000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>55000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>235000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>137348000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>122799000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>81000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>79730000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-172000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>67000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-521000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>-33000000.0</v>
       </c>
       <c r="C23">
+        <v>-33000000.0</v>
+      </c>
+      <c r="D23">
         <v>-14000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2198000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-142000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-30000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-34000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-52000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-20000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-42620000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1050000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-11576000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3074000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>52000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-116000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>568000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>-16000000.0</v>
+      </c>
+      <c r="C24">
         <v>-115000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-10000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>81000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>45000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-14000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-12000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>73791000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-9977000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-24000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-16934000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>12000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>802000000.0</v>
+      </c>
+      <c r="C25">
         <v>-57000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>275000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-268000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-170000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>450000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-140000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-164000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-155646000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-80176000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6682000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>62755000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>95795000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>91000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>419000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>230000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>726000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-444000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26">
+        <v>-61000000.0</v>
+      </c>
+      <c r="C26">
         <v>-56000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-286000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-701000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-78000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-82000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-465000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-96000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-88000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-182000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-201380000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-203596000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-25633000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4000000.0</v>
       </c>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>38000000.0</v>
+      </c>
+      <c r="C27">
         <v>33000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>31000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>39000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>51000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>36000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>33000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>35000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>16286000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14142000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="N27">
         <v>12000000.0</v>
       </c>
       <c r="O27">
+        <v>12000000.0</v>
+      </c>
+      <c r="P27">
         <v>11000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>241000000.0</v>
+      </c>
+      <c r="C28">
         <v>-132000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-401000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-486000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-317000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-331000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1433000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>171000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-204952000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-249747000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-185000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-28275000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-172000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-246000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-410000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-144000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>520000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>28000000.0</v>
+      </c>
+      <c r="C29">
         <v>205000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>232000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>522000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>343000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>299000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>382000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>97000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>142000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>140172000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>109034000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>291000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>162000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>163000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>321000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>383000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>177000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-392000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-70000000.0</v>
+      </c>
+      <c r="C30">
         <v>-115000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-112000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-213000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-32000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1407000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-38000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34183000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-25068000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>43000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-35911000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-27000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-129000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM30"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>81</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>84</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>87</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
         <v>90</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
         <v>93</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>96</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
         <v>99</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
         <v>102</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>105</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
         <v>108</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
         <v>111</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
         <v>114</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>117</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
         <v>120</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
         <v>123</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
         <v>126</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>127</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>733000000.0</v>
+      </c>
+      <c r="C2">
+        <v>733000000.0</v>
+      </c>
+      <c r="D2">
         <v>468000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>487000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>528000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>547000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>457000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>550000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>574000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>503000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>480000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>574000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>854000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>543000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>606000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>650000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>803000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>882000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1680000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1178000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>992000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1028000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>907000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1020000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>701000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>505000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>516000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>578000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>614000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>806000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>718000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>385000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>490612000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>501775000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>143904000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>165874000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>213102000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>174764000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>165758000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>161865000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>177061000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>321690000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>250906000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>272180000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>346515000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>146000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>169773000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>159230000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>200000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>288000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>104000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>119000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>103000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>212000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>83000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>77000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>110000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>25000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>25000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>29000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>26000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>39000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>28000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>25000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>32000000.0</v>
       </c>
-      <c r="BM2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>8000000</v>
+      </c>
+      <c r="C3">
+        <v>12000000</v>
+      </c>
+      <c r="D3">
         <v>11000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>20000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000000</v>
       </c>
       <c r="F3">
         <v>14000000</v>
       </c>
       <c r="G3">
+        <v>14000000</v>
+      </c>
+      <c r="H3">
+        <v>14000000</v>
+      </c>
+      <c r="I3">
         <v>13000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>16000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>29000000</v>
       </c>
       <c r="K3">
         <v>26000000</v>
       </c>
       <c r="L3">
+        <v>29000000</v>
+      </c>
+      <c r="M3">
+        <v>26000000</v>
+      </c>
+      <c r="N3">
         <v>37000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>29000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>13000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>14000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>28000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>8000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>17000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>17000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>14000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>13000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>9000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>10000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>23000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>9510000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4727000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>5130000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>9823000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6289000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>5055000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>12325000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>7303000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>8811000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>6331000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>14862000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5155000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>5156000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>10562000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>7000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4750000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1947000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>11000000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>4000000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>4000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3000000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>6000000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000</v>
       </c>
       <c r="BE3">
         <v>4000000</v>
       </c>
       <c r="BF3">
         <v>3000000</v>
       </c>
       <c r="BG3">
+        <v>4000000</v>
+      </c>
+      <c r="BH3">
+        <v>3000000</v>
+      </c>
+      <c r="BI3">
         <v>2000000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>6000000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>6000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000000</v>
       </c>
       <c r="BL3">
         <v>5000000</v>
       </c>
       <c r="BM3">
+        <v>8000000</v>
+      </c>
+      <c r="BN3">
+        <v>5000000</v>
+      </c>
+      <c r="BO3">
         <v>28000000</v>
       </c>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-94000000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-281000000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-61000000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-42000000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-153000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-78000000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-797000000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>501000000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>187000000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-39000000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>120000000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-116000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>325000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>197000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-10000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-62000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-37000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-192000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>88116000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>334093000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-107209000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-11097000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>356802000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-22381000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-48779000.0</v>
       </c>
-      <c r="AK4"/>
-[...1 lines deleted...]
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-9195000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-70448000.0</v>
       </c>
-      <c r="AO4"/>
-[...1 lines deleted...]
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4">
         <v>-21274000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-74335000.0</v>
       </c>
-      <c r="AS4"/>
-[...1 lines deleted...]
-      <c r="AU4">
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4">
         <v>11000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-41000000.0</v>
       </c>
-      <c r="AW4"/>
-[...1 lines deleted...]
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>-15000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>16000000.0</v>
       </c>
-      <c r="BA4"/>
-[...1 lines deleted...]
-      <c r="BC4">
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4">
         <v>6000000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-33000000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-14000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-71000000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-89000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-101000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-91000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-74000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>27000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>24000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-63000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-29000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>179000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>144000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-47000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-164000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-54000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-70000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-17000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-75000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-34411000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>19800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-44389000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-186303000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-23216000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-49911000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-58411000.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5">
         <v>34861000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>3272000.0</v>
       </c>
-      <c r="AO5"/>
-[...1 lines deleted...]
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5">
         <v>27265000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-27538000.0</v>
       </c>
-      <c r="AS5"/>
-[...1 lines deleted...]
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5">
         <v>27000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>28000000.0</v>
       </c>
-      <c r="AW5"/>
-[...1 lines deleted...]
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>35000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>14000000.0</v>
       </c>
-      <c r="BA5"/>
-[...1 lines deleted...]
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5">
         <v>73000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-5000000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-137000000.0</v>
+      </c>
+      <c r="C6">
+        <v>205000000.0</v>
+      </c>
+      <c r="D6">
         <v>265000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-41000000.0</v>
       </c>
       <c r="E6">
         <v>-19000000.0</v>
       </c>
       <c r="F6">
+        <v>-41000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-19000000.0</v>
+      </c>
+      <c r="H6">
         <v>90000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-93000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-24000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>71000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>23000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-94000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-280000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>311000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-63000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-44000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-153000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-79000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-798000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>502000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>186000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-36000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>121000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-113000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>319000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>196000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-11000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-62000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-36000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-192000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>88000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>333000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-105483000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-11163000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>358096000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-21970000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-47228000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-27662000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>126845000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>3893000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-70448000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-144629000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>70784000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-21274000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-74335000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>200383000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-24000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>10543000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-41000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-88000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>184000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-15000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>16000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-109000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>129000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>6000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-33000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>85000000.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6">
+      <c r="BH6"/>
+      <c r="BI6">
         <v>-4000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>3000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-13000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>11000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>3000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-7000000.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>-127000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-97000000.0</v>
+      </c>
+      <c r="D7">
         <v>-527000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-233000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-76000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>822000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-585000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-274000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-135000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-10000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-503000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-166000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-161000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>307000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-47000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>51000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>8000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-53000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>121000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>104000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-7000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>84000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>122000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-65000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-157000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>225000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>70000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-37000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-60000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-65000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>66000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>42087000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-18157000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>79473000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>27551000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-23052000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>20498000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-46462000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>16547000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-42685000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-34741000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-61136000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-18897000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-8576000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-44357000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>52000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>33000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-6000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-11671000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>13000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>24000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-6000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-75000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>26000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>31000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>41000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-28000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>144000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>58000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>9000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-33000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BK7">
         <v>21000000.0</v>
       </c>
       <c r="BL7">
+        <v>35000000.0</v>
+      </c>
+      <c r="BM7">
+        <v>21000000.0</v>
+      </c>
+      <c r="BN7">
         <v>-26000000.0</v>
       </c>
-      <c r="BM7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-25000000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-6000000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-53000000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>14000000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>45000000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="S8"/>
+      <c r="T8">
         <v>-6000000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>9000000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>51000000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-3000000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-4000000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-17000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>45000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>53000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>34000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-20000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>2000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-29000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-33499000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-4704000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>29203000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-19399000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-4985000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-4507000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>34586000.0</v>
       </c>
-      <c r="AK8"/>
-[...1 lines deleted...]
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8">
         <v>-11105000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>21000.0</v>
       </c>
-      <c r="AO8"/>
-[...1 lines deleted...]
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8">
         <v>-1425000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-4643000.0</v>
       </c>
-      <c r="AS8"/>
-[...1 lines deleted...]
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8">
         <v>13000000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-25000000.0</v>
       </c>
-      <c r="AW8"/>
-[...1 lines deleted...]
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8">
         <v>10000000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-11000000.0</v>
       </c>
-      <c r="BA8"/>
-[...1 lines deleted...]
-      <c r="BC8">
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8">
         <v>-23000000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>27000000.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>-41000000.0</v>
+      </c>
+      <c r="C9">
+        <v>220000000.0</v>
+      </c>
+      <c r="D9">
         <v>-640000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-139000000.0</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="F9">
+        <v>0.0</v>
+      </c>
+      <c r="G9">
         <v>690000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-578000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-47000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-41000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>660000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>15000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-25000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-6000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-51000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-53000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>14000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>45000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-54000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-6000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>9000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>51000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>18000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-4000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>120000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>45000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>53000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>34000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-20000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-29000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-33499000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-4704000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>29000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-19399000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-4985000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-4507000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>34195000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2824000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>8260000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-11105000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>21000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>17799000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-11731000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-1425000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-4643000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>7000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>4000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>13000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-25000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>8000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-15000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>10000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-11000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>12000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-19000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>8000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-4000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-56000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>6000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>51000000.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>91000000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9"/>
       <c r="BL9"/>
-      <c r="BM9">
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9">
         <v>167000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>11000000.0</v>
+      </c>
+      <c r="C10">
+        <v>5000000.0</v>
+      </c>
+      <c r="D10">
         <v>23000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>18000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-55000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-13000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>17000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>7000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>26000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="M10">
         <v>30000000.0</v>
       </c>
       <c r="N10">
+        <v>16000000.0</v>
+      </c>
+      <c r="O10">
+        <v>30000000.0</v>
+      </c>
+      <c r="P10">
         <v>49000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>28000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>45000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>40000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-26000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>22000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-8000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>55000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-66000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>37000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>39000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-59000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>31160000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>35423000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1417000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>15549000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>11105000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-5937000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>21944000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>10419000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>7806000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1046000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-14970000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>20691000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-17162000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>23746000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>44883000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>20000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>25000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>17000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>20000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>11000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>12000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>10000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>5000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>12000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>23000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>28000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>113000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>18000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>61000000.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>20000000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-19000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-65000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-130000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>136000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>16000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-7000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>22000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>55000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>36000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-33000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>6000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>67000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>40000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-71000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-211000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>132000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>51000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-46000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-122000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>59000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>45198000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-57794000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-28404000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>125703000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2829000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-47039000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-13060000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>23112000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-66152000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-23844000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>27552000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>-49084000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-32808000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>6791000.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>-62000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-8000000.0</v>
       </c>
-      <c r="AW11"/>
-[...1 lines deleted...]
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>-63000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-50000000.0</v>
       </c>
-      <c r="BA11"/>
-[...1 lines deleted...]
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11">
         <v>-14000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-47000000.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>6000000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>103000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>56000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>47000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>46000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>86000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>29000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>66000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>96000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-33000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-55000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>79000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>37000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>16000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>167000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>10000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>128000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>38000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>60000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>34000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>35775000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>22316000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>19909000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>17978000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>21495000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>25203000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>20368000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>77000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>21312000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>9930000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>14566000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>71061000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AR12"/>
+      <c r="AS12">
         <v>6321000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>12789000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>83727000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>12000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>9000000.0</v>
       </c>
-      <c r="AW12"/>
-[...1 lines deleted...]
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>13000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1000000.0</v>
       </c>
-      <c r="BA12"/>
-[...1 lines deleted...]
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12">
         <v>6000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>4000000.0</v>
       </c>
-      <c r="BE12"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12">
+        <v>17000000.0</v>
+      </c>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>74000000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-64000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-64000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-235000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-146000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-83000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-22000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-148000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-140000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-80000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>73000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-47000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>184000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>209000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-117000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-96000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-14000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-2000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-172000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-106000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-29659000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-7154000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-78187000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-189000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-19446000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-14258000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-22069000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-85000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>13575000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>36397000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-117216000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>14446000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
-        <v>38000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="C14">
-        <v>38000000.0</v>
+        <v>149000000.0</v>
       </c>
       <c r="D14">
         <v>38000000.0</v>
       </c>
       <c r="E14">
+        <v>38000000.0</v>
+      </c>
+      <c r="F14">
+        <v>38000000.0</v>
+      </c>
+      <c r="G14">
         <v>37000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>36000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>35000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>38000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>36000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>33000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="M14">
         <v>34000000.0</v>
       </c>
       <c r="N14">
-        <v>33000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="O14">
-        <v>32000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="P14">
         <v>33000000.0</v>
       </c>
       <c r="Q14">
+        <v>32000000.0</v>
+      </c>
+      <c r="R14">
+        <v>33000000.0</v>
+      </c>
+      <c r="S14">
         <v>34000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>35000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>36000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>41000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>30000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>30000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>31000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>32000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>35000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>33000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>36000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>37000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>33000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>17629000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5770000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>5601000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>5692000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>5808000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>5001000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>5191000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>6188000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4679000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>5052000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>5125000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>8367000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>5292000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>4493000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4065000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>6000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4261000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4264000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>4000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>7000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>5000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>5000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>6000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>9000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BD14">
         <v>7000000.0</v>
       </c>
       <c r="BE14">
+        <v>7000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>7000000.0</v>
+      </c>
+      <c r="BG14">
         <v>10000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>8000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>8000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>7000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>11000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BL14">
         <v>8000000.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BM14">
+        <v>8000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>8000000.0</v>
+      </c>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>55000000.0</v>
+      </c>
+      <c r="C15">
+        <v>110000000.0</v>
+      </c>
+      <c r="D15">
         <v>27000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>28000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>55000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>26000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>81000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>27000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>54000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="K15">
         <v>26000000.0</v>
       </c>
       <c r="L15">
+        <v>80000000.0</v>
+      </c>
+      <c r="M15">
+        <v>26000000.0</v>
+      </c>
+      <c r="N15">
         <v>54000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>24000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>75000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>26000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>49000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="S15">
         <v>23000000.0</v>
       </c>
       <c r="T15">
+        <v>23000000.0</v>
+      </c>
+      <c r="U15">
+        <v>23000000.0</v>
+      </c>
+      <c r="V15">
         <v>90000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>90000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="X15">
         <v>45000000.0</v>
       </c>
       <c r="Y15">
-        <v>20000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="Z15">
-        <v>61000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="AA15">
         <v>20000000.0</v>
       </c>
       <c r="AB15">
+        <v>61000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>20000000.0</v>
+      </c>
+      <c r="AD15">
         <v>41000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>19000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>73000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>11000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>21255000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>9438000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>448000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>9542000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>19010000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>8128000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>26067000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>8482000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>17585000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>7790000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>7918000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>4000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>8081000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>8000000.0</v>
       </c>
-      <c r="AT15">
-[...4 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>51000000.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>596000000.0</v>
+      </c>
+      <c r="C16">
         <v>733000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
+        <v>733000000.0</v>
+      </c>
+      <c r="E16">
         <v>468000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>487000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>528000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>547000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>457000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>550000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>574000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>503000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>480000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>574000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>854000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>543000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>606000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>650000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>803000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>882000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1680000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1178000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>992000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1028000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>907000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1020000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>701000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>505000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>516000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>578000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>614000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>806000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>718000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>385129000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>490612000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>502000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>143904000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>165874000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>147102000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>292603000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>165758000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>161865000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>177061000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>321690000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>250906000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>272180000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>347000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>146000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>169773000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>159000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>200000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>288000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>104000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>119000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>103000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>212000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>83000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>77000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>110000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>25000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>25000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>29000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>26000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>39000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>28000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>25000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-3626000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>530000.0</v>
       </c>
-      <c r="AO17"/>
-[...1 lines deleted...]
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17">
         <v>296000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-1453000.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-      <c r="BC17">
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17">
         <v>-2000000.0</v>
       </c>
-      <c r="BD17"/>
-      <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-12000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-6000000.0</v>
+      </c>
+      <c r="D18">
         <v>51000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-68000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-6000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>86000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>58000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>17000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-13000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>57000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>93000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>51000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-87000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>113000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>149000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>75000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>120000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>12000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>147000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>204000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-67000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>136000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>229000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>32000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-139000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>188000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>111000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>19000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>18000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>7000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-1000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>30472000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>20491000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>66255000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>46834000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-37863000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>40649000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>36962000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>62504000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>2389000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>3547000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-6552000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>16904000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>41440000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>21507000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>78000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>103566000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>47926000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>47233000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>28000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>85000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>41000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-14000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-1000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>48000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>77000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>22000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>68000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>85000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>109000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>53000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>37000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>130000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>133000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>59000000.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-14000000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-25000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="F19">
         <v>-18000000.0</v>
       </c>
       <c r="G19">
+        <v>-9000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-18000000.0</v>
+      </c>
+      <c r="I19">
         <v>-19000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-69000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-27000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-32000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-16000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-37000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-33000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>47000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>25000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-10000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-26000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-11000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-168000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-8000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-8000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>14000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-17000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-21000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>36000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-14000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-12000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>38000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>40000000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25766,1942 +26236,2004 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-113000000.0</v>
+      </c>
+      <c r="C21">
+        <v>57000000.0</v>
+      </c>
+      <c r="D21">
         <v>232000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>86000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>70000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-42000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>23000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>21000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-46000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-59000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>462000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-39000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>63000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-80000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>13000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-933000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>474000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>200000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-169000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-123000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-149000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>618000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>107000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>18000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>52000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>64000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-124000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1492529000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>316788000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-87317000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-62458000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>371504000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>34700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-55559000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>54000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-215470000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>48591000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>3419000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-23427000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>-64593000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-78811000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>33768000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-27000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-81000000.0</v>
       </c>
-      <c r="AW21"/>
-[...1 lines deleted...]
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-39000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>8000000.0</v>
       </c>
-      <c r="BA21"/>
-[...1 lines deleted...]
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21">
         <v>-60000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-76000000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>22000000.0</v>
+      </c>
+      <c r="C22">
+        <v>-261000000.0</v>
+      </c>
+      <c r="D22">
         <v>-2000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>69000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>57000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>49000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>84000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>37000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>47000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>35000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>42000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>90000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>87000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>88000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>135000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>58000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>61000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>11000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-25000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-31000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-58000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-70000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-105000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>74000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-7000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>49000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>24000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>63000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-36000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>10761000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>35981000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>108040000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>40762000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>48186000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>33700000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>49824000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>26807000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>36309000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>24408000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>33149000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>21555000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>34041000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>34054000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>497000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>25648000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>35303000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>19308000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>6000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>25000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>30000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>18000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-7000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="BE22">
         <v>8000000.0</v>
       </c>
       <c r="BF22">
+        <v>9000000.0</v>
+      </c>
+      <c r="BG22">
+        <v>8000000.0</v>
+      </c>
+      <c r="BH22">
         <v>-221000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>16000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BJ22">
         <v>19000000.0</v>
       </c>
       <c r="BK22">
+        <v>18000000.0</v>
+      </c>
+      <c r="BL22">
         <v>19000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
+        <v>19000000.0</v>
+      </c>
+      <c r="BN22">
         <v>11000000.0</v>
       </c>
-      <c r="BM22"/>
+      <c r="BO22"/>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-6000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D23">
         <v>12000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-7000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-11000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-27000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>19000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-14000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-11000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-8000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>6000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-7000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>576000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1117000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-5000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-26000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-8000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-13000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-32000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>370000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-9000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-14000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-13000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-16000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-7000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-9000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-35809000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>188000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-9327000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1122000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-26090000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-3926000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-7879000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-24372000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4212000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-14732000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-3273000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>7121000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-4461000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-291000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-3516000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-10000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-566000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>21795000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-3674000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-22432000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-5000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-3000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-1000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-23000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>21000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-46000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>24000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-198000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-33000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-74000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>52000000.0</v>
       </c>
-      <c r="BM23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="D24">
         <v>-3000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="F24">
         <v>-4000000.0</v>
       </c>
       <c r="G24">
+        <v>5000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="I24">
         <v>-6000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-53000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-17000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-3000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>10000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-4000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>81000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>46000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-51000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-4000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-3000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-7000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-1000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-3000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>16000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-4000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-4000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-1000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-1000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-3000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>37000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-1000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-880000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-3120000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-9000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>16000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-2175000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-1892000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-8200000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>51975000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-1213000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>56565000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>9000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>50336000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-103773000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-3345000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>47103000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>4000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-23161000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>31776000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>12499000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-21000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>3000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-18000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>22000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>8000000.0</v>
       </c>
-      <c r="BB24">
-[...2 lines deleted...]
-      <c r="BC24">
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
         <v>-10000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>22000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>23000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>30000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>10000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>45000000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>67000000.0</v>
+      </c>
+      <c r="C25">
+        <v>288000000.0</v>
+      </c>
+      <c r="D25">
         <v>525000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>55000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-3000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-776000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>529000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>179000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>11000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>82000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>552000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>103000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-21000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-319000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>168000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-152000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-44000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>25000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-92000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>84000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>112000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>147000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>115000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-121000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-46000000.0</v>
       </c>
       <c r="AB25">
         <v>15000000.0</v>
       </c>
       <c r="AC25">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>15000000.0</v>
+      </c>
+      <c r="AE25">
         <v>-65000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-37430000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-34419000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-11171000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-38917000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-31654000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-73190000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-22433000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>18772000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>12238000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-2051000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>7013000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>11960000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>11653000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>3443000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>27064000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>32414000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>7095000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>16120000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>35801000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>14000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>9000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>12000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>39000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-1000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>13000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>33000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>42000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-103000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>6000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>70000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>57000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-7000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>51000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>73000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>61000000.0</v>
       </c>
-      <c r="BM25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26">
-        <v>-36000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C26">
-        <v>36000000.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="D26">
         <v>-36000000.0</v>
       </c>
       <c r="E26">
+        <v>36000000.0</v>
+      </c>
+      <c r="F26">
+        <v>-36000000.0</v>
+      </c>
+      <c r="G26">
         <v>-11000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-9000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-12000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-24000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-38000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-86000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-82000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-80000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-173000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-216000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-193000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-119000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-74000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-4000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>70000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-15000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-82000000.0</v>
       </c>
       <c r="X26">
         <v>-82000000.0</v>
       </c>
       <c r="Y26">
+        <v>-82000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>-82000000.0</v>
+      </c>
+      <c r="AA26">
         <v>-123000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-127000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-109000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-106000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-94000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-118000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-1882000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-5238000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-79132000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-3868000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-331000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-54471000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-96000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-90131000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-73228000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-95270000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-39873000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-14956000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-51281000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-43000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-70707000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-52012000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-37436000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-27000000.0</v>
       </c>
-      <c r="AX26">
-[...2 lines deleted...]
-      <c r="AY26">
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>1000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-4000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-1000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>1000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>1000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>2000000.0</v>
       </c>
-      <c r="BE26">
-[...6 lines deleted...]
-      <c r="BH26"/>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>10000000.0</v>
+      </c>
+      <c r="C27">
+        <v>45000000.0</v>
+      </c>
+      <c r="D27">
         <v>9000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>12000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="G27">
         <v>9000000.0</v>
       </c>
       <c r="H27">
+        <v>8000000.0</v>
+      </c>
+      <c r="I27">
+        <v>9000000.0</v>
+      </c>
+      <c r="J27">
         <v>7000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>12000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>9000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>10000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>12000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>8000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>18000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>11000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>14000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>8000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>13000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>11000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>9000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>8000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>9000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>11000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>7000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>12000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>9000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AH27">
         <v>4000000.0</v>
       </c>
       <c r="AI27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AK27">
         <v>5175000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>3276000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>3954000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>3505000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4332000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2524000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>5069000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3045000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>3945000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2643000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4022000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3174000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3900000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2274000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AY27">
         <v>4000000.0</v>
       </c>
       <c r="AZ27">
         <v>2000000.0</v>
       </c>
       <c r="BA27">
         <v>4000000.0</v>
       </c>
       <c r="BB27">
         <v>2000000.0</v>
       </c>
       <c r="BC27">
+        <v>4000000.0</v>
+      </c>
+      <c r="BD27">
+        <v>2000000.0</v>
+      </c>
+      <c r="BE27">
         <v>3000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>3000000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>324000000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27">
         <v>2000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>2000000.0</v>
       </c>
-      <c r="BL27"/>
-      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-174000000.0</v>
+      </c>
+      <c r="C28">
+        <v>5000000.0</v>
+      </c>
+      <c r="D28">
         <v>217000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>51000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-32000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-106000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>33000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-102000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>43000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-65000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-155000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-194000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>199000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-257000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-156000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-272000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-92000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-941000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>461000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>255000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-172000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-125000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-148000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>468000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-41000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-120000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-78000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-92000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-238000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1484000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>306000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-118700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-77368000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>311970000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>17364000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-81229000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-115325000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>65563000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-64523000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-90667000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-187983000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>159739000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-79814000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-141689000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>120000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-103253000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-80128000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-121899000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-95000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>99000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-38000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>5000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-116000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>80000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-59000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-77000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-6000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-94000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-96000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-50000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-95000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-119000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-130000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-66000000.0</v>
       </c>
-      <c r="BM28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C29">
+        <v>6000000.0</v>
+      </c>
+      <c r="D29">
         <v>62000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-48000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>8000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>100000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>72000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>30000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>83000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>122000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>77000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-50000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>142000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>162000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>89000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>129000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>40000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>155000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>208000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-60000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>141000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>231000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>49000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-122000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>202000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>124000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>28000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>28000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>30000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>9000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>35199000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>23254000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>71385000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>56657000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-31574000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>45704000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>49287000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>69807000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>11200000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>9878000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>8310000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>22059000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>46596000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>32069000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>84933000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>108000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>50000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>48000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>39000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>89000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>45000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-11000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>5000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>52000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>81000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>25000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>72000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>88000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>111000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>59000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>43000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>135000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>141000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>64000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>177000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>42000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-13000000.0</v>
+      </c>
+      <c r="D30">
         <v>-14000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-25000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="F30">
         <v>-18000000.0</v>
       </c>
       <c r="G30">
+        <v>-9000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-18000000.0</v>
+      </c>
+      <c r="I30">
         <v>-19000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-69000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-27000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-32000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-16000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-37000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>16000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>34000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>25000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-10000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-26000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-11000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-168000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-8000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-8000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>14000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-17000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-21000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>36000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-14000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-12000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>27000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>16000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1404000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-7000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-11763000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-5114000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-11825000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-8171000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-13254000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>39650000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-8516000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>60918000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-6322000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>35474000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-108928000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>11648000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>36738000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-3000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-27911000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>40829000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>33295000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-32000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-4000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-22000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>22000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-4000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-14000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>19000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>19000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>27000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>4000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>39000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="BL30">
         <v>-5000000.0</v>
       </c>
-      <c r="BM30"/>
+      <c r="BM30">
+        <v>-8000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>-5000000.0</v>
+      </c>
+      <c r="BO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>