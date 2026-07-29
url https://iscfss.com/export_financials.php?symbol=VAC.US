--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -16314,51 +16314,51 @@
       <c r="C5">
         <v>-452000000.0</v>
       </c>
       <c r="D5">
         <v>1000000.0</v>
       </c>
       <c r="E5">
         <v>136000000.0</v>
       </c>
       <c r="F5">
         <v>142000000.0</v>
       </c>
       <c r="G5">
         <v>98000000.0</v>
       </c>
       <c r="H5">
         <v>158000000.0</v>
       </c>
       <c r="I5">
         <v>91000000.0</v>
       </c>
       <c r="J5">
         <v>121000000.0</v>
       </c>
       <c r="K5">
-        <v>142000000.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="L5">
         <v>107000000.0</v>
       </c>
       <c r="M5">
         <v>177000000.0</v>
       </c>
       <c r="N5">
         <v>161000000.0</v>
       </c>
       <c r="O5">
         <v>201000000.0</v>
       </c>
       <c r="P5">
         <v>203000000.0</v>
       </c>
       <c r="Q5">
         <v>209000000.0</v>
       </c>
       <c r="R5">
         <v>144000000.0</v>
       </c>
       <c r="S5">
         <v>106000000.0</v>
       </c>
@@ -16517,51 +16517,51 @@
       <c r="C6">
         <v>-417000000.0</v>
       </c>
       <c r="D6">
         <v>39000000.0</v>
       </c>
       <c r="E6">
         <v>174000000.0</v>
       </c>
       <c r="F6">
         <v>180000000.0</v>
       </c>
       <c r="G6">
         <v>135000000.0</v>
       </c>
       <c r="H6">
         <v>194000000.0</v>
       </c>
       <c r="I6">
         <v>126000000.0</v>
       </c>
       <c r="J6">
         <v>159000000.0</v>
       </c>
       <c r="K6">
-        <v>178000000.0</v>
+        <v>139000000.0</v>
       </c>
       <c r="L6">
         <v>140000000.0</v>
       </c>
       <c r="M6">
         <v>211000000.0</v>
       </c>
       <c r="N6">
         <v>193000000.0</v>
       </c>
       <c r="O6">
         <v>235000000.0</v>
       </c>
       <c r="P6">
         <v>236000000.0</v>
       </c>
       <c r="Q6">
         <v>241000000.0</v>
       </c>
       <c r="R6">
         <v>177000000.0</v>
       </c>
       <c r="S6">
         <v>140000000.0</v>
       </c>
@@ -22477,51 +22477,51 @@
       </c>
       <c r="O23">
         <v>8000000.0</v>
       </c>
       <c r="P23">
         <v>52000000.0</v>
       </c>
       <c r="Q23">
         <v>11000000.0</v>
       </c>
       <c r="R23">
         <v>-116000000.0</v>
       </c>
       <c r="S23">
         <v>568000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>181</v>
       </c>
       <c r="B24">
         <v>-16000000.0</v>
       </c>
       <c r="C24">
-        <v>-115000000.0</v>
+        <v>-66000000.0</v>
       </c>
       <c r="D24">
         <v>-10000000.0</v>
       </c>
       <c r="E24">
         <v>81000000.0</v>
       </c>
       <c r="F24">
         <v>-12000000.0</v>
       </c>
       <c r="G24">
         <v>9000000.0</v>
       </c>
       <c r="H24">
         <v>45000000.0</v>
       </c>
       <c r="I24">
         <v>-14000000.0</v>
       </c>
       <c r="J24">
         <v>-12000000.0</v>
       </c>
       <c r="K24">
         <v>73791000.0</v>
       </c>
@@ -23996,96 +23996,96 @@
       <c r="BI6">
         <v>-4000000.0</v>
       </c>
       <c r="BJ6">
         <v>3000000.0</v>
       </c>
       <c r="BK6">
         <v>-13000000.0</v>
       </c>
       <c r="BL6">
         <v>11000000.0</v>
       </c>
       <c r="BM6">
         <v>3000000.0</v>
       </c>
       <c r="BN6">
         <v>-7000000.0</v>
       </c>
       <c r="BO6"/>
     </row>
     <row r="7" spans="1:67">
       <c r="A7" t="s">
         <v>165</v>
       </c>
       <c r="B7">
-        <v>-127000000.0</v>
+        <v>-67000000.0</v>
       </c>
       <c r="C7">
         <v>-97000000.0</v>
       </c>
       <c r="D7">
         <v>-527000000.0</v>
       </c>
       <c r="E7">
         <v>-233000000.0</v>
       </c>
       <c r="F7">
         <v>-76000000.0</v>
       </c>
       <c r="G7">
         <v>822000000.0</v>
       </c>
       <c r="H7">
         <v>-585000000.0</v>
       </c>
       <c r="I7">
         <v>-274000000.0</v>
       </c>
       <c r="J7">
         <v>-135000000.0</v>
       </c>
       <c r="K7">
         <v>-10000000.0</v>
       </c>
       <c r="L7">
         <v>-503000000.0</v>
       </c>
       <c r="M7">
         <v>-166000000.0</v>
       </c>
       <c r="N7">
         <v>-161000000.0</v>
       </c>
       <c r="O7">
         <v>307000000.0</v>
       </c>
       <c r="P7">
         <v>-47000000.0</v>
       </c>
       <c r="Q7">
-        <v>51000000.0</v>
+        <v>-67000000.0</v>
       </c>
       <c r="R7">
         <v>8000000.0</v>
       </c>
       <c r="S7">
         <v>-53000000.0</v>
       </c>
       <c r="T7">
         <v>121000000.0</v>
       </c>
       <c r="U7">
         <v>104000000.0</v>
       </c>
       <c r="V7">
         <v>-7000000.0</v>
       </c>
       <c r="W7">
         <v>84000000.0</v>
       </c>
       <c r="X7">
         <v>122000000.0</v>
       </c>
       <c r="Y7">
         <v>-65000000.0</v>
       </c>
@@ -24336,96 +24336,96 @@
         <v>-11000000.0</v>
       </c>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8">
         <v>-23000000.0</v>
       </c>
       <c r="BF8">
         <v>27000000.0</v>
       </c>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
     </row>
     <row r="9" spans="1:67">
       <c r="A9" t="s">
         <v>167</v>
       </c>
       <c r="B9">
-        <v>-41000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C9">
         <v>220000000.0</v>
       </c>
       <c r="D9">
         <v>-640000000.0</v>
       </c>
       <c r="E9">
         <v>-139000000.0</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
       <c r="G9">
         <v>690000000.0</v>
       </c>
       <c r="H9">
         <v>-578000000.0</v>
       </c>
       <c r="I9">
         <v>-47000000.0</v>
       </c>
       <c r="J9">
         <v>-41000000.0</v>
       </c>
       <c r="K9">
         <v>660000000.0</v>
       </c>
       <c r="L9">
         <v>15000000.0</v>
       </c>
       <c r="M9">
         <v>-25000000.0</v>
       </c>
       <c r="N9">
         <v>-6000000.0</v>
       </c>
       <c r="O9">
         <v>-51000000.0</v>
       </c>
       <c r="P9">
         <v>-53000000.0</v>
       </c>
       <c r="Q9">
-        <v>14000000.0</v>
+        <v>-104000000.0</v>
       </c>
       <c r="R9">
         <v>45000000.0</v>
       </c>
       <c r="S9">
         <v>-54000000.0</v>
       </c>
       <c r="T9">
         <v>-6000000.0</v>
       </c>
       <c r="U9">
         <v>9000000.0</v>
       </c>
       <c r="V9">
         <v>51000000.0</v>
       </c>
       <c r="W9">
         <v>18000000.0</v>
       </c>
       <c r="X9">
         <v>-4000000.0</v>
       </c>
       <c r="Y9">
         <v>120000000.0</v>
       </c>
@@ -26666,51 +26666,51 @@
       <c r="L23">
         <v>6000000.0</v>
       </c>
       <c r="M23">
         <v>-7000000.0</v>
       </c>
       <c r="N23">
         <v>576000000.0</v>
       </c>
       <c r="O23">
         <v>1117000000.0</v>
       </c>
       <c r="P23">
         <v>-2000000.0</v>
       </c>
       <c r="Q23">
         <v>-5000000.0</v>
       </c>
       <c r="R23">
         <v>-26000000.0</v>
       </c>
       <c r="S23">
         <v>-8000000.0</v>
       </c>
       <c r="T23">
-        <v>-4000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="U23">
         <v>-13000000.0</v>
       </c>
       <c r="V23">
         <v>-32000000.0</v>
       </c>
       <c r="W23">
         <v>-2000000.0</v>
       </c>
       <c r="X23">
         <v>370000000.0</v>
       </c>
       <c r="Y23">
         <v>-9000000.0</v>
       </c>
       <c r="Z23">
         <v>-14000000.0</v>
       </c>
       <c r="AA23">
         <v>-13000000.0</v>
       </c>
       <c r="AB23">
         <v>-16000000.0</v>
       </c>
@@ -27010,96 +27010,96 @@
       </c>
       <c r="BH24">
         <v>30000000.0</v>
       </c>
       <c r="BI24">
         <v>1000000.0</v>
       </c>
       <c r="BJ24">
         <v>10000000.0</v>
       </c>
       <c r="BK24">
         <v>45000000.0</v>
       </c>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>182</v>
       </c>
       <c r="B25">
-        <v>67000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="C25">
         <v>288000000.0</v>
       </c>
       <c r="D25">
         <v>525000000.0</v>
       </c>
       <c r="E25">
         <v>55000000.0</v>
       </c>
       <c r="F25">
         <v>-3000000.0</v>
       </c>
       <c r="G25">
         <v>-776000000.0</v>
       </c>
       <c r="H25">
         <v>529000000.0</v>
       </c>
       <c r="I25">
         <v>179000000.0</v>
       </c>
       <c r="J25">
         <v>11000000.0</v>
       </c>
       <c r="K25">
         <v>82000000.0</v>
       </c>
       <c r="L25">
         <v>552000000.0</v>
       </c>
       <c r="M25">
         <v>103000000.0</v>
       </c>
       <c r="N25">
         <v>-21000000.0</v>
       </c>
       <c r="O25">
         <v>-319000000.0</v>
       </c>
       <c r="P25">
         <v>168000000.0</v>
       </c>
       <c r="Q25">
-        <v>-152000000.0</v>
+        <v>-34000000.0</v>
       </c>
       <c r="R25">
         <v>4000000.0</v>
       </c>
       <c r="S25">
         <v>-44000000.0</v>
       </c>
       <c r="T25">
         <v>3000000.0</v>
       </c>
       <c r="U25">
         <v>25000000.0</v>
       </c>
       <c r="V25">
         <v>-92000000.0</v>
       </c>
       <c r="W25">
         <v>84000000.0</v>
       </c>
       <c r="X25">
         <v>112000000.0</v>
       </c>
       <c r="Y25">
         <v>147000000.0</v>
       </c>
@@ -27211,51 +27211,51 @@
       <c r="BI25">
         <v>70000000.0</v>
       </c>
       <c r="BJ25">
         <v>57000000.0</v>
       </c>
       <c r="BK25">
         <v>-7000000.0</v>
       </c>
       <c r="BL25">
         <v>51000000.0</v>
       </c>
       <c r="BM25">
         <v>73000000.0</v>
       </c>
       <c r="BN25">
         <v>61000000.0</v>
       </c>
       <c r="BO25"/>
     </row>
     <row r="26" spans="1:67">
       <c r="A26" t="s">
         <v>183</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="C26">
         <v>-25000000.0</v>
       </c>
       <c r="D26">
         <v>-36000000.0</v>
       </c>
       <c r="E26">
         <v>36000000.0</v>
       </c>
       <c r="F26">
         <v>-36000000.0</v>
       </c>
       <c r="G26">
         <v>-11000000.0</v>
       </c>
       <c r="H26">
         <v>-9000000.0</v>
       </c>
       <c r="I26">
         <v>-12000000.0</v>
       </c>
       <c r="J26">
         <v>-24000000.0</v>
       </c>