--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
@@ -788,4459 +791,4807 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>4300680.0</v>
+      </c>
+      <c r="C2">
         <v>8537293.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1893653.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7738850.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3969026.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5638307.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5123918.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>292997.0</v>
+      </c>
+      <c r="C7">
         <v>290362.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>401353.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>89365.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>170541.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>227065.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>450762.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>15584762.0</v>
       </c>
       <c r="C8">
-        <v>5701262.0</v>
+        <v>15584762.0</v>
       </c>
       <c r="D8">
         <v>5701262.0</v>
       </c>
       <c r="E8">
         <v>5701262.0</v>
       </c>
       <c r="F8">
         <v>5701262.0</v>
       </c>
       <c r="G8">
+        <v>5701262.0</v>
+      </c>
+      <c r="H8">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>7222752.0</v>
+      </c>
+      <c r="C10">
         <v>9656102.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27132593.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20043549.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20346000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5845187.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7971299.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>5701262.0</v>
       </c>
       <c r="F13">
         <v>5701262.0</v>
       </c>
       <c r="G13">
+        <v>5701262.0</v>
+      </c>
+      <c r="H13">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>500000000.0</v>
       </c>
       <c r="C14">
+        <v>500000000.0</v>
+      </c>
+      <c r="D14">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000000.0</v>
       </c>
       <c r="E14">
         <v>90000000.0</v>
       </c>
       <c r="F14">
         <v>90000000.0</v>
       </c>
       <c r="G14">
         <v>90000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>90000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>26</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>131305.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>27</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>342.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>92255.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>124390.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>115220.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>5010641.0</v>
+      </c>
+      <c r="C22">
         <v>6988280.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2976340.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1965573.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4180409.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1990903.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37804.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>15944552.0</v>
+      </c>
+      <c r="C24">
         <v>5935064.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2078582.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2227830.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2382750.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4705000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7760800.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>28662215.0</v>
+      </c>
+      <c r="C28">
         <v>14235080.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>187664766.0</v>
+      </c>
+      <c r="C29">
         <v>88986294.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>63304812.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>68117992.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40626846.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26719352.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24561028.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>7049929.0</v>
+      </c>
+      <c r="C30">
         <v>11111421.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5758354.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26649626.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5996843.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10801771.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7634620.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>51661967.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>36974088.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>22014352.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16800228.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>70651982.0</v>
+      </c>
+      <c r="C32">
         <v>-12250977.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>18889500.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>16567445.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17883329.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10929168.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3063886.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>171967164.0</v>
+      </c>
+      <c r="C33">
         <v>151281791.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>83903483.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>63311708.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>40674363.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>30663703.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>35110289.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>17821622.0</v>
+      </c>
+      <c r="C35">
         <v>7027084.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2889176.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2529128.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2780352.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5152661.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8221513.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>7760.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10418.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>10944.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>10254.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>1701.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5831.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>69013.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>48607.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>10138519.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8460434.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2416432.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6856470.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>251360.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>318971.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>336585.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>230598.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-5369197.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-893735.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-1138229.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-585983.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>155346126.0</v>
+      </c>
+      <c r="C45">
         <v>141060294.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>101889332.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>81351485.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>56110328.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>42182438.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>42767713.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>154728741.0</v>
+      </c>
+      <c r="C46">
         <v>145059207.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>82630864.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>63131732.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>40548725.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>30652759.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>35100035.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>63131732.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>40548725.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>30652759.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>35100035.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>89618060.0</v>
+      </c>
+      <c r="C48">
         <v>68429900.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>61658681.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>51454292.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>32281781.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>17451319.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>14386211.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>19940415.0</v>
+      </c>
+      <c r="C50">
         <v>17956118.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>152730.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14103805.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1154788.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-    </row>
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>59</v>
+      </c>
+      <c r="B53">
+        <v>87029980.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>283824031.0</v>
+      </c>
+      <c r="C55">
         <v>182762830.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>120836495.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>112649100.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>72842380.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>50162184.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>51145356.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>111856867.0</v>
+      </c>
+      <c r="C56">
         <v>31481039.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>36933012.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>49337392.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>32168017.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>19498481.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>16035067.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>41204885.0</v>
+      </c>
+      <c r="C57">
         <v>43732016.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>18043512.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>32769947.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14284688.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8569313.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>12971181.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>59026507.0</v>
+      </c>
+      <c r="C58">
         <v>50759100.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20932688.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>35299075.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>17065040.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>13721974.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21192694.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>151779799.0</v>
+      </c>
+      <c r="C60">
         <v>65095112.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>61073500.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>51786357.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>37089308.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>22014352.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16800228.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
-        <v>3</v>
+        <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>72</v>
+        <v>4</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>4300680.0</v>
+      </c>
+      <c r="C2">
         <v>16618715.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8537293.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1283951.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1893653.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13576939.0</v>
       </c>
       <c r="G2">
         <v>13576939.0</v>
       </c>
       <c r="H2">
-        <v>7738850.0</v>
+        <v>13576939.0</v>
       </c>
       <c r="I2">
         <v>7738850.0</v>
       </c>
       <c r="J2">
+        <v>7738850.0</v>
+      </c>
+      <c r="K2">
         <v>10488338.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3969026.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>292997.0</v>
+      </c>
+      <c r="C7">
         <v>250796.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>290362.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>304030.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>401353.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>403039.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>89365.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>170541.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>15584762.0</v>
       </c>
       <c r="C8">
         <v>15584762.0</v>
       </c>
       <c r="D8">
+        <v>15584762.0</v>
+      </c>
+      <c r="E8">
         <v>15701262.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5701262.0</v>
       </c>
       <c r="F8">
         <v>5701262.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
         <v>5701262.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="H8"/>
+      <c r="I8">
         <v>5701262.0</v>
       </c>
+      <c r="J8"/>
       <c r="K8">
         <v>5701262.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8">
+        <v>5701262.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>7222752.0</v>
+      </c>
+      <c r="C10">
         <v>11478068.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9656102.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31632812.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27132593.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>39366141.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>20043549.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>16426715.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>20346000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>5701262.0</v>
       </c>
-      <c r="J13"/>
+      <c r="J13">
+        <v>5701262.0</v>
+      </c>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>500000000.0</v>
       </c>
       <c r="C14">
         <v>500000000.0</v>
       </c>
       <c r="D14">
         <v>500000000.0</v>
       </c>
       <c r="E14">
+        <v>500000000.0</v>
+      </c>
+      <c r="F14">
         <v>450000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>90000000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>90000000.0</v>
       </c>
-      <c r="I14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J14"/>
       <c r="K14">
         <v>90000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>90000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>131305.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>342.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>74637.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>92255.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>114012.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>124390.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>115220.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>5010641.0</v>
+      </c>
+      <c r="C22">
         <v>13036357.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6988280.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2505408.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2976340.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1812243.0</v>
       </c>
-      <c r="G22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1965573.0</v>
       </c>
       <c r="J22">
+        <v>1965573.0</v>
+      </c>
+      <c r="K22">
         <v>2674718.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4180409.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-    </row>
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>15944552.0</v>
+      </c>
+      <c r="C24">
         <v>5629552.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5935064.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2001737.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2078582.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2153408.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>2227830.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>2382750.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>28662215.0</v>
+      </c>
+      <c r="C28">
         <v>13966488.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14235080.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>187664766.0</v>
+      </c>
+      <c r="C29">
         <v>112564304.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>88986294.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>71403756.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63304812.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>74403592.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>68117992.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>43835693.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>40626846.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>7049929.0</v>
+      </c>
+      <c r="C30">
         <v>10136547.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11111421.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3788006.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5758354.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17248096.0</v>
       </c>
       <c r="G30">
         <v>17248096.0</v>
       </c>
       <c r="H30">
-        <v>26741269.0</v>
+        <v>17248096.0</v>
       </c>
       <c r="I30">
         <v>26741269.0</v>
       </c>
       <c r="J30">
+        <v>26741269.0</v>
+      </c>
+      <c r="K30">
         <v>21408983.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5996843.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31">
         <v>51661967.0</v>
       </c>
-      <c r="J31"/>
+      <c r="J31">
+        <v>51661967.0</v>
+      </c>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>70651982.0</v>
+      </c>
+      <c r="C32">
         <v>9087680.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-12250977.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6798237.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>18889500.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19064815.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>16567445.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>25408693.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>17883329.0</v>
       </c>
     </row>
-    <row r="33" spans="1:11">
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>171967164.0</v>
+      </c>
+      <c r="C33">
         <v>153620813.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>151281791.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>104987574.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>83903483.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>75144767.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>63311708.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>43229327.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>40674363.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>17821622.0</v>
+      </c>
+      <c r="C35">
         <v>6820737.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7027084.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2842265.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2889176.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2737023.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>2529128.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>2764743.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2780352.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
-    </row>
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>7760.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>7760.0</v>
+      </c>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
+      <c r="F39"/>
       <c r="G39">
         <v>26592.0</v>
       </c>
       <c r="H39">
-        <v>1701.0</v>
+        <v>26592.0</v>
       </c>
       <c r="I39">
         <v>1701.0</v>
       </c>
-      <c r="J39"/>
+      <c r="J39">
+        <v>1701.0</v>
+      </c>
       <c r="K39"/>
-    </row>
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
+      <c r="F40"/>
       <c r="G40">
         <v>12859372.0</v>
       </c>
       <c r="H40">
-        <v>10138519.0</v>
+        <v>12859372.0</v>
       </c>
       <c r="I40">
         <v>10138519.0</v>
       </c>
-      <c r="J40"/>
+      <c r="J40">
+        <v>10138519.0</v>
+      </c>
       <c r="K40"/>
-    </row>
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>251360.0</v>
       </c>
-      <c r="J41"/>
+      <c r="J41">
+        <v>251360.0</v>
+      </c>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
         <v>-5369197.0</v>
       </c>
-      <c r="J42"/>
+      <c r="J42">
+        <v>-5369197.0</v>
+      </c>
       <c r="K42"/>
-    </row>
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="C45">
+        <v>51</v>
+      </c>
+      <c r="B45">
+        <v>155346126.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>141060294.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>101889332.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>81351485.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>154728741.0</v>
+      </c>
+      <c r="C46">
         <v>151343234.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>145059207.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>99908602.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>82630864.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>74975591.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>63131732.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
-    </row>
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-      <c r="H47">
-[...1 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47">
         <v>63131732.0</v>
       </c>
-      <c r="J47"/>
+      <c r="J47">
+        <v>63131732.0</v>
+      </c>
       <c r="K47"/>
-    </row>
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>89618060.0</v>
+      </c>
+      <c r="C48">
         <v>72925957.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>68429900.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>62655032.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>61658681.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>55860295.0</v>
       </c>
-      <c r="G48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H48"/>
       <c r="I48">
         <v>51454292.0</v>
       </c>
       <c r="J48">
+        <v>51454292.0</v>
+      </c>
+      <c r="K48">
         <v>39502615.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>32281781.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>19940415.0</v>
+      </c>
+      <c r="C50">
         <v>19815004.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>17956118.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4453929.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>152730.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>13716027.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>14103805.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>1154788.0</v>
       </c>
     </row>
-    <row r="51" spans="1:11">
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
-    </row>
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-    </row>
-    <row r="53" spans="1:11">
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>87029980.0</v>
+      </c>
+      <c r="C53">
         <v>23729282.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>283824031.0</v>
+      </c>
+      <c r="C55">
         <v>216164255.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>182762830.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>145265142.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>120836495.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>134854324.0</v>
       </c>
-      <c r="G55"/>
-      <c r="H55">
+      <c r="H55"/>
+      <c r="I55">
         <v>112649100.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>84834702.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>72842380.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>111856867.0</v>
+      </c>
+      <c r="C56">
         <v>62543442.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>31481039.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>40277568.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>36933012.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>59709557.0</v>
       </c>
-      <c r="G56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H56"/>
       <c r="I56">
         <v>49337392.0</v>
       </c>
       <c r="J56">
+        <v>49337392.0</v>
+      </c>
+      <c r="K56">
         <v>41605375.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>32168017.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>41204885.0</v>
+      </c>
+      <c r="C57">
         <v>53455762.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>43732016.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>33479331.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>18043512.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>40644742.0</v>
       </c>
-      <c r="G57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H57"/>
       <c r="I57">
         <v>32769947.0</v>
       </c>
       <c r="J57">
+        <v>32769947.0</v>
+      </c>
+      <c r="K57">
         <v>16196682.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14284688.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>59026507.0</v>
+      </c>
+      <c r="C58">
         <v>60276499.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>50759100.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>36321596.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20932688.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>43381765.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="H58"/>
+      <c r="I58">
         <v>35299075.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>18961425.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>17065040.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>151779799.0</v>
+      </c>
+      <c r="C60">
         <v>87119748.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>65095112.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>64948090.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>61073500.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>58534157.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="H60"/>
+      <c r="I60">
         <v>51786357.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>43835693.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>37089308.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>82376671.0</v>
+      </c>
+      <c r="C2">
         <v>42413683.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>73347859.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>142504098.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>107961493.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>63664534.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>78863269.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>33322039.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>22246830.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6587652.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2093146.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>26693532.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9957138.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5095705.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>37481388.0</v>
+      </c>
+      <c r="C9">
         <v>37488981.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32259324.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>36506730.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25366503.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9582201.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5562094.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>39617981.0</v>
+      </c>
+      <c r="C10">
         <v>28252242.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28997730.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>33901723.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22538376.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5215398.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1826620.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4335891.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3574300.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>692028.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>819582.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12">
+        <v>283458.0</v>
+      </c>
+      <c r="C12">
         <v>127591.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>452685.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>63503.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>222675.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>618626.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>393324.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13">
+        <v>217637.0</v>
+      </c>
+      <c r="C13">
         <v>459274.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>770964.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>302274.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>205113.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>128027.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>230559.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14">
+        <v>-12375768.0</v>
+      </c>
+      <c r="C14">
         <v>-15786911.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-14121767.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-9449958.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-4146041.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1442417.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-242903.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>24828715.0</v>
+      </c>
+      <c r="C15">
         <v>10301509.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12936503.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>20115874.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>14818035.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3080953.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>764135.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>20115874.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14818035.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3080953.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>764135.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17">
+        <v>37204483.0</v>
+      </c>
+      <c r="C17">
         <v>26088420.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>27058270.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>29565832.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>18964076.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4523370.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1007038.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18">
+        <v>-65821.0</v>
+      </c>
+      <c r="C18">
         <v>331683.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>318279.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>238771.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17562.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-490599.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-162765.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>22314935.0</v>
+      </c>
+      <c r="C21">
         <v>29608840.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28229306.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>33335223.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>22532208.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5700622.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1989116.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25">
+        <v>10983289.0</v>
+      </c>
+      <c r="C25">
         <v>8297175.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6129425.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4769541.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3932481.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4123114.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2875761.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28">
+        <v>8822767.0</v>
+      </c>
+      <c r="C28">
         <v>2789331.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>257818.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>681396.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2854979.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4155873.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3572978.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29">
+        <v>2413498.0</v>
+      </c>
+      <c r="C29">
         <v>2163822.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1939460.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4335891.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3574300.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>692028.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>819582.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>97543124.0</v>
+      </c>
+      <c r="C30">
         <v>50293824.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>77377877.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>145675605.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>110795788.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>67546113.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>82436247.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>119858059.0</v>
+      </c>
+      <c r="C32">
         <v>79902664.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>105607183.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>179010828.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>133327996.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>73246735.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>84425363.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
         <v>6688821.0</v>
       </c>
       <c r="C5">
         <v>6688821.0</v>
       </c>
       <c r="D5">
         <v>10047866.0</v>
       </c>
       <c r="E5">
         <v>10047866.0</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>1502058.0</v>
       </c>
       <c r="E11">
         <v>1502058.0</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>5997520.0</v>
       </c>
       <c r="E16">
         <v>5997520.0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>9656102.0</v>
+      </c>
+      <c r="C2">
         <v>27132593.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20043549.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20346000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5845187.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7971299.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11326672.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>32083702</v>
+      </c>
+      <c r="C3">
         <v>52712744</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21552866</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29465574</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8613010</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2718642</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20510280</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>-1801208.0</v>
+      </c>
+      <c r="C6">
         <v>-17138204.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7541479.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-302451.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14500813.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2126112.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3355373.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7">
+        <v>157391.0</v>
+      </c>
+      <c r="C7">
         <v>-2833634.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13286849.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-15638034.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>88380.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7586207.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5494150.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-21901153.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4020768.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3636349.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-738779.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>1411920.0</v>
+      </c>
+      <c r="C10">
         <v>-614108.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1066381.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1985760.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2480790.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1953099.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6597.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4351231.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1537321.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1749185.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5755328.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>9040597.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5871647.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2143540.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>780769.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-73872.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>85723.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-247574.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>484198.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>10983289.0</v>
+      </c>
+      <c r="C14">
         <v>8297175.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6129425.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4769541.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3932481.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4123114.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2875761.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
+        <v>3600000.0</v>
+      </c>
+      <c r="C15">
         <v>3500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="E15">
         <v>900000.0</v>
       </c>
       <c r="F15">
         <v>900000.0</v>
       </c>
       <c r="G15">
         <v>900000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15">
+        <v>900000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>7222752.0</v>
+      </c>
+      <c r="C16">
         <v>9656102.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>27132593.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20043549.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20346000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5845187.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7971299.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-2348965.0</v>
+      </c>
+      <c r="C18">
         <v>-19674472.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>25083851.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11198408.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15983191.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-957242.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10595465.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>123</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-67949647.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-21306233.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-29486386.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-8727352.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2718642.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-20510280.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>10000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3240000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>-797202.0</v>
+      </c>
+      <c r="C21">
         <v>11763729.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-14376272.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13682790.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1228605.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3491579.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7398942.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>24828715.0</v>
+      </c>
+      <c r="C22">
         <v>10301509.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12936503.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20115874.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14818035.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3080953.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>764135.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-300284.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-241650.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-677364.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-162945.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>65821.0</v>
+      </c>
+      <c r="C25">
         <v>-332857.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-318279.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-238771.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17562.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>490599.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>162765.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>12482506.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1470255.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1168943.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7235997.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>29734737.0</v>
+      </c>
+      <c r="C29">
         <v>33038272.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>46636717.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18287978.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>24710543.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1761400.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9914815.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-29486386.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8727352.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2718642.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-20510280.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>10810100</v>
       </c>
       <c r="F3">
         <v>10810100</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>1808417.0</v>
       </c>
       <c r="F6">
         <v>1808417.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-3513144.0</v>
       </c>
       <c r="F9">
         <v>-3513144.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>240034.0</v>
       </c>
       <c r="F10">
         <v>240034.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>0.0</v>
       </c>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>-483189.0</v>
       </c>
       <c r="F11">
         <v>-483189.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2978640.0</v>
       </c>
       <c r="F12">
         <v>2978640.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>74202.0</v>
       </c>
       <c r="F13">
         <v>74202.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>1395906.0</v>
       </c>
       <c r="D14">
         <v>1395906.0</v>
       </c>
       <c r="E14">
         <v>1205517.0</v>
       </c>
       <c r="F14">
         <v>1205517.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>6914758.0</v>
       </c>
       <c r="F21">
         <v>6914758.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
         <v>2917717.0</v>
       </c>
       <c r="C22">
         <v>3550535.0</v>
       </c>
       <c r="D22">
         <v>0.0</v>
       </c>
       <c r="E22">
         <v>5997520.0</v>
       </c>
       <c r="F22">
         <v>5997520.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-136389.0</v>
       </c>
       <c r="F23">
         <v>-136389.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>118391.0</v>
       </c>
       <c r="F24">
         <v>118391.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>6778369.0</v>
       </c>
       <c r="F28">
         <v>6778369.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29">
         <v>6499579.0</v>
       </c>
       <c r="F29">
         <v>6499579.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-10702115.0</v>
       </c>
       <c r="F30">
         <v>-10702115.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>