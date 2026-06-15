--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
@@ -854,10442 +860,11119 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>6000.0</v>
+      </c>
+      <c r="C2">
         <v>187000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>74000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>60000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>364000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>423000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4586000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4087000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2593000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>502614.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>151372.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>122000.0</v>
+      </c>
+      <c r="C7">
         <v>1687000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>83000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>39000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>78000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>302000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>4704000.0</v>
+      </c>
+      <c r="C8">
         <v>4253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2935000.0</v>
       </c>
       <c r="D8">
         <v>2935000.0</v>
       </c>
       <c r="E8">
-        <v>1027000.0</v>
+        <v>2935000.0</v>
       </c>
       <c r="F8">
         <v>1027000.0</v>
       </c>
       <c r="G8">
+        <v>1027000.0</v>
+      </c>
+      <c r="H8">
         <v>27975000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>23769000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>203000.0</v>
+      </c>
+      <c r="C10">
         <v>134000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>664000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1623000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1624000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1978000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1594000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5989000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1826486.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>45000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38310.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>1594000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7530000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1826490.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>45250.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38310.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>2935000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027000.0</v>
       </c>
       <c r="F13">
         <v>1027000.0</v>
       </c>
       <c r="G13">
+        <v>1027000.0</v>
+      </c>
+      <c r="H13">
         <v>24147000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>23769000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7392000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4080000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3500000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>530480502.0</v>
+      </c>
+      <c r="C14">
         <v>448480502.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>353885908.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>353886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305896000.0</v>
       </c>
       <c r="F14">
         <v>305896000.0</v>
       </c>
       <c r="G14">
+        <v>305896000.0</v>
+      </c>
+      <c r="H14">
         <v>264766689.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264554175.0</v>
       </c>
       <c r="I14">
         <v>264554175.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>264554175.0</v>
+      </c>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>25000.0</v>
       </c>
-      <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>971000.0</v>
       </c>
       <c r="G20">
         <v>971000.0</v>
       </c>
       <c r="H20">
+        <v>971000.0</v>
+      </c>
+      <c r="I20">
         <v>2152000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>31</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>253000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>515000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>903000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1886000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2171000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>345264.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>253000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>213117.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>0.0</v>
+      </c>
+      <c r="C22">
         <v>5000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>0.0</v>
       </c>
-      <c r="D22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E22"/>
       <c r="F22">
         <v>0.0</v>
       </c>
       <c r="G22">
+        <v>0.0</v>
+      </c>
+      <c r="H22">
         <v>2098000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1975000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1462000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>440752.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>431099.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-    </row>
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>1000000.0</v>
+      </c>
+      <c r="C24">
         <v>44000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>148000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>249000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>348000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2881012.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>107000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>2881010.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>797000.0</v>
+      </c>
+      <c r="C28">
         <v>14000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>1054526.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>-1350000.0</v>
+      </c>
+      <c r="C29">
         <v>-311000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>112000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1132000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1505000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2854000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4562000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8814000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3046766.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>0.0</v>
+      </c>
+      <c r="C30">
         <v>92000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>90000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>131000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>513000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6448000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5463000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2344000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>433912.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>904300.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>784000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>217000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>980000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1705000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4491000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-179000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-117588.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>609997.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>-1443000.0</v>
+      </c>
+      <c r="C32">
         <v>-1695000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>103000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1108000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>602000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1056000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1492000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7624000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2585171.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>149000.0</v>
+      </c>
+      <c r="C33">
         <v>2338000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>63000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>25000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>907000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1989000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3456000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4595000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>461595.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>374000.0</v>
       </c>
-      <c r="K33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="L33"/>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>87000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>152000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>276000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>363000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>1056000.0</v>
+      </c>
+      <c r="C35">
         <v>1102000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>303000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>349000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>448000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>191000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>383000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3405000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2881012.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="K35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>3456000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4595000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>461595.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>374000.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>25000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>49000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>84000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>51000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>857000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2736000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-    </row>
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>258000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>529000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>438000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3176000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5863000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>592000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>280040.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>130680.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>62000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>87000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>152000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>276000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3405000.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
       <c r="E42">
         <v>792000.0</v>
       </c>
       <c r="F42">
         <v>792000.0</v>
       </c>
       <c r="G42">
+        <v>792000.0</v>
+      </c>
+      <c r="H42">
         <v>-3675000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-7494000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1101000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1000000.0</v>
       </c>
-      <c r="K42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
-        <v>2300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C45">
+        <v>2114000.0</v>
+      </c>
+      <c r="D45">
         <v>27000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>167000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>134000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>249000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>882000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>149000.0</v>
+      </c>
+      <c r="C46">
         <v>2065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D46">
         <v>0.0</v>
       </c>
       <c r="E46">
+        <v>0.0</v>
+      </c>
+      <c r="F46">
         <v>63000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>115000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>599000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
-    </row>
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>63000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>115000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>599000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>272000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>116000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>121386.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>177802.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-7846000.0</v>
+      </c>
+      <c r="C48">
         <v>-5504000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3864000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2943000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-758000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1035000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-15910000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-7461000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-8327000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-4944334.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2676886.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
         <v>104000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>101000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>99000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>96000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>302000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>2881010.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
-    </row>
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>302000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>2881010.0</v>
       </c>
-      <c r="J52"/>
       <c r="K52"/>
-    </row>
-    <row r="53" spans="1:11">
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>438000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>357000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>105063.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>111387.0</v>
       </c>
     </row>
-    <row r="54" spans="1:11">
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>453000.0</v>
+      </c>
+      <c r="C55">
         <v>2864000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>923000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1904000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2946000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4608000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14893000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>22763000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6529412.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1402000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1876015.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>304000.0</v>
+      </c>
+      <c r="C56">
         <v>526000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>860000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1879000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2039000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2619000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>11437000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>18168000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6068000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1027615.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1485096.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>1747000.0</v>
+      </c>
+      <c r="C57">
         <v>2221000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>757000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>771000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1437000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1563000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9945000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10544000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3482000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1266589.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1052901.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>2803000.0</v>
+      </c>
+      <c r="C58">
         <v>3323000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1060000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1120000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1885000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1754000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10331000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>13949000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6363658.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1266000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1052901.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>-2350000.0</v>
+      </c>
+      <c r="C60">
         <v>-459000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-137000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>784000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1061000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2854000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4562000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8814000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>165754.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>136000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>823114.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>8</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>46000.0</v>
+      </c>
+      <c r="C2">
+        <v>6000.0</v>
+      </c>
+      <c r="D2">
         <v>42000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>47000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>665000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>187000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>87000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>54000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>74000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>60000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>60000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>364000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>364000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1180000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1180000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>423000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>423000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13797000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13797000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4586000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4586000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3390000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3390000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4087000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4087000.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>106000.0</v>
+      </c>
+      <c r="C7">
+        <v>122000.0</v>
+      </c>
+      <c r="D7">
         <v>296000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>344000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1528000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1687000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>556000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>10000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>14000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>61000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
-        <v>19000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7">
-        <v>39000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7">
-        <v>59000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="R7"/>
       <c r="S7">
-        <v>78000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="T7"/>
       <c r="U7">
-        <v>222000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7">
+        <v>222000.0</v>
+      </c>
+      <c r="X7"/>
+      <c r="Y7">
         <v>302000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>4704000.0</v>
       </c>
       <c r="C8">
         <v>4704000.0</v>
       </c>
       <c r="D8">
+        <v>4704000.0</v>
+      </c>
+      <c r="E8">
+        <v>4704000.0</v>
+      </c>
+      <c r="F8">
         <v>4253000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>4253000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>4261000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2935000.0</v>
       </c>
       <c r="I8">
         <v>2935000.0</v>
       </c>
-      <c r="J8"/>
+      <c r="J8">
+        <v>2935000.0</v>
+      </c>
       <c r="K8">
         <v>2935000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>2935000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8">
-        <v>1027000.0</v>
+        <v>2935000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>1027000.0</v>
       </c>
       <c r="R8"/>
-      <c r="S8"/>
+      <c r="S8">
+        <v>1027000.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>320000.0</v>
+      </c>
+      <c r="C10">
+        <v>203000.0</v>
+      </c>
+      <c r="D10">
         <v>2000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1061000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>33000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>134000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>959000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>250000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>664000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1085000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1623000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
-        <v>2049000.0</v>
+        <v>1623000.0</v>
       </c>
       <c r="N10"/>
       <c r="O10">
-        <v>1624000.0</v>
+        <v>2049000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10">
-        <v>3386000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10">
-        <v>1978000.0</v>
+        <v>3386000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10">
-        <v>8980000.0</v>
+        <v>1978000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10">
+        <v>8980000.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10">
         <v>1594000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1594000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1611000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1611000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>7530000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7530000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2563000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
+      <c r="U12"/>
       <c r="V12"/>
       <c r="W12">
-        <v>1594000.0</v>
+        <v>8980000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12">
-        <v>1611000.0</v>
+        <v>1594000.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12">
-        <v>7530000.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12">
+        <v>7530000.0</v>
+      </c>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>2563000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
-[...4 lines deleted...]
-      </c>
+      <c r="I13"/>
+      <c r="J13"/>
       <c r="K13">
         <v>2935000.0</v>
       </c>
       <c r="L13">
         <v>2935000.0</v>
       </c>
       <c r="M13">
         <v>2935000.0</v>
       </c>
       <c r="N13">
         <v>2935000.0</v>
       </c>
       <c r="O13">
-        <v>1027000.0</v>
+        <v>2935000.0</v>
       </c>
       <c r="P13">
-        <v>1027000.0</v>
+        <v>2935000.0</v>
       </c>
       <c r="Q13">
         <v>1027000.0</v>
       </c>
       <c r="R13">
         <v>1027000.0</v>
       </c>
       <c r="S13">
         <v>1027000.0</v>
       </c>
       <c r="T13">
         <v>1027000.0</v>
       </c>
       <c r="U13">
+        <v>1027000.0</v>
+      </c>
+      <c r="V13">
+        <v>1027000.0</v>
+      </c>
+      <c r="W13">
         <v>28129000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>28129000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>24147000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>24147000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>23953000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>23953000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>23769000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>23769000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>7400000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>530480502.0</v>
       </c>
       <c r="C14">
         <v>530480502.0</v>
       </c>
       <c r="D14">
-        <v>448480502.0</v>
+        <v>530480502.0</v>
       </c>
       <c r="E14">
-        <v>448480502.0</v>
+        <v>530480502.0</v>
       </c>
       <c r="F14">
         <v>448480502.0</v>
       </c>
       <c r="G14">
-        <v>353885908.0</v>
+        <v>448480502.0</v>
       </c>
       <c r="H14">
-        <v>353885908.0</v>
+        <v>448480502.0</v>
       </c>
       <c r="I14">
         <v>353885908.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>353885908.0</v>
+      </c>
       <c r="K14">
-        <v>353886000.0</v>
+        <v>353885908.0</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>353885908.0</v>
+        <v>353886000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14">
-        <v>305896000.0</v>
+        <v>353885908.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14">
         <v>305896000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14">
         <v>305896000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14">
-        <v>305895908.0</v>
+        <v>305896000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14">
+        <v>305895908.0</v>
+      </c>
+      <c r="X14"/>
+      <c r="Y14">
         <v>264766689.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18">
         <v>28000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>28000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>25000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>25000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20"/>
       <c r="O20">
-        <v>329000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20">
-        <v>971000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20">
         <v>971000.0</v>
       </c>
       <c r="T20"/>
       <c r="U20">
         <v>971000.0</v>
       </c>
       <c r="V20"/>
       <c r="W20">
         <v>971000.0</v>
       </c>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>971000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
+        <v>971000.0</v>
+      </c>
+      <c r="AA20">
         <v>2171000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2152000.0</v>
       </c>
       <c r="AB20">
         <v>2171000.0</v>
       </c>
       <c r="AC20">
+        <v>2152000.0</v>
+      </c>
+      <c r="AD20">
+        <v>2171000.0</v>
+      </c>
+      <c r="AE20">
         <v>4222000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
         <v>225000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>253000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>73000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21"/>
       <c r="O21">
-        <v>515000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
-        <v>707000.0</v>
+        <v>515000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21">
-        <v>903000.0</v>
+        <v>707000.0</v>
       </c>
       <c r="T21"/>
       <c r="U21">
-        <v>1815000.0</v>
+        <v>903000.0</v>
       </c>
       <c r="V21"/>
       <c r="W21">
+        <v>1815000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
         <v>1886000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1886000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1983000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1983000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2171000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2152000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>368000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B22"/>
       <c r="C22">
         <v>0.0</v>
       </c>
       <c r="D22">
+        <v>0.0</v>
+      </c>
+      <c r="E22">
+        <v>0.0</v>
+      </c>
+      <c r="F22">
         <v>5000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>5000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2000.0</v>
       </c>
-      <c r="G22"/>
-      <c r="H22">
+      <c r="I22"/>
+      <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22">
         <v>0.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
+      <c r="S22"/>
       <c r="T22"/>
       <c r="U22">
+        <v>0.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22">
         <v>2354000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2354000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2098000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2098000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2343000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2343000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1975000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1975000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1636000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>34</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1000000.0</v>
+      </c>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>44000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>44000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>70000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>96000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>148000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>199000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>249000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
-        <v>299000.0</v>
+        <v>249000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
-        <v>348000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24">
         <v>348000.0</v>
       </c>
       <c r="R24"/>
-      <c r="S24"/>
+      <c r="S24">
+        <v>348000.0</v>
+      </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>4391000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
+      <c r="U25"/>
       <c r="V25"/>
       <c r="W25">
+        <v>71000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25">
         <v>107000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25">
         <v>4391000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>38</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>797000.0</v>
+      </c>
+      <c r="D28">
         <v>77000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="E28"/>
+      <c r="F28">
         <v>97000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>-3242000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1350000.0</v>
+      </c>
+      <c r="D29">
         <v>-710000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-269000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-573000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-311000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>539000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-377000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>112000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>573000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1132000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>1905000.0</v>
+        <v>1132000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29">
-        <v>1505000.0</v>
+        <v>1905000.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29">
-        <v>2666000.0</v>
+        <v>1505000.0</v>
       </c>
       <c r="R29"/>
       <c r="S29">
-        <v>2854000.0</v>
+        <v>2666000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29">
+        <v>2854000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
         <v>8866000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>130000.0</v>
+      </c>
+      <c r="C30">
+        <v>0.0</v>
+      </c>
+      <c r="D30">
         <v>27000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>27000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>479000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>92000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>23000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>90000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>76000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>76000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>189000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>189000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>285000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>285000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>281000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>281000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>33000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>33000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>543000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>543000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8391000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8391000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6448000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6448000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6270000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6270000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5927000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5463000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3939000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31">
         <v>274000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>274000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>784000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>784000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1506000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1506000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>217000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>217000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>496000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>496000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>980000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>980000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>6080000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>6080000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1705000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1705000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1104000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1104000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>4491000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>4491000.0</v>
       </c>
-      <c r="AC31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:29">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>-1333000.0</v>
+      </c>
+      <c r="C32">
+        <v>-1443000.0</v>
+      </c>
+      <c r="D32">
         <v>-829000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-379000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-2175000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-1695000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>0.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-425000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>103000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>533000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1108000.0</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>1781000.0</v>
+        <v>1108000.0</v>
       </c>
       <c r="N32"/>
       <c r="O32">
-        <v>602000.0</v>
+        <v>1781000.0</v>
       </c>
       <c r="P32"/>
       <c r="Q32">
-        <v>893000.0</v>
+        <v>602000.0</v>
       </c>
       <c r="R32"/>
       <c r="S32">
-        <v>1056000.0</v>
+        <v>893000.0</v>
       </c>
       <c r="T32"/>
       <c r="U32">
+        <v>1056000.0</v>
+      </c>
+      <c r="V32"/>
+      <c r="W32">
         <v>5925000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>131000.0</v>
+      </c>
+      <c r="C33">
+        <v>149000.0</v>
+      </c>
+      <c r="D33">
         <v>314000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>335000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2081000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2338000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>774000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>34000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>63000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>28000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="L33"/>
       <c r="M33">
-        <v>38000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="N33"/>
       <c r="O33">
-        <v>907000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="P33"/>
       <c r="Q33">
-        <v>1769000.0</v>
+        <v>907000.0</v>
       </c>
       <c r="R33"/>
       <c r="S33">
-        <v>1989000.0</v>
+        <v>1769000.0</v>
       </c>
       <c r="T33"/>
       <c r="U33">
-        <v>3245000.0</v>
+        <v>1989000.0</v>
       </c>
       <c r="V33"/>
       <c r="W33">
-        <v>3456000.0</v>
+        <v>3245000.0</v>
       </c>
       <c r="X33"/>
       <c r="Y33">
+        <v>3456000.0</v>
+      </c>
+      <c r="Z33"/>
+      <c r="AA33">
         <v>4711000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
-[...1 lines deleted...]
-      </c>
+      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34">
-        <v>120000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="R34"/>
       <c r="S34">
-        <v>152000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="T34"/>
       <c r="U34">
-        <v>233000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="V34"/>
       <c r="W34">
-        <v>276000.0</v>
+        <v>233000.0</v>
       </c>
       <c r="X34"/>
       <c r="Y34">
+        <v>276000.0</v>
+      </c>
+      <c r="Z34"/>
+      <c r="AA34">
         <v>320000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>2040000.0</v>
+      </c>
+      <c r="C35">
+        <v>1056000.0</v>
+      </c>
+      <c r="D35">
         <v>274000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>320000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>464000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1102000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>408000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>185000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>303000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>287000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>349000.0</v>
       </c>
       <c r="L35"/>
       <c r="M35">
-        <v>311000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="N35"/>
       <c r="O35">
-        <v>448000.0</v>
+        <v>311000.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35">
-        <v>488000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="R35"/>
       <c r="S35">
-        <v>191000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="T35"/>
       <c r="U35">
-        <v>304000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="V35"/>
       <c r="W35">
-        <v>383000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35">
+        <v>383000.0</v>
+      </c>
+      <c r="Z35"/>
+      <c r="AA35">
         <v>411000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36">
         <v>1000.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
-      <c r="W36">
-[...1 lines deleted...]
-      </c>
+      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36">
+        <v>3456000.0</v>
+      </c>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>4711000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36"/>
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>28000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>28000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>25000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>25000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39">
         <v>57000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>57000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>49000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>49000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>46000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>46000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>84000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>84000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>391000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>391000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>51000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>51000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>312000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>312000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>857000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>857000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1472000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1472000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2736000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2736000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2102000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:29">
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40">
         <v>-125000.0</v>
       </c>
-      <c r="D40"/>
-      <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40">
         <v>281000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>281000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>258000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>258000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>153000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>153000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>529000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>529000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1061000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1061000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>438000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>438000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>164000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>164000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>3029000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3029000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>7220000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>7220000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5863000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>5863000.0</v>
       </c>
-      <c r="AC40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:29">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41">
         <v>74000.0</v>
       </c>
-      <c r="J41">
+      <c r="L41">
         <v>74000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>62000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>62000.0</v>
       </c>
-      <c r="M41"/>
-[...1 lines deleted...]
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
         <v>87000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>87000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>120000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>120000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>152000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>152000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>233000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>233000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>276000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>276000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>320000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>320000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>3405000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>3405000.0</v>
       </c>
-      <c r="AC41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:29">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
-      <c r="I42">
-[...4 lines deleted...]
-      </c>
+      <c r="I42"/>
+      <c r="J42"/>
       <c r="K42">
         <v>792000.0</v>
       </c>
       <c r="L42">
         <v>792000.0</v>
       </c>
       <c r="M42">
         <v>792000.0</v>
       </c>
       <c r="N42">
         <v>792000.0</v>
       </c>
       <c r="O42">
         <v>792000.0</v>
       </c>
       <c r="P42">
         <v>792000.0</v>
       </c>
       <c r="Q42">
         <v>792000.0</v>
       </c>
       <c r="R42">
         <v>792000.0</v>
       </c>
       <c r="S42">
         <v>792000.0</v>
       </c>
       <c r="T42">
         <v>792000.0</v>
       </c>
       <c r="U42">
+        <v>792000.0</v>
+      </c>
+      <c r="V42">
+        <v>792000.0</v>
+      </c>
+      <c r="W42">
         <v>-7483000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-7483000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-3675000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-3675000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-21000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-7490000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-25000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-7494000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-5000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:29">
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>225000.0</v>
+      </c>
+      <c r="C45">
+        <v>150000.0</v>
+      </c>
+      <c r="D45">
         <v>381000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>381000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2300000.0</v>
       </c>
-      <c r="E45">
-[...2 lines deleted...]
-      <c r="F45">
+      <c r="G45">
+        <v>2114000.0</v>
+      </c>
+      <c r="H45">
         <v>670000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="I45">
         <v>0.0</v>
       </c>
-      <c r="J45"/>
+      <c r="J45">
+        <v>27000.0</v>
+      </c>
       <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45">
         <v>167000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>131000.0</v>
+      </c>
+      <c r="C46">
+        <v>149000.0</v>
+      </c>
+      <c r="D46">
         <v>294000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>314000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1836000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2065000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>670000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I46">
         <v>0.0</v>
       </c>
-      <c r="J46"/>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46"/>
-      <c r="M46"/>
+      <c r="M46">
+        <v>0.0</v>
+      </c>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>36000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>36000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>63000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>63000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>91000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>91000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>115000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>115000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>459000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>459000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>599000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>599000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>557000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>557000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>272000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>272000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>198000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-8738000.0</v>
+      </c>
+      <c r="C48">
+        <v>-7846000.0</v>
+      </c>
+      <c r="D48">
         <v>-6285000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-5860000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-5748000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-5504000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-4687000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-4303000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-3864000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-3453000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-3453000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-2943000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-2943000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-2219000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-2219000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-758000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-758000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>355000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>355000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1035000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>1035000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-11780000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-11780000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-15910000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-15910000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-18674000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-11205000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-14930000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-7461000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-10002000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>60</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>0.0</v>
+      </c>
+      <c r="D50">
         <v>79000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>95000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>86000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>104000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>103000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>103000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>101000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>100000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50">
-        <v>98000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50">
-        <v>96000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="P50"/>
       <c r="Q50">
+        <v>96000.0</v>
+      </c>
+      <c r="R50"/>
+      <c r="S50">
         <v>144000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50">
         <v>302000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>4391000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:29">
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52">
         <v>302000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>4391000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:29">
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>438000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>438000.0</v>
       </c>
-      <c r="AC53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:29">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>581000.0</v>
+      </c>
+      <c r="C55">
+        <v>453000.0</v>
+      </c>
+      <c r="D55">
         <v>1299000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2373000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3045000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2864000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1963000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>474000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>923000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1263000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1904000.0</v>
       </c>
       <c r="L55"/>
       <c r="M55">
-        <v>2441000.0</v>
+        <v>1904000.0</v>
       </c>
       <c r="N55"/>
       <c r="O55">
-        <v>2946000.0</v>
+        <v>2441000.0</v>
       </c>
       <c r="P55"/>
       <c r="Q55">
-        <v>5660000.0</v>
+        <v>2946000.0</v>
       </c>
       <c r="R55"/>
       <c r="S55">
-        <v>4608000.0</v>
+        <v>5660000.0</v>
       </c>
       <c r="T55"/>
       <c r="U55">
-        <v>23282000.0</v>
+        <v>4608000.0</v>
       </c>
       <c r="V55"/>
       <c r="W55">
+        <v>23282000.0</v>
+      </c>
+      <c r="X55"/>
+      <c r="Y55">
         <v>14893000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>14893000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>16407000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>16407000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>22763000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>22763000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>15028000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>450000.0</v>
+      </c>
+      <c r="C56">
+        <v>304000.0</v>
+      </c>
+      <c r="D56">
         <v>985000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2038000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>964000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>526000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1189000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>440000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>860000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1235000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1235000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1879000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1879000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2403000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2403000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2039000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2039000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>3891000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>3891000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2619000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2619000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>20037000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>20037000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>11437000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>11437000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>11696000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>11696000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>18168000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>18168000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>10240000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>1783000.0</v>
+      </c>
+      <c r="C57">
+        <v>1747000.0</v>
+      </c>
+      <c r="D57">
         <v>1814000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2417000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3139000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2221000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1189000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>865000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>757000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>702000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>702000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>771000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>771000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>622000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>622000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1437000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1437000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>2998000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>2998000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1563000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1563000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>14112000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>14112000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>9945000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>9945000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>10738000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>10738000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>10544000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>10544000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>10218000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>3823000.0</v>
+      </c>
+      <c r="C58">
+        <v>2803000.0</v>
+      </c>
+      <c r="D58">
         <v>2088000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2737000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3603000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3323000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1597000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1050000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1060000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>989000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1120000.0</v>
       </c>
       <c r="L58"/>
       <c r="M58">
-        <v>933000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="N58"/>
       <c r="O58">
-        <v>1885000.0</v>
+        <v>933000.0</v>
       </c>
       <c r="P58"/>
       <c r="Q58">
-        <v>3486000.0</v>
+        <v>1885000.0</v>
       </c>
       <c r="R58"/>
       <c r="S58">
-        <v>1754000.0</v>
+        <v>3486000.0</v>
       </c>
       <c r="T58"/>
       <c r="U58">
-        <v>14416000.0</v>
+        <v>1754000.0</v>
       </c>
       <c r="V58"/>
       <c r="W58">
+        <v>14416000.0</v>
+      </c>
+      <c r="X58"/>
+      <c r="Y58">
         <v>10331000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>10328000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>11149000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>11149000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>13949000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>13949000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>17635000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>-3242000.0</v>
+      </c>
+      <c r="C60">
+        <v>-2350000.0</v>
+      </c>
+      <c r="D60">
         <v>-789000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-364000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-703000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-459000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>366000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-576000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-137000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>274000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>784000.0</v>
       </c>
       <c r="L60"/>
       <c r="M60">
-        <v>1508000.0</v>
+        <v>784000.0</v>
       </c>
       <c r="N60"/>
       <c r="O60">
-        <v>1061000.0</v>
+        <v>1508000.0</v>
       </c>
       <c r="P60"/>
       <c r="Q60">
-        <v>2174000.0</v>
+        <v>1061000.0</v>
       </c>
       <c r="R60"/>
       <c r="S60">
-        <v>2854000.0</v>
+        <v>2174000.0</v>
       </c>
       <c r="T60"/>
       <c r="U60">
-        <v>8866000.0</v>
+        <v>2854000.0</v>
       </c>
       <c r="V60"/>
       <c r="W60">
+        <v>8866000.0</v>
+      </c>
+      <c r="X60"/>
+      <c r="Y60">
         <v>4562000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>4562000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>5258000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>5258000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>8814000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>8814000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-2607000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B2">
-        <v>1165000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C2">
+        <v>0.0</v>
+      </c>
+      <c r="D2">
         <v>119000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>195000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>685000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1315000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14653000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12097000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6267800.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2730140.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>158490.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>61754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8108000.0</v>
       </c>
       <c r="H4">
         <v>-8108000.0</v>
       </c>
       <c r="I4">
         <v>-8108000.0</v>
       </c>
-      <c r="J4"/>
+      <c r="J4">
+        <v>-8108000.0</v>
+      </c>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-1539000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1530000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5614000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2288000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7003000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2686000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2112540.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2473161.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-2004000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1407000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4375000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7639000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6356000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3035472.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B9">
-        <v>-254000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C9">
+        <v>0.0</v>
+      </c>
+      <c r="D9">
         <v>96000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>109000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>404000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>454000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4708000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3954000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1760800.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>948470.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>30790.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B10">
-        <v>-1640000.0</v>
+        <v>-2659000.0</v>
       </c>
       <c r="C10">
+        <v>-1056000.0</v>
+      </c>
+      <c r="D10">
         <v>-921000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2272000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1858000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5226000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8539000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7451000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3383290.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2267450.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2676890.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-87000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-65000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-124000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-87000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-64000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B12">
-        <v>26000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="C12">
+        <v>3000.0</v>
+      </c>
+      <c r="D12">
         <v>11000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>604000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
+        <v>1000.0</v>
+      </c>
+      <c r="D13">
         <v>9000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>0.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>20000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>203530.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>107</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>12000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>3000.0</v>
       </c>
       <c r="I14">
         <v>3000.0</v>
       </c>
       <c r="J14">
         <v>3000.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="K14">
+        <v>3000.0</v>
+      </c>
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-2342000.0</v>
+      </c>
+      <c r="C15">
         <v>-1640000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-921000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2185000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1793000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>56652000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-8449000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-7387000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3383290.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2267450.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2676890.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-2185000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1793000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>56652000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-8449000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-7387000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-3383000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-2267448.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2676890.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B17">
-        <v>-1640000.0</v>
+        <v>-2659000.0</v>
       </c>
       <c r="C17">
+        <v>-1056000.0</v>
+      </c>
+      <c r="D17">
         <v>-921000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2185000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1793000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5102000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-8452000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-7387000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3383289.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2267448.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2470972.0</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B18">
-        <v>-25000.0</v>
+        <v>-23000.0</v>
       </c>
       <c r="C18">
         <v>-2000.0</v>
       </c>
       <c r="D18">
+        <v>-2000.0</v>
+      </c>
+      <c r="E18">
         <v>-11000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-586000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-203528.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B21">
-        <v>-1623000.0</v>
+        <v>-2665000.0</v>
       </c>
       <c r="C21">
+        <v>-1056000.0</v>
+      </c>
+      <c r="D21">
         <v>-993000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1492000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1323000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5368000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8519000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6831000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3179770.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2267450.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2676890.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239000.0</v>
       </c>
       <c r="G23">
         <v>239000.0</v>
       </c>
       <c r="H23">
         <v>239000.0</v>
       </c>
       <c r="I23">
         <v>239000.0</v>
       </c>
       <c r="J23">
-        <v>64.0</v>
+        <v>239000.0</v>
       </c>
       <c r="K23">
         <v>64.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:11">
+      <c r="L23">
+        <v>64.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>312000.0</v>
+      </c>
+      <c r="C25">
         <v>239000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>255000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>441000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>846000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>880000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>491000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>144289.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28">
-        <v>1374000.0</v>
+        <v>1788000.0</v>
       </c>
       <c r="C28">
+        <v>1058000.0</v>
+      </c>
+      <c r="D28">
         <v>1109000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1608000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1934000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5811000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14179000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10839000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4848150.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3287080.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2710040.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-87000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-65000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-124000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-87000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-64000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30">
-        <v>2534000.0</v>
+        <v>2672000.0</v>
       </c>
       <c r="C30">
+        <v>1056000.0</v>
+      </c>
+      <c r="D30">
         <v>1208000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1796000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2412000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7137000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28901000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22725000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11224457.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5960291.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2647880.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>1935000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1691000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-697000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>71213.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2189.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32">
-        <v>911000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
         <v>215000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>304000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1089000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1769000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>19361000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16051000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8028600.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3678610.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>189280.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>93</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>42000.0</v>
+      </c>
+      <c r="C2">
+        <v>6000.0</v>
+      </c>
+      <c r="D2">
         <v>0.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>0.0</v>
       </c>
-      <c r="D2">
-[...4 lines deleted...]
-      </c>
       <c r="F2">
+        <v>0.0</v>
+      </c>
+      <c r="G2">
+        <v>0.0</v>
+      </c>
+      <c r="H2">
         <v>53000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>36000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>33000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>29000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
-[...1 lines deleted...]
-      </c>
+      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2">
+        <v>25388000.0</v>
+      </c>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>7854000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4185500.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6477000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3263500.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6947000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3559500.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>5096000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2252000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-256000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-256000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-320000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-320000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-449500.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-449500.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-344000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-344000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-421000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-421000.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>1843500.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1843500.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3344500.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3344500.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1892500.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1892500.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2173500.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2173500.0</v>
       </c>
-      <c r="AE5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>9000.0</v>
+      </c>
+      <c r="C9">
+        <v>1000.0</v>
+      </c>
+      <c r="D9">
         <v>0.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2000.0</v>
       </c>
-      <c r="D9">
-[...4 lines deleted...]
-      </c>
       <c r="F9">
+        <v>0.0</v>
+      </c>
+      <c r="G9">
+        <v>0.0</v>
+      </c>
+      <c r="H9">
         <v>20000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>30000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>35000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>31000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
+      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
+        <v>12926000.0</v>
+      </c>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>2505000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>994000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2525000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1237500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2234000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1031000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1774000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>704000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>-892000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1568000.0</v>
+      </c>
+      <c r="D10">
         <v>-425000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-207000.0</v>
       </c>
-      <c r="D10">
-[...4 lines deleted...]
-      </c>
       <c r="F10">
+        <v>-65000.0</v>
+      </c>
+      <c r="G10">
+        <v>-359000.0</v>
+      </c>
+      <c r="H10">
         <v>-305000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-224000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-215000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-189000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-222000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
+      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10">
+        <v>4084000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-4738000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2369000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-3801000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1900500.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-4022000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2011000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-3429000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1152000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11">
         <v>-43500.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-43500.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-16500.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-16500.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-16000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-16000.0</v>
       </c>
-      <c r="U11"/>
-[...1 lines deleted...]
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11">
         <v>-21500.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-21500.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-15000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-15000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-28500.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-28500.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-35500.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-35500.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>7000.0</v>
       </c>
-      <c r="AF11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:32">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>0.0</v>
+      </c>
+      <c r="C12">
+        <v>0.0</v>
+      </c>
+      <c r="D12">
         <v>20000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3000.0</v>
       </c>
-      <c r="D12">
-[...4 lines deleted...]
-      </c>
       <c r="F12">
+        <v>2000.0</v>
+      </c>
+      <c r="G12">
+        <v>3000.0</v>
+      </c>
+      <c r="H12">
         <v>4000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
-[...4 lines deleted...]
-      </c>
+      <c r="AA12"/>
+      <c r="AB12"/>
       <c r="AC12">
         <v>48500.0</v>
       </c>
       <c r="AD12">
         <v>48500.0</v>
       </c>
-      <c r="AE12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:32">
+      <c r="AE12">
+        <v>48500.0</v>
+      </c>
+      <c r="AF12">
+        <v>48500.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>106</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>0.0</v>
+      </c>
+      <c r="D13">
         <v>1000.0</v>
       </c>
-      <c r="C13"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E13"/>
+      <c r="F13"/>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
+        <v>0.0</v>
+      </c>
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
         <v>1000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
-[...1 lines deleted...]
-      </c>
+      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13">
-        <v>77000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Z13"/>
       <c r="AA13">
-        <v>97000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13">
-        <v>150000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AD13"/>
       <c r="AE13">
+        <v>150000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13">
         <v>470000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>107</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-108000.0</v>
       </c>
       <c r="E14">
         <v>12000.0</v>
       </c>
       <c r="F14">
-        <v>0.0</v>
+        <v>-108000.0</v>
       </c>
       <c r="G14">
-        <v>0.0</v>
+        <v>12000.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
       <c r="AA14">
         <v>3000.0</v>
       </c>
       <c r="AB14">
         <v>3000.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14"/>
+      <c r="AC14">
+        <v>3000.0</v>
+      </c>
+      <c r="AD14">
+        <v>3000.0</v>
+      </c>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-892000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1396000.0</v>
+      </c>
+      <c r="D15">
         <v>-425000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-195000.0</v>
       </c>
-      <c r="D15">
-[...4 lines deleted...]
-      </c>
       <c r="F15">
+        <v>-149000.0</v>
+      </c>
+      <c r="G15">
+        <v>-817000.0</v>
+      </c>
+      <c r="H15">
         <v>-384000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-224000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-215000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-189000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-222000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15">
+        <v>4130000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>-4705000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2352500.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3744000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1872000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3951000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1975500.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-3436000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-1152000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-255000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-255000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-362000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-362000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-730500.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-730500.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-556500.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-556500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-340000.0</v>
       </c>
       <c r="U16">
         <v>-340000.0</v>
       </c>
       <c r="V16">
         <v>-340000.0</v>
       </c>
       <c r="W16">
+        <v>-340000.0</v>
+      </c>
+      <c r="X16">
+        <v>-340000.0</v>
+      </c>
+      <c r="Y16">
         <v>2065000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2065000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2352500.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2352500.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-3744000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-1872000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-3951000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-1975500.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-3436000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1152000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>-892000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1568000.0</v>
+      </c>
+      <c r="D17">
         <v>-425000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-207000.0</v>
       </c>
-      <c r="D17">
-[...4 lines deleted...]
-      </c>
       <c r="F17">
+        <v>-65000.0</v>
+      </c>
+      <c r="G17">
+        <v>-359000.0</v>
+      </c>
+      <c r="H17">
         <v>-305000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-224000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-215000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-189000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-222000.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17">
         <v>-2354000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2354000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-1872000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1872000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-1975500.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-1975500.0</v>
       </c>
-      <c r="AE17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B18">
-        <v>-19000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C18">
-        <v>-3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D18">
         <v>-19000.0</v>
       </c>
       <c r="E18">
-        <v>-19000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="F18">
+        <v>-2000.0</v>
+      </c>
+      <c r="G18">
+        <v>-3000.0</v>
+      </c>
+      <c r="H18">
         <v>-4000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="J18">
         <v>-1000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18"/>
+      <c r="K18">
+        <v>1000.0</v>
+      </c>
+      <c r="L18">
+        <v>-1000.0</v>
+      </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>-892000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1569000.0</v>
+      </c>
+      <c r="D21">
         <v>-411000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-456000.0</v>
       </c>
-      <c r="D21">
-[...4 lines deleted...]
-      </c>
       <c r="F21">
+        <v>-68000.0</v>
+      </c>
+      <c r="G21">
+        <v>-356000.0</v>
+      </c>
+      <c r="H21">
         <v>-299000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-225000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-219000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-259000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-226000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
-[...1 lines deleted...]
-      </c>
+      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21">
+        <v>4090000.0</v>
+      </c>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>-4815000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-3344500.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3704000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1892500.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3872000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2173500.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-2959000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1147000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23">
         <v>340000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>340000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="S23">
         <v>1500.0</v>
       </c>
       <c r="T23">
         <v>1500.0</v>
       </c>
       <c r="U23">
         <v>1500.0</v>
       </c>
       <c r="V23">
         <v>1500.0</v>
       </c>
       <c r="W23">
+        <v>1500.0</v>
+      </c>
+      <c r="X23">
+        <v>1500.0</v>
+      </c>
+      <c r="Y23">
         <v>71000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>71000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28500.0</v>
       </c>
       <c r="AA23">
         <v>28500.0</v>
       </c>
       <c r="AB23">
         <v>28500.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23"/>
+      <c r="AC23">
+        <v>28500.0</v>
+      </c>
+      <c r="AD23">
+        <v>28500.0</v>
+      </c>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25">
         <v>20000.0</v>
       </c>
       <c r="C25">
+        <v>13000.0</v>
+      </c>
+      <c r="D25">
+        <v>20000.0</v>
+      </c>
+      <c r="E25">
         <v>-222000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>257000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>206000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>33000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
+      <c r="K25">
+        <v>1000.0</v>
+      </c>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>901000.0</v>
+      </c>
+      <c r="C28">
+        <v>690000.0</v>
+      </c>
+      <c r="D28">
         <v>391000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>460000.0</v>
       </c>
-      <c r="D28">
-[...4 lines deleted...]
-      </c>
       <c r="F28">
+        <v>68000.0</v>
+      </c>
+      <c r="G28">
+        <v>356000.0</v>
+      </c>
+      <c r="H28">
         <v>323000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>255000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>255000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>280000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>257000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
+      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28">
+        <v>9097000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>7775000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3887500.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6260000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3130000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5905000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3161000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4847000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1771000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29"/>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
-[...1 lines deleted...]
-      </c>
+      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29">
-        <v>-30000.0</v>
+        <v>-43000.0</v>
       </c>
       <c r="Z29"/>
       <c r="AA29">
-        <v>-57000.0</v>
+        <v>-30000.0</v>
       </c>
       <c r="AB29"/>
       <c r="AC29">
-        <v>-71000.0</v>
+        <v>-57000.0</v>
       </c>
       <c r="AD29"/>
       <c r="AE29">
+        <v>-71000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29">
         <v>7000.0</v>
       </c>
-      <c r="AF29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:32">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>943000.0</v>
+      </c>
+      <c r="C30">
+        <v>1576000.0</v>
+      </c>
+      <c r="D30">
         <v>411000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>458000.0</v>
       </c>
-      <c r="D30">
-[...4 lines deleted...]
-      </c>
       <c r="F30">
+        <v>68000.0</v>
+      </c>
+      <c r="G30">
+        <v>356000.0</v>
+      </c>
+      <c r="H30">
         <v>372000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>292000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>290000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>297000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>286000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>8524000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8524000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6393500.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6393500.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6764000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6764000.0</v>
       </c>
-      <c r="AE30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>975500.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>975500.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-8000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-8000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>162500.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>162500.0</v>
       </c>
-      <c r="AE31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>51000.0</v>
+      </c>
+      <c r="C32">
+        <v>7000.0</v>
+      </c>
+      <c r="D32">
         <v>0.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2000.0</v>
       </c>
-      <c r="D32">
-[...4 lines deleted...]
-      </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>73000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>67000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>71000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>38000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>60000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-      <c r="W32">
-[...1 lines deleted...]
-      </c>
+      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32">
+        <v>38314000.0</v>
+      </c>
+      <c r="Z32"/>
+      <c r="AA32">
         <v>10359000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>5179500.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>9002000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>4501000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>9181000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>4590500.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>6870000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>2956000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>134000.0</v>
+      </c>
+      <c r="C2">
         <v>664000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1623000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1624000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1978000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1444000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7319000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1677000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45253.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
-    </row>
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>17000</v>
+      </c>
+      <c r="C3">
         <v>10000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
         <v>4000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>254000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>161000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>249000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>153000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>158060</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>439680</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>69000.0</v>
+      </c>
+      <c r="C6">
         <v>-530000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-959000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-354000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>534000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5875000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5642000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1632000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6940.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>38310.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>744000.0</v>
+      </c>
+      <c r="C7">
         <v>660000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>191000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-556000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>160000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>767000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>602000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>654000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-801566.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>233000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1088000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2122000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1686000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2237000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-360987.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-166788.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>0.0</v>
+      </c>
+      <c r="C10">
         <v>-5000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>0.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>0.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2132000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-690000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-679000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1021000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-43906.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-397938.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-656000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-73000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1811000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-830000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3019000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2457000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>514265.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>471672.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>719000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>427000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-58486000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-417000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39519.0</v>
       </c>
       <c r="K12">
         <v>39519.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>39519.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>312000.0</v>
+      </c>
+      <c r="C14">
         <v>239000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>253000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>439000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>722000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>748000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>355000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>49000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>75780.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>36840.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>28410000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>203000.0</v>
+      </c>
+      <c r="C16">
         <v>134000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>664000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1623000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1624000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1978000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1444000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7319000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1676486.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>45253.0</v>
       </c>
-      <c r="K16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-902000.0</v>
+      </c>
+      <c r="C18">
         <v>-714000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-823000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1767000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-769000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-844000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7765000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5125000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4078372.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>146</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-840000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>13000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>0.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>49983000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-358000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1225000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-339757.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-158060.0</v>
       </c>
-      <c r="K19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20">
+        <v>451000.0</v>
+      </c>
+      <c r="C20">
         <v>1318000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1908000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>11610000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>852000.0</v>
+      </c>
+      <c r="C21">
         <v>-101000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-99000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-138000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>405000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-173000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-202000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1700000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3559000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>196346.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41538.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-2342000.0</v>
+      </c>
+      <c r="C22">
         <v>-1640000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-921000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2185000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1793000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56652000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-8449000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-7378000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3383000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2267450.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2676890.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-13000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-10000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>136000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-97000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1849000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-162000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>338077.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-293080.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>3000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="I24">
         <v>16000.0</v>
       </c>
       <c r="J24">
         <v>16000.0</v>
       </c>
       <c r="K24">
         <v>16000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24">
+        <v>16000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>40000.0</v>
+      </c>
+      <c r="C25">
         <v>25000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-78000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3045000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1629000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>203528.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-20781000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2166000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11610000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2312450.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1580000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3500000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>0.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>112000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>378000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>1757000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>395000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-49228000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1867000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11461000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5709000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2114420.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3206920.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-885000.0</v>
+      </c>
+      <c r="C29">
         <v>-704000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-823000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1767000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-765000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-221000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7384000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4594000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3737000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1949420.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2728930.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-4000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49983000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-358000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1225000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-340000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-158060.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-439680.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>93</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>203000.0</v>
+      </c>
+      <c r="C2">
+        <v>2000.0</v>
+      </c>
+      <c r="D2">
         <v>1061000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>33000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>134000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>959000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>250000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>491000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>664000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>836000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1085000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
-        <v>577000</v>
+        <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>10000</v>
+      </c>
+      <c r="H3">
         <v>128000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="T3">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="U3">
         <v>2000</v>
       </c>
       <c r="V3">
         <v>2000</v>
       </c>
       <c r="W3">
+        <v>2000</v>
+      </c>
+      <c r="X3">
+        <v>2000</v>
+      </c>
+      <c r="Y3">
         <v>29000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>29000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>381000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>39000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>226000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>77500</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>531000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>66500</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>213000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>102000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>117000.0</v>
+      </c>
+      <c r="C6">
+        <v>201000.0</v>
+      </c>
+      <c r="D6">
         <v>-1059000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1028000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-101000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-825000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>709000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-241000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-173000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-172000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-249000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-269000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-269000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-213000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-213000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>212500.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>212500.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-881000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-881000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>704000.0</v>
       </c>
       <c r="U6">
         <v>704000.0</v>
       </c>
       <c r="V6">
         <v>704000.0</v>
       </c>
       <c r="W6">
+        <v>704000.0</v>
+      </c>
+      <c r="X6">
+        <v>704000.0</v>
+      </c>
+      <c r="Y6">
         <v>3693000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3693000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5875000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-5000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5865000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2932500.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>5642000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2483500.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>675000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>138000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>7000.0</v>
+      </c>
+      <c r="C7">
+        <v>1399000.0</v>
+      </c>
+      <c r="D7">
         <v>-590000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>175000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-32000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>591000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-10000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>10000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>69000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>123000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>25000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>81500.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>81500.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>90500.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>90500.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-40500.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-40500.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-490000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-490000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>606500.0</v>
       </c>
       <c r="U9">
         <v>606500.0</v>
       </c>
       <c r="V9">
         <v>606500.0</v>
       </c>
       <c r="W9">
+        <v>606500.0</v>
+      </c>
+      <c r="X9">
+        <v>606500.0</v>
+      </c>
+      <c r="Y9">
         <v>-479000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-479000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>622000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>622000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>467500.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>467500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1358000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1358000.0</v>
       </c>
-      <c r="AE9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="C10"/>
+        <v>137</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
+        <v>-5000.0</v>
+      </c>
       <c r="D10">
         <v>0.0</v>
       </c>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
+        <v>0.0</v>
+      </c>
+      <c r="G10">
         <v>-3000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="I10"/>
+      <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10">
         <v>-128000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-128000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-136000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-136000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-209000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-209000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-255500.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-255500.0</v>
       </c>
-      <c r="AE10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-60000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-60000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>15000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>15000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-343000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-343000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-143500.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-143500.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>107000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>107000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>0.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2127500.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>2127500.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1127000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1127000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1542000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1542000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>426500.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>426500.0</v>
       </c>
-      <c r="AE11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>3000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>60000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>60000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>299500.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>299500.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>226000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>226000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-12500.0</v>
       </c>
       <c r="U12">
         <v>-12500.0</v>
       </c>
       <c r="V12">
         <v>-12500.0</v>
       </c>
       <c r="W12">
+        <v>-12500.0</v>
+      </c>
+      <c r="X12">
+        <v>-12500.0</v>
+      </c>
+      <c r="Y12">
         <v>46000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>46000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-327500.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-327500.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>119000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>119000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>355500.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>355500.0</v>
       </c>
-      <c r="AE12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>20000.0</v>
       </c>
       <c r="C14">
+        <v>13000.0</v>
+      </c>
+      <c r="D14">
+        <v>20000.0</v>
+      </c>
+      <c r="E14">
         <v>-222000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>257000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>206000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>33000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-      <c r="M14">
+      <c r="K14">
+        <v>1000.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14">
         <v>17000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>17000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>109500.0</v>
       </c>
       <c r="Q14">
         <v>109500.0</v>
       </c>
       <c r="R14">
         <v>109500.0</v>
       </c>
       <c r="S14">
-        <v>110000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="T14">
-        <v>110000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="U14">
         <v>110000.0</v>
       </c>
       <c r="V14">
         <v>110000.0</v>
       </c>
       <c r="W14">
+        <v>110000.0</v>
+      </c>
+      <c r="X14">
+        <v>110000.0</v>
+      </c>
+      <c r="Y14">
         <v>237500.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>237500.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>365000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>259500.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>121000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>180500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>120000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>41000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>28000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>320000.0</v>
+      </c>
+      <c r="C16">
+        <v>203000.0</v>
+      </c>
+      <c r="D16">
         <v>2000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1061000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>33000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>134000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>959000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>250000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>491000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>664000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>836000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1085000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-867000.0</v>
+      </c>
+      <c r="C18">
+        <v>400000.0</v>
+      </c>
+      <c r="D18">
         <v>-975000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-250000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>94000.0</v>
       </c>
-      <c r="E18">
-[...2 lines deleted...]
-      <c r="F18">
+      <c r="G18">
+        <v>0.0</v>
+      </c>
+      <c r="H18">
         <v>-485000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-213000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-144000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-151000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-211000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>203000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>1000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-636000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-204000.0</v>
       </c>
-      <c r="G19"/>
-      <c r="H19">
+      <c r="I19"/>
+      <c r="J19">
         <v>0.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>13000.0</v>
       </c>
-      <c r="J19"/>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>147</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>-82000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>1400000.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>1000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1079000.0</v>
+      </c>
+      <c r="D21">
         <v>-48000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>922000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="G21">
         <v>-25000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
+      <c r="H21">
+        <v>-26000.0</v>
+      </c>
+      <c r="I21">
+        <v>-25000.0</v>
+      </c>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-35500.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-35500.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-35000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-35000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-34000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-34000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-33000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-33000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>235500.0</v>
       </c>
       <c r="U21">
         <v>235500.0</v>
       </c>
       <c r="V21">
         <v>235500.0</v>
       </c>
       <c r="W21">
+        <v>235500.0</v>
+      </c>
+      <c r="X21">
+        <v>235500.0</v>
+      </c>
+      <c r="Y21">
         <v>-56500.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-56500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-101000.0</v>
       </c>
       <c r="AA21">
         <v>-101000.0</v>
       </c>
       <c r="AB21">
         <v>-101000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
+      <c r="AC21">
+        <v>-101000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-101000.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-892000.0</v>
+      </c>
+      <c r="C22">
+        <v>-1396000.0</v>
+      </c>
+      <c r="D22">
         <v>-425000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-195000.0</v>
       </c>
-      <c r="D22">
-[...4 lines deleted...]
-      </c>
       <c r="F22">
+        <v>-149000.0</v>
+      </c>
+      <c r="G22">
+        <v>-817000.0</v>
+      </c>
+      <c r="H22">
         <v>-384000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-224000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-215000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-205500.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-222000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-255000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-255000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-362000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-362000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-730500.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-730500.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-556500.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-556500.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-340000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-340000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>0.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>0.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2065000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2065000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-8539000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2352500.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3801000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1872000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-7451000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1975500.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-3429000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-1152000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-3000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-3000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-4000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-4000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2500.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2500.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-4500.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-500.0</v>
       </c>
       <c r="U23">
         <v>-500.0</v>
       </c>
       <c r="V23">
         <v>-500.0</v>
       </c>
       <c r="W23">
+        <v>-500.0</v>
+      </c>
+      <c r="X23">
+        <v>-500.0</v>
+      </c>
+      <c r="Y23">
         <v>-3000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-3000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-74000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-74000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>51000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>25500.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1849000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-893000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-63000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1123000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>500.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>500.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>22000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>11000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-694000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>4500.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-718000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>151</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>-20000.0</v>
+      </c>
+      <c r="D25">
         <v>20000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>18000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>18000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-87000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>-8000.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2166000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>11610000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-38500.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-38500.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-39000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-39000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>917500.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>917500.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-37500.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-37500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="U28">
         <v>235000.0</v>
       </c>
       <c r="V28">
         <v>235000.0</v>
       </c>
       <c r="W28">
+        <v>235000.0</v>
+      </c>
+      <c r="X28">
+        <v>235000.0</v>
+      </c>
+      <c r="Y28">
         <v>-59500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-59500.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1867000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>911000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>51000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>25500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11461000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4912000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1637000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1123000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-865000.0</v>
+      </c>
+      <c r="C29">
+        <v>417000.0</v>
+      </c>
+      <c r="D29">
         <v>-975000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-250000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>94000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>10000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-357000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-213000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-144000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-151000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-211000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-230500.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-230500.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-178500.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-178500.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-705000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-705000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-853500.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-853500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>471000.0</v>
       </c>
       <c r="U29">
         <v>471000.0</v>
       </c>
       <c r="V29">
         <v>471000.0</v>
       </c>
       <c r="W29">
+        <v>471000.0</v>
+      </c>
+      <c r="X29">
+        <v>471000.0</v>
+      </c>
+      <c r="Y29">
         <v>3869000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3869000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-836000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-836000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-5712000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-2856000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-4594000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-2281500.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-31000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-986000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
-[...4 lines deleted...]
-      </c>
+      <c r="S30"/>
+      <c r="T30"/>
       <c r="U30">
         <v>-2000.0</v>
       </c>
       <c r="V30">
         <v>-2000.0</v>
       </c>
       <c r="W30">
+        <v>-2000.0</v>
+      </c>
+      <c r="X30">
+        <v>-2000.0</v>
+      </c>
+      <c r="Y30">
         <v>-116500.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-116500.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-77000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-77000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-204000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-102000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1225000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-147000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-931000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>