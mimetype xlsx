--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -2503,3556 +2506,3660 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
+        <v>87</v>
+      </c>
+      <c r="V1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>2554000.0</v>
+      </c>
+      <c r="C2">
         <v>46000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>665000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>187000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>87000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>54000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="L2">
         <v>16000.0</v>
       </c>
       <c r="M2">
-        <v>60000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="N2">
         <v>60000.0</v>
       </c>
       <c r="O2">
-        <v>13000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="P2">
         <v>13000.0</v>
       </c>
       <c r="Q2">
-        <v>364000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="R2">
         <v>364000.0</v>
       </c>
       <c r="S2">
-        <v>1180000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="T2">
         <v>1180000.0</v>
       </c>
       <c r="U2">
-        <v>423000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="V2">
         <v>423000.0</v>
       </c>
       <c r="W2">
-        <v>13797000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="X2">
         <v>13797000.0</v>
       </c>
       <c r="Y2">
-        <v>4586000.0</v>
+        <v>13797000.0</v>
       </c>
       <c r="Z2">
         <v>4586000.0</v>
       </c>
       <c r="AA2">
-        <v>3390000.0</v>
+        <v>4586000.0</v>
       </c>
       <c r="AB2">
         <v>3390000.0</v>
       </c>
       <c r="AC2">
-        <v>4087000.0</v>
+        <v>3390000.0</v>
       </c>
       <c r="AD2">
         <v>4087000.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AE2">
+        <v>4087000.0</v>
+      </c>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>226000.0</v>
+      </c>
+      <c r="C7">
         <v>106000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>122000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>296000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>344000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1528000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1687000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>556000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>61000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>83000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>19000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>39000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>59000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>78000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>222000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>302000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>4704000.0</v>
       </c>
       <c r="C8">
         <v>4704000.0</v>
       </c>
       <c r="D8">
         <v>4704000.0</v>
       </c>
       <c r="E8">
         <v>4704000.0</v>
       </c>
       <c r="F8">
-        <v>4253000.0</v>
+        <v>4704000.0</v>
       </c>
       <c r="G8">
         <v>4253000.0</v>
       </c>
       <c r="H8">
+        <v>4253000.0</v>
+      </c>
+      <c r="I8">
         <v>4261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2935000.0</v>
       </c>
       <c r="J8">
         <v>2935000.0</v>
       </c>
       <c r="K8">
         <v>2935000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="L8">
         <v>2935000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="M8"/>
+      <c r="N8">
         <v>2935000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="O8"/>
+      <c r="P8">
+        <v>2935000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8">
         <v>1027000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>1027000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>2859000.0</v>
+      </c>
+      <c r="C10">
         <v>320000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>203000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1061000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>33000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>134000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>959000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>250000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>664000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1085000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>1623000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>2049000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>1624000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>3386000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>1978000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>8980000.0</v>
       </c>
-      <c r="X10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y10"/>
       <c r="Z10">
         <v>1594000.0</v>
       </c>
       <c r="AA10">
-        <v>1611000.0</v>
+        <v>1594000.0</v>
       </c>
       <c r="AB10">
         <v>1611000.0</v>
       </c>
       <c r="AC10">
-        <v>7530000.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="AD10">
         <v>7530000.0</v>
       </c>
       <c r="AE10">
+        <v>7530000.0</v>
+      </c>
+      <c r="AF10">
         <v>2563000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>8980000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>1594000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>1611000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>7530000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>2563000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>2935000.0</v>
       </c>
       <c r="M13">
         <v>2935000.0</v>
       </c>
       <c r="N13">
         <v>2935000.0</v>
       </c>
       <c r="O13">
         <v>2935000.0</v>
       </c>
       <c r="P13">
         <v>2935000.0</v>
       </c>
       <c r="Q13">
-        <v>1027000.0</v>
+        <v>2935000.0</v>
       </c>
       <c r="R13">
         <v>1027000.0</v>
       </c>
       <c r="S13">
         <v>1027000.0</v>
       </c>
       <c r="T13">
         <v>1027000.0</v>
       </c>
       <c r="U13">
         <v>1027000.0</v>
       </c>
       <c r="V13">
         <v>1027000.0</v>
       </c>
       <c r="W13">
-        <v>28129000.0</v>
+        <v>1027000.0</v>
       </c>
       <c r="X13">
         <v>28129000.0</v>
       </c>
       <c r="Y13">
-        <v>24147000.0</v>
+        <v>28129000.0</v>
       </c>
       <c r="Z13">
         <v>24147000.0</v>
       </c>
       <c r="AA13">
-        <v>23953000.0</v>
+        <v>24147000.0</v>
       </c>
       <c r="AB13">
         <v>23953000.0</v>
       </c>
       <c r="AC13">
-        <v>23769000.0</v>
+        <v>23953000.0</v>
       </c>
       <c r="AD13">
         <v>23769000.0</v>
       </c>
       <c r="AE13">
+        <v>23769000.0</v>
+      </c>
+      <c r="AF13">
         <v>7400000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
         <v>530480502.0</v>
       </c>
       <c r="C14">
         <v>530480502.0</v>
       </c>
       <c r="D14">
         <v>530480502.0</v>
       </c>
       <c r="E14">
         <v>530480502.0</v>
       </c>
       <c r="F14">
-        <v>448480502.0</v>
+        <v>530480502.0</v>
       </c>
       <c r="G14">
         <v>448480502.0</v>
       </c>
       <c r="H14">
         <v>448480502.0</v>
       </c>
       <c r="I14">
-        <v>353885908.0</v>
+        <v>448480502.0</v>
       </c>
       <c r="J14">
         <v>353885908.0</v>
       </c>
       <c r="K14">
         <v>353885908.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="L14">
+        <v>353885908.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14">
         <v>353886000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>353885908.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>305896000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>305896000.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>305896000.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>305895908.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>264766689.0</v>
       </c>
-      <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18">
         <v>28000.0</v>
       </c>
       <c r="M18">
-        <v>25000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="N18">
         <v>25000.0</v>
       </c>
-      <c r="O18"/>
+      <c r="O18">
+        <v>25000.0</v>
+      </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="O20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20">
         <v>329000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>971000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>971000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>971000.0</v>
       </c>
-      <c r="X20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>971000.0</v>
       </c>
       <c r="AA20">
-        <v>2171000.0</v>
+        <v>971000.0</v>
       </c>
       <c r="AB20">
         <v>2171000.0</v>
       </c>
       <c r="AC20">
+        <v>2171000.0</v>
+      </c>
+      <c r="AD20">
         <v>2152000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2171000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>4222000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>225000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>253000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>73000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>2000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>515000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>707000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>903000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>1815000.0</v>
       </c>
-      <c r="X21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y21"/>
       <c r="Z21">
         <v>1886000.0</v>
       </c>
       <c r="AA21">
-        <v>1983000.0</v>
+        <v>1886000.0</v>
       </c>
       <c r="AB21">
         <v>1983000.0</v>
       </c>
       <c r="AC21">
+        <v>1983000.0</v>
+      </c>
+      <c r="AD21">
         <v>2171000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2152000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>368000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>32</v>
       </c>
-      <c r="B22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B22">
+        <v>2499000.0</v>
+      </c>
+      <c r="C22"/>
       <c r="D22">
         <v>0.0</v>
       </c>
       <c r="E22">
         <v>0.0</v>
       </c>
       <c r="F22">
-        <v>5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G22">
         <v>5000.0</v>
       </c>
       <c r="H22">
+        <v>5000.0</v>
+      </c>
+      <c r="I22">
         <v>2000.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>0.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>0.0</v>
       </c>
-      <c r="V22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W22"/>
       <c r="X22">
         <v>2354000.0</v>
       </c>
       <c r="Y22">
-        <v>2098000.0</v>
+        <v>2354000.0</v>
       </c>
       <c r="Z22">
         <v>2098000.0</v>
       </c>
       <c r="AA22">
-        <v>2343000.0</v>
+        <v>2098000.0</v>
       </c>
       <c r="AB22">
         <v>2343000.0</v>
       </c>
       <c r="AC22">
-        <v>1975000.0</v>
+        <v>2343000.0</v>
       </c>
       <c r="AD22">
         <v>1975000.0</v>
       </c>
       <c r="AE22">
+        <v>1975000.0</v>
+      </c>
+      <c r="AF22">
         <v>1636000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>34</v>
       </c>
-      <c r="B24"/>
-      <c r="C24">
+      <c r="B24">
+        <v>5500000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
-        <v>44000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G24">
         <v>44000.0</v>
       </c>
       <c r="H24">
+        <v>44000.0</v>
+      </c>
+      <c r="I24">
         <v>70000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>96000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>148000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>199000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>249000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>299000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>348000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>348000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>4391000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>71000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>107000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>4391000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>38</v>
       </c>
-      <c r="B28"/>
-      <c r="C28">
+      <c r="B28">
+        <v>2641000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>797000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>77000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>97000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>1498000.0</v>
+      </c>
+      <c r="C29">
         <v>-3242000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1350000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-710000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-269000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-573000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-311000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>539000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-377000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>112000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>573000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>1132000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>1905000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>1505000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>2666000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>2854000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>8866000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>40</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>130000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="E30">
         <v>27000.0</v>
       </c>
       <c r="F30">
+        <v>27000.0</v>
+      </c>
+      <c r="G30">
         <v>479000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>92000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="L30">
         <v>76000.0</v>
       </c>
       <c r="M30">
-        <v>189000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="N30">
         <v>189000.0</v>
       </c>
       <c r="O30">
-        <v>285000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="P30">
         <v>285000.0</v>
       </c>
       <c r="Q30">
-        <v>281000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="R30">
         <v>281000.0</v>
       </c>
       <c r="S30">
-        <v>33000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="T30">
         <v>33000.0</v>
       </c>
       <c r="U30">
-        <v>543000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="V30">
         <v>543000.0</v>
       </c>
       <c r="W30">
-        <v>8391000.0</v>
+        <v>543000.0</v>
       </c>
       <c r="X30">
         <v>8391000.0</v>
       </c>
       <c r="Y30">
-        <v>6448000.0</v>
+        <v>8391000.0</v>
       </c>
       <c r="Z30">
         <v>6448000.0</v>
       </c>
       <c r="AA30">
-        <v>6270000.0</v>
+        <v>6448000.0</v>
       </c>
       <c r="AB30">
         <v>6270000.0</v>
       </c>
       <c r="AC30">
+        <v>6270000.0</v>
+      </c>
+      <c r="AD30">
         <v>5927000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5463000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3939000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31">
         <v>274000.0</v>
       </c>
       <c r="M31">
-        <v>784000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="N31">
         <v>784000.0</v>
       </c>
       <c r="O31">
-        <v>1506000.0</v>
+        <v>784000.0</v>
       </c>
       <c r="P31">
         <v>1506000.0</v>
       </c>
       <c r="Q31">
-        <v>217000.0</v>
+        <v>1506000.0</v>
       </c>
       <c r="R31">
         <v>217000.0</v>
       </c>
       <c r="S31">
-        <v>496000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="T31">
         <v>496000.0</v>
       </c>
       <c r="U31">
-        <v>980000.0</v>
+        <v>496000.0</v>
       </c>
       <c r="V31">
         <v>980000.0</v>
       </c>
       <c r="W31">
-        <v>6080000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="X31">
         <v>6080000.0</v>
       </c>
       <c r="Y31">
-        <v>1705000.0</v>
+        <v>6080000.0</v>
       </c>
       <c r="Z31">
         <v>1705000.0</v>
       </c>
       <c r="AA31">
-        <v>1104000.0</v>
+        <v>1705000.0</v>
       </c>
       <c r="AB31">
         <v>1104000.0</v>
       </c>
       <c r="AC31">
-        <v>4491000.0</v>
+        <v>1104000.0</v>
       </c>
       <c r="AD31">
         <v>4491000.0</v>
       </c>
-      <c r="AE31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:31">
+      <c r="AE31">
+        <v>4491000.0</v>
+      </c>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>1364000.0</v>
+      </c>
+      <c r="C32">
         <v>-1333000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1443000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-829000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-379000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2175000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1695000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>0.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-425000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>103000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>533000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>1108000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>1781000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>602000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>893000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>1056000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>5925000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>260000.0</v>
+      </c>
+      <c r="C33">
         <v>131000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>149000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>314000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>335000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2081000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2338000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>774000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>34000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>63000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>28000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>25000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>38000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>907000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>1769000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>1989000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>3245000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>3456000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>4711000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>87000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>120000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>152000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>233000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>276000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>320000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>5626000.0</v>
+      </c>
+      <c r="C35">
         <v>2040000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1056000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>274000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>320000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>464000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1102000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>408000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>185000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>303000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>287000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>349000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>311000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>448000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>488000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>191000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>304000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>383000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>411000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>1000.0</v>
       </c>
-      <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>3456000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>4711000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38">
         <v>28000.0</v>
       </c>
       <c r="M38">
-        <v>25000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="N38">
         <v>25000.0</v>
       </c>
-      <c r="O38"/>
+      <c r="O38">
+        <v>25000.0</v>
+      </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39">
         <v>57000.0</v>
       </c>
       <c r="M39">
-        <v>49000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="N39">
         <v>49000.0</v>
       </c>
       <c r="O39">
-        <v>46000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="P39">
         <v>46000.0</v>
       </c>
       <c r="Q39">
-        <v>84000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="R39">
         <v>84000.0</v>
       </c>
       <c r="S39">
-        <v>391000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="T39">
         <v>391000.0</v>
       </c>
       <c r="U39">
-        <v>51000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="V39">
         <v>51000.0</v>
       </c>
       <c r="W39">
-        <v>312000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="X39">
         <v>312000.0</v>
       </c>
       <c r="Y39">
-        <v>857000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="Z39">
         <v>857000.0</v>
       </c>
       <c r="AA39">
-        <v>1472000.0</v>
+        <v>857000.0</v>
       </c>
       <c r="AB39">
         <v>1472000.0</v>
       </c>
       <c r="AC39">
-        <v>2736000.0</v>
+        <v>1472000.0</v>
       </c>
       <c r="AD39">
         <v>2736000.0</v>
       </c>
       <c r="AE39">
+        <v>2736000.0</v>
+      </c>
+      <c r="AF39">
         <v>2102000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>-125000.0</v>
       </c>
-      <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40">
         <v>281000.0</v>
       </c>
       <c r="M40">
-        <v>258000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="N40">
         <v>258000.0</v>
       </c>
       <c r="O40">
-        <v>153000.0</v>
+        <v>258000.0</v>
       </c>
       <c r="P40">
         <v>153000.0</v>
       </c>
       <c r="Q40">
-        <v>529000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="R40">
         <v>529000.0</v>
       </c>
       <c r="S40">
-        <v>1061000.0</v>
+        <v>529000.0</v>
       </c>
       <c r="T40">
         <v>1061000.0</v>
       </c>
       <c r="U40">
-        <v>438000.0</v>
+        <v>1061000.0</v>
       </c>
       <c r="V40">
         <v>438000.0</v>
       </c>
       <c r="W40">
-        <v>164000.0</v>
+        <v>438000.0</v>
       </c>
       <c r="X40">
         <v>164000.0</v>
       </c>
       <c r="Y40">
-        <v>3029000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="Z40">
         <v>3029000.0</v>
       </c>
       <c r="AA40">
-        <v>7220000.0</v>
+        <v>3029000.0</v>
       </c>
       <c r="AB40">
         <v>7220000.0</v>
       </c>
       <c r="AC40">
-        <v>5863000.0</v>
+        <v>7220000.0</v>
       </c>
       <c r="AD40">
         <v>5863000.0</v>
       </c>
-      <c r="AE40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:31">
+      <c r="AE40">
+        <v>5863000.0</v>
+      </c>
+      <c r="AF40"/>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41">
         <v>74000.0</v>
       </c>
       <c r="M41">
-        <v>62000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="N41">
         <v>62000.0</v>
       </c>
-      <c r="O41"/>
+      <c r="O41">
+        <v>62000.0</v>
+      </c>
       <c r="P41"/>
-      <c r="Q41">
-[...1 lines deleted...]
-      </c>
+      <c r="Q41"/>
       <c r="R41">
         <v>87000.0</v>
       </c>
       <c r="S41">
-        <v>120000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="T41">
         <v>120000.0</v>
       </c>
       <c r="U41">
-        <v>152000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="V41">
         <v>152000.0</v>
       </c>
       <c r="W41">
-        <v>233000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="X41">
         <v>233000.0</v>
       </c>
       <c r="Y41">
-        <v>276000.0</v>
+        <v>233000.0</v>
       </c>
       <c r="Z41">
         <v>276000.0</v>
       </c>
       <c r="AA41">
-        <v>320000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="AB41">
         <v>320000.0</v>
       </c>
       <c r="AC41">
-        <v>3405000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="AD41">
         <v>3405000.0</v>
       </c>
-      <c r="AE41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:31">
+      <c r="AE41">
+        <v>3405000.0</v>
+      </c>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42">
         <v>792000.0</v>
       </c>
       <c r="M42">
         <v>792000.0</v>
       </c>
       <c r="N42">
         <v>792000.0</v>
       </c>
       <c r="O42">
         <v>792000.0</v>
       </c>
       <c r="P42">
         <v>792000.0</v>
       </c>
       <c r="Q42">
         <v>792000.0</v>
       </c>
       <c r="R42">
         <v>792000.0</v>
       </c>
       <c r="S42">
         <v>792000.0</v>
       </c>
       <c r="T42">
         <v>792000.0</v>
       </c>
       <c r="U42">
         <v>792000.0</v>
       </c>
       <c r="V42">
         <v>792000.0</v>
       </c>
       <c r="W42">
-        <v>-7483000.0</v>
+        <v>792000.0</v>
       </c>
       <c r="X42">
         <v>-7483000.0</v>
       </c>
       <c r="Y42">
-        <v>-3675000.0</v>
+        <v>-7483000.0</v>
       </c>
       <c r="Z42">
         <v>-3675000.0</v>
       </c>
       <c r="AA42">
+        <v>-3675000.0</v>
+      </c>
+      <c r="AB42">
         <v>-21000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-7490000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-25000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-7494000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-5000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>381000.0</v>
+      </c>
+      <c r="C45">
         <v>225000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000.0</v>
       </c>
       <c r="E45">
         <v>381000.0</v>
       </c>
       <c r="F45">
+        <v>381000.0</v>
+      </c>
+      <c r="G45">
         <v>2300000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2114000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>670000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>27000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>0.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>167000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>260000.0</v>
+      </c>
+      <c r="C46">
         <v>131000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>149000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>294000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>314000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1836000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2065000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="L46">
         <v>0.0</v>
       </c>
-      <c r="N46"/>
+      <c r="M46"/>
+      <c r="N46">
+        <v>0.0</v>
+      </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
-[...1 lines deleted...]
-      </c>
+      <c r="O47"/>
       <c r="P47">
         <v>36000.0</v>
       </c>
       <c r="Q47">
-        <v>63000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="R47">
         <v>63000.0</v>
       </c>
       <c r="S47">
-        <v>91000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="T47">
         <v>91000.0</v>
       </c>
       <c r="U47">
-        <v>115000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="V47">
         <v>115000.0</v>
       </c>
       <c r="W47">
-        <v>459000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="X47">
         <v>459000.0</v>
       </c>
       <c r="Y47">
-        <v>599000.0</v>
+        <v>459000.0</v>
       </c>
       <c r="Z47">
         <v>599000.0</v>
       </c>
       <c r="AA47">
-        <v>557000.0</v>
+        <v>599000.0</v>
       </c>
       <c r="AB47">
         <v>557000.0</v>
       </c>
       <c r="AC47">
-        <v>272000.0</v>
+        <v>557000.0</v>
       </c>
       <c r="AD47">
         <v>272000.0</v>
       </c>
       <c r="AE47">
+        <v>272000.0</v>
+      </c>
+      <c r="AF47">
         <v>198000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-9497000.0</v>
+      </c>
+      <c r="C48">
         <v>-8738000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-7846000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-6285000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-5860000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-5748000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-5504000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-4687000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-4303000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3453000.0</v>
       </c>
       <c r="L48">
         <v>-3453000.0</v>
       </c>
       <c r="M48">
-        <v>-2943000.0</v>
+        <v>-3453000.0</v>
       </c>
       <c r="N48">
         <v>-2943000.0</v>
       </c>
       <c r="O48">
-        <v>-2219000.0</v>
+        <v>-2943000.0</v>
       </c>
       <c r="P48">
         <v>-2219000.0</v>
       </c>
       <c r="Q48">
-        <v>-758000.0</v>
+        <v>-2219000.0</v>
       </c>
       <c r="R48">
         <v>-758000.0</v>
       </c>
       <c r="S48">
-        <v>355000.0</v>
+        <v>-758000.0</v>
       </c>
       <c r="T48">
         <v>355000.0</v>
       </c>
       <c r="U48">
-        <v>1035000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="V48">
         <v>1035000.0</v>
       </c>
       <c r="W48">
-        <v>-11780000.0</v>
+        <v>1035000.0</v>
       </c>
       <c r="X48">
         <v>-11780000.0</v>
       </c>
       <c r="Y48">
-        <v>-15910000.0</v>
+        <v>-11780000.0</v>
       </c>
       <c r="Z48">
         <v>-15910000.0</v>
       </c>
       <c r="AA48">
+        <v>-15910000.0</v>
+      </c>
+      <c r="AB48">
         <v>-18674000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-11205000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-14930000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-7461000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-10002000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>0.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>79000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>95000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>86000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="I50">
         <v>103000.0</v>
       </c>
       <c r="J50">
+        <v>103000.0</v>
+      </c>
+      <c r="K50">
         <v>101000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>100000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>99000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>98000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>96000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>144000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>302000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>4391000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>302000.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>4391000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
+      <c r="AC53"/>
       <c r="AD53">
         <v>438000.0</v>
       </c>
-      <c r="AE53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:31">
+      <c r="AE53">
+        <v>438000.0</v>
+      </c>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>5871000.0</v>
+      </c>
+      <c r="C55">
         <v>581000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>453000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1299000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2373000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3045000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2864000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1963000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>474000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>923000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1263000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>1904000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>2441000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>2946000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>5660000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>4608000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55">
+      <c r="W55"/>
+      <c r="X55">
         <v>23282000.0</v>
       </c>
-      <c r="X55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y55"/>
       <c r="Z55">
         <v>14893000.0</v>
       </c>
       <c r="AA55">
-        <v>16407000.0</v>
+        <v>14893000.0</v>
       </c>
       <c r="AB55">
         <v>16407000.0</v>
       </c>
       <c r="AC55">
-        <v>22763000.0</v>
+        <v>16407000.0</v>
       </c>
       <c r="AD55">
         <v>22763000.0</v>
       </c>
       <c r="AE55">
+        <v>22763000.0</v>
+      </c>
+      <c r="AF55">
         <v>15028000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>5611000.0</v>
+      </c>
+      <c r="C56">
         <v>450000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>304000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>985000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2038000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>964000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>526000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1189000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>440000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235000.0</v>
       </c>
       <c r="L56">
         <v>1235000.0</v>
       </c>
       <c r="M56">
-        <v>1879000.0</v>
+        <v>1235000.0</v>
       </c>
       <c r="N56">
         <v>1879000.0</v>
       </c>
       <c r="O56">
-        <v>2403000.0</v>
+        <v>1879000.0</v>
       </c>
       <c r="P56">
         <v>2403000.0</v>
       </c>
       <c r="Q56">
-        <v>2039000.0</v>
+        <v>2403000.0</v>
       </c>
       <c r="R56">
         <v>2039000.0</v>
       </c>
       <c r="S56">
-        <v>3891000.0</v>
+        <v>2039000.0</v>
       </c>
       <c r="T56">
         <v>3891000.0</v>
       </c>
       <c r="U56">
-        <v>2619000.0</v>
+        <v>3891000.0</v>
       </c>
       <c r="V56">
         <v>2619000.0</v>
       </c>
       <c r="W56">
-        <v>20037000.0</v>
+        <v>2619000.0</v>
       </c>
       <c r="X56">
         <v>20037000.0</v>
       </c>
       <c r="Y56">
-        <v>11437000.0</v>
+        <v>20037000.0</v>
       </c>
       <c r="Z56">
         <v>11437000.0</v>
       </c>
       <c r="AA56">
-        <v>11696000.0</v>
+        <v>11437000.0</v>
       </c>
       <c r="AB56">
         <v>11696000.0</v>
       </c>
       <c r="AC56">
-        <v>18168000.0</v>
+        <v>11696000.0</v>
       </c>
       <c r="AD56">
         <v>18168000.0</v>
       </c>
       <c r="AE56">
+        <v>18168000.0</v>
+      </c>
+      <c r="AF56">
         <v>10240000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>4247000.0</v>
+      </c>
+      <c r="C57">
         <v>1783000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1747000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1814000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2417000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3139000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2221000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1189000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>865000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>702000.0</v>
       </c>
       <c r="L57">
         <v>702000.0</v>
       </c>
       <c r="M57">
-        <v>771000.0</v>
+        <v>702000.0</v>
       </c>
       <c r="N57">
         <v>771000.0</v>
       </c>
       <c r="O57">
-        <v>622000.0</v>
+        <v>771000.0</v>
       </c>
       <c r="P57">
         <v>622000.0</v>
       </c>
       <c r="Q57">
-        <v>1437000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="R57">
         <v>1437000.0</v>
       </c>
       <c r="S57">
-        <v>2998000.0</v>
+        <v>1437000.0</v>
       </c>
       <c r="T57">
         <v>2998000.0</v>
       </c>
       <c r="U57">
-        <v>1563000.0</v>
+        <v>2998000.0</v>
       </c>
       <c r="V57">
         <v>1563000.0</v>
       </c>
       <c r="W57">
-        <v>14112000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="X57">
         <v>14112000.0</v>
       </c>
       <c r="Y57">
-        <v>9945000.0</v>
+        <v>14112000.0</v>
       </c>
       <c r="Z57">
         <v>9945000.0</v>
       </c>
       <c r="AA57">
-        <v>10738000.0</v>
+        <v>9945000.0</v>
       </c>
       <c r="AB57">
         <v>10738000.0</v>
       </c>
       <c r="AC57">
-        <v>10544000.0</v>
+        <v>10738000.0</v>
       </c>
       <c r="AD57">
         <v>10544000.0</v>
       </c>
       <c r="AE57">
+        <v>10544000.0</v>
+      </c>
+      <c r="AF57">
         <v>10218000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>9873000.0</v>
+      </c>
+      <c r="C58">
         <v>3823000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2803000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2088000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2737000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3603000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3323000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1597000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1050000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1060000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>989000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>1120000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>933000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>1885000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>3486000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>1754000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58">
+      <c r="W58"/>
+      <c r="X58">
         <v>14416000.0</v>
       </c>
-      <c r="X58"/>
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>10331000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>10328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11149000.0</v>
       </c>
       <c r="AB58">
         <v>11149000.0</v>
       </c>
       <c r="AC58">
-        <v>13949000.0</v>
+        <v>11149000.0</v>
       </c>
       <c r="AD58">
         <v>13949000.0</v>
       </c>
       <c r="AE58">
+        <v>13949000.0</v>
+      </c>
+      <c r="AF58">
         <v>17635000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>-4002000.0</v>
+      </c>
+      <c r="C60">
         <v>-3242000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-2350000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-789000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-364000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-703000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-459000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>366000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-576000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-137000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>274000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>784000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>1508000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>1061000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>2174000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>2854000.0</v>
       </c>
-      <c r="V60"/>
-      <c r="W60">
+      <c r="W60"/>
+      <c r="X60">
         <v>8866000.0</v>
       </c>
-      <c r="X60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y60"/>
       <c r="Z60">
         <v>4562000.0</v>
       </c>
       <c r="AA60">
-        <v>5258000.0</v>
+        <v>4562000.0</v>
       </c>
       <c r="AB60">
         <v>5258000.0</v>
       </c>
       <c r="AC60">
-        <v>8814000.0</v>
+        <v>5258000.0</v>
       </c>
       <c r="AD60">
         <v>8814000.0</v>
       </c>
       <c r="AE60">
+        <v>8814000.0</v>
+      </c>
+      <c r="AF60">
         <v>-2607000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6093,897 +6200,897 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>6000.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
         <v>119000.0</v>
       </c>
       <c r="E2">
         <v>195000.0</v>
       </c>
       <c r="F2">
         <v>685000.0</v>
       </c>
       <c r="G2">
         <v>1315000.0</v>
       </c>
       <c r="H2">
         <v>14653000.0</v>
       </c>
       <c r="I2">
         <v>12097000.0</v>
       </c>
       <c r="J2">
         <v>6267800.0</v>
       </c>
       <c r="K2">
         <v>2730140.0</v>
       </c>
       <c r="L2">
         <v>158490.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>61754000.0</v>
       </c>
       <c r="H4">
         <v>-8108000.0</v>
       </c>
       <c r="I4">
         <v>-8108000.0</v>
       </c>
       <c r="J4">
         <v>-8108000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1539000.0</v>
       </c>
       <c r="F5">
         <v>-1530000.0</v>
       </c>
       <c r="G5">
         <v>-5614000.0</v>
       </c>
       <c r="H5">
         <v>-2288000.0</v>
       </c>
       <c r="I5">
         <v>-7003000.0</v>
       </c>
       <c r="J5">
         <v>-2686000.0</v>
       </c>
       <c r="K5">
         <v>-2112540.0</v>
       </c>
       <c r="L5">
         <v>-2473161.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-2004000.0</v>
       </c>
       <c r="F6">
         <v>-1407000.0</v>
       </c>
       <c r="G6">
         <v>-4375000.0</v>
       </c>
       <c r="H6">
         <v>-7639000.0</v>
       </c>
       <c r="I6">
         <v>-6356000.0</v>
       </c>
       <c r="J6">
         <v>-3035472.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>1000.0</v>
       </c>
       <c r="C9">
         <v>0.0</v>
       </c>
       <c r="D9">
         <v>96000.0</v>
       </c>
       <c r="E9">
         <v>109000.0</v>
       </c>
       <c r="F9">
         <v>404000.0</v>
       </c>
       <c r="G9">
         <v>454000.0</v>
       </c>
       <c r="H9">
         <v>4708000.0</v>
       </c>
       <c r="I9">
         <v>3954000.0</v>
       </c>
       <c r="J9">
         <v>1760800.0</v>
       </c>
       <c r="K9">
         <v>948470.0</v>
       </c>
       <c r="L9">
         <v>30790.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>-2659000.0</v>
       </c>
       <c r="C10">
         <v>-1056000.0</v>
       </c>
       <c r="D10">
         <v>-921000.0</v>
       </c>
       <c r="E10">
         <v>-2272000.0</v>
       </c>
       <c r="F10">
         <v>-1858000.0</v>
       </c>
       <c r="G10">
         <v>-5226000.0</v>
       </c>
       <c r="H10">
         <v>-8539000.0</v>
       </c>
       <c r="I10">
         <v>-7451000.0</v>
       </c>
       <c r="J10">
         <v>-3383290.0</v>
       </c>
       <c r="K10">
         <v>-2267450.0</v>
       </c>
       <c r="L10">
         <v>-2676890.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-87000.0</v>
       </c>
       <c r="F11">
         <v>-65000.0</v>
       </c>
       <c r="G11">
         <v>-124000.0</v>
       </c>
       <c r="H11">
         <v>-87000.0</v>
       </c>
       <c r="I11">
         <v>-64000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
         <v>24000.0</v>
       </c>
       <c r="C12">
         <v>3000.0</v>
       </c>
       <c r="D12">
         <v>11000.0</v>
       </c>
       <c r="E12">
         <v>13000.0</v>
       </c>
       <c r="F12">
         <v>10000.0</v>
       </c>
       <c r="G12">
         <v>5000.0</v>
       </c>
       <c r="H12">
         <v>20000.0</v>
       </c>
       <c r="I12">
         <v>604000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>3000.0</v>
       </c>
       <c r="H13">
         <v>20000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
         <v>203530.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>12000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>3000.0</v>
       </c>
       <c r="I14">
         <v>3000.0</v>
       </c>
       <c r="J14">
         <v>3000.0</v>
       </c>
       <c r="K14">
         <v>3000.0</v>
       </c>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>-2342000.0</v>
       </c>
       <c r="C15">
         <v>-1640000.0</v>
       </c>
       <c r="D15">
         <v>-921000.0</v>
       </c>
       <c r="E15">
         <v>-2185000.0</v>
       </c>
       <c r="F15">
         <v>-1793000.0</v>
       </c>
       <c r="G15">
         <v>56652000.0</v>
       </c>
       <c r="H15">
         <v>-8449000.0</v>
       </c>
       <c r="I15">
         <v>-7387000.0</v>
       </c>
       <c r="J15">
         <v>-3383290.0</v>
       </c>
       <c r="K15">
         <v>-2267450.0</v>
       </c>
       <c r="L15">
         <v>-2676890.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-2185000.0</v>
       </c>
       <c r="F16">
         <v>-1793000.0</v>
       </c>
       <c r="G16">
         <v>56652000.0</v>
       </c>
       <c r="H16">
         <v>-8449000.0</v>
       </c>
       <c r="I16">
         <v>-7387000.0</v>
       </c>
       <c r="J16">
         <v>-3383000.0</v>
       </c>
       <c r="K16">
         <v>-2267448.0</v>
       </c>
       <c r="L16">
         <v>-2676890.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
         <v>-2659000.0</v>
       </c>
       <c r="C17">
         <v>-1056000.0</v>
       </c>
       <c r="D17">
         <v>-921000.0</v>
       </c>
       <c r="E17">
         <v>-2185000.0</v>
       </c>
       <c r="F17">
         <v>-1793000.0</v>
       </c>
       <c r="G17">
         <v>-5102000.0</v>
       </c>
       <c r="H17">
         <v>-8452000.0</v>
       </c>
       <c r="I17">
         <v>-7387000.0</v>
       </c>
       <c r="J17">
         <v>-3383289.0</v>
       </c>
       <c r="K17">
         <v>-2267448.0</v>
       </c>
       <c r="L17">
         <v>-2470972.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
         <v>-23000.0</v>
       </c>
       <c r="C18">
         <v>-2000.0</v>
       </c>
       <c r="D18">
         <v>-2000.0</v>
       </c>
       <c r="E18">
         <v>-11000.0</v>
       </c>
       <c r="F18">
         <v>-10000.0</v>
       </c>
       <c r="G18">
         <v>-2000.0</v>
       </c>
       <c r="H18">
         <v>3000.0</v>
       </c>
       <c r="I18">
         <v>-586000.0</v>
       </c>
       <c r="J18">
         <v>-203528.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>-2665000.0</v>
       </c>
       <c r="C21">
         <v>-1056000.0</v>
       </c>
       <c r="D21">
         <v>-993000.0</v>
       </c>
       <c r="E21">
         <v>-1492000.0</v>
       </c>
       <c r="F21">
         <v>-1323000.0</v>
       </c>
       <c r="G21">
         <v>-5368000.0</v>
       </c>
       <c r="H21">
         <v>-8519000.0</v>
       </c>
       <c r="I21">
         <v>-6831000.0</v>
       </c>
       <c r="J21">
         <v>-3179770.0</v>
       </c>
       <c r="K21">
         <v>-2267450.0</v>
       </c>
       <c r="L21">
         <v>-2676890.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
         <v>3000.0</v>
       </c>
       <c r="G23">
         <v>239000.0</v>
       </c>
       <c r="H23">
         <v>239000.0</v>
       </c>
       <c r="I23">
         <v>239000.0</v>
       </c>
       <c r="J23">
         <v>239000.0</v>
       </c>
       <c r="K23">
         <v>64.0</v>
       </c>
       <c r="L23">
         <v>64.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
         <v>312000.0</v>
       </c>
       <c r="C25">
         <v>239000.0</v>
       </c>
       <c r="D25">
         <v>1000.0</v>
       </c>
       <c r="E25">
         <v>255000.0</v>
       </c>
       <c r="F25">
         <v>441000.0</v>
       </c>
       <c r="G25">
         <v>846000.0</v>
       </c>
       <c r="H25">
         <v>880000.0</v>
       </c>
       <c r="I25">
         <v>491000.0</v>
       </c>
       <c r="J25">
         <v>144289.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>1788000.0</v>
       </c>
       <c r="C28">
         <v>1058000.0</v>
       </c>
       <c r="D28">
         <v>1109000.0</v>
       </c>
       <c r="E28">
         <v>1608000.0</v>
       </c>
       <c r="F28">
         <v>1934000.0</v>
       </c>
       <c r="G28">
         <v>5811000.0</v>
       </c>
       <c r="H28">
         <v>14179000.0</v>
       </c>
       <c r="I28">
         <v>10839000.0</v>
       </c>
       <c r="J28">
         <v>4848150.0</v>
       </c>
       <c r="K28">
         <v>3287080.0</v>
       </c>
       <c r="L28">
         <v>2710040.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>-87000.0</v>
       </c>
       <c r="F29">
         <v>-65000.0</v>
       </c>
       <c r="G29">
         <v>-124000.0</v>
       </c>
       <c r="H29">
         <v>-87000.0</v>
       </c>
       <c r="I29">
         <v>-64000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>2672000.0</v>
       </c>
       <c r="C30">
         <v>1056000.0</v>
       </c>
       <c r="D30">
         <v>1208000.0</v>
       </c>
       <c r="E30">
         <v>1796000.0</v>
       </c>
       <c r="F30">
         <v>2412000.0</v>
       </c>
       <c r="G30">
         <v>7137000.0</v>
       </c>
       <c r="H30">
         <v>28901000.0</v>
       </c>
       <c r="I30">
         <v>22725000.0</v>
       </c>
       <c r="J30">
         <v>11224457.0</v>
       </c>
       <c r="K30">
         <v>5960291.0</v>
       </c>
       <c r="L30">
         <v>2647880.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>1935000.0</v>
       </c>
       <c r="I31">
         <v>-1691000.0</v>
       </c>
       <c r="J31">
         <v>-697000.0</v>
       </c>
       <c r="K31">
         <v>71213.0</v>
       </c>
       <c r="L31">
         <v>2189.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>7000.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>215000.0</v>
       </c>
       <c r="E32">
         <v>304000.0</v>
       </c>
       <c r="F32">
         <v>1089000.0</v>
       </c>
       <c r="G32">
         <v>1769000.0</v>
       </c>
       <c r="H32">
         <v>19361000.0</v>
       </c>
       <c r="I32">
         <v>16051000.0</v>
       </c>
@@ -6996,1998 +7103,2058 @@
       <c r="L32">
         <v>189280.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>126</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>127</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M1" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>127000.0</v>
+      </c>
+      <c r="C2">
         <v>42000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E2">
         <v>0.0</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
       <c r="H2">
+        <v>0.0</v>
+      </c>
+      <c r="I2">
         <v>53000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>36000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>29000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>25388000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>7854000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4185500.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6477000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3263500.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6947000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3559500.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5096000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2252000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5">
         <v>-256000.0</v>
       </c>
       <c r="O5">
-        <v>-320000.0</v>
+        <v>-256000.0</v>
       </c>
       <c r="P5">
         <v>-320000.0</v>
       </c>
       <c r="Q5">
-        <v>-449500.0</v>
+        <v>-320000.0</v>
       </c>
       <c r="R5">
         <v>-449500.0</v>
       </c>
       <c r="S5">
-        <v>-344000.0</v>
+        <v>-449500.0</v>
       </c>
       <c r="T5">
         <v>-344000.0</v>
       </c>
       <c r="U5">
-        <v>-421000.0</v>
+        <v>-344000.0</v>
       </c>
       <c r="V5">
         <v>-421000.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>-421000.0</v>
+      </c>
       <c r="X5"/>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5">
         <v>1843500.0</v>
       </c>
       <c r="AA5">
-        <v>-3344500.0</v>
+        <v>1843500.0</v>
       </c>
       <c r="AB5">
         <v>-3344500.0</v>
       </c>
       <c r="AC5">
-        <v>-1892500.0</v>
+        <v>-3344500.0</v>
       </c>
       <c r="AD5">
         <v>-1892500.0</v>
       </c>
       <c r="AE5">
-        <v>-2173500.0</v>
+        <v>-1892500.0</v>
       </c>
       <c r="AF5">
         <v>-2173500.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>-2173500.0</v>
+      </c>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>55000.0</v>
+      </c>
+      <c r="C9">
         <v>9000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
       <c r="G9">
         <v>0.0</v>
       </c>
       <c r="H9">
+        <v>0.0</v>
+      </c>
+      <c r="I9">
         <v>20000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>30000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>35000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>12926000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>2505000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>994000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2525000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1237500.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2234000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1031000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1774000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>704000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-759000.0</v>
+      </c>
+      <c r="C10">
         <v>-892000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1568000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-425000.0</v>
       </c>
-      <c r="E10">
-[...1 lines deleted...]
-      </c>
       <c r="F10">
+        <v>-520000.0</v>
+      </c>
+      <c r="G10">
         <v>-65000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-359000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-305000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-224000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-215000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-189000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-222000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>4084000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-4738000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2369000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3801000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1900500.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4022000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2011000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3429000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1152000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
-[...1 lines deleted...]
-      </c>
+      <c r="Q11"/>
       <c r="R11">
         <v>-43500.0</v>
       </c>
       <c r="S11">
-        <v>-16500.0</v>
+        <v>-43500.0</v>
       </c>
       <c r="T11">
         <v>-16500.0</v>
       </c>
       <c r="U11">
-        <v>-16000.0</v>
+        <v>-16500.0</v>
       </c>
       <c r="V11">
         <v>-16000.0</v>
       </c>
-      <c r="W11"/>
+      <c r="W11">
+        <v>-16000.0</v>
+      </c>
       <c r="X11"/>
-      <c r="Y11">
-[...1 lines deleted...]
-      </c>
+      <c r="Y11"/>
       <c r="Z11">
         <v>-21500.0</v>
       </c>
       <c r="AA11">
-        <v>-15000.0</v>
+        <v>-21500.0</v>
       </c>
       <c r="AB11">
         <v>-15000.0</v>
       </c>
       <c r="AC11">
-        <v>-28500.0</v>
+        <v>-15000.0</v>
       </c>
       <c r="AD11">
         <v>-28500.0</v>
       </c>
       <c r="AE11">
-        <v>-35500.0</v>
+        <v>-28500.0</v>
       </c>
       <c r="AF11">
         <v>-35500.0</v>
       </c>
       <c r="AG11">
+        <v>-35500.0</v>
+      </c>
+      <c r="AH11">
         <v>7000.0</v>
       </c>
-      <c r="AH11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
+        <v>0.0</v>
+      </c>
+      <c r="E12">
         <v>20000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="K12">
         <v>2000.0</v>
       </c>
       <c r="L12">
+        <v>2000.0</v>
+      </c>
+      <c r="M12">
         <v>3000.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
-[...1 lines deleted...]
-      </c>
+      <c r="AC12"/>
       <c r="AD12">
         <v>48500.0</v>
       </c>
       <c r="AE12">
         <v>48500.0</v>
       </c>
       <c r="AF12">
         <v>48500.0</v>
       </c>
-      <c r="AG12"/>
+      <c r="AG12">
+        <v>48500.0</v>
+      </c>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>0.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
         <v>1000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>6000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>77000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>97000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>150000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>470000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-108000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>3000.0</v>
       </c>
       <c r="AC14">
         <v>3000.0</v>
       </c>
       <c r="AD14">
         <v>3000.0</v>
       </c>
-      <c r="AE14"/>
+      <c r="AE14">
+        <v>3000.0</v>
+      </c>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-759000.0</v>
+      </c>
+      <c r="C15">
         <v>-892000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1396000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-425000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
+        <v>-207000.0</v>
+      </c>
+      <c r="G15">
         <v>-149000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-817000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-384000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-224000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-215000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-189000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-222000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>4130000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>-4705000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2352500.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3744000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1872000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-3951000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1975500.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3436000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1152000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-255000.0</v>
       </c>
       <c r="O16">
-        <v>-362000.0</v>
+        <v>-255000.0</v>
       </c>
       <c r="P16">
         <v>-362000.0</v>
       </c>
       <c r="Q16">
-        <v>-730500.0</v>
+        <v>-362000.0</v>
       </c>
       <c r="R16">
         <v>-730500.0</v>
       </c>
       <c r="S16">
-        <v>-556500.0</v>
+        <v>-730500.0</v>
       </c>
       <c r="T16">
         <v>-556500.0</v>
       </c>
       <c r="U16">
-        <v>-340000.0</v>
+        <v>-556500.0</v>
       </c>
       <c r="V16">
         <v>-340000.0</v>
       </c>
       <c r="W16">
         <v>-340000.0</v>
       </c>
       <c r="X16">
         <v>-340000.0</v>
       </c>
       <c r="Y16">
-        <v>2065000.0</v>
+        <v>-340000.0</v>
       </c>
       <c r="Z16">
         <v>2065000.0</v>
       </c>
       <c r="AA16">
-        <v>-2352500.0</v>
+        <v>2065000.0</v>
       </c>
       <c r="AB16">
         <v>-2352500.0</v>
       </c>
       <c r="AC16">
+        <v>-2352500.0</v>
+      </c>
+      <c r="AD16">
         <v>-3744000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1872000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-3951000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1975500.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-3436000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1152000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-759000.0</v>
+      </c>
+      <c r="C17">
         <v>-892000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1568000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-425000.0</v>
       </c>
-      <c r="E17">
-[...1 lines deleted...]
-      </c>
       <c r="F17">
+        <v>-520000.0</v>
+      </c>
+      <c r="G17">
         <v>-65000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-359000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-305000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-224000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-215000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-189000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-222000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>-2354000.0</v>
       </c>
       <c r="AC17">
-        <v>-1872000.0</v>
+        <v>-2354000.0</v>
       </c>
       <c r="AD17">
         <v>-1872000.0</v>
       </c>
       <c r="AE17">
-        <v>-1975500.0</v>
+        <v>-1872000.0</v>
       </c>
       <c r="AF17">
         <v>-1975500.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>-1975500.0</v>
+      </c>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
-        <v>0.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="C18">
         <v>0.0</v>
       </c>
       <c r="D18">
+        <v>0.0</v>
+      </c>
+      <c r="E18">
         <v>-19000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="J18">
         <v>-1000.0</v>
       </c>
       <c r="K18">
+        <v>-1000.0</v>
+      </c>
+      <c r="L18">
         <v>1000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-763000.0</v>
+      </c>
+      <c r="C21">
         <v>-892000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1569000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-411000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>-537000.0</v>
+      </c>
+      <c r="G21">
         <v>-68000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-356000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-299000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-225000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-219000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-259000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-226000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>4090000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-4815000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3344500.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3704000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1892500.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3872000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-2173500.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2959000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1147000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
+      <c r="Q23"/>
       <c r="R23">
         <v>340000.0</v>
       </c>
       <c r="S23">
-        <v>1500.0</v>
+        <v>340000.0</v>
       </c>
       <c r="T23">
         <v>1500.0</v>
       </c>
       <c r="U23">
         <v>1500.0</v>
       </c>
       <c r="V23">
         <v>1500.0</v>
       </c>
       <c r="W23">
         <v>1500.0</v>
       </c>
       <c r="X23">
         <v>1500.0</v>
       </c>
       <c r="Y23">
-        <v>71000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="Z23">
         <v>71000.0</v>
       </c>
       <c r="AA23">
-        <v>28500.0</v>
+        <v>71000.0</v>
       </c>
       <c r="AB23">
         <v>28500.0</v>
       </c>
       <c r="AC23">
         <v>28500.0</v>
       </c>
       <c r="AD23">
         <v>28500.0</v>
       </c>
-      <c r="AE23"/>
+      <c r="AE23">
+        <v>28500.0</v>
+      </c>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>29000.0</v>
+      </c>
+      <c r="C25">
         <v>20000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>17000.0</v>
+      </c>
+      <c r="G25">
         <v>257000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>206000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25">
         <v>1000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>0.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>818000.0</v>
+      </c>
+      <c r="C28">
         <v>901000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>690000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>391000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>537000.0</v>
+      </c>
+      <c r="G28">
         <v>68000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>356000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="J28">
         <v>255000.0</v>
       </c>
       <c r="K28">
+        <v>255000.0</v>
+      </c>
+      <c r="L28">
         <v>280000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>257000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>9097000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>7775000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3887500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6260000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3130000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5905000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3161000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4847000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1771000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="M29"/>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>-43000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>-30000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>-57000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29">
         <v>-71000.0</v>
       </c>
-      <c r="AF29"/>
-      <c r="AG29">
+      <c r="AG29"/>
+      <c r="AH29">
         <v>7000.0</v>
       </c>
-      <c r="AH29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>945000.0</v>
+      </c>
+      <c r="C30">
         <v>943000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1576000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>411000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>537000.0</v>
+      </c>
+      <c r="G30">
         <v>68000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>356000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>372000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>292000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>290000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>297000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>286000.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
-[...1 lines deleted...]
-      </c>
+      <c r="AA30"/>
       <c r="AB30">
         <v>8524000.0</v>
       </c>
       <c r="AC30">
-        <v>6393500.0</v>
+        <v>8524000.0</v>
       </c>
       <c r="AD30">
         <v>6393500.0</v>
       </c>
       <c r="AE30">
-        <v>6764000.0</v>
+        <v>6393500.0</v>
       </c>
       <c r="AF30">
         <v>6764000.0</v>
       </c>
-      <c r="AG30"/>
+      <c r="AG30">
+        <v>6764000.0</v>
+      </c>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
-      <c r="AA31">
-[...1 lines deleted...]
-      </c>
+      <c r="AA31"/>
       <c r="AB31">
         <v>975500.0</v>
       </c>
       <c r="AC31">
-        <v>-8000.0</v>
+        <v>975500.0</v>
       </c>
       <c r="AD31">
         <v>-8000.0</v>
       </c>
       <c r="AE31">
-        <v>162500.0</v>
+        <v>-8000.0</v>
       </c>
       <c r="AF31">
         <v>162500.0</v>
       </c>
-      <c r="AG31"/>
+      <c r="AG31">
+        <v>162500.0</v>
+      </c>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>182000.0</v>
+      </c>
+      <c r="C32">
         <v>51000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>73000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>67000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>71000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>38000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>60000.0</v>
       </c>
-      <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
-      <c r="Y32">
+      <c r="Y32"/>
+      <c r="Z32">
         <v>38314000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32">
+      <c r="AA32"/>
+      <c r="AB32">
         <v>10359000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5179500.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>9002000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4501000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>9181000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4590500.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>6870000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2956000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -9030,2949 +9197,3001 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>134000.0</v>
       </c>
       <c r="C2">
         <v>664000.0</v>
       </c>
       <c r="D2">
         <v>1623000.0</v>
       </c>
       <c r="E2">
         <v>1624000.0</v>
       </c>
       <c r="F2">
         <v>1978000.0</v>
       </c>
       <c r="G2">
         <v>1444000.0</v>
       </c>
       <c r="H2">
         <v>7319000.0</v>
       </c>
       <c r="I2">
         <v>1677000.0</v>
       </c>
       <c r="J2">
         <v>45253.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>17000</v>
       </c>
       <c r="C3">
         <v>10000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>4000</v>
       </c>
       <c r="G3">
         <v>254000</v>
       </c>
       <c r="H3">
         <v>161000</v>
       </c>
       <c r="I3">
         <v>249000</v>
       </c>
       <c r="J3">
         <v>153000</v>
       </c>
       <c r="K3">
         <v>158060</v>
       </c>
       <c r="L3">
         <v>439680</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>69000.0</v>
       </c>
       <c r="C6">
         <v>-530000.0</v>
       </c>
       <c r="D6">
         <v>-959000.0</v>
       </c>
       <c r="E6">
         <v>-1000.0</v>
       </c>
       <c r="F6">
         <v>-354000.0</v>
       </c>
       <c r="G6">
         <v>534000.0</v>
       </c>
       <c r="H6">
         <v>-5875000.0</v>
       </c>
       <c r="I6">
         <v>5642000.0</v>
       </c>
       <c r="J6">
         <v>1632000.0</v>
       </c>
       <c r="K6">
         <v>6940.0</v>
       </c>
       <c r="L6">
         <v>38310.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>744000.0</v>
       </c>
       <c r="C7">
         <v>660000.0</v>
       </c>
       <c r="D7">
         <v>191000.0</v>
       </c>
       <c r="E7">
         <v>-556000.0</v>
       </c>
       <c r="F7">
         <v>160000.0</v>
       </c>
       <c r="G7">
         <v>767000.0</v>
       </c>
       <c r="H7">
         <v>602000.0</v>
       </c>
       <c r="I7">
         <v>654000.0</v>
       </c>
       <c r="J7">
         <v>-801566.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>100000.0</v>
       </c>
       <c r="F9">
         <v>233000.0</v>
       </c>
       <c r="G9">
         <v>1088000.0</v>
       </c>
       <c r="H9">
         <v>2122000.0</v>
       </c>
       <c r="I9">
         <v>-1686000.0</v>
       </c>
       <c r="J9">
         <v>-2237000.0</v>
       </c>
       <c r="K9">
         <v>-360987.0</v>
       </c>
       <c r="L9">
         <v>-166788.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>0.0</v>
       </c>
       <c r="C10">
         <v>-5000.0</v>
       </c>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>0.0</v>
       </c>
       <c r="G10">
         <v>-2132000.0</v>
       </c>
       <c r="H10">
         <v>-690000.0</v>
       </c>
       <c r="I10">
         <v>-679000.0</v>
       </c>
       <c r="J10">
         <v>-1021000.0</v>
       </c>
       <c r="K10">
         <v>-43906.0</v>
       </c>
       <c r="L10">
         <v>-397938.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-656000.0</v>
       </c>
       <c r="F11">
         <v>-73000.0</v>
       </c>
       <c r="G11">
         <v>1811000.0</v>
       </c>
       <c r="H11">
         <v>-830000.0</v>
       </c>
       <c r="I11">
         <v>3019000.0</v>
       </c>
       <c r="J11">
         <v>2457000.0</v>
       </c>
       <c r="K11">
         <v>514265.0</v>
       </c>
       <c r="L11">
         <v>471672.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>719000.0</v>
       </c>
       <c r="F12">
         <v>427000.0</v>
       </c>
       <c r="G12">
         <v>-58486000.0</v>
       </c>
       <c r="H12">
         <v>-417000.0</v>
       </c>
       <c r="I12">
         <v>5000.0</v>
       </c>
       <c r="J12">
         <v>303000.0</v>
       </c>
       <c r="K12">
         <v>39519.0</v>
       </c>
       <c r="L12">
         <v>39519.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>312000.0</v>
       </c>
       <c r="C14">
         <v>239000.0</v>
       </c>
       <c r="D14">
         <v>1000.0</v>
       </c>
       <c r="E14">
         <v>253000.0</v>
       </c>
       <c r="F14">
         <v>439000.0</v>
       </c>
       <c r="G14">
         <v>722000.0</v>
       </c>
       <c r="H14">
         <v>748000.0</v>
       </c>
       <c r="I14">
         <v>355000.0</v>
       </c>
       <c r="J14">
         <v>49000.0</v>
       </c>
       <c r="K14">
         <v>75780.0</v>
       </c>
       <c r="L14">
         <v>36840.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>28410000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>203000.0</v>
       </c>
       <c r="C16">
         <v>134000.0</v>
       </c>
       <c r="D16">
         <v>664000.0</v>
       </c>
       <c r="E16">
         <v>1623000.0</v>
       </c>
       <c r="F16">
         <v>1624000.0</v>
       </c>
       <c r="G16">
         <v>1978000.0</v>
       </c>
       <c r="H16">
         <v>1444000.0</v>
       </c>
       <c r="I16">
         <v>7319000.0</v>
       </c>
       <c r="J16">
         <v>1676486.0</v>
       </c>
       <c r="K16">
         <v>45253.0</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>-902000.0</v>
       </c>
       <c r="C18">
         <v>-714000.0</v>
       </c>
       <c r="D18">
         <v>-823000.0</v>
       </c>
       <c r="E18">
         <v>-1767000.0</v>
       </c>
       <c r="F18">
         <v>-769000.0</v>
       </c>
       <c r="G18">
         <v>-844000.0</v>
       </c>
       <c r="H18">
         <v>-7765000.0</v>
       </c>
       <c r="I18">
         <v>-5125000.0</v>
       </c>
       <c r="J18">
         <v>-4078372.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-840000.0</v>
       </c>
       <c r="D19">
         <v>13000.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
         <v>-4000.0</v>
       </c>
       <c r="G19">
         <v>49983000.0</v>
       </c>
       <c r="H19">
         <v>-358000.0</v>
       </c>
       <c r="I19">
         <v>-1225000.0</v>
       </c>
       <c r="J19">
         <v>-339757.0</v>
       </c>
       <c r="K19">
         <v>-158060.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>451000.0</v>
       </c>
       <c r="C20">
         <v>1318000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>1908000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>11610000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>852000.0</v>
       </c>
       <c r="C21">
         <v>-101000.0</v>
       </c>
       <c r="D21">
         <v>-99000.0</v>
       </c>
       <c r="E21">
         <v>-138000.0</v>
       </c>
       <c r="F21">
         <v>405000.0</v>
       </c>
       <c r="G21">
         <v>-173000.0</v>
       </c>
       <c r="H21">
         <v>-202000.0</v>
       </c>
       <c r="I21">
         <v>1700000.0</v>
       </c>
       <c r="J21">
         <v>3559000.0</v>
       </c>
       <c r="K21">
         <v>196346.0</v>
       </c>
       <c r="L21">
         <v>41538.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>-2342000.0</v>
       </c>
       <c r="C22">
         <v>-1640000.0</v>
       </c>
       <c r="D22">
         <v>-921000.0</v>
       </c>
       <c r="E22">
         <v>-2185000.0</v>
       </c>
       <c r="F22">
         <v>-1793000.0</v>
       </c>
       <c r="G22">
         <v>56652000.0</v>
       </c>
       <c r="H22">
         <v>-8449000.0</v>
       </c>
       <c r="I22">
         <v>-7378000.0</v>
       </c>
       <c r="J22">
         <v>-3383000.0</v>
       </c>
       <c r="K22">
         <v>-2267450.0</v>
       </c>
       <c r="L22">
         <v>-2676890.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-13000.0</v>
       </c>
       <c r="F23">
         <v>-10000.0</v>
       </c>
       <c r="G23">
         <v>136000.0</v>
       </c>
       <c r="H23">
         <v>-97000.0</v>
       </c>
       <c r="I23">
         <v>-1849000.0</v>
       </c>
       <c r="J23">
         <v>-162000.0</v>
       </c>
       <c r="K23">
         <v>338077.0</v>
       </c>
       <c r="L23">
         <v>-293080.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>3000.0</v>
       </c>
       <c r="H24">
         <v>23000.0</v>
       </c>
       <c r="I24">
         <v>16000.0</v>
       </c>
       <c r="J24">
         <v>16000.0</v>
       </c>
       <c r="K24">
         <v>16000.0</v>
       </c>
       <c r="L24">
         <v>16000.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>40000.0</v>
       </c>
       <c r="C25">
         <v>25000.0</v>
       </c>
       <c r="D25">
         <v>-78000.0</v>
       </c>
       <c r="E25">
         <v>11000.0</v>
       </c>
       <c r="F25">
         <v>10000.0</v>
       </c>
       <c r="G25">
         <v>6000.0</v>
       </c>
       <c r="H25">
         <v>-3045000.0</v>
       </c>
       <c r="I25">
         <v>1629000.0</v>
       </c>
       <c r="J25">
         <v>203528.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-20781000.0</v>
       </c>
       <c r="H26">
         <v>2166000.0</v>
       </c>
       <c r="I26">
         <v>11610000.0</v>
       </c>
       <c r="J26">
         <v>2312450.0</v>
       </c>
       <c r="K26">
         <v>1580000.0</v>
       </c>
       <c r="L26">
         <v>3500000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27">
         <v>112000.0</v>
       </c>
       <c r="H27">
         <v>378000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>1757000.0</v>
       </c>
       <c r="F28">
         <v>395000.0</v>
       </c>
       <c r="G28">
         <v>-49228000.0</v>
       </c>
       <c r="H28">
         <v>1867000.0</v>
       </c>
       <c r="I28">
         <v>11461000.0</v>
       </c>
       <c r="J28">
         <v>5709000.0</v>
       </c>
       <c r="K28">
         <v>2114420.0</v>
       </c>
       <c r="L28">
         <v>3206920.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>-885000.0</v>
       </c>
       <c r="C29">
         <v>-704000.0</v>
       </c>
       <c r="D29">
         <v>-823000.0</v>
       </c>
       <c r="E29">
         <v>-1767000.0</v>
       </c>
       <c r="F29">
         <v>-765000.0</v>
       </c>
       <c r="G29">
         <v>-221000.0</v>
       </c>
       <c r="H29">
         <v>-7384000.0</v>
       </c>
       <c r="I29">
         <v>-4594000.0</v>
       </c>
       <c r="J29">
         <v>-3737000.0</v>
       </c>
       <c r="K29">
         <v>-1949420.0</v>
       </c>
       <c r="L29">
         <v>-2728930.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>-4000.0</v>
       </c>
       <c r="G30">
         <v>49983000.0</v>
       </c>
       <c r="H30">
         <v>-358000.0</v>
       </c>
       <c r="I30">
         <v>-1225000.0</v>
       </c>
       <c r="J30">
         <v>-340000.0</v>
       </c>
       <c r="K30">
         <v>-158060.0</v>
       </c>
       <c r="L30">
         <v>-439680.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>126</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>127</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M1" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>320000.0</v>
+      </c>
+      <c r="C2">
         <v>203000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1061000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>134000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>959000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>250000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>491000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>664000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>836000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1085000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>2000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>17000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
         <v>10000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>128000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="V3">
         <v>2000</v>
       </c>
       <c r="W3">
         <v>2000</v>
       </c>
       <c r="X3">
         <v>2000</v>
       </c>
       <c r="Y3">
-        <v>29000</v>
+        <v>2000</v>
       </c>
       <c r="Z3">
         <v>29000</v>
       </c>
       <c r="AA3">
+        <v>29000</v>
+      </c>
+      <c r="AB3">
         <v>381000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>39000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>226000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>77500</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>531000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>66500</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>213000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>102000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>2539000.0</v>
+      </c>
+      <c r="C6">
         <v>117000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>201000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1059000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1028000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-101000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-825000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>709000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-241000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-173000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-172000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-269000.0</v>
       </c>
       <c r="N6">
         <v>-269000.0</v>
       </c>
       <c r="O6">
-        <v>-213000.0</v>
+        <v>-269000.0</v>
       </c>
       <c r="P6">
         <v>-213000.0</v>
       </c>
       <c r="Q6">
-        <v>212500.0</v>
+        <v>-213000.0</v>
       </c>
       <c r="R6">
         <v>212500.0</v>
       </c>
       <c r="S6">
-        <v>-881000.0</v>
+        <v>212500.0</v>
       </c>
       <c r="T6">
         <v>-881000.0</v>
       </c>
       <c r="U6">
-        <v>704000.0</v>
+        <v>-881000.0</v>
       </c>
       <c r="V6">
         <v>704000.0</v>
       </c>
       <c r="W6">
         <v>704000.0</v>
       </c>
       <c r="X6">
         <v>704000.0</v>
       </c>
       <c r="Y6">
-        <v>3693000.0</v>
+        <v>704000.0</v>
       </c>
       <c r="Z6">
         <v>3693000.0</v>
       </c>
       <c r="AA6">
+        <v>3693000.0</v>
+      </c>
+      <c r="AB6">
         <v>-5875000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5865000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2932500.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5642000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2483500.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>675000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>138000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-192000.0</v>
+      </c>
+      <c r="C7">
         <v>7000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1399000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-590000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>175000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-32000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>591000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-10000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>69000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>123000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>25000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>81500.0</v>
       </c>
       <c r="O9">
-        <v>90500.0</v>
+        <v>81500.0</v>
       </c>
       <c r="P9">
         <v>90500.0</v>
       </c>
       <c r="Q9">
-        <v>-40500.0</v>
+        <v>90500.0</v>
       </c>
       <c r="R9">
         <v>-40500.0</v>
       </c>
       <c r="S9">
-        <v>-490000.0</v>
+        <v>-40500.0</v>
       </c>
       <c r="T9">
         <v>-490000.0</v>
       </c>
       <c r="U9">
-        <v>606500.0</v>
+        <v>-490000.0</v>
       </c>
       <c r="V9">
         <v>606500.0</v>
       </c>
       <c r="W9">
         <v>606500.0</v>
       </c>
       <c r="X9">
         <v>606500.0</v>
       </c>
       <c r="Y9">
-        <v>-479000.0</v>
+        <v>606500.0</v>
       </c>
       <c r="Z9">
         <v>-479000.0</v>
       </c>
       <c r="AA9">
-        <v>622000.0</v>
+        <v>-479000.0</v>
       </c>
       <c r="AB9">
         <v>622000.0</v>
       </c>
       <c r="AC9">
-        <v>467500.0</v>
+        <v>622000.0</v>
       </c>
       <c r="AD9">
         <v>467500.0</v>
       </c>
       <c r="AE9">
-        <v>-1358000.0</v>
+        <v>467500.0</v>
       </c>
       <c r="AF9">
         <v>-1358000.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>-1358000.0</v>
+      </c>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-5000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>0.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>0.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
-[...1 lines deleted...]
-      </c>
+      <c r="Y10"/>
       <c r="Z10">
         <v>-128000.0</v>
       </c>
       <c r="AA10">
-        <v>-136000.0</v>
+        <v>-128000.0</v>
       </c>
       <c r="AB10">
         <v>-136000.0</v>
       </c>
       <c r="AC10">
-        <v>-209000.0</v>
+        <v>-136000.0</v>
       </c>
       <c r="AD10">
         <v>-209000.0</v>
       </c>
       <c r="AE10">
-        <v>-255500.0</v>
+        <v>-209000.0</v>
       </c>
       <c r="AF10">
         <v>-255500.0</v>
       </c>
-      <c r="AG10"/>
+      <c r="AG10">
+        <v>-255500.0</v>
+      </c>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>-60000.0</v>
       </c>
       <c r="O11">
-        <v>15000.0</v>
+        <v>-60000.0</v>
       </c>
       <c r="P11">
         <v>15000.0</v>
       </c>
       <c r="Q11">
-        <v>-343000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="R11">
         <v>-343000.0</v>
       </c>
       <c r="S11">
-        <v>-143500.0</v>
+        <v>-343000.0</v>
       </c>
       <c r="T11">
         <v>-143500.0</v>
       </c>
       <c r="U11">
-        <v>107000.0</v>
+        <v>-143500.0</v>
       </c>
       <c r="V11">
         <v>107000.0</v>
       </c>
       <c r="W11">
-        <v>0.0</v>
+        <v>107000.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
-        <v>2127500.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z11">
         <v>2127500.0</v>
       </c>
       <c r="AA11">
-        <v>1127000.0</v>
+        <v>2127500.0</v>
       </c>
       <c r="AB11">
         <v>1127000.0</v>
       </c>
       <c r="AC11">
-        <v>-1542000.0</v>
+        <v>1127000.0</v>
       </c>
       <c r="AD11">
         <v>-1542000.0</v>
       </c>
       <c r="AE11">
-        <v>426500.0</v>
+        <v>-1542000.0</v>
       </c>
       <c r="AF11">
         <v>426500.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>426500.0</v>
+      </c>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>3000.0</v>
       </c>
       <c r="O12">
-        <v>60000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="P12">
         <v>60000.0</v>
       </c>
       <c r="Q12">
-        <v>299500.0</v>
+        <v>60000.0</v>
       </c>
       <c r="R12">
         <v>299500.0</v>
       </c>
       <c r="S12">
-        <v>226000.0</v>
+        <v>299500.0</v>
       </c>
       <c r="T12">
         <v>226000.0</v>
       </c>
       <c r="U12">
-        <v>-12500.0</v>
+        <v>226000.0</v>
       </c>
       <c r="V12">
         <v>-12500.0</v>
       </c>
       <c r="W12">
         <v>-12500.0</v>
       </c>
       <c r="X12">
         <v>-12500.0</v>
       </c>
       <c r="Y12">
-        <v>46000.0</v>
+        <v>-12500.0</v>
       </c>
       <c r="Z12">
         <v>46000.0</v>
       </c>
       <c r="AA12">
-        <v>-327500.0</v>
+        <v>46000.0</v>
       </c>
       <c r="AB12">
         <v>-327500.0</v>
       </c>
       <c r="AC12">
-        <v>119000.0</v>
+        <v>-327500.0</v>
       </c>
       <c r="AD12">
         <v>119000.0</v>
       </c>
       <c r="AE12">
-        <v>355500.0</v>
+        <v>119000.0</v>
       </c>
       <c r="AF12">
         <v>355500.0</v>
       </c>
-      <c r="AG12"/>
+      <c r="AG12">
+        <v>355500.0</v>
+      </c>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>29000.0</v>
+      </c>
+      <c r="C14">
         <v>20000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>17000.0</v>
+      </c>
+      <c r="G14">
         <v>257000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>206000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>1000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
+      <c r="O14"/>
       <c r="P14">
         <v>17000.0</v>
       </c>
       <c r="Q14">
-        <v>109500.0</v>
+        <v>17000.0</v>
       </c>
       <c r="R14">
         <v>109500.0</v>
       </c>
       <c r="S14">
         <v>109500.0</v>
       </c>
       <c r="T14">
         <v>109500.0</v>
       </c>
       <c r="U14">
-        <v>110000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="V14">
         <v>110000.0</v>
       </c>
       <c r="W14">
         <v>110000.0</v>
       </c>
       <c r="X14">
         <v>110000.0</v>
       </c>
       <c r="Y14">
-        <v>237500.0</v>
+        <v>110000.0</v>
       </c>
       <c r="Z14">
         <v>237500.0</v>
       </c>
       <c r="AA14">
+        <v>237500.0</v>
+      </c>
+      <c r="AB14">
         <v>365000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>259500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>121000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>180500.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>100000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>120000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>41000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>28000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>2859000.0</v>
+      </c>
+      <c r="C16">
         <v>320000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>203000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1061000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>134000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>959000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>250000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>491000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>664000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>836000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1085000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-919000.0</v>
+      </c>
+      <c r="C18">
         <v>-867000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-975000.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
+        <v>-247000.0</v>
+      </c>
+      <c r="G18">
         <v>94000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>0.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-485000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-213000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-144000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-151000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-211000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>203000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-636000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-204000.0</v>
       </c>
-      <c r="I19"/>
-      <c r="J19">
+      <c r="J19"/>
+      <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>13000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>-82000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1400000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>3500000.0</v>
+      </c>
+      <c r="C21">
         <v>1000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1079000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-48000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>922000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-18000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-25000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-35500.0</v>
       </c>
       <c r="O21">
-        <v>-35000.0</v>
+        <v>-35500.0</v>
       </c>
       <c r="P21">
         <v>-35000.0</v>
       </c>
       <c r="Q21">
-        <v>-34000.0</v>
+        <v>-35000.0</v>
       </c>
       <c r="R21">
         <v>-34000.0</v>
       </c>
       <c r="S21">
-        <v>-33000.0</v>
+        <v>-34000.0</v>
       </c>
       <c r="T21">
         <v>-33000.0</v>
       </c>
       <c r="U21">
-        <v>235500.0</v>
+        <v>-33000.0</v>
       </c>
       <c r="V21">
         <v>235500.0</v>
       </c>
       <c r="W21">
         <v>235500.0</v>
       </c>
       <c r="X21">
         <v>235500.0</v>
       </c>
       <c r="Y21">
-        <v>-56500.0</v>
+        <v>235500.0</v>
       </c>
       <c r="Z21">
         <v>-56500.0</v>
       </c>
       <c r="AA21">
-        <v>-101000.0</v>
+        <v>-56500.0</v>
       </c>
       <c r="AB21">
         <v>-101000.0</v>
       </c>
       <c r="AC21">
         <v>-101000.0</v>
       </c>
       <c r="AD21">
         <v>-101000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>-101000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-759000.0</v>
+      </c>
+      <c r="C22">
         <v>-892000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1396000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-425000.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
+        <v>-207000.0</v>
+      </c>
+      <c r="G22">
         <v>-149000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-817000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-384000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-224000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-215000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-205500.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-255000.0</v>
       </c>
       <c r="N22">
         <v>-255000.0</v>
       </c>
       <c r="O22">
-        <v>-362000.0</v>
+        <v>-255000.0</v>
       </c>
       <c r="P22">
         <v>-362000.0</v>
       </c>
       <c r="Q22">
-        <v>-730500.0</v>
+        <v>-362000.0</v>
       </c>
       <c r="R22">
         <v>-730500.0</v>
       </c>
       <c r="S22">
-        <v>-556500.0</v>
+        <v>-730500.0</v>
       </c>
       <c r="T22">
         <v>-556500.0</v>
       </c>
       <c r="U22">
-        <v>-340000.0</v>
+        <v>-556500.0</v>
       </c>
       <c r="V22">
         <v>-340000.0</v>
       </c>
       <c r="W22">
-        <v>0.0</v>
+        <v>-340000.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
-        <v>2065000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z22">
         <v>2065000.0</v>
       </c>
       <c r="AA22">
+        <v>2065000.0</v>
+      </c>
+      <c r="AB22">
         <v>-8539000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2352500.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3801000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1872000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-7451000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1975500.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3429000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1152000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>-3000.0</v>
       </c>
       <c r="O23">
-        <v>-4000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="P23">
         <v>-4000.0</v>
       </c>
       <c r="Q23">
-        <v>-2500.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="R23">
         <v>-2500.0</v>
       </c>
       <c r="S23">
-        <v>-4500.0</v>
+        <v>-2500.0</v>
       </c>
       <c r="T23">
         <v>-4500.0</v>
       </c>
       <c r="U23">
-        <v>-500.0</v>
+        <v>-4500.0</v>
       </c>
       <c r="V23">
         <v>-500.0</v>
       </c>
       <c r="W23">
         <v>-500.0</v>
       </c>
       <c r="X23">
         <v>-500.0</v>
       </c>
       <c r="Y23">
-        <v>-3000.0</v>
+        <v>-500.0</v>
       </c>
       <c r="Z23">
         <v>-3000.0</v>
       </c>
       <c r="AA23">
-        <v>-74000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="AB23">
         <v>-74000.0</v>
       </c>
       <c r="AC23">
+        <v>-74000.0</v>
+      </c>
+      <c r="AD23">
         <v>51000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>25500.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1849000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-893000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-63000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1123000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>500.0</v>
       </c>
       <c r="AC24">
+        <v>500.0</v>
+      </c>
+      <c r="AD24">
         <v>22000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-694000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4500.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-718000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>-20000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="G25">
         <v>18000.0</v>
       </c>
       <c r="H25">
+        <v>18000.0</v>
+      </c>
+      <c r="I25">
         <v>4000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-87000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-8000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2166000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>11610000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>-38500.0</v>
       </c>
       <c r="O28">
-        <v>-39000.0</v>
+        <v>-38500.0</v>
       </c>
       <c r="P28">
         <v>-39000.0</v>
       </c>
       <c r="Q28">
-        <v>917500.0</v>
+        <v>-39000.0</v>
       </c>
       <c r="R28">
         <v>917500.0</v>
       </c>
       <c r="S28">
-        <v>-37500.0</v>
+        <v>917500.0</v>
       </c>
       <c r="T28">
         <v>-37500.0</v>
       </c>
       <c r="U28">
-        <v>235000.0</v>
+        <v>-37500.0</v>
       </c>
       <c r="V28">
         <v>235000.0</v>
       </c>
       <c r="W28">
         <v>235000.0</v>
       </c>
       <c r="X28">
         <v>235000.0</v>
       </c>
       <c r="Y28">
-        <v>-59500.0</v>
+        <v>235000.0</v>
       </c>
       <c r="Z28">
         <v>-59500.0</v>
       </c>
       <c r="AA28">
+        <v>-59500.0</v>
+      </c>
+      <c r="AB28">
         <v>1867000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>911000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>51000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>25500.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11461000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4912000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1637000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1123000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-921000.0</v>
+      </c>
+      <c r="C29">
         <v>-865000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>417000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-975000.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
+        <v>-247000.0</v>
+      </c>
+      <c r="G29">
         <v>94000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-357000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-213000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-144000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-151000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-230500.0</v>
       </c>
       <c r="N29">
         <v>-230500.0</v>
       </c>
       <c r="O29">
-        <v>-178500.0</v>
+        <v>-230500.0</v>
       </c>
       <c r="P29">
         <v>-178500.0</v>
       </c>
       <c r="Q29">
-        <v>-705000.0</v>
+        <v>-178500.0</v>
       </c>
       <c r="R29">
         <v>-705000.0</v>
       </c>
       <c r="S29">
-        <v>-853500.0</v>
+        <v>-705000.0</v>
       </c>
       <c r="T29">
         <v>-853500.0</v>
       </c>
       <c r="U29">
-        <v>471000.0</v>
+        <v>-853500.0</v>
       </c>
       <c r="V29">
         <v>471000.0</v>
       </c>
       <c r="W29">
         <v>471000.0</v>
       </c>
       <c r="X29">
         <v>471000.0</v>
       </c>
       <c r="Y29">
-        <v>3869000.0</v>
+        <v>471000.0</v>
       </c>
       <c r="Z29">
         <v>3869000.0</v>
       </c>
       <c r="AA29">
-        <v>-836000.0</v>
+        <v>3869000.0</v>
       </c>
       <c r="AB29">
         <v>-836000.0</v>
       </c>
       <c r="AC29">
+        <v>-836000.0</v>
+      </c>
+      <c r="AD29">
         <v>-5712000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2856000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-4594000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2281500.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-31000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-986000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
-[...1 lines deleted...]
-      </c>
+      <c r="U30"/>
       <c r="V30">
         <v>-2000.0</v>
       </c>
       <c r="W30">
         <v>-2000.0</v>
       </c>
       <c r="X30">
         <v>-2000.0</v>
       </c>
       <c r="Y30">
-        <v>-116500.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="Z30">
         <v>-116500.0</v>
       </c>
       <c r="AA30">
-        <v>-77000.0</v>
+        <v>-116500.0</v>
       </c>
       <c r="AB30">
         <v>-77000.0</v>
       </c>
       <c r="AC30">
+        <v>-77000.0</v>
+      </c>
+      <c r="AD30">
         <v>-204000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-102000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1225000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-147000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-931000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>