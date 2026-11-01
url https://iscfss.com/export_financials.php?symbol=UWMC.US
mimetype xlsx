--- v0 (2026-06-15)
+++ v1 (2026-11-01)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1727,53 +1730,59 @@
         <v>791251000.0</v>
       </c>
       <c r="E36">
         <v>266429000.0</v>
       </c>
       <c r="F36">
         <v>-4524333000.0</v>
       </c>
       <c r="G36">
         <v>2932000.0</v>
       </c>
       <c r="H36">
         <v>14136000.0</v>
       </c>
       <c r="I36">
         <v>10500000.0</v>
       </c>
       <c r="J36">
         <v>7093000.0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>45</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>1394112000.0</v>
+      </c>
+      <c r="C37">
+        <v>1892328000.0</v>
+      </c>
+      <c r="D37">
+        <v>2362119000.0</v>
+      </c>
       <c r="E37">
         <v>3028131000.0</v>
       </c>
       <c r="F37">
         <v>3028600000.0</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38">
         <v>15502350000.0</v>
       </c>
       <c r="C38">
         <v>14379687000.0</v>
       </c>
       <c r="D38">
         <v>5482903000.0</v>
       </c>
       <c r="E38">
@@ -2400,4164 +2409,4300 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>881997000.0</v>
+      </c>
+      <c r="C2">
         <v>218934000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>236917000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>214530000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>200984000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>226216000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>174824000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>197236000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>176741000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>218020000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>167593000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>503890000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>423407000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>416818000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>439719000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>416818000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>780166000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1207145000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1085365000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1229483000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1018536000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1185499000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>801423000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>398953000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>307676000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>249996000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
+      <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
         <v>661323000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>0.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>319051000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>119475000.0</v>
+      </c>
+      <c r="C7">
         <v>121766000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>124064000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>125696000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>121343000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>123455000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>125470000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>127669000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>130034000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>133173000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>136702000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>140680000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>145067000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>146824000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>154837000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>155508000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>161181000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>165955000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>170198000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>178695000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>160198000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>154061000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>127666000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>160000.0</v>
       </c>
       <c r="C8">
         <v>160000.0</v>
       </c>
       <c r="D8">
         <v>160000.0</v>
       </c>
       <c r="E8">
         <v>160000.0</v>
       </c>
       <c r="F8">
         <v>160000.0</v>
       </c>
       <c r="G8">
         <v>160000.0</v>
       </c>
       <c r="H8">
         <v>160000.0</v>
       </c>
       <c r="I8">
         <v>160000.0</v>
       </c>
       <c r="J8">
+        <v>160000.0</v>
+      </c>
+      <c r="K8">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="L8">
         <v>160000.0</v>
       </c>
       <c r="M8">
-        <v>159000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="N8">
         <v>159000.0</v>
       </c>
       <c r="O8">
         <v>159000.0</v>
       </c>
       <c r="P8">
         <v>159000.0</v>
       </c>
       <c r="Q8">
         <v>159000.0</v>
       </c>
       <c r="R8">
         <v>159000.0</v>
       </c>
       <c r="S8">
         <v>159000.0</v>
       </c>
       <c r="T8">
-        <v>160000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="U8">
         <v>160000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>160000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1267000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1036000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>903000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>784000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>669000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>542000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>437000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>313000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>187000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>10845009.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>498407000.0</v>
+      </c>
+      <c r="C10">
         <v>423996000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>503364000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>870703000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>489984000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>485024000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>507339000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>636327000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>680153000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>605639000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>497468000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>729616000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>634576000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>740063000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>704898000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>740063000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>958656000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>901174000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>731088000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>951226000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1048396000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1593138000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>50573.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>755795000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>570439000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-133283000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>133283000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>88986.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-42113000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>498407000.0</v>
+      </c>
+      <c r="C12">
         <v>423996000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>503364000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>870703000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>489984000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>485024000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>507339000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>636327000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>680153000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>713962000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>497468000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>834142000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>634576000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>740063000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>818188000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>854338000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>958656000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1039591000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>731088000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>951226000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1048396000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1593138000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>425381879.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>755795000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>570439000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133283000.0</v>
       </c>
       <c r="AA12">
         <v>133283000.0</v>
       </c>
-      <c r="AB12"/>
+      <c r="AB12">
+        <v>133283000.0</v>
+      </c>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>42113000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
-        <v>160000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C13">
         <v>160000.0</v>
       </c>
       <c r="D13">
         <v>160000.0</v>
       </c>
       <c r="E13">
         <v>160000.0</v>
       </c>
       <c r="F13">
         <v>160000.0</v>
       </c>
       <c r="G13">
         <v>160000.0</v>
       </c>
       <c r="H13">
         <v>160000.0</v>
       </c>
       <c r="I13">
         <v>160000.0</v>
       </c>
       <c r="J13">
+        <v>160000.0</v>
+      </c>
+      <c r="K13">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="L13">
         <v>160000.0</v>
       </c>
       <c r="M13">
-        <v>159000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="N13">
         <v>159000.0</v>
       </c>
       <c r="O13">
         <v>159000.0</v>
       </c>
       <c r="P13">
         <v>159000.0</v>
       </c>
       <c r="Q13">
         <v>159000.0</v>
       </c>
       <c r="R13">
+        <v>159000.0</v>
+      </c>
+      <c r="S13">
         <v>9000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="U13">
         <v>160000.0</v>
       </c>
       <c r="V13">
         <v>160000.0</v>
       </c>
       <c r="W13">
+        <v>160000.0</v>
+      </c>
+      <c r="X13">
         <v>400494248.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>236.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182.0</v>
       </c>
       <c r="Z13">
         <v>182.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>182.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>211407534.0</v>
       </c>
       <c r="C14">
+        <v>211407534.0</v>
+      </c>
+      <c r="D14">
         <v>256913261.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>221354499.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>202133122.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>153860504.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>155584329.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>99801301.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>95387609.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>93654269.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>93245373.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93107133.0</v>
       </c>
       <c r="M14">
         <v>93107133.0</v>
       </c>
       <c r="N14">
+        <v>93107133.0</v>
+      </c>
+      <c r="O14">
         <v>92920794.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>92576000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>92571886.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>92533620.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>92539245.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91612000.0</v>
       </c>
       <c r="T14">
         <v>91612000.0</v>
       </c>
       <c r="U14">
+        <v>91612000.0</v>
+      </c>
+      <c r="V14">
         <v>91612310.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>94422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103104205.0</v>
       </c>
       <c r="X14">
         <v>103104205.0</v>
       </c>
       <c r="Y14">
         <v>103104205.0</v>
       </c>
       <c r="Z14">
         <v>103104205.0</v>
       </c>
       <c r="AA14">
         <v>103104205.0</v>
       </c>
       <c r="AB14">
         <v>103104205.0</v>
       </c>
       <c r="AC14">
         <v>103104205.0</v>
       </c>
       <c r="AD14">
         <v>103104205.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>103104205.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>159000.0</v>
       </c>
       <c r="O15">
         <v>159000.0</v>
       </c>
       <c r="P15">
         <v>159000.0</v>
       </c>
       <c r="Q15">
         <v>159000.0</v>
       </c>
       <c r="R15">
         <v>159000.0</v>
       </c>
       <c r="S15">
         <v>159000.0</v>
       </c>
       <c r="T15">
-        <v>160000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="U15">
         <v>160000.0</v>
       </c>
       <c r="V15">
         <v>160000.0</v>
       </c>
       <c r="W15">
+        <v>160000.0</v>
+      </c>
+      <c r="X15">
         <v>400494248.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>401420669.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>406769765.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>406818315.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>1150.0</v>
       </c>
-      <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>2185213000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-121536000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-105697000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-315098000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-285293000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-7028440000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>14875000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>-20176000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>5311465000.0</v>
+      </c>
+      <c r="C21">
         <v>4591855000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4073781000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3308585000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3445195000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3321457000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3969881000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2800054000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2650090000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3191803000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4026136000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4352219000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4224207000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3974870000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4453261000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3974870000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3736359000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3514102000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3335128000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2900310000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2662556000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2300434000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1760508000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1411272000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>924260000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>731353000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-12245000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1710679000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-29623000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7037000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-8900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-54105000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7871999.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6617000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-67783000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9511000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-24898999.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-14475999.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-62566000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6274424000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1449793000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>17940542000.0</v>
+      </c>
+      <c r="C23">
         <v>19266244000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16928676000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17022337000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13886889000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14048433000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15671116000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15119798000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12921641000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12797334000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11871854000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12204137000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12425919000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10947716000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13600625000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10947716000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11016910000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10990953000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>19499758000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>13617210000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16844098000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7707828000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>425565768.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7907803000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7773873000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>427376055.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6654094000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>298673.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>319051000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24">
+        <v>3067988000.0</v>
+      </c>
+      <c r="C24">
         <v>3069876000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3069472000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3068036000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2075514000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2076611000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2875972000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2084878000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2081639000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2083314000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2082081000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2084612000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2108936000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2149406000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2135429000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2313304000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2194847000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2215322000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2135639000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1578364000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1486170000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>815294000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>815851000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>2108936000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2149406000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2135429000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2313304000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2194847000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2215322000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2135639000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1578364000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1566138000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>845349000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26">
+        <v>96044000.0</v>
+      </c>
+      <c r="C26">
         <v>98491000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>100512000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>101277000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>101627000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>102982000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>103013000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>108964000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>105593000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>108323000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>110352000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>104526000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6740409000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5302170000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7563319000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5726565000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5457462000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5450099000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>17540680000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11880449000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12479550000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>5616439000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>425879308.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>14147184000.0</v>
+      </c>
+      <c r="C28">
         <v>15791969000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13936027000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13655508000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10750384000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11087581000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12333401000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11475662000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9240401000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1810848000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8230261000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7062576000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8239562000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6694034000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8729612000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6253259000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5919553000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-901174000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17376206000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11202132000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11847185000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4599957000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>949427.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4626075000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5323657000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>133283000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5542541000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>61014.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>42113000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>6151826000.0</v>
+      </c>
+      <c r="C29">
         <v>5299397000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4468989000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4045436000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3475861000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3290107000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3537492000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2504243000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2195125000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2397538000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2944633000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7783389000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2709007000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6969829000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2979243000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6837955000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6618239000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6197470000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18079497000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12104951000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12845127000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6152272000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>406492949.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>407419377.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>411768523.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>411817080.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>531790000.0</v>
+      </c>
+      <c r="C30">
         <v>2395034000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1660053000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>548090000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>719369000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>472299000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>417955000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>561901000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>516838000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>581333000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>512070000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>417725000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>347865000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>433747000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>425365000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>472067000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>350090000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>617608000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>415691000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>340028000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>378814000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>549381000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8054224000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>246862000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>217325000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>22855000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-4220342000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>121805000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>123331000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>143562000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>142137000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>138783000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>139535000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3172551000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>130288000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2552812000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2187196000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>617416000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>611089000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>543891000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-70030000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>1075559000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-4963357.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-4028767.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>583665.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>872501.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>6354544000.0</v>
+      </c>
+      <c r="C33">
         <v>16447214000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14765259000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>15603544000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12677536000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>13091110000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14745822000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>13921570000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>11724650000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>269956000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>10685295000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>278739000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>11443478000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>9773906000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>298876000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>293671000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9708164000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>151206000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>104828000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>15190012000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>279350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425331306.0</v>
       </c>
       <c r="W33">
         <v>425331306.0</v>
       </c>
       <c r="X33">
+        <v>425331306.0</v>
+      </c>
+      <c r="Y33">
         <v>1638897000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1136065000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>-133283000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>886339000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>-42113000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>6286936000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4847433000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>6944319000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4868227000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4658534000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>4242784000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>16127182000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>10668988000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>11411994000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>5003225000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>4245522000.0</v>
+      </c>
+      <c r="C35">
         <v>3892154000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12124479000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3759349000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2748741000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2683531000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3475409000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2701487000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2570257000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2265851000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2625700000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2225292000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2413521000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2455747000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9989213000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5176652000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2396703000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6617566000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2152356000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1665408000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1646368000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>969355000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14875000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>503535000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1746528000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>14934729.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5544824000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>-319051000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>-9041247000.0</v>
+      </c>
+      <c r="C36">
         <v>347457000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>324914000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1035614000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>751774000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>951733000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>793305000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>536768000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>409537000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-3273236000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>791251000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-4424942000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>490167000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>529695000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-4524333000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-4050825000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>82467000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-3514102000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3689212000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3163789000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-2601200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425331306.0</v>
       </c>
       <c r="W36">
         <v>425331306.0</v>
       </c>
       <c r="X36">
+        <v>425331306.0</v>
+      </c>
+      <c r="Y36">
         <v>66397000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>46945000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-133342729.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>14136000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-42113000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>45</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>851470000.0</v>
+      </c>
+      <c r="C37">
+        <v>1371380000.0</v>
+      </c>
+      <c r="D37">
+        <v>1394112000.0</v>
+      </c>
+      <c r="E37">
+        <v>1409404000.0</v>
+      </c>
+      <c r="F37">
+        <v>1571814000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>2825317000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>2751211000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>3028131000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>3249896000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>3085119000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>3026707000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>3028600000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>2863740000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>2577242000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>2664798000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>46</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>17178923000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>15502350000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>15220106000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>12296635000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>14379687000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>10745428000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>11258973000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>11871854000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>10705334000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>11045705000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>5391090000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>12100414000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>9365960000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5539929000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9182548000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>22528358000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>16480950000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>15199113000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>10372626000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>425331306.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>66397000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>46945000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>427376055.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>412494.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>47</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>10555810000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>8811888000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-1737569000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>177021000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-1733028000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-1391519000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-1614585000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>246097000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-1355687000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-1308746000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>717743000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>67356000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>282164000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1048177000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>253508000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-425147417.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5266249000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5850044000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>5611617000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>-823785000.0</v>
+      </c>
+      <c r="C40">
         <v>529932000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>128901000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>145671000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>130798000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>127737000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>141106000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>136750000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-418020000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>94944000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-6070790000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2446286000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-778071000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-7193992000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-5176652000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1401843000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>358942000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>36741000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>105697000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>315098000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>285293000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3197819.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>104619000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>103950000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>556960.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>55408000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>71689000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>32384000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>15032000.0</v>
+      </c>
+      <c r="C42">
         <v>12593000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>9910000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>7579000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>5688000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4298000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3523000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2644000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2305000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2085000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1702000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1484000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1267000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1036000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>903000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1035999.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>669000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3027399000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>437000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>313000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>187000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42">
+      <c r="W42"/>
+      <c r="X42">
         <v>10845009.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24839000.0</v>
       </c>
       <c r="Y42">
         <v>24839000.0</v>
       </c>
       <c r="Z42">
+        <v>24839000.0</v>
+      </c>
+      <c r="AA42">
         <v>-656802058.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>24839000.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>285605000.0</v>
+      </c>
+      <c r="C45">
         <v>293820000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>473314000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>282161000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>279274000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>268769000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>408855000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>243104000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>243224000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>243066000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>352431000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>246936000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>251201000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>255351000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>256658000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>253549000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>279350000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>254316000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>285605000.0</v>
+      </c>
+      <c r="C46">
         <v>293820000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>295756000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>282161000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>279274000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>268769000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>263122000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>267124000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>268285000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>243066000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>274653000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>246936000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>286148000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>293671000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>256658000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>255351000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>306683000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>151206000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>293363000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>311789000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>217994000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>254316000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>200670000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>161228000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>164860000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>140850000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>278739000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>149515000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>152428000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>152477000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>152172000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>153971000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>151206000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>313539000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>145774000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>279350000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>254316000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>223599000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>161228000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>164860000.0</v>
       </c>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>118646000.0</v>
+      </c>
+      <c r="C48">
         <v>216768000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>189447000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>169935000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>170320000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>160407000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>157837000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>116561000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>111021000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>111980000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>110690000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>130233000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>120379000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>122136000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>142500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>122136000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>137955000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>138834000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>141805000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>129815000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>109397000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>113078000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5846308.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1997522000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1443312000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>477823.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>636484000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-21231.0</v>
       </c>
-      <c r="AC48"/>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>120379000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>122136000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>142500000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>141194000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>137955000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>138834000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>141805000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>129815000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>109397000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>113078000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-5846308.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
+        <v>2950000000.0</v>
+      </c>
+      <c r="C50">
         <v>2000000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1200000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>799726000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1224179000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1048631000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>500000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>300000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>200000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>750000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>5566900000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>500000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>4759834000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>750000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>4712719000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>4497353000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4076829000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>15954938000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>10487950000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>11249213000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>5223740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="X50">
         <v>1000000.0</v>
       </c>
-      <c r="Y50"/>
+      <c r="Y50">
+        <v>1000000.0</v>
+      </c>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>14645591000.0</v>
+      </c>
+      <c r="C51">
         <v>16215965000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14439391000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14526211000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>11240368000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>11572605000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>12840740000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>12111989000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9920554000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2416487000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8727729000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7792192000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8874138000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>7434097000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>9434510000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>7073138000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6878209000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6292151000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>18107294000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>12153358000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>12895581000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6193095000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5381870000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5894096000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>5675824000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>150000.0</v>
       </c>
-      <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>11541788000.0</v>
+      </c>
+      <c r="C52">
         <v>13024323000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3210568000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11332479000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9043511000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9372539000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9839298000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9899442000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7708881000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>200000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6508946000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5566900000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6641869000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5200609000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7193992000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4759834000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4616139000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4076829000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>15954938000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>10487950000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>11249213000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5223740000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4878335000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4147568000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>142543000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>150000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>61</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>98491000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>100512000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>101277000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>101627000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>750769000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>103013000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>108964000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>116468000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>108323000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>856856000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>104526000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>409078000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>440775000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>113290000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>114275000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>125193000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>138417000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>152263000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>41809000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425331306.0</v>
       </c>
       <c r="W53">
         <v>425331306.0</v>
       </c>
       <c r="X53">
+        <v>425331306.0</v>
+      </c>
+      <c r="Y53">
         <v>425323144.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>426051648.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>266566000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>84226000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>17940542000.0</v>
+      </c>
+      <c r="C55">
         <v>19266244000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16928676000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>17022337000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>13886889000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14048433000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>15671116000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15119798000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12921641000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12797334000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11871854000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>12204137000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>12425919000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>10947716000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>13600625000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>10947716000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>11016910000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>10990953000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>22528358000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>16480950000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>16844098000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>10372626000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>425565768.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7907803000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7773873000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>427376055.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6654094000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>298673.0</v>
       </c>
-      <c r="AC55"/>
       <c r="AD55"/>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>11586007000.0</v>
+      </c>
+      <c r="C56">
         <v>2819030000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2163417000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1418793000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1209353000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>957323000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>925294000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1198228000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1196991000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1268405000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1186559000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1220064000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>982441000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1173810000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1201335000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1288085000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1308746000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1657199000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1299042000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>340028000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1365635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234462.0</v>
       </c>
       <c r="W56">
         <v>234462.0</v>
       </c>
       <c r="X56">
+        <v>234462.0</v>
+      </c>
+      <c r="Y56">
         <v>6268906000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>6637808000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>133283000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5767755000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>298673.0</v>
       </c>
-      <c r="AC56"/>
-      <c r="AD56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>42113000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>11600000000.0</v>
+      </c>
+      <c r="C57">
         <v>13773189000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3210568000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>11675910000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9390166000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9729553000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10141859000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10237784000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8022372000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>418020000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6771483000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6070790000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7065276000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5617427000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>439719000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5176652000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5396305000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1207145000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>17040303000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11717433000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>12267749000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6409239000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5197819.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5381907000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4559194000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>624246.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>447947000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>294904.0</v>
       </c>
-      <c r="AC57"/>
       <c r="AD57"/>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>16955234000.0</v>
+      </c>
+      <c r="C58">
         <v>17665343000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>15335047000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>15435259000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12138907000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12413084000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>13617268000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12939271000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10592629000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10340276000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9397183000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9112026000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9478797000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8073174000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>10428932000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8073174000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7793008000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7824711000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>19357357000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>13486922000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>14157112000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7594590000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>20072819.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5885442000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6305722000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>15558975.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5992771000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>294904.0</v>
       </c>
-      <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>-319051000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>133712000.0</v>
+      </c>
+      <c r="C60">
         <v>229521000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>199517000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>177674000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>176168000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>164865000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>161520000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>119365000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>113486000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>114224000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>112552000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>131877000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>121805000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>123331000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>143562000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>123331000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>138783000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3166242000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>142401000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>130288000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>109744000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>113238000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>405492949.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2022361000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1468151000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>411817080.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>661323000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>319051000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
-      <c r="W62">
+      <c r="W62"/>
+      <c r="X62">
         <v>400492940.0</v>
       </c>
-      <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6590,3289 +6735,3367 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
         <v>454528000.0</v>
       </c>
       <c r="C2">
         <v>534201000.0</v>
       </c>
       <c r="D2">
         <v>358932000.0</v>
       </c>
       <c r="E2">
         <v>336403000.0</v>
       </c>
       <c r="F2">
         <v>349957000.0</v>
       </c>
       <c r="G2">
         <v>203546000.0</v>
       </c>
       <c r="H2">
         <v>183284000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3">
-        <v>50044000.0</v>
+        <v>55506000.0</v>
       </c>
       <c r="C3">
         <v>48777000.0</v>
       </c>
       <c r="D3">
         <v>50060000.0</v>
       </c>
       <c r="E3">
         <v>49404000.0</v>
       </c>
       <c r="F3">
         <v>38025000.0</v>
       </c>
       <c r="G3">
         <v>570706000.0</v>
       </c>
       <c r="H3">
         <v>129142000.0</v>
       </c>
       <c r="I3">
         <v>50687000.0</v>
       </c>
       <c r="J3">
         <v>40365000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5">
         <v>781690000.0</v>
       </c>
       <c r="C5">
         <v>335957000.0</v>
       </c>
       <c r="D5">
         <v>-76293000.0</v>
       </c>
       <c r="E5">
         <v>934669000.0</v>
       </c>
       <c r="F5">
         <v>1578241000.0</v>
       </c>
       <c r="G5">
         <v>3384960000.0</v>
       </c>
       <c r="H5">
         <v>415057000.0</v>
       </c>
       <c r="I5">
         <v>85830000.0</v>
       </c>
       <c r="J5">
         <v>128406000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6">
-        <v>831734000.0</v>
+        <v>837196000.0</v>
       </c>
       <c r="C6">
         <v>384734000.0</v>
       </c>
       <c r="D6">
         <v>-26233000.0</v>
       </c>
       <c r="E6">
         <v>984073000.0</v>
       </c>
       <c r="F6">
         <v>1616266000.0</v>
       </c>
       <c r="G6">
         <v>3955666000.0</v>
       </c>
       <c r="H6">
         <v>544199000.0</v>
       </c>
       <c r="I6">
         <v>136517000.0</v>
       </c>
       <c r="J6">
         <v>168771000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
         <v>2706041000.0</v>
       </c>
       <c r="C9">
         <v>1371665000.0</v>
       </c>
       <c r="D9">
         <v>755017000.0</v>
       </c>
       <c r="E9">
         <v>1810246000.0</v>
       </c>
       <c r="F9">
         <v>2483718000.0</v>
       </c>
       <c r="G9">
         <v>4646264000.0</v>
       </c>
       <c r="H9">
         <v>1048919000.0</v>
       </c>
       <c r="I9">
         <v>502167000.0</v>
       </c>
       <c r="J9">
         <v>455615000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
         <v>250896000.0</v>
       </c>
       <c r="C10">
         <v>335957000.0</v>
       </c>
       <c r="D10">
         <v>-76293000.0</v>
       </c>
       <c r="E10">
         <v>934669000.0</v>
       </c>
       <c r="F10">
         <v>1578241000.0</v>
       </c>
       <c r="G10">
         <v>3384960000.0</v>
       </c>
       <c r="H10">
         <v>415057000.0</v>
       </c>
       <c r="I10">
         <v>91373000.0</v>
       </c>
       <c r="J10">
         <v>114964000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11">
         <v>6873000.0</v>
       </c>
       <c r="C11">
         <v>6582000.0</v>
       </c>
       <c r="D11">
         <v>-6511000.0</v>
       </c>
       <c r="E11">
         <v>2811000.0</v>
       </c>
       <c r="F11">
         <v>9841000.0</v>
       </c>
       <c r="G11">
         <v>2450000.0</v>
       </c>
       <c r="H11">
         <v>2450000.0</v>
       </c>
       <c r="I11">
         <v>57000.0</v>
       </c>
       <c r="J11">
         <v>363000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>530794000.0</v>
       </c>
       <c r="C12">
         <v>490763000.0</v>
       </c>
       <c r="D12">
         <v>320256000.0</v>
       </c>
       <c r="E12">
         <v>305987000.0</v>
       </c>
       <c r="F12">
         <v>304656000.0</v>
       </c>
       <c r="G12">
         <v>167036000.0</v>
       </c>
       <c r="H12">
         <v>164131000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13">
         <v>537687000.0</v>
       </c>
       <c r="C13">
         <v>508621000.0</v>
       </c>
       <c r="D13">
         <v>365161000.0</v>
       </c>
       <c r="E13">
         <v>314462000.0</v>
       </c>
       <c r="F13">
         <v>331770000.0</v>
       </c>
       <c r="G13">
         <v>1101134.0</v>
       </c>
       <c r="H13">
         <v>155129000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14">
         <v>-216643000.0</v>
       </c>
       <c r="C14">
         <v>-314971000.0</v>
       </c>
       <c r="D14">
         <v>-315119000.0</v>
       </c>
       <c r="E14">
         <v>-890143000.0</v>
       </c>
       <c r="F14">
         <v>-1469955000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
         <v>27380000.0</v>
       </c>
       <c r="C15">
         <v>14404000.0</v>
       </c>
       <c r="D15">
         <v>-13230000.0</v>
       </c>
       <c r="E15">
         <v>41715000.0</v>
       </c>
       <c r="F15">
         <v>98445000.0</v>
       </c>
       <c r="G15">
         <v>3382510000.0</v>
       </c>
       <c r="H15">
         <v>415057000.0</v>
       </c>
       <c r="I15">
         <v>91316000.0</v>
       </c>
       <c r="J15">
         <v>114601000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>41715000.0</v>
       </c>
       <c r="F16">
         <v>98445000.0</v>
       </c>
       <c r="G16">
         <v>3382510000.0</v>
       </c>
       <c r="H16">
         <v>415057000.0</v>
       </c>
       <c r="I16">
         <v>91316000.0</v>
       </c>
       <c r="J16">
         <v>114601000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
         <v>244023000.0</v>
       </c>
       <c r="C17">
         <v>329375000.0</v>
       </c>
       <c r="D17">
         <v>328690000.0</v>
       </c>
       <c r="E17">
         <v>931858000.0</v>
       </c>
       <c r="F17">
         <v>1568400000.0</v>
       </c>
       <c r="G17">
         <v>-5807306.0</v>
       </c>
       <c r="H17">
         <v>415057000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>6893000.0</v>
       </c>
       <c r="C18">
         <v>17858000.0</v>
       </c>
       <c r="D18">
         <v>10798000.0</v>
       </c>
       <c r="E18">
         <v>8475000.0</v>
       </c>
       <c r="F18">
         <v>27114000.0</v>
       </c>
       <c r="G18">
         <v>1101134.0</v>
       </c>
       <c r="H18">
         <v>-9002000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>1101134.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>305987000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
         <v>1832747000.0</v>
       </c>
       <c r="C21">
         <v>335957000.0</v>
       </c>
       <c r="D21">
         <v>-76293000.0</v>
       </c>
       <c r="E21">
         <v>934669000.0</v>
       </c>
       <c r="F21">
         <v>1578241000.0</v>
       </c>
       <c r="G21">
         <v>3384960000.0</v>
       </c>
       <c r="H21">
         <v>415057000.0</v>
       </c>
       <c r="I21">
         <v>85830000.0</v>
       </c>
       <c r="J21">
         <v>128406000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23">
         <v>1327822000.0</v>
       </c>
       <c r="C23">
         <v>1569909000.0</v>
       </c>
       <c r="D23">
         <v>1190242000.0</v>
       </c>
       <c r="E23">
         <v>1211980000.0</v>
       </c>
       <c r="F23">
         <v>1255434000.0</v>
       </c>
       <c r="G23">
         <v>1464850000.0</v>
       </c>
       <c r="H23">
         <v>817146000.0</v>
       </c>
       <c r="I23">
         <v>325207000.0</v>
       </c>
       <c r="J23">
         <v>287514000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
         <v>55506000.0</v>
       </c>
       <c r="C25">
         <v>48777000.0</v>
       </c>
       <c r="D25">
         <v>50571000.0</v>
       </c>
       <c r="E25">
         <v>49404000.0</v>
       </c>
       <c r="F25">
         <v>35077000.0</v>
       </c>
       <c r="G25">
         <v>570353000.0</v>
       </c>
       <c r="H25">
         <v>129142000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.45</v>
       </c>
       <c r="F26">
         <v>0.44</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27">
         <v>106191000.0</v>
       </c>
       <c r="C27">
         <v>96782000.0</v>
       </c>
       <c r="D27">
         <v>84515000.0</v>
       </c>
       <c r="E27">
         <v>74168000.0</v>
       </c>
       <c r="F27">
         <v>62472000.0</v>
       </c>
       <c r="G27">
         <v>20367000.0</v>
       </c>
       <c r="H27">
         <v>23433000.0</v>
       </c>
       <c r="I27">
         <v>3800000.0</v>
       </c>
       <c r="J27">
         <v>3400000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
         <v>264060000.0</v>
       </c>
       <c r="C28">
         <v>898998000.0</v>
       </c>
       <c r="D28">
         <v>700654000.0</v>
       </c>
       <c r="E28">
         <v>732435000.0</v>
       </c>
       <c r="F28">
         <v>831014000.0</v>
       </c>
       <c r="G28">
         <v>650999000.0</v>
       </c>
       <c r="H28">
         <v>463248000.0</v>
       </c>
       <c r="I28">
         <v>35315000.0</v>
       </c>
       <c r="J28">
         <v>44071000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>6873000.0</v>
       </c>
       <c r="C29">
         <v>6582000.0</v>
       </c>
       <c r="D29">
         <v>-5833000.0</v>
       </c>
       <c r="E29">
         <v>2811000.0</v>
       </c>
       <c r="F29">
         <v>9841000.0</v>
       </c>
       <c r="G29">
         <v>81002.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
         <v>873294000.0</v>
       </c>
       <c r="C30">
         <v>1035708000.0</v>
       </c>
       <c r="D30">
         <v>831310000.0</v>
       </c>
       <c r="E30">
         <v>875577000.0</v>
       </c>
       <c r="F30">
         <v>905477000.0</v>
       </c>
       <c r="G30">
         <v>1261304000.0</v>
       </c>
       <c r="H30">
         <v>633862000.0</v>
       </c>
       <c r="I30">
         <v>325207000.0</v>
       </c>
       <c r="J30">
         <v>287514000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31">
         <v>-1581851000.0</v>
       </c>
       <c r="C31">
         <v>-1521114000.0</v>
       </c>
       <c r="D31">
         <v>-1168339000.0</v>
       </c>
       <c r="E31">
         <v>934669000.0</v>
       </c>
       <c r="F31">
         <v>1578241000.0</v>
       </c>
       <c r="G31">
         <v>-873718000.0</v>
       </c>
       <c r="H31">
         <v>415096002.0</v>
       </c>
       <c r="I31">
         <v>-82136000.0</v>
       </c>
       <c r="J31">
         <v>-83184000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
         <v>3160569000.0</v>
       </c>
       <c r="C32">
         <v>1905866000.0</v>
       </c>
       <c r="D32">
         <v>1113949000.0</v>
       </c>
       <c r="E32">
         <v>2146649000.0</v>
       </c>
       <c r="F32">
         <v>2833675000.0</v>
       </c>
       <c r="G32">
         <v>4849810000.0</v>
       </c>
       <c r="H32">
         <v>1232203000.0</v>
       </c>
       <c r="I32">
         <v>502167000.0</v>
       </c>
       <c r="J32">
         <v>455615000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>72161000.0</v>
+      </c>
+      <c r="C2">
         <v>132342000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>128839000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>137666000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>143268000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>130785000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>145595000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>157431000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>122045000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>109130000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>90676000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>105905000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>91540000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70811000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>122456000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>82275000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>63536000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68136000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>99811000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>102822000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>84516000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>62808000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>64289000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51478000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37351000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>50428000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3">
-        <v>14385000.0</v>
+        <v>14655000.0</v>
       </c>
       <c r="C3">
-        <v>13757000.0</v>
+        <v>15624000.0</v>
       </c>
       <c r="D3">
+        <v>15205000.0</v>
+      </c>
+      <c r="E3">
         <v>14139000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13531000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12631000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12162000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12620000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11672000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12323000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12438000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12791000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12178000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12653000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12949000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12422000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12124000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11909000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10401000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9696000.0</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
-        <v>7981000.0</v>
+        <v>8353000.0</v>
       </c>
       <c r="W3">
+        <v>7289000.0</v>
+      </c>
+      <c r="X3">
         <v>231290000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>160073000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>99633000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>79710000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>38709000.0</v>
       </c>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
       <c r="AC3">
-        <v>15017500.0</v>
+        <v>22201000.0</v>
       </c>
       <c r="AD3">
-        <v>15017500.0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:30">
+        <v>15647500.0</v>
+      </c>
+      <c r="AE3">
+        <v>15647500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>34345000.0</v>
+      </c>
+      <c r="C5">
         <v>318265000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>314457000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>12670000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>329418000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-260816000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>42332000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>32289000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>77072000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>184264000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-468408000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>301727000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>230004000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-139616000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-69258000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>330381000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>216214000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>457332000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>231836000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>333340000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>140174000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>872891000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1372741000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1451633000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>540237000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>20349000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>187554000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>293365000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>152463000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>70654000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6">
-        <v>332650000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="C6">
-        <v>328214000.0</v>
+        <v>333889000.0</v>
       </c>
       <c r="D6">
+        <v>329662000.0</v>
+      </c>
+      <c r="E6">
         <v>26809000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>342949000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-248185000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>54494000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>44909000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>88744000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>196587000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-455970000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>314518000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>242182000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-126963000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-56309000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>342803000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>228338000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>469241000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>242237000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>343036000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
-        <v>880872000.0</v>
+        <v>148527000.0</v>
       </c>
       <c r="W6">
+        <v>880180000.0</v>
+      </c>
+      <c r="X6">
         <v>1604031000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1611706000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>639870000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>100059000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>226263000.0</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>167480500.0</v>
+        <v>315566000.0</v>
       </c>
       <c r="AD6">
-        <v>85671500.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:30">
+        <v>168110500.0</v>
+      </c>
+      <c r="AE6">
+        <v>86301500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>815842000.0</v>
+      </c>
+      <c r="C9">
         <v>769085000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>816408000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>333015000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>641303000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>30814000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>333041000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>301925000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>327171000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>409528000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-253003000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>513568000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>449807000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>44645000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>133311000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>552943000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>436474000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>687518000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>455193000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>551921000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>373394000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1103210000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1720792000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1761576000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>777354000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>386542000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>430233000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>449582000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>282964000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>210542500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-472921000.0</v>
+      </c>
+      <c r="C10">
         <v>177500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>169624000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12670000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>329418000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-260816000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42332000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>32289000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>77072000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>184264000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-468408000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>301727000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>230004000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-139616000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-69258000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>330381000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>216214000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>457332000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>231836000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>333340000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>140174000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>872891000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1372741000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1451633000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>540237000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20349000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>148858000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>197987000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>47296000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>34105500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11">
+        <v>-21019000.0</v>
+      </c>
+      <c r="C11">
         <v>7126000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5140000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>582000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14939000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-13788000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1719000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>344000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>786000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3733000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-7452000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>734000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1210000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1003000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6774000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4771000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>769000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4045000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-7990000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3483000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1462000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>12886000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="Y11">
         <v>750000.0</v>
       </c>
       <c r="Z11">
+        <v>750000.0</v>
+      </c>
+      <c r="AA11">
         <v>127015.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-8191.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>158939000.0</v>
+      </c>
+      <c r="C12">
         <v>140765000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>144833000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>132084000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>133467000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>120410000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>142342000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>141102000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>108651000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>98668000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>80811000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>93724000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>82437000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>63284000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>114918000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>73136000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>57559000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>60374000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>88772000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>90221000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>72673000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>52990000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>53353000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>40620000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30025000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>43038000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>140283000.0</v>
+      </c>
+      <c r="C13">
         <v>133476000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>155491000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>132089000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>132005000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>118102000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>140067000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>145297000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>121394000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>101863000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>87901000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>94849000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>88895000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>74580000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>106837000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>78210000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>62020000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>67395000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>104601000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>102063000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>79194000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>45912000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8182.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>39551.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>173361.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>880040.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14">
+        <v>371308000.0</v>
+      </c>
+      <c r="C14">
         <v>-145073000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-145072000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-13350000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-291570000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>233349000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-31694000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-38240000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-73236000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-171801000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>433878000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-282762000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-221236000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>126672000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>62207000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-313914000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-207079000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-431357000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-222876000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-304611000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2577242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2664798000.0</v>
       </c>
       <c r="W14">
         <v>2664798000.0</v>
       </c>
       <c r="X14">
         <v>2664798000.0</v>
       </c>
       <c r="Y14">
         <v>2664798000.0</v>
       </c>
-      <c r="Z14"/>
+      <c r="Z14">
+        <v>2664798000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-80594000.0</v>
+      </c>
+      <c r="C15">
         <v>25301000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>19412000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1262000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>22909000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-13679000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8919000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6295000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3050000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8730000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-27078000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18231000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7558000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-11941000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-277000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11696000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8366000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>21930000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16950000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>25246000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8264000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>47985000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1371791000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1450883000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>539487000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>20349000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>148858000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>197987000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>47296000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>34105500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>18231000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7558000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-11941000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-277000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11696000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8366000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>21930000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16950000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25246000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8264000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>47985000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1371791000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1450883000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>539486000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>279918000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-451902000.0</v>
+      </c>
+      <c r="C17">
         <v>170374000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>164484000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>12088000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>314479000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-247028000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>40613000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>31945000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>76286000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>180531000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-460956000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>300993000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>228794000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-138613000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-62484000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>325610000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>215445000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>453287000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>239826000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>329857000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>138712000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>860005000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-926428.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-5349146.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-48557.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>516825.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-18656000.0</v>
+      </c>
+      <c r="C18">
         <v>-7289000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>10658000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1462000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2308000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2275000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4195000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12743000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3195000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7090000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1125000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6458000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11296000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8081000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5074000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4461000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7021000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15829000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11842000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>6521000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-52990000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8182.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>39551.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>173361.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>880040.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>82437000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>63284000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>114918000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>73136000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>57559000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>60374000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>90221000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>72673000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>52990000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>49000000.0</v>
+      </c>
+      <c r="C21">
         <v>330806000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>559500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12670000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>329418000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-260816000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42332000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>32289000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>77072000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>184264000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-468408000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>301727000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>230004000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-139616000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-69258000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>330381000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>216214000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>457332000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>231836000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>333340000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>140174000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>872891000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1372741000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1451633000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>540237000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20349000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>187554000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>293365000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>152463000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>70654000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>839003000.0</v>
+      </c>
+      <c r="C23">
         <v>570621000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>385747000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>458011000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>455153000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>422415000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>436304000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>427067000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>372144000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>334394000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>306081000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>317746000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>311343000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>255072000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>325025000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>304837000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>283796000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>298322000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>323168000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>321403000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>317736000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>293127000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>412340000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>361421000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>274468000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>416621000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>236325000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>210628000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>188629000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>137380000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>14218000.0</v>
+      </c>
+      <c r="C25">
         <v>15624000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15205000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14139000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13531000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12631000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12162000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12620000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11672000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12323000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12438000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11563000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12178000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11670000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12949000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12422000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12124000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11909000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10401000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8913000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8331000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7289000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>230937000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>160073000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>99633000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>79710000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27">
+        <v>35588000.0</v>
+      </c>
+      <c r="C27">
         <v>30878000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>34212000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>23410000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>26379000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>22190000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>30771000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>22462000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24438000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>19111000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>25600000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>20117000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>21588000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>17210000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>22976000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>17730000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>20625000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12837000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>25334000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>14138000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11330000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10495000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6454000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3608000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2820000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7434000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5600000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>113998000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>102663000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>102413500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>302792000.0</v>
+      </c>
+      <c r="C28">
         <v>59034000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>553351000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>285003000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>271460000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>260948000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>253469000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>235117000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>215362000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>195050000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>180724000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>180237000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>184071000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>155622000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>167934000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>186677000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>178892000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>198932000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>183164000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>204119000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>215067000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>229839000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>117458000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>234658000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>161575000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>137360000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>30057000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6575000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1685000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7174500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>-21019000.0</v>
+      </c>
+      <c r="C29">
         <v>7126000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5140000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>582000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14939000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13788000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1719000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>344000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>786000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3733000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7452000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>734000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1210000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1003000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6774000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4771000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>769000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4045000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-7990000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3483000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1462000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12886000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-33393.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>287.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-12907.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>127015.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>766842000.0</v>
+      </c>
+      <c r="C30">
         <v>438279000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>256908000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>320345000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>311885000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>291630000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>290709000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>269636000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>250099000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>225264000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>215405000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>211841000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>219803000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>184261000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>202569000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>222562000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>220260000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>230186000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>223357000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>218581000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>233220000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>230319000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>348051000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>309943000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>237117000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>366193000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>236325000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>210628000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>188629000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>137380000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>-521921000.0</v>
+      </c>
+      <c r="C31">
         <v>-153306000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-389876000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-37830000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-426790000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-153722000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>64662000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-156533000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1093123000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-48486000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-95551000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-139616000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-294781000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>124991000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-77890000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>66454000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2469699000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-285430000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-314108000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-110633000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-288551000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-129306000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-128647000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-327213000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-103506000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-131022000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-131320000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-36548500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>888003000.0</v>
+      </c>
+      <c r="C32">
         <v>901427000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>945247000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>470681000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>784571000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>161599000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>478636000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>459356000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>449216000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>518658000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-162327000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>619473000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>541347000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>115456000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>255767000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>635218000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>500010000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>755654000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>555004000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>654743000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>457910000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1166018000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1785081000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1813054000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>814705000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>436970000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>430233000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>449582000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>282964000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>210542500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -9907,3127 +10130,3195 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>507339000.0</v>
       </c>
       <c r="C2">
         <v>497468000.0</v>
       </c>
       <c r="D2">
         <v>704898000.0</v>
       </c>
       <c r="E2">
         <v>731088000.0</v>
       </c>
       <c r="F2">
         <v>731088000.0</v>
       </c>
       <c r="G2">
         <v>1223837000.0</v>
       </c>
       <c r="H2">
         <v>133283000.0</v>
       </c>
       <c r="I2">
         <v>68680000.0</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>74048000</v>
       </c>
       <c r="C3">
         <v>39455000</v>
       </c>
       <c r="D3">
         <v>26434000</v>
       </c>
       <c r="E3">
         <v>26615000</v>
       </c>
       <c r="F3">
         <v>26615000</v>
       </c>
       <c r="G3">
         <v>65384000</v>
       </c>
       <c r="H3">
         <v>57288000</v>
       </c>
       <c r="I3">
         <v>53274000</v>
       </c>
       <c r="J3">
         <v>164000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-26190000.0</v>
       </c>
       <c r="F4">
         <v>-492749000.0</v>
       </c>
       <c r="G4">
         <v>49453.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2355408000.0</v>
       </c>
       <c r="F5">
         <v>-2049275000.0</v>
       </c>
       <c r="G5">
         <v>14281.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>-3975000.0</v>
       </c>
       <c r="C6">
         <v>9871000.0</v>
       </c>
       <c r="D6">
         <v>-207430000.0</v>
       </c>
       <c r="E6">
         <v>-26190000.0</v>
       </c>
       <c r="F6">
         <v>-26190000.0</v>
       </c>
       <c r="G6">
         <v>-492749000.0</v>
       </c>
       <c r="H6">
         <v>1090554000.0</v>
       </c>
       <c r="I6">
         <v>-26567000.0</v>
       </c>
       <c r="J6">
         <v>68680000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>-433198000.0</v>
       </c>
       <c r="C7">
         <v>-4045481000.0</v>
       </c>
       <c r="D7">
         <v>1535130000.0</v>
       </c>
       <c r="E7">
         <v>9699092000.0</v>
       </c>
       <c r="F7">
         <v>9699092000.0</v>
       </c>
       <c r="G7">
         <v>-9613857000.0</v>
       </c>
       <c r="H7">
         <v>-2118545000.0</v>
       </c>
       <c r="I7">
         <v>-707030000.0</v>
       </c>
       <c r="J7">
         <v>-663961000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>-138059000.0</v>
       </c>
       <c r="H9">
         <v>-4907000.0</v>
       </c>
       <c r="I9">
         <v>-35300000.0</v>
       </c>
       <c r="J9">
         <v>-13361000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-129970000.0</v>
       </c>
       <c r="F11">
         <v>143191000.0</v>
       </c>
       <c r="G11">
         <v>526128000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>56895000.0</v>
       </c>
       <c r="J11">
         <v>-1836000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>9772298000.0</v>
       </c>
       <c r="F12">
         <v>-9622227000.0</v>
       </c>
       <c r="G12">
         <v>-1778259000.0</v>
       </c>
       <c r="H12">
         <v>-1027836000.0</v>
       </c>
       <c r="I12">
         <v>-418041000.0</v>
       </c>
       <c r="J12">
         <v>-243809000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>9699092000.0</v>
       </c>
       <c r="F13">
         <v>-9613857000.0</v>
       </c>
       <c r="G13">
         <v>-2506614000.0</v>
       </c>
       <c r="H13">
         <v>-2975438000.0</v>
       </c>
       <c r="I13">
         <v>-671730000.0</v>
       </c>
       <c r="J13">
         <v>-650600000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>55506000.0</v>
       </c>
       <c r="C14">
         <v>48777000.0</v>
       </c>
       <c r="D14">
         <v>50060000.0</v>
       </c>
       <c r="E14">
         <v>49404000.0</v>
       </c>
       <c r="F14">
         <v>49404000.0</v>
       </c>
       <c r="G14">
         <v>35077000.0</v>
       </c>
       <c r="H14">
         <v>570353000.0</v>
       </c>
       <c r="I14">
         <v>50687000.0</v>
       </c>
       <c r="J14">
         <v>40365000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>716595000.0</v>
       </c>
       <c r="C15">
         <v>39734000.0</v>
       </c>
       <c r="D15">
         <v>37244000.0</v>
       </c>
       <c r="E15">
         <v>787971000.0</v>
       </c>
       <c r="F15">
         <v>787971000.0</v>
       </c>
       <c r="G15">
         <v>1499466000.0</v>
       </c>
       <c r="H15">
         <v>1969554000.0</v>
       </c>
       <c r="I15">
         <v>5373000.0</v>
       </c>
       <c r="J15">
         <v>89444000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>503364000.0</v>
       </c>
       <c r="C16">
         <v>507339000.0</v>
       </c>
       <c r="D16">
         <v>497468000.0</v>
       </c>
       <c r="E16">
         <v>704898000.0</v>
       </c>
       <c r="F16">
         <v>704898000.0</v>
       </c>
       <c r="G16">
         <v>731088000.0</v>
       </c>
       <c r="H16">
         <v>1223837000.0</v>
       </c>
       <c r="I16">
         <v>42113000.0</v>
       </c>
       <c r="J16">
         <v>68680000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-2721605000.0</v>
       </c>
       <c r="C18">
         <v>-6280950000.0</v>
       </c>
       <c r="D18">
         <v>138810000.0</v>
       </c>
       <c r="E18">
         <v>8241567000.0</v>
       </c>
       <c r="F18">
         <v>8241567000.0</v>
       </c>
       <c r="G18">
         <v>-10022347000.0</v>
       </c>
       <c r="H18">
         <v>-876000.0</v>
       </c>
       <c r="I18">
         <v>-979447000.0</v>
       </c>
       <c r="J18">
         <v>-754804000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19">
         <v>9894000.0</v>
       </c>
       <c r="C19">
         <v>2676092000.0</v>
       </c>
       <c r="D19">
         <v>1798096000.0</v>
       </c>
       <c r="E19">
         <v>10987000.0</v>
       </c>
       <c r="F19">
         <v>1107000.0</v>
       </c>
       <c r="G19">
         <v>-425331306.0</v>
       </c>
       <c r="H19">
         <v>1107000.0</v>
       </c>
       <c r="I19">
         <v>1107000.0</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>1109384000.0</v>
       </c>
       <c r="C21">
         <v>4336902000.0</v>
       </c>
       <c r="D21">
         <v>-1563251000.0</v>
       </c>
       <c r="E21">
         <v>731522000.0</v>
       </c>
       <c r="F21">
         <v>961845000.0</v>
       </c>
       <c r="G21">
         <v>2487589000.0</v>
       </c>
       <c r="H21">
         <v>3082592000.0</v>
       </c>
       <c r="I21">
         <v>734241000.0</v>
       </c>
       <c r="J21">
         <v>651552000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
         <v>27380000.0</v>
       </c>
       <c r="C22">
         <v>329375000.0</v>
       </c>
       <c r="D22">
         <v>-13230000.0</v>
       </c>
       <c r="E22">
         <v>931858000.0</v>
       </c>
       <c r="F22">
         <v>931858000.0</v>
       </c>
       <c r="G22">
         <v>1568400000.0</v>
       </c>
       <c r="H22">
         <v>3382510000.0</v>
       </c>
       <c r="I22">
         <v>91316000.0</v>
       </c>
       <c r="J22">
         <v>114601000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>-365000.0</v>
       </c>
       <c r="C23">
         <v>-721894000.0</v>
       </c>
       <c r="D23">
         <v>-602141000.0</v>
       </c>
       <c r="E23">
         <v>1351345000.0</v>
       </c>
       <c r="F23">
         <v>1351345000.0</v>
       </c>
       <c r="G23">
         <v>871715000.0</v>
       </c>
       <c r="H23">
         <v>3250495000.0</v>
       </c>
       <c r="I23">
         <v>1047045000.0</v>
       </c>
       <c r="J23">
         <v>804552000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24">
         <v>2426311000.0</v>
       </c>
       <c r="C24">
         <v>2711955000.0</v>
       </c>
       <c r="D24">
         <v>1848957000.0</v>
       </c>
       <c r="E24">
         <v>1305974000.0</v>
       </c>
       <c r="F24">
         <v>264028000.0</v>
       </c>
       <c r="G24">
         <v>-425331306.0</v>
       </c>
       <c r="H24">
         <v>-5308000.0</v>
       </c>
       <c r="I24">
         <v>224012000.0</v>
       </c>
       <c r="J24">
         <v>203254000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
-        <v>-2297245000.0</v>
+        <v>-2347608000.0</v>
       </c>
       <c r="C25">
         <v>-2598746000.0</v>
       </c>
       <c r="D25">
         <v>-1420548000.0</v>
       </c>
       <c r="E25">
         <v>-2440261000.0</v>
       </c>
       <c r="F25">
         <v>-2419717000.0</v>
       </c>
       <c r="G25">
         <v>-1761421000.0</v>
       </c>
       <c r="H25">
         <v>-1777906000.0</v>
       </c>
       <c r="I25">
         <v>-361146000.0</v>
       </c>
       <c r="J25">
         <v>-245645000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-60632000.0</v>
       </c>
       <c r="F26">
         <v>-81627000.0</v>
       </c>
       <c r="G26">
         <v>-81627000.0</v>
       </c>
       <c r="H26">
         <v>-25000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
         <v>50363000.0</v>
       </c>
       <c r="C27">
         <v>24580000.0</v>
       </c>
       <c r="D27">
         <v>13832000.0</v>
       </c>
       <c r="E27">
         <v>7545000.0</v>
       </c>
       <c r="F27">
         <v>7545000.0</v>
       </c>
       <c r="G27">
         <v>6467000.0</v>
       </c>
       <c r="H27">
         <v>14875000000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>384025000.0</v>
       </c>
       <c r="C28">
         <v>3575274000.0</v>
       </c>
       <c r="D28">
         <v>-2202636000.0</v>
       </c>
       <c r="E28">
         <v>-9584718000.0</v>
       </c>
       <c r="F28">
         <v>-9584718000.0</v>
       </c>
       <c r="G28">
         <v>9264463000.0</v>
       </c>
       <c r="H28">
         <v>802260000.0</v>
       </c>
       <c r="I28">
         <v>728868000.0</v>
       </c>
       <c r="J28">
         <v>562108000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>-2647557000.0</v>
       </c>
       <c r="C29">
         <v>-6241495000.0</v>
       </c>
       <c r="D29">
         <v>165244000.0</v>
       </c>
       <c r="E29">
         <v>8268182000.0</v>
       </c>
       <c r="F29">
         <v>8268182000.0</v>
       </c>
       <c r="G29">
         <v>-9956963000.0</v>
       </c>
       <c r="H29">
         <v>56412000.0</v>
       </c>
       <c r="I29">
         <v>-926173000.0</v>
       </c>
       <c r="J29">
         <v>-754640000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>2259557000.0</v>
       </c>
       <c r="C30">
         <v>2676092000.0</v>
       </c>
       <c r="D30">
         <v>1829962000.0</v>
       </c>
       <c r="E30">
         <v>1290346000.0</v>
       </c>
       <c r="F30">
         <v>199751000.0</v>
       </c>
       <c r="G30">
         <v>231882000.0</v>
       </c>
       <c r="H30">
         <v>577375000.0</v>
       </c>
       <c r="I30">
         <v>170738000.0</v>
       </c>
       <c r="J30">
         <v>203090000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>423996000.0</v>
+      </c>
+      <c r="C2">
         <v>503364000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>870703000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>489984000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>485024000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>507339000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>636327000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>680153000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>605639000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>497468000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>729616000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>634576000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>740063000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>704898000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>740063000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>958656000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>901174000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>731088000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>950910000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1048177000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1592663000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1223837000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>755795000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>571237000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>56207000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>133283000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>250882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49536500.0</v>
       </c>
       <c r="AC2">
         <v>49536500.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AD2">
+        <v>49536500.0</v>
+      </c>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>9462000</v>
+      </c>
+      <c r="C3">
         <v>19063000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21738000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10355000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24191000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17764000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8293000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12265000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11924000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6973000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6817000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6329000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5336000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7952000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5336000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5379000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9260000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6102000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13113000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19998000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22458000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9815000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>53619000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>22175000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12054000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13790000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1645000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13408000</v>
-      </c>
-[...1 lines deleted...]
-        <v>861000</v>
       </c>
       <c r="AD3">
         <v>861000</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>861000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-105487000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>35165000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-94636000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-159122000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>57482000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>170086000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-219822000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-97267000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-544486000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>368826000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-575254000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-211000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-121132000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1116885000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-157506000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-959885000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-675993000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-506191000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-339054000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-528037000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>74411000.0</v>
+      </c>
+      <c r="C6">
         <v>-53053000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-367339000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>380719000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4960000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22315000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-128988000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-43826000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>74514000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>108171000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-232148000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>95040000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-105487000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>35165000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-105487000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-159122000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>57482000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>170086000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-219822000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-97267000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-544486000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>368826000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>468042000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>184558000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>515030000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-77076000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-117599000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>250882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49536500.0</v>
       </c>
       <c r="AD6">
         <v>49536500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>49536500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>1680382000.0</v>
+      </c>
+      <c r="C7">
         <v>-1630121000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>834520000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2602866000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>176147000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1159001000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>656372000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1929573000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-881152000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1891128000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-60615000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>743382000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1445121000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2297484000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1445121000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>525000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-194498000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12087575000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5933273000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>784727000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6781278000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2321410000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2370665000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>641309000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>83117000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-472306000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1232566000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>69799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-896690000.0</v>
       </c>
       <c r="AD7">
         <v>-896690000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7">
+        <v>-896690000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>2986000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>231787000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-303876000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>69103000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2986000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>231787000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-303876000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>66203000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30347000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>552186000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-648736000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-10092000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5420000.0</v>
       </c>
       <c r="AD9">
         <v>-5420000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>-5420000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>2412850000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3828000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-44126000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-155813000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>353441000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-418993000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>91395000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-148832000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>196663000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-179930000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>275290000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>269339000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>197435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29677000.0</v>
       </c>
       <c r="Z11">
         <v>29677000.0</v>
       </c>
-      <c r="AA11"/>
+      <c r="AA11">
+        <v>29677000.0</v>
+      </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-428501000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1506202000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2374008000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2218160000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-146500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-30008000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12166966000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5688071000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>568000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-219044000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>259641000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-725067000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-554225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-249483500.0</v>
       </c>
       <c r="Z12">
         <v>-249483500.0</v>
       </c>
-      <c r="AA12"/>
+      <c r="AA12">
+        <v>-249483500.0</v>
+      </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>743382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1445121000.0</v>
       </c>
       <c r="N13">
         <v>-1445121000.0</v>
       </c>
       <c r="O13">
+        <v>-1445121000.0</v>
+      </c>
+      <c r="P13">
         <v>-2194510000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>525000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-194498000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12087575000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-5710353000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>579635000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6833135000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2349996000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2568148000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>439728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-189097000.0</v>
       </c>
       <c r="Z13">
         <v>-189097000.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>-189097000.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>14655000.0</v>
+      </c>
+      <c r="C14">
         <v>15624000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>12747000.0</v>
+        <v>15205000.0</v>
       </c>
       <c r="E14">
+        <v>14139000.0</v>
+      </c>
+      <c r="F14">
         <v>13531000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12631000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12162000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
-        <v>11404000.0</v>
+        <v>12620000.0</v>
       </c>
       <c r="J14">
+        <v>11672000.0</v>
+      </c>
+      <c r="K14">
         <v>12323000.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
+        <v>12438000.0</v>
+      </c>
+      <c r="M14">
         <v>12791000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12178000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12653000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12178000.0</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
+        <v>12422000.0</v>
+      </c>
+      <c r="R14">
         <v>12124000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11909000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10401000.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
-        <v>8331000.0</v>
+        <v>9696000.0</v>
       </c>
       <c r="V14">
-        <v>7432000.0</v>
+        <v>8353000.0</v>
       </c>
       <c r="W14">
-        <v>230937000.0</v>
+        <v>7289000.0</v>
       </c>
       <c r="X14">
+        <v>231290000.0</v>
+      </c>
+      <c r="Y14">
         <v>160073000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>99633000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>79710000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>38709000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15647500.0</v>
       </c>
       <c r="AD14">
         <v>15647500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>15647500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>33025000.0</v>
+      </c>
+      <c r="C15">
         <v>159990000.0</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
+        <v>23429000.0</v>
+      </c>
+      <c r="E15">
         <v>178460000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18775000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15794000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11315000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9559000.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
+        <v>9495000.0</v>
+      </c>
+      <c r="K15">
         <v>203626000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>159572000.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
+        <v>9311000.0</v>
+      </c>
+      <c r="N15">
         <v>9310000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9258000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9310000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9253000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9254000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9171000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10082000.0</v>
       </c>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
       <c r="U15">
+        <v>10237000.0</v>
+      </c>
+      <c r="V15">
         <v>228934000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1102914000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1019873000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>949504000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>88500.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>177000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>59855000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6465500.0</v>
       </c>
       <c r="AD15">
         <v>6465500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>6465500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>498407000.0</v>
+      </c>
+      <c r="C16">
         <v>450311000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>503364000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>870703000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>489984000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>485024000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>507339000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>636327000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>680153000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>605639000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>497468000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>729616000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>634576000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>740063000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>634576000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>799534000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>958656000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>901174000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>731088000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>950910000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1048177000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1592663000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1223837000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>755795000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>571237000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>56207000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>133283000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>250882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49536500.0</v>
       </c>
       <c r="AD16">
         <v>49536500.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16">
+        <v>49536500.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>334575000.0</v>
+      </c>
+      <c r="C18">
         <v>-2248942000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>82019000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3089691000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-290067000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>576134000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-551551000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2190583000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1329103000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2209713000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-336086000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>339574000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1849648000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1984970000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1849648000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-553258000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-400322000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>11745661000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6216217000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>572100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7005432000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2627202000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1387365000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1633143000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>403225000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-649879000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1383876000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1062020000.0</v>
       </c>
       <c r="AD18">
         <v>-1062020000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18">
+        <v>-1062020000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19">
+        <v>1888000.0</v>
+      </c>
+      <c r="C19">
         <v>1718000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>4408000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>542957000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>627942000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>928391000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>94816000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>237389000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1056385000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1287502000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>177636000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>2154000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2039000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1614000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2418000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2486000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>3015000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3068000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>901000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>206000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-22332000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-7233000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-8162.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>728504.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-172340.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-425879308.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-353801000.0</v>
+      </c>
+      <c r="C21">
         <v>1786521000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-471300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3103875000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-146066000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1377125000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>486240000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2079461000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-672963000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-497000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-250505000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>736196000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4181000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-267000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-226000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>580908000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>32217000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6699593000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2041918000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2819671000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-509884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88901000.0</v>
       </c>
       <c r="Z21">
         <v>88901000.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>88901000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-451902000.0</v>
+      </c>
+      <c r="C22">
         <v>170374000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>164484000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12088000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>22909000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-247028000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>40613000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>31945000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3050000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>180531000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-27078000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>300993000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>228794000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-138613000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>228794000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-138613000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>215445000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>453287000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>239826000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>329857000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>138712000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>860005000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1371791000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1450883000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>539487000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>20349000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>148858000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>197987000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>47296000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>34105500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-132613000.0</v>
+      </c>
+      <c r="C23">
         <v>-301000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-136634000.0</v>
+      </c>
+      <c r="E23">
         <v>-4000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-192265000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-151685000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-148513000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-172799000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
+        <v>-198464000.0</v>
+      </c>
+      <c r="K23">
         <v>-899000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6000.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>-150207000.0</v>
+      </c>
+      <c r="N23">
         <v>2471546000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>348486000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2471546000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-150707000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-150207000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-300444000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5123000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>-150212000.0</v>
+      </c>
+      <c r="V23">
         <v>2913000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>883874000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-15775000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>52831000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>247169000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-435500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1540991000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>857961000.0</v>
       </c>
       <c r="AD23">
         <v>857961000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>857961000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24">
+        <v>257387000.0</v>
+      </c>
+      <c r="C24">
         <v>524281000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>177597000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>551334000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>650377000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>944403000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>101139000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>247617000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1066189000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1292715000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>182821000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>585793000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>429636000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>650707000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>149226000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>348323000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>198338000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>613532000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22394000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>239132000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>126000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2582000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>71384000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-45402000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>16942000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>246246000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>23140000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>50888000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260061000.0</v>
       </c>
       <c r="AD24">
         <v>260061000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24">
+        <v>260061000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>-890573000.0</v>
+      </c>
+      <c r="C25">
         <v>-798918000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
-        <v>-516037000.0</v>
+        <v>-926044000.0</v>
       </c>
       <c r="E25">
+        <v>-517429000.0</v>
+      </c>
+      <c r="F25">
         <v>-490191999.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-339016000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1261404000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
-        <v>-454418000.0</v>
+        <v>-299078000.0</v>
       </c>
       <c r="J25">
+        <v>-454686000.0</v>
+      </c>
+      <c r="K25">
         <v>-509925000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>-231070000.0</v>
+      </c>
+      <c r="M25">
         <v>-718008000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-645517000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-180582000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-645517000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>-424199000.0</v>
+      </c>
+      <c r="R25">
         <v>-425809000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-802836000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-402732000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
-        <v>-348739000.0</v>
+        <v>-485626000.0</v>
       </c>
       <c r="V25">
-        <v>-551830000.0</v>
+        <v>-351088000.0</v>
       </c>
       <c r="W25">
-        <v>-549695000.0</v>
+        <v>-551687000.0</v>
       </c>
       <c r="X25">
+        <v>-550048000.0</v>
+      </c>
+      <c r="Y25">
         <v>-641297000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-306958000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-263842000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-337232000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-281450000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-227412500.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-214222000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-60632000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-15279000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-5716000.0</v>
       </c>
-      <c r="V26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>25000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-25000000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>12494000.0</v>
+      </c>
+      <c r="C27">
         <v>13162000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15592000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14732000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11729000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8310000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8999000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5768000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3937000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5876000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3961000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3822000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3567000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2482000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3567000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1986000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1676000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1828000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2014000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2126000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2327000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>14875000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>-519439000.0</v>
+      </c>
+      <c r="C28">
         <v>1652545000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-631363000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2917098000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-357106000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1544604000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>319454000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1897103000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>335308000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1023409000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-80515000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-832481000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1312486000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2602126000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1312486000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>46772000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>256451000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12192175000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5973100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-908499000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6460820000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2260958000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1784023000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1403183000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>94863000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>326557000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1243137000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>63679000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>851495500.0</v>
       </c>
       <c r="AD28">
         <v>851495500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>851495500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>344037000.0</v>
+      </c>
+      <c r="C29">
         <v>-2229879000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>103757000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3079336000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-265875999.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>593898000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-543258000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2178318000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1317179000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2202740000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-329269000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>345903000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1844312000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1992922000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1844312000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-547879000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-391062000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11751763000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-6203104000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>592098000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6982974000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2637017000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1333746000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1610968000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>415279000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-636089000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1382231000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1061159000.0</v>
       </c>
       <c r="AD29">
         <v>-1061159000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29">
+        <v>-1061159000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>249813000.0</v>
+      </c>
+      <c r="C30">
         <v>524281000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>160267000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>542957000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>627942000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>928391000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>94816000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>237389000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1056385000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1287502000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>177636000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>581618000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>426339000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>644369000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>145770000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>341985000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>192093000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>610498000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10182000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>219134000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-22332000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7233000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17765000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-23227000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4888000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>232456000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>21495000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>37480000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>259200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>259200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>